--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2a057900f703edc11f81681ab43ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f10eb201a0495b29406bbbfe24b6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686c4f6a550089f6aeefc09e496d2103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04705ba42cfe93e523de85e8faaee04f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4c6452e8fedc6cc95b51564f4d8b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780c1a7dd32274ac574130762cb6b1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff3a19aa732c4405d830882e7c0ee07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b173becc3207c656d9cec87bf789e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d01e5f18b63cb2303135ea134e93d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0687e067e88fce9007f29d8872d28210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa358cffe40bf550ed26a951354aeb2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b33dd6d7e72c1c895b84e7533d403812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872986773d747ac921a7e546acae80e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13efb8770d2782e2e47451d2f355d2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6f1c193b99178638314bf5425849115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12ce8102972e9b189ffa9e2e10d39616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e81cced48698cde8567699b97020a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4723d58b60b9cc5b281c32e21c5a2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba7525c97854e39f86472bb602618319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf0ed00305c37cfe93af6bf5bf2d3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee09d16454707b679ed7eb1c0c0f9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614491ebbed6081a88994c73187df88a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02723a2d8620c38e78f92316cbcc7ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dad7d1f1e93a4cf792fd74e01feba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecad8e0f1f54a1a7b5f65b8b9c8ea525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb716f7ecd43c458e4aa883ed30080f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b74843253d7bf20a0d24a10fdc12727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0afc63d4191b779337b4f26238dd728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859307cfe288240eed44588c22b7ca9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bd144d7835b34bb992b86ab4ce43230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19585aa1406ab5121a0d0303275470f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88642e18981a8c4ccb3192cc316b8e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f432688baeece4630738bb9ded9c13e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb739f6a88faf4122c65f821f0f8423e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9206d58dee8d336f53eded0e9652d8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742508407b0e5998e736d03a1792e7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a7552d2e95826f0a1e365af85f59037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7da20f8a3035e893c5c582b1f334138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849108e49f5f49829899643cc5b42ea539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11adb600b051db40bf350ddfef1c3c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7de184708a9609fa408bef20d4615041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54265de2c88a8b931f0757b64ea2d9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0f1911f6f7e2564d25a713b08e79f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70908e53609e612d8ba90913ebca17b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8842aec5dd75a963e694ae658fe5d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f623bf5e456922d9b637204e7a94ce546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc07f5d03fcb026956c0d30b6aba6a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f855b9bcfec1f0d9f588211a0ff41f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a21446e2934ead8aff2e1e98f3df149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8430ccda91e6fe32c2f810060b1ef850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1f2c4d222a0813390f11d5ccc3fe351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faa2c6a917ffb744527f7803f0c57752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e082771335ccd492dbdd3188aa9fa5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2cdfe2602433d3d495c740fe1b14c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062895287a3bfa03dda4ca4bb96ed75555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d0f6c4b55f18a17d78e881052235756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d33532425e8eaaebcfa4d7ec2baec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35891f1dc18954975bc6d3c6c7cc45358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96031ece713f5dc7c751c8739ab5195559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619539662dac06c5725790bd933944d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa6134c511d32171b06c658fa9724b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54e912cf0620d47c22bbea9674980762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5485992c684fb0edeb130943ac4a59963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec22c88ef6cdc0a77a46adb3e82e25664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97032e3faec40a900a62d3942bf5592065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52210339b0447e879d5c22608883713b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66acf541c62f78b1a258e1c74dad82f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b23513a874769d6d5ba65b8f71406068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdcbcd2c59d93464990569bbfc797569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8116f4c71740ff1223f3c5a22d3ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c70420fb5ca08cbab0262fc80e7c7a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5197ac974d31a57b3bf554905885672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98952333d5a4a909297a9889f4ba23773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464790696557627897e109eb9e3892874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4ff4d710b97570aec6d2a988306c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540199799aac0babe0ff69333dfc5de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07675a04aa65b09714650695ae2de177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb25beba075e717564d4a036a6d88c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c470ef925178982578b4604f63fa7d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4728f299ef815ed95a85c0f029d43680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efe1dbcf11f9d85332cedd066f08dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d301ce22846e627efe894dc1aefd1b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf27705301e414117e801d6f434e3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd623a228c851b7f61bd53d98636bed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b92c3ef20e2989d57091f6b8cf25ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a55d6660230ace72700ddb938b431f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be929bafa839479c32c24b1ba8640387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdce05c0f9d259ed8e7b152a3d3fb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56996b3c439a0598da508e2debb80d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce966498b9cbc4f883e397839be9576c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b40bee32e8f7a7f7b123cf3c638eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0f1a7eecaf6a9412bbfd2bec6ccc892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df2d3ea8057d9f6f1f340dd90ce8be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd84c7433c9d4f084cc3d1f84c862794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfe224bd0e3eff055cf94755d53a2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d511606cc5f19fbaa0563cf7240406196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237030666595fd03e43e6b2085bc6b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e1a414e5a7e1f70e9a8a5ab3bcfb198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bc6c761faf2212b13973c75a19c2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea17cf84aa09934a04d630caee6c479100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127561a3427a0fbc0e2ccabf53d44263101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af3784563304c817fe7f5e5826556c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86f7564944cb81c9183adb648ff14f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f1c08e90a4d07e197f1458e73dcf1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56737fe07d262ad85b54e07cae336eda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a08e56262f64d050a5b9faaeb06c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0a361c7e6b18d4f8e2db774940ee0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24560a6a020ce4cee84da067b8b33a5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7aa52e65a381cb2ca7ee1850bfdc71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f747b82dca06e788ba0576b9b5ef54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d28fa8521e391d0985cc5651261dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56388c66be41f3fa455da327dd6e51f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7d60d37b904849cd045bac67da9ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6e474f35409caa8186ca28414b897114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c540d0b7cd066916433f59e26d9f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd93f208eb871435fac31ece1ea0f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adce834260479bb243ed29c12701fce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1946b39c99f9aee1a577a9930224d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00032eb1fc05eb3d25f258881196c43c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e2f8e857ec6aeb498e6439d599163120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d43d15144b8bad639d1e4b1d07d1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d1eb2b17cb5550fd02071af884a18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377eb411c6546abbedd1ad569662a83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270313552a8cf1f989effe85269dfe6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9046f67a019c73140e0b811c2a4fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f2fd4618a819d980615b351b28633126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0c95530cb0a1ec13ce979e6d5d3fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2128014f90bc980ad19b152c231fccb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703406ff278189cf51d828fa2962e562129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06e6749e07fa3e979a5cc0cdd506dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a353fa329edead74a13ce2678bed91d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de0d3583d5149ca1cc16e4cc849136132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c0fdd38f63917e820ce3d2a3e7b1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4580ec80ab35e88d5c24de55a3cad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5c726f3480530517ff54bbd42966f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07ea0417a2831e47f1817798086e47136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab240eb55dfeef350dcf9e085dc4347d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0656caf9b3373a589bb19ab78f7b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6c85a62544d49dea372be5f1e7037139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cb7cd0e8a9463fd291855b507d78a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732969041ed0729b3bfb995414d5409141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d785aee30313e7165d19c2e64c5fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be197ebe5a1bec88629bb965a8c56626143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dfdb1c08084b7781af7a25c299f0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487464df36691d3cb9f9d6637b0e6f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90038f7c1a033d9db2b877dc6057f928146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc366145e7930b0c9e32dd0828b6880147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db966f6c8dc97413e7de40082679df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb851c61edbfe8cff84ca7f0eee20a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59306da5f35e22cc1a120d0dac0d09e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ac8b362b3c859f8ff19932eff3198151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea14892bdc81cb49a8f49de27a12880152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf723f7921e87f7efe0cd68fb768685f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233ccd18805398cb13e7e3c1e17843a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25399d38477dfa22003084a49bd55d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d807ac95d307cde8833877e32358d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a548666bf078c37a1ca59d0395320157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89493fc6d8cf6073338e2ed17ae2ed2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561a1f489293157589a19c4740e9cc4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f72c1b8dafae86798843d98c258ae2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3bcd6f4e795cdb09afd22d366fdcd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144782edeccf82e38aa247e36156e98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696c1e68b625b28c06a9662bfbb8c63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb70db2aecfd09ee2ad18192333283d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192f92dbb8d943bbd4a63d9e38d7086165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbd202542cbd0f6dd7728b7cf47a57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff4057c76978e8d9441359c08bc233167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c966142ec702f59f6f87c8d1dbdfba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62545dba9ea34e27b8c90bd35d12a23b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535488b74e0053e69ba100d11f4b11c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81886f871ca66854ac1bb19d46e1b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0568d5d614aa6ec5a17721f53c80c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932ee17cb94a5367fcba4ceabff90f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3640b529467812035d43dc7a0d64f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca7c7662eb8c47a1da05da7c388c44175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faec81decbb127e36d080b13d9edc98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6cb226c20e990b226cde856b5d296177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3afb8dc88478523e64c4dfb8e62fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7c0b015289d2e8389dc82213b2484179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42345b69d12f76969fcafb73165c74a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc133a5cf46dc8e89858966c8275c05d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986f83a916c9d55ff21c067167b982c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46927838937d2c5f2b966a956d48f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072dd525c0f741384311f1ef2062a3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635d789eda76a66ce296f54f4867967185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83281fe37ddd865a881d67d992166fc2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1e925ec4a091eb4fcf52628d7b7e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be0b4a16e588c581dbed4a0e7d91f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ec32b5b0eeac67a6d4b634a5d419d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753300a0492cb896b1936dd4ebc572a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ab9d64f7bf46c21502cbd4165ed5a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c2e72147def882156461b272560c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7e1a7ae4f91fb256fca025ac896c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa6290e3eec32e108b18eff9be6c8a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0a537662bf7a1a1b7dbe05fe520f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c46f10adb869db41ac2343f91e60f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e200524b6ce140f106605be7d3ede5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d22049eefb6ffe4ca3316a227a102c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44ed7099b021b1c0b9ecec12bd0352199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b588eff74200a09d4296e3da3cbb6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608aa0d8ac7be200cdb47fb716835e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27f53f7fdc6e8a37cbd4dfc8e406d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5ecf24c3a22850f60ed45d8663695203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3232e8b723ed018fabba5b81daa7e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6822860d462da98d67c600f35898873205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef23911179eae84893c79a5387a9752206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3dfeafbec5d5ff140c70369540ca6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703d17b5db43b4dbf91588c7c7c83ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ba5166bc0b1ad1c3eeeb85b239c39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc672cc13e4126308846cb24ba857580210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b019daf098e5110c72a3f6d8e2a580211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa46acc7294c4f23435614a18b475f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14650c5a86c51877779613670ad17b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f1458a0f86013080fb5013f6e7dc1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e32b1694b085ca7a31abafb1906ba7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364e4fc29ebc0ed5578907261dbcbea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a40aad45e11587e284e779cfe192e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b30a3a7e8e88f9edc6e0ebaeb82b8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebf533c398efae72223fe074c4fb1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b285cd379d7dc4cf218c54e5ad266b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e681d4466d238232546e196169b193221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034bfd32dc2cb5e8f7d1668b6f3f3b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbf3ad3081ff6e3fb98af854d0b394223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44ff0ca97750c4ee1de4ae46e03c18224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1102d42842c77562a555f44c8972bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fbbeac28a067d88659790ca04bdc1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3499d18603b5ab98ee88f8f2131433227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab684151a3b282adf77cb9995000ba3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c487214ece82b7b60bc599299382c0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb645e671d9be8f91708be897bc5358230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69301bee1cd4e47d901012a01a77fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474b2f3f7fee71195271e7e740213ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a661de41ca876fc313694f85bd89f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7eaf025790c1a5eb37166ce95ad8cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdaf664a63d05f8c1a674e1beadb11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cbdf60c2c0c67140068b06d47d2d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58a78399d65251655c875cff32a990237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713304c34a81e7dee71787db18544bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700e5a1d83567072bec2c97377ec95b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e670ac294f7f3968380d24897c82f0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39109a42799f0ee97d8e7b52e04ed4f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1434ba731b55c3cd5d37079033de2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227f381635384e64b998230457053a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cec22756436e64903f874786066f31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026a07e32ec4404c035d7db97da4fb3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c635b58fdd9900eec2155d4f5c142246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162795f515463b503813f291cf696aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb69036446c07836edc8bedbcad51a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fb3f3b4e299bbac25ac2314a2f2d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136a7a73b02b09a40ae4bbeffe5a0e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908b61032dfe8caec0f668412abe2fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717ca4ed5d1fc9a556b39001749d26d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6350e810d3c37feb8df8bcdd034b04a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cfba70ca89a918cb302cc93331b27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cc6a890865939d3adeee698d97481255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a610dc81c58884e2c937edcf9e5347256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f8c7ae3c904b3a88ff66d23596c5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1da9edf42d2690473d4db34f37696258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb5ca8e8ccca9e39b871d541807cee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9375cac91ae69d99ed8df00a795f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd54da01ea8032123e4848e8d3fa66261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8631635d1d7f29f011cb936f1cf77b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069148ab37cdb7923c2056066b02198263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50c654ff5866363f70a45702d09a3f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411c4d076a21cd01c665c20b6fb5c39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224c629d51d48a4afee32f71224bfb6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139615fcf25450f13498bc3a8886d60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c64651666a0e86fe160440bf9f929e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4983bc90971ba31d64e5e257c11260269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729d6eb2b91cda8138a0d2d2790be4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87a4f331e41b7962724d7952e0ef13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f2af558e60730275ca9823b66fa66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce0c456226e29d21380af3d9b6a855273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c31aa37f383701ed6e624b0799294274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d87f65366cda30365c489295b8a8d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217c8b19a48178bcf7c8b1da90ddbd0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a246581f5c1bbe5675c87ae43b49f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9755ea8f3d946d9b6d9888c6938192d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995424a305422b21a7c497e50678e89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733ee3c098146144e60ba96044d7005280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55add1839eee2eb9737712e1d2774f90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04ffa6478ab32a68108548a0f1a57b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3a9f2b1f12f2db16c12a4762bab70283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ba2743011a17ad7b64ebfd38374e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594009e3b4d817059aa4d460cc96372285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589652063c8b3ea4d0945f9a7036d7ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3f81ead054ab4b3df98ef1db6eb1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e971658fc2dcbe87af3fde5807e9e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81382b23d5e93d5c6ae0445b1730a91a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5645de095bb6b231d48a7455fe5a55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2da53cacc85234dd2803a7bac1faa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d41405c86333938e66b68c3c6de10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa0669e66eb4d3eae0211336826d54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf8d56b37ba9a7eab6cee4ba2ee591294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcb6eb7d2218a4804de21bc4c5a56d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cf6bf19e8841ec58c70fcf3d95e73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a859742a82b460c8c74669c8bbc6ea1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c0120bdb71606407b35641c3d20b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a50990625cab6a0971b9133fc38f71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75c7e3b09c8a9a24844386e408541b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b443dba31d88e45012497455a677d4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb02332303f0df17a7a1fb51c1fb72d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455fd0c49102823200e725e0efad42f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eccef88dde9cdb506142d6a0e7520b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce9c8561f5d2aec26de23e6445ad2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a869bba9f6c327fbb3478755a78c724306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f197b2c4506596b082681106a24c3eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932f53f19ce232c6ab31788d4e1320c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdf2417d5f2867a37ff4ce5de23918309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff81aabf5219261d8573475c2a87ae3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc46f3bd68bcc9d7b3f4b7276adf47d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90ab0f6c26ba253e20284472fc1d3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9447884734de5d0d50762a968c4b5c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b67cf654301498ce8b2e3121c0bd53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff1773c002ebb68504f452df1451c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71768e9838234f48034d4f2f8bf560316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215999ca9b2aa22c7a4a2dffc405077317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f936b983149b1705b38edf8b2ba89318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e9981e5349552ae54b6ca9620ca9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b419bd4a74ec83e80d1534dadf0516320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3209eca5fdd592fa06b36649b17ed5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ca0a2adf27cb923e2e406f28e568e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b51b6b609cf9d0755c65423b28422323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25faef8df6eb6feb008c5e79845d4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84ecbf61ccc3fe298568caf29eda66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42ef885c9e20a20bde6439ffe3d1cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11127183d17bf2f262b7066962523a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfc68d65af0e60b1008ed5dd0f621d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b3a5fb98a3b0f5bf6729d0215937a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7bc5b6f4057abb3e3aba4aee3f02b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24f1df990f0e5fc40a30256576c6d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1145ef6cbd69cdf7d2144b995f32b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad709e1cc7d483709f84c454e24850333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c646e22dbfe996d51611756bd69736334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be493f0e8d9b743c54972d114a5789ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306615dc41de9dc2d0dd3ed4354bde2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfbec88b60907e6eb691b7cf5fe38a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff00f2043f0728bf705d08f23f28861338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f348a9c579a6d951fa8967bb093f798339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01518bd849c3cd880946c55d36da02e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837f96c5b7e08a0c6310798cfa94731341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03370484f9fdebbe4e92af38696a86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cd8e148b20fdd5d4b98dcc57b5890343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089944d27acf72fb6dee02867f5c4641344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a03ce0cbcb65b8dbee870ea619d3a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb452083c5c94230e56be9f8f5caf1aa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a76eac50b6a7200b2cbb4c04d5f549347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744790c97f6620d2669e94cec391d3d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ce11c5ff59abdb35214e096c77b56349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef51c9568525f1b1f501cb14f453e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195b94353d6270d7a88bf86c9714d8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98561f9db97e277c250346b012c70c43352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a3f3e8ea3736e792fec3f046464d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d088b244bbdbff6dc018552b10dfd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9422ea485cad8000652372fbc912886355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7decab0c85f2d27cf09c807c1252012356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f93da6cfefdf684d6e657becce103357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7f61819a5d1d6b2f9eb16de4e3f92358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96846b53bab3ba279d7aa401a3b452d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea58a5b0f369e5a8e88946b68b95a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88a1667e4f2b0b051f890af7f69061361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1107bb864a58a2d00f2c3d16aecec5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25201b8ce110bcadd37298e5ec7a01363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287f6fe5132ed91a37a9f4beae4bbf7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc28975d95620d0a08abbee4ed3b3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cb40b5703999b5f1cb7ef2b1852b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae530b61a11d38525dbd88535962a787367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d72eb9f335aef62fe504f493291b20368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3972fc12853078ab59236afad0b5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d08e53cc41fb3f315e02abc9897699370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd3de94c7cee675be98c573d2860e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70299acd595f8c81fb2e858dc96d757372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a787470f7f7c93de2f1342b888cd61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2dc9f942a05416e0a7beee809cf3b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc395e046d6eb2fb4c540faf18ed8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec44800a1718254b2e4c5ad0453917b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd01697a49d2aa970ce7144a79cd0e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d493301752dba04709829afaa85a31e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e9541e7c4eba8ae784fc0714fa358379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e4b26d041aade3498819524a605d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f8db33c71032e48bba720b413306b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ab7bcc0290a3e4354bf36bb8e98b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d5179fe5ca1efdadce351ea7897e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0d76d2d5dae31ec40fa650786ca37384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec9127f77419f945ac22164b47f633385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d505e8eabef3411e31e1ad2908ddf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26810451f20f2e394f2c06c7dc77d44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15407785b30d544326a63bc08272e2d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05ada900118fce8b64dd19ca513a6b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fc45d31c3c99598ae1c51c72e69fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5aa66a36c81000ee375612de066148391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e5d0bfc182fdf0bbf0fb91719ba78392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f2770d476123a2a34f724197ff583393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5376eac1129a8e9d2bc79dfd393440394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f7bc9c96c814af808081e503929fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77171ba256a495e58e7ad6834ad205396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9787f26e1e72e34db73a2ebb027f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f47988e85d2e604d3b8a5ceac3613d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d4e7d5a2be7bb152804391ee7e000399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12755d27f6ea04de1ff854c95a7f8dc9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfcb36f5fbe10260bb93ad34395db9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33db72600a3cb46f38141dedbf50cad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbea27793792e85f746ac59399f100403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2744458a4e39801c9b11aea75604c15404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23aca3398d7df862df1d296f15b117405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fe530bd58e827d721a3bfa6a59706406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09d0c7ab6e84ee2aa6818e422dc3b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ec28193ba68e0bf5e1072e95cf875408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ea9c6d1bbfe894acdd98f36d876fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90959f1c467bfda63b2051332dbc5f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4c3baf5d15071ac98d825b18e0f8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1350d7a93d2f296c5d18302facb089412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c826264294b5442c4d7464354b05da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e428aa76ba5f2cff41508ceda45b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a48c1ac65494bd21b1a231442261a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600e76a634e3eaca11913eab65e523f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618501e06b03e7e3b65fec881ab29c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe61a2a7a16484c1d1d60f639d70b90418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f08e3fb239bdb36c1ae541e7ed9a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9735c4c37a18f7afb2214e8f86b4bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cab82f842a6c2deee5f8bdf6bd6dae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa39191f768e9d61f6bd0cdbae7b494422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17acb6ea63883cc93bc1d7adeb476e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94e196a87aced754c3baaf41ca38a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af77847520fff6e31ceea41e9aa44a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127c7c11763d150e4f9d452fd93ae6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3e3c4f95284aab975b99d1eeb069c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f373f3301dba1e715d1333287e00684428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e44b971c4d69abf83982ad0c43b651429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c2c7c31561760b03107c853f30ca1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a2605ddba8556490fee3ce12291fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaae065f75d0495502cdb38215e46ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f496b767492c9b749d2914cfba126433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502047c0df20d514a6724d2796105e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd741f1f6249e98e8db2688bd6ea32435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e73dff0586aa5c550d51f095881b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d04e554c2ecb69b9fde0c3988a514a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f6a5315ef0e3630707980bbd2db10438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc26efc55da4855308a48e1feff5a51439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e3789a6138e282cc0008e20328926440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59e88b0ffa9840cf11f2ae739b6ee1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81daf4023b20da924768ba15fffd0af1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68069092d9ceea946bad3f9b690362443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745e1bff6ee5bf70903f320d372c235444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422dc8ed970e0166e36c546f7818bfe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdba68179aeb2eddcc8af97f22c36b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7958ecce9b703bca580b7e07207079447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bedd1056f6f401bd4764346b86ecad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0d3554727116896c20f5d16b1c788449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04a7365827c5c4fa040d0ca05514b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80831f34c87f580482df4e22517649451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7786c54140f44079dfc704759fe24e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60831baf83bb0d72a1f1f28aee1d68453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaa663b506f0afc3b12244966a3906454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a1fd68ebe733b234cdc84c9a40bd2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9970edfb0b68b54a3056f2c1453ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51cd578945b61de265bede950b8dea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93dcf4334439eb1a5336e2b4f3201d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80ed42fd48f5d2279f3cd20d182149459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66671853ae0b04207fd356f22333ab80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eff20e93107fb2d69f4d13fd2afbb9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48f1700f43648b5d607a52a0e6392f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e74ef84e5e1ca6338b8c98909b49d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad4792980cb891a9a68aa84764e54a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f8960f4d6f0f7c3add766b16c35e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211eca355543c5545fa536198029106466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae65f624173cdac6cce0c30a0374239467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065828a7bc34915e3b3221416ee3056f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aeda3d154db9a2b8d9ca258e1932da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd9ab9fbaec0a386c775769b8f93ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa4fa1f2b4085623bcf7e8fdb5312a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8a4fdb2c2de8005ac083a5f5fb989472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd4547f59cf762352adb3893387154473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3d41834890c36690f5d347703da4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a708262ba1f8946eb630bc550a95c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b881021c564abe41a88004643b2b272476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120aa65ac89b50f5bea551dacf4c520477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85027f9c2e4cdb822f27b8825c16c396478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9227fda90e675bd3bca7771105ea39479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0580a0881f71d5a08549e42ceb8a244480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3253ac43b12bc4afb1a4c6d6a0471ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b9a0b4fed7eed1f74210aac3e7bba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf67e6a5ee9873e2833ea984bde80ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce1b71fde75e5cd60c4f0ea66876d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2d6c0893b7a488b85677c3671cc82485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a8280f3e69ad938d1d15fd98dd8c8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f2b1f82e57ea747c0fabb1679ded8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f0ced914f06ef93a0d21d6e804193488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca9f6c57f44bb08871b60cd86ff9ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cde32c9262c12575e809bcf76127c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab407af6e121510cb133023a0e078acb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfd40c1191f7da4e06ec909b8d5d8e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c2dc7acd9b6952c0e6d8f20f58ffa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fda1f160f2ae938636f0cf7b4a675494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711ab8505e6b90118c55eb79de9982f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef605ae7055132eba22bc610240e2f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd026727f3c62c798533825b49d3436497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506220ee6de4382dfbb0d6f2b317394498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772c9eccca8baa12fc30c5db479d0a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130ed764b27bfefcc6fa531cadf13fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a12822b9fab3c220496d7a88c1d05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace5f86d4afcf113ab89c8396b37442502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee602ea35f698f353072df19362424f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ab868542e893498d7b2ae882551e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaaf4456bc41402e76053f1cc17230505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4a1c1ee98c22375747683575ab7c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db012afc392622f7f7c8a594a59e3d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cbc4034f1d43f06e1155eccc4060f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5db0b0dcd9c40e54821a618dcfb5d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6f600cd7f8a79deb7c589461d5f98510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6c052a7b6cba6338b2a396b369462511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da99158e6e59affae8dfe9c5b739f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98023d753122876d01c62b543de1469c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3cf24d100c7ea96b50d4f2c776713514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a601b1023871bfc9f1567661a75905515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebb5d535b742f461742e10f7edfc5f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1c331d1ceb8ed468d106342a8cef0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a45a73834956bc490bb67b9b698d65518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750425aecd1a6ccb90668c0052c28e92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7727ff703b67ac85f95d0c901703e97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4dfd2778e44e0ef5d8aed18e76d39521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5001db688b209181c561cb6eceabf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a747318024dfffa50362e4476f94ef8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5780cae58a09c5ef46d2db893a9002524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0c32ecc036e1a1e420b64387d684e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99f7554ee0ba3f885010f4fa16c216526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa83808a239db4ac002d6ff2f704996527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a1fdebeee7bd3f114d61eb496396b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1af222591f43b399feecdb0b0405b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf53a3b3be93f1781aa00591cdd58c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82e837f059a53984ff3e18704fa5f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89264e0b41c2673b0c077542226ff2be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140cfb713c78b7e5abfd085a7c61a42533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc884293fd1300ca984a694c6deb0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af98f9eb0465c8b0af560fb2404da4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549647ac70d3b994e7515d5a323dfab9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be51faf736e2858af020cd80acdeb9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77431a928142e012736a4701aeafa7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff00b0dd03e0003cf987471a0d3e408539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfd4d6f21dc5396ebd103298340221540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb973bb20cb92f4190ce6d892545512541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d9d761d0c9f05f4789764ef78e6a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f30344f6bbb8f8137b9a52a27d584543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813bae4bdb8afcf1f6e024f02444abf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1d0456c9a412c1b3d16a866e0e20e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c759c750720fbeeaba3e55a218ac4b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aadcf2e3937d4139d8a8e0527a75e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad221ec7532dfe4881e5b902ec5649a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725ff07b4e888d732b37c4b23ccb14a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c9d7df910352a7cb16ebf4793b8ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd607b98c8c4896afc6ad6cad8a745f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92390f45aa833da0fc8f38a3befb3b4a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd57f8a5502b8b47180b9775d27349c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfed17150efbf351e8206d1836c2157554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d34a8a35e7b26d7e661670488c916e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce145f53317b49eefd7c22d53fa959b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca42da887fd5f575b2da729f35a6ea4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b2c3d8017ea603e4cc0dd73403c06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ffdcc551d5ae66db62bff20836e2e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681222ff8a8b796f926e2a66376e13ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9685bc6a8153d2fe53c1e0648ec1fa8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cffc99c63c2b7e19e67e10c5291a2e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460badfb0fd35fd6737571a2f01f012563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97149720f9729386d250a06d952a7338564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88661ccaa6e6aad903c308709939055e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb074d6af7b83cea85a2a3636bccc4fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7e45892e57af79edd14aa6d32be88567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e02654c41f9f60bf6b9ea36248cca5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957392abe5a081218ead32dd3e49688569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdae00a31170c4a8e984ddc86f3b5a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf667600d77e3a145bd7c075e1729ada571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4843b18dc3eb530cae46f4210a4064572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada64956ce396570eeb680b334189a07573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5e43aaf6c68d28095d944403e7214574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594ee9f02e5de90b510b2147ac36ad0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ed50576580b57ec4f125784dc4632576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9677751a29371924f231e02cf1e61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343d5c4782cd14b3a0f2a7ff8ff890d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315601c572a304465f6c1a8351fab515579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e6f2d7eb15f872ee4000d33ff0f9a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c059607cd4ae6649b7f9c3573b775581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaf2e8335b720fc60a0868862a5cac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd1ab6d773bf8a81ec101165ff522c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697030f7a359277c59652e1d7a1d3c21584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ef8e3c258b7d5d8b01a357dd941d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb8daeadaef4111320c67d4429f765586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7ec1ed8598ab079ad98d502b34fee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327b63ba899f8588940384d3a7d37fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5d46641ac7af3c9e83bece371c604589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81f76e66543a6c0b627a017badce80590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f20c274693311db6bdf81f20a2a334591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f435f802123989cc9b14f89bfca26d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dfa0c706583006bff14c27d22bcb2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eba506e36eef9fab5030c3453e88d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973f709a9297802abe62291eaad660e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4fd42f2112bef68d044aa329271bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2eb8740bda692aba75dd2b8451c7f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00951b87175271a9c07562f998e177f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661661ac9859bed9223c83e7ec7cc8e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5449e525a6d8742b64b3c86ce1a47fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9f103f63ebd75000a42b58822eb19601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38db70d0703da98c6aac3ddf2668ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ceb6215b54b169c8bff7aced2a15e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9a20b58a4aad90d6175591c40c29d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b26a4510215b799cfbbabad3e3b97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770d055f11e963d95b089a388618c4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244aa44ce58cdfd5950797edab8798a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8868a20d266c8979d0a17a401272906608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df557601a77209f9cd9807e08cb926609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6febf75dfb41ba19976cfdcb59a1ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0873e944cb4ac802fc8626af8261f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f9b39a60e454f2238dec9ff6cca82612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc54e1fccd00123f7551acfba637426613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a1de3779e7124c8beac8b50c29d2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dedb2879d56500e2813a65d6f82d42615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f0c28fb28f76f38235658177c4520616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fd0aac071f63865b0d3d9dc90c974617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137630c657ebc827418b0eb987bd01e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0b048795253a8f16c33b3c63a3c8d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637246b49aababea1445a7b5ab97ba88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74127ee54dba1888b2e0d2a65ed6dd73621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e23ee74cc328f5d0cca827ccc7e229622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7da011a9c4a7158145f741e63b614623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bc363819dc051d37661780c69ec40624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae48565e17370766c81b468219e7a2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbbdd79038b71a83073ceaba337c4d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250a30950a1a43e4c271d5d7b6eca60627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f645220ae9ee6510b48633fc6d9006628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4057c4b94bd809223c026057528d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a56b434b606dfd102a3266d7cabbf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42f9bbcca881ab9e26d94ed51a56cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb0964a51fa955db6855fdd6a92c26632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155c7fe9adcd4ab9c50ad6c3dc98849633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63baf8c05c062b73c3546301450830634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef5b2dfffcd1f1249dcff4de5e54aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2292748012f29ad20cb5b5776858fc9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026cefdc424ee748c427ece2e8677b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b84e4144d7d6be74e3bf47cf98d455638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f46687e26d0dc1f97811a76ce16d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f779b9d3fc2b773cc7e8d3a48df9a12640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acb67babdd3f822081c638bcc82227641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661f65ffbf02f5d7a20c54792603f62642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80aafb88e9984fcef6df6080079cc2a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7187f4c365efef9781e34fcbed1017644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a67144c49bc3b8b250fc4bb0b5000645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d04b75b9172249a0e62c52dd6830b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8ac0a41ca31e71d393a3e45f14460647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136c4473699b90f824a01c2c74ca9cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c00bed1b8386d8c5f8b02703bad5e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e4f1a61da34e664e1617aade53ce6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ef426114d0e140736f9216f96168a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2a2d02131c19b3c43b654601ab1c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31744a30de984fbeae253f777101e29a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e28396b9222b6c4bfb6226167f36ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216f9334596ca4426fb88bbe12a7f48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742e48d26fbf677566e4d0462fa905e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168ae9427cf38c4abc63751e857330a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dada6ae43843f0b440c262204f893658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5b66862477ed029044d961b87859c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d8dfaee13d1b4cdb1615ed4a2dbca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fda53404bc935a2bd2c5b8719d33e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ae4867c25c32eff7d9c223db57478662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf04c8e3020ef871c92b28641a48cc2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71f8d7d1cd6e160833d9214c34c5d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ef25470d8327b87bb4db94f826ff3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f18e873be3934e7e77fcde63369fad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08eac5aff4721fd700e8003e0a230fd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb9c791c425a72232d41d1308e99a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4bee4fc1c3fe829023e82857ba508669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6f985a61cab2cdcd7367e55e36d24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666e7f196545f1b6e8d8c509562f564671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3e5d3e01926357c6ef97b09ca7cd5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f391d2b2b2dcb7fd199f92baef83c38673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33815d20587f7fefc38dccd3d7c96a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0b6ebc66589911faabea2fe54085d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357d85e6799991b20117372dd4610fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186d357d3d57bf5ca51f623fdaa14d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5eaf8f47ef278a7121e535d7ded07678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5587f291878e0dd4dc253308c94b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e2d0f0c5736bba3bc4f81de3f45da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e590cc6f6f7719e33f7ec059f71b7c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d94c4cbf02f9231968cbafa98e7d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbddbd0849071fa68eef878a01a4f28683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2abf284b7e10221d1682aa8f560054684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86218fcdf335452231f85c1c2c291b61685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6715f42a09affe3ff1b655d461965686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bda6a79a9fefe7dc145bc748e8edf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7623b6ead0c2426dc53345b99acc5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11503703982d4bbfc2e71069421b38ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85276ed75a0e45d1dce49aa7af816f51690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd221dd2190300b6a705d82bd63ca3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba5f8c50ae3064cd6b8816191068f4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5ecfc80b657c1a11f3b23441e3b7c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85bb07f332bdfcdb05d3f3a27eb543694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fac4edd97f575d1b09f0982f36d8f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03ed2a607058d35e7d57c7b8f46aa9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222fbbc8898bde6f8861b49c50f86f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c73a597a7750d7f0aa20707a46ad3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f96f0a130b225dfd2541e76661883699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134b6c4f65d60dc7fc6ac2d0cb2853e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd2cc264576b46b495f1d2735820d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbb058b1731d6cf7da623d329e0dae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d740d672176bebeb42e4c7a11e203703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ba455f4def26d9bb9a866f0e9b31a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bed31334c3ba4b99583cf5e3ef716c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840e0ed333fa46e0ce4b2d3cd402b34706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b9fd6ad5c5d66dd25dc9613143c0e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874abbb728db71626bf50c8b4931a8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94976dc81927f55934539c7b81ff314709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bc1116a79e5488dc479452e7e048c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67338b8e21c12d514bedeaf69de97436711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51be8304ae86ba433d418fd3c894d81712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6a5f29f5baf3ecfb1a19cfbff3033713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195d808209e36bbdadf61a182e4468a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e565e3af94fbd3dfe4ab90e8b2e391715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c1b8648942e384243d68b7d68a5af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ffd626ca9b43b0506220540aecb2c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f2c715a0d3c7c4a48f44fd1a51de7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bd53dcfdc687d342e064d34d5d014719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ac20fef45c582f86c1a06fad3c657720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff67285a919b67e1d32fadb4f747771721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655edf7198ecf709062778d936bf181722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a2f3369dd31b6585a691e37426338723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36618587ef762445bd544da1cf3718724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fb9a692d8530be30c6a4a6305255e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cef4a7cf1906fbcded6ab8917e035726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9f3d59b074e463f92ac718c2fcbb7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a632663ec8538a3d1d840ef54edb88728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f60b1f313d5db06613e095e789ed20729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051f6394e7bc1610f5c1bc55a9c4189730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace32cdbd8982f9a5ccf246fc1829d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b79fcaca2ec93ae615685061baf4b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c6cdc844c3c65aebeb9d5bf4b8d93733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74af2a606fc32e4aa6598a99e2aa2c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdafd9c74f5efa8b526627b1ae55a7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefe09945eefeec9a8426f656c7d58b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716586810b389058ddd8286d1bc5ff22737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac5a16625a7523f860c0bc6ef710d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9e56b1ab864b21fdba2a6a7a0fec1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625b1521f9303b7b9f1026eede5cb73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53085e622a449d62f0d7d12df87477f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef247825f42427d6a47751f62a6ae7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff79ce5c0fb7a3bd1367b01f3cd76b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5b2dcc0af71c697dbdbb650c26fe8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e66cf4931f8c502ec562852059f1f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e36c1636042da2962ca0d691ffa5f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c2b547c6cca566ac9e6b0a837b2e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31702f3636a947573875a7c9dd16788b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618046bbfb02ba15dc0f89895934872749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f8fd645259778af1a4dbe35569609750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deccad93a8c3295cd162c9a210552e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce357d3c793cc22a0f69cf265f80b5e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b5060bc778b9e007780165b2cf684753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f9b850d5cf01ca350a965ab10933d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e76c5c75619dbb88521fe61b0a083c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83cdaf1ce1430c7c3a6dc8fc8fd786756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff254e710dfaddb75f4f33be38dbbf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd683f93369d1f46ec85b1491da844a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe200de3e459e2a3efaaba72e8a849b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a558848cd1ef8378236271b5be60f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b6f5ad55256425f471cbb98355e5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229f99e7e1dcbe09ddbd34e66eddc913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f5004e43c263531a295671066055e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f42921978052eec9af409832b629c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0648fbbf132abbc33b303b0f678619b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2c2ab5a463938f80f6e7b8813f06a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5baef73383a1c119746fe65d4a7e048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0453d27e16589054aecc9d9c95ebb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed6b74cc07760230babf78a11063ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0cee58c8d71c7e2e105931389062811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0ede25945e1f314ea3dcee8cb27bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b6a088a1bda8a2c837ed03cdec1c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578d5e4e558b00d2ef577906c89dc3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24022212bf7b284566d9e229763615e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff773543796c5c7b2550c27b83b780016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b0d83dbb22a399a17ba6b60596d6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f9459ba68774fe33e5e584a4db40c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044da06abacfa180d9ab297baf3e76e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd105bea7886513fa943b01be2a2fb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd374a0cb64f4713aad8d9faebb4d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67028661bd3ac643ae2703e9fd239c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ed2b3787e11d1544b92f3e813ecc223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2994cb6741ada1b2c1598904f334624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4429c84532bc5d26446827ef4b6b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82e291bdab84e22b0940f52921ef7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b446d1f2979e9ae2ba99fd68e1fd427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249899517fcc6ed63202e6f4861c1ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482c6c6f5bfc6619facbc4de6986f2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff0d81c7bd2d42d954ebb6d4bf190730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9762adf8edad86d5083b9b8761203f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4e52f048037f0d02621ef4214946932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de846ac31c47151e7827e28b722250f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2391dca2b6ce612acb00733e2e3d63334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c516ba4fe21a4d8fe34cadb46544d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88167605f13fd9e775d8da16461ccd236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626779091e5d701c05b53b965b2b59f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72fd0a01519315a3bec0c8a42b40bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07571c2ee36f26d01fc22a2028410939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260192cc1315e63ea215e3057af93fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac98b1dbee42902070c73f33297010e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f3277231a0fd29ee1ffc03c45ecdf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796b87e11c1bc59555c8fa5c760afbc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb0742043666ee59f90b04a32d979e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f60ef8997fa0865a356d8a41dd150a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34695f45555f5f5b894b8c0dafbc505a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bc7b0101d4a8d6179cabb2f5119b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e62989e9fc2d77ecb59191d95aab748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8be61f3284190d6d34bb10da2050b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02f3ff798b502359abd216c9aa3d3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7906583c1b972f2e8d136daaefb07651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbd8124d717c9b27ee620b18fca76152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1d00d59dc595b493fd3b8a192661153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd271401c21f0d68886f65aef0aa8d1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1d2ec633a043e39e37223bc1f069a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232289b6e253c84322249589d500140c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0a1bee042ce312a664ffe5674266f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dd0d6ca2b9699359606997b27818958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7414d7afffc60911d693fa309e79a7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556378b280666c9e8d9bb906bea51a3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65163e9ca76e8d076d6611ae7d337a7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08e95e02de027c547623efc97a148562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c741206cb31b2d9b190a64a397f4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd46331a85c9419680f393b613c2fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0826ad4f866f057295561aba135dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431460b7006e571c74c9c6f0a83423866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7361e443a90d19932bfb3fec0e2c5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985933453fd719d2539c553139b5f5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbecf4e202c37247848fb747ac8d82569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e2ba640d449c6c993d70b8b597d3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99852093298f85b7de8a58abce4af06a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a8660a051dc3fd075ac4278ee012f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ccb9d3fc8e12508ab1f224fae658473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202767e64f65ac835f6657a75079ad274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4784929ed2df10bd55714fe1b03c6e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dcc043b96aea8466f685156591c1876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52c8351332a78fc1d489086b0f006f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996779aeec2c3eff993d120c89f6048b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcfe9dfba8faf68ba04f962236893179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f12f34e051bc103b0addb78cf722fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a86ca45978396ae70fb9d196ab24381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b214d00409081045d9b69390daf24c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfd5497d71187bf4d4bf722dba0e7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f89cb8aa23b35402fe9b6eee8dd1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87a8858875b0cc3291b56f57a33bd585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b230e06e2ae235604d39003c646d52d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ba3d4b5986ab9d59bf912b2fef76787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2f652fe7997f5ad438c471116699688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f99d7e1f07d5b59becf2d360b1cbc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e238d165b1eaa4f49c1d28f6bdc68190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e7c82c612ded47980bc477443474491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adc8127c98f5e67d058e0e08771be692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122e7db7bae9ce939613558473f483c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94ea1c2e55d9003b649e393c2e590394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe425e6e9de0ba19f3bf520a7eb95795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f946dca761498826d8449f245f528696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b651bbb270a3f012f3d1fb6955494497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e09c914e25a959a52adbe645248e4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af730205f33af08e78e236dd09d47bfb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf480a90024b67bf8f0f71b4ab3c35c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a114f8438999ee8b8885df125b770101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84b18db59872a113558896ed87d425102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ad466116574c987efa7842829466c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ad0fe30cdf744a6b76d3e2f487da0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7de5b8f28650a210f0c991828b8b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcfd0ed0a06fa1bda0e28d2ee9b25b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802f36cd8579fdd2b87bdb2dad6b97a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cab455138e7f9e0cba96934c1391b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a058fc1c92d1ef2266682c285c15c01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a5c758d7ffb9c0c692bd638af5fff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8f96e47ba92bf772650df9e5ad550111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c376d3a6eda915a2361a0a67d6ebd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4addfc2bbebf90f6c4c8f1b7b0f4786113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349573435b76e93f5fb6d1e64b740c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438f06c3538c7fd641dabedfd7e2902115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b927a356daf488374b34f3bbdda78cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44259f63fae383c31114897ff19cefb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98d978b15e7d7f1f42eaa9666d970d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad1d2b91616a46e6ca34230aab3016119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01841e2274e7bdf10773cd343584b045120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3839712fab6c24ccc7fa1a5527bdb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce13d7c800ddb9f1b33ac7aa517c7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373085a4b47717c9bf7ee3d0a38a08ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1f03ec905015fd86e89eeec115a65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52206b6d48b30ebefcc3b45fb1da82b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28c67a1ed648ddddf985c1021cafe8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e30a425e97242def3100d885974dfb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b0538c7ff244cc4b15ed27fb48d10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ed577c99b4a2b3adba850be93cb7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce2b2642820521a241a8cdb042db35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bac27e64ac3479bef583fe1d76857131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e56bb553adac68dedbb43cf5f67c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab69cba252c7e9b8d800a549ed57d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598f188f688fe0dba29ed41c50b45ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21526150e814ecae9575a7cb0dbd4f4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596acc6fadb32fb3559c7a09587e343136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7c75cb8ec3b615a08a9cfd99ce7e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c2151a4f2fd3bbd7677b8b99b4924138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f83c2ae60cc2147d24e53d1e3236b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda47a648cb27c471d44ae32ff1ae0d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109807e8c33f73c4e20e3dad57d7c473141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe352881c8b040f4299644c1106b7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda2f35fe1d17b26a677af0d4fbaa0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45b74d67b98a02fc0df84aea27f5b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd72a7c82abad1407c897637e2b264145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745427f9e7c593695494b31369bb625146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701a56e0dbffd346cd3ca2a39ef34e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095759b76faff6cf61348bd69bf04d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285b33e57820d155fbd74552796960f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1657847c5fad8a1651390b71a51bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5c1a7aaad6860bec7a9e8c3bfb59f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09948f0620cf6db4388fe5689077ca6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e172c36677e9230f0bf405dbd0b60f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fdbd553ac71846ee7677ea0b69258154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7854936c7c5b91ed8d24a161a1077ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a418453f2c054765885bde1de635b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002333053d6f9779eabbf56140f9a062157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478aaa680a46ec12ab6c8b346750224158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb718a705b29a969f552327813db4b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27401ae5af3d14895d1662ce3512834f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011c64a922446d9d76eeb01f9610ae7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a103ecc22b1795a4c3674c37edceb0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc8d2693624840717f4382883a3600163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44202701e96b7580c3ad758ee7fa8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f95f8bb13138dc2116eaee7a1cdb23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acbcc5f00bfec12db44b8c79515ff8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3567fa00cf04fe150477d3422c17e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a435f5c2a5e723b60615c569128d86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207f53da51d2e1ff10b58434afb22b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30368717073d793e0a06ca881f2d06aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565f1a0fd33fe837f97992580a8bf25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6da815a91ee526ced3f8ec21c1bf58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc988f1e8217f10d29684245fcf0a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6fe22b780234662ecb54b84e8808e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993356e041864078c7fa27a936f312b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633c6b6e9cb609dcac5f3b917a3352c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de502c6586a3ee8abb0fd9769884061177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0365668d40da2773037253c8227011178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf991ea60045548cc91f9c758e194221179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de28115fd6726368166cfc46bda5a4d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7135915b38a004d3a48f83c0f09e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f99b099a78b3318f8b58e11c3bced6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a33fd17171aef3e433f89fc3764e89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c27214bda54209f462cd7d0397368184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83be2ea1118916de6db5a954624482185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19407cdf32e99391a9039465d8a7eb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59c491e20faf679a2c1636ba8b5c10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee0a2cf9247625171369413d6e5129188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012a9d3892cf16a95e05a9edeffcabf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d90c89c65b7112e6938f87b1f9fa0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8be1dc22a1e47618d6da508adfbd27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f51b4f771345c441614dfbaf0844dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d60b7800608c9d1495b9bd7c756c94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b7e5f6fbe7054cc249d66e8b73a29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8aec50a5c71b11754369001b4b03bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30897bdd23493527299c0360a121eae4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee90f2ce4259823dd6105df222747a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00feba814c7c1446893e7e1481d8d4d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a49ba12945aa7ab580311a3fb5d9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100adff8cdc67c70df024df5cb9bae8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55afabe20318a3ca60b1734d710d606201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f6ca987d81cb5e6ac297a68e2357b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfeed2e4771ece40d648eefad770220203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f45d86b8dce9641d81c1d43452635a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dc5dfa8113141dda4d0d4a0c57746205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28195edbc0a3accef35ebf836ad2cc28206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c3e13f511dbd0c64267d3b713456f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba14b11f9d2655966103a1f174324b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48c77b27b7a804d199bc1c7fbccd6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae62168cca3b0d6c230e03575c7842210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55847faf916f598df02bc964944e4414211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fb1d211569343d79e31f413070af9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575686f159e2a04ad818a0246277d3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904d7cc1842d282b88d8feb2d276f82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01be2527ffbb9d7e6ea5aa295dc12a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51de219fef4a95d3c654f35ad82b74e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad683e79092193f8a43ff0fe8ad58967217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2b1cf16554471b3dd195b05028f39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566e51a037adb46be23183eae36d592219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f1ba8782f10aa51fb637279425084220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad48f1d23bcf28868f2c5f71f1aab1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f23a068fdbac3f3a0fd73018b8a88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5acebb8573d6ce1d79ddef6509abbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd27f61dc2e6e2a99ab44bd25d18c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da2a024be2d5a96b6a60ff63d3d2a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b49cbe77d2e48f8db4dcbe5a7ddeb8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acfe4118913779b230438252a3f5a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d7da4910c8e6bb3348e6be9fa0779228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccabbdcc61e9a51a238276f2a2b46c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f453389be0c4f35967e45c739f4631c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3a6f3aceaaa3cd928061673423a49231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca97f001eee062c5054307bc4998c4f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db785425dd34f5c9d832ec5b93ff49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e69e01def84ff53a96cc08be72d88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb25c992eae75e6098b8ec87e15792235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ee5d71dfe7d97da6c944daa25f98e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8236fcfbd9c629954efa4ea5cd375a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493523456230ea187500ba36ded308d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d146dd1ebeebcea2fad1823697f0db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606d47275a5b65f22e79757d0c24710240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf3c5f04639a6946fc11d7b2f6d656241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9eba961b70b51eab6bed7a5ddc9dba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4f126129122724a13ec59befb0803243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885034d416be625864282e6f3e22293d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318db6b769f55dde0a932ae5e4bc855e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8aa430d84990d4f30e23ecaac27985246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc409b43819c3315f06bae0cb45d354a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0960bf8f7222f2dc05adb2521cf36e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc842c3867e127aae433957696786436249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601973fa90607ebb232aa8c7b5086c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6645f98425ce7cf15490a81d2b85d95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f88b0fb716d277aae03b943b888c84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942927840fecf13c9642bd76a5f3058d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eb10967321a370ac25b6633008a45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb488fb6700ac7ea8fdbe32540fe45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b109ae1a5717ff133fe0fb92938b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e502e7fe198f77f4d04cd4de4ff1ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad120dde945bcbaa152484f7c9adb65258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fabde350f980cf50dad8f2efc03315259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dda321bdabb03076a5ce9225d25f87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ec741554ce6260661846ef96e0a04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28e45fb326c2db2b7344a0802b319c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af43e663b34b2fcb073672c89892e5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a64b722a56a580b58d8f80299cbd3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7aa96bbc4992446bf3af7f09027c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43111ae1b3101b34f7e2ad7c9c7a3c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae0c896c9c646e0b1b3483cb0b3bfc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c2b1e0c15f72316842be1a894bf29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926aad12833c1d9db522a349127c8dd9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16ecd93d5ef8c28e3de51234020e19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b832605a3c514c2f718fbc4a49b2e69271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f43bb89774718f601998c7f5b5047272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a04dc91739abde332f633902274d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fb00571c6d567a1cea5dd925a78c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e637feb1dc24d5fd162fa733c6116275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132404c78767a27519244e09e9ce709b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5154bf62c10ed3a62b7293bd6e1fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05a12b59f507ca4f74ef40a5b66922278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540ec3699f643346ed5c91a63efe8ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fd3c486533a12d21092f550484696280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6fd89352606d17f741913e9ce82e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510fe50cf84bd6b56689b631f36774a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d970574fdb9c77d0bb2ba6bdbd3ec62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceedd2ecbd29b8901ee79d0443b7359284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c3bbf416fe1170f35653bb0469cfa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449e4c850ee04aa24eff80a6d4a400d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf87a814d61d05b8fefc905ae21c76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364bcb32c15bc87fff6b4ddf8480456288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4ed02c0072f6c76c61c9b1f3b289d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddc86540c8e57c6281085dac979481290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70260ca46239ad403e1e8f5782c1f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9a20494857124a88b3f60ecee0644292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff9af4ac0e7c00210af5c025f6776f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c20d0ddf7f535a75b28e39851ba60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceccba5e3ff19430b0774ee451f1b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bc29e7a4bf8f84850f5b20e8673b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3b908a8bbb20693ce8dc365450a5a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304261cb2b5eb8e5a65b6ab07e2a3e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ee38d3b8288a3ceee1c36730ba3e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad60410df857ea94cefb4a1ca58f8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0f33bd56131e20bba31cd45cfcce2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2761eec696602b75959d37f2bc37a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34230ea35bc7fc2c2e69a9c7afae10303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a1f7383a25e3802a7f539a85447e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b685d8a43d97f5cd246eb4555703787305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81874b1bd29d5f88bc3e5b7e83f1f4b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925576ce74a29c3b2f0ed4bc33fbc54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa735d51bb702a694d69745466b619eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c182b5713abe78cb0e0bafed43dfbf9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a05092106f8985346ff46cdc0e0e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c3ebd2bc6d1483047b559845fbb25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e01868f6a4ef071bdec56f496ea8c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b575689ddd6be1b15d25afb69515b2d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300a62e5bf5e3dcbe64516085bb1b7b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414ed3008da0d982b2afd1fa1db5590315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa737317e162611e3f0234f0367b8aec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2cba565fc7071c310649294893eee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaea42337e9c33af03571afe52bb654318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726c2a1ca4c4073cfe5f5808e4bb366319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61642ca5721719381073146dd42dcb6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb565f8e33081ded6d2bb7d5aad451321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45cf3917574e31a14b9f2f5f49b19c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0001f439b23654c1e87c4fbead92bad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481b40af4258ef078f77f5d5a26e321324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1378e61abe0cca2f5c6157cd2c255b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930dfac9a7acae4fb67fb7f90902989326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad920a0da128774a07a26b16419fdd9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01ced8640d38d4b2878b12e7c4e39e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f6569bbe390121815c2896796e015329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51569f3da767a096df7d100dc3b8e9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509a763ffa095874082a5b1dc081c9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1824368a2c91e35db931aa7900063332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc116bf6e3b2feaf396b8879249eb8b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973967ecf51555c63dba74d0024e7bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da8e605f4b55a7375d9a9acb7cf689335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082e5364a84e6e3f20616cf20c33fad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07de6dc0d4337f35baa2f88a8acb34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1400e60fc51da319905c91269cfacaa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7b680486ee15dffdadc85893d74a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb16fe29c7f6aaf669c7413ad6ebef0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07a640ca174307cc9a5c2e8d9672d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f73d8e3130f4e5dba25131878d753d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecd239bbe419098b946afcffeccae8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdf093b85bcc156763fdaf92850d64344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77891ae8d0536662f9257ba07c1d66345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aad938ea184d3a8788bdc3d64f0bce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2749c93fd6c1ba7400605abc1c790cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849fe5ed055588131e888b55582f120348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720ebedfa7e0659fa304d0369910ad9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fad0f4c6e6e24f8e8c2dd2e0315d64350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955b3bd2814779372507ab0aa550878351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d51464fa6b08bf78c13bf8190b2b3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad2d8fa3419eb449b5614ca1002224353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3aeb43f34ec6c2941de48c831aa6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff07069a20c835da8bf6c669ff5f97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57bd2f87f37dd1daef46ba7e9782e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49ca1d949a6d629f4240859c3d0fd0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8940647ada567ba3a087f823d8718c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ed41ec7abd83c8c02f753bc017aa5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40957985d37c854459ba8f3543a03f00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec734e6edd9af8536277eb825c06f8fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ec461044629fd34013ce6880bf5ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810be1327288a57be81ce4d0f180a872363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfda65e6fe8cd1f65cd683f25790dd7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de8eaf14fb4a7db259b419e5cedd4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa18426a8ab572b021136930844ea4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbb79cdaed13addd90a3f1a2d302ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aee84bf842183ce6c5e767ebd2ce76368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d22939f53068c6b2c9cce27e3350ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78ce3f4c688d84c639fd0cf698e0a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fd2b5fb74e792358f074a20bfdf65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246169b8f4cd12aedb3cde74601d78a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eff67572f49c46c9acc22af58b151e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fb39b29571b7cd1a2b4740cd1056e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb585709d341610d744570fe806d9d24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c51b7d9e1560b4e2febf89f714ef5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66fc5555c3a64f0a71e4891b2a5070377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a919984debec678e970a18539d51b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf61e980c4d0621f031b14937b07137379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec5fd2d72042ffac8d7f9b991bc48e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf352155693f8876de754ecca42b42381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec2d8dbcee78349558b91dc882f9f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71b68eb2543157f0e427cc2ad8d993383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dc9e2407bf9f0708093f1a8872675384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948d642138f31628489d85b5a501660385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490400ee111d5ab8f9837c87bbcb02f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba7863071f5d98f96bfe8ef0e7f796387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b3ac85216dcb1a1c59dd85bdc0eb5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c144177aac30b76533a95d7b91f7824389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84ef45ab36874448b0c3e0cadc94e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd799becb7bdb72dd6894adf8a918f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae9c88383b22ae848cc68b79ac350f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535bc5c33f99c07ef7e5618165fb2f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e2f9700edd1d1bca8bd6abb67fac8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364328b165c0d0d792a241a674ce032395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b595ceeda1d3a093c33301f55c0d74c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3633b8d3430b9785b722b2de71bda0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c28127020ef12b907014aa723a527398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f77b3c59062d110522bb34ec61be2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa118e7f46a922dc7ab925dfc0239a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d8b61b42fb965c5b0d7832deb9487401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13697943b740e5471b392754406fa76402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cc51cbca89f6309d13e7fa16291e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fb04556c7826adbcf056ff4bc4a6d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e18f9e337d0a9c7265633bb6a2bcac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2d36224772984cb0e8654b9e66b73406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d42dab67ab88644def299fcc616dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133971c3309f4fa9286ac4b53876d5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3247bb850bb97a74abbe2eb6768617b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e365b86b8464408953e3563f851ac5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbe2e073eb404e1ec424d20d5c3625411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a748885706a29420d7a3d8aea6532412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d0fe76aeebdddc0f37504f53ebcda413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8b8ef43b63f41a7a2133b8cf68b03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256189754953ee565f2b7f3f0900d6d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1639de5a5e530ae962f6109e6a26cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91dfc8e1e53dc8f6560882a8e92a53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812a10406445ee15cbec5d5832ff576418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cb214e9609b909d284cff211252c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b832fea3675c64d4f9af7b949061d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7c4a4363b1e70fe8b5b697f1cf681421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7bacb8afe835594e2a0d853bc8ccc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b89bf9f4aa967926ecfafdfa2d46a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192ecbcea9b83d1a48b8e5ad5827f18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd99ade643c17626acf27ce1a3d92e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a78de3433452163730b30c744e01fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09563d2e7d3317e07c0925abeff7fe0a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34869ee18ec453a098fd68c16771d44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee29bd5362c3b002c9bc890188125e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee224edc1cdd196f972fce2e9d768e2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322a01654e64ce7e1317c7a09cf623d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6a10942080af2320a225d4066ce2b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f04e22e3fc14764cd8e2a20ce94876433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41edce9d9a28c0881c3973680bfc67434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0ea63ac8bd8a26ded622fce85260a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd1ea25ff366091dc3948ccf944a93436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a45ff3ef45b6ca2f24c6d1dde2711437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f9817a043d18e6ff118398736d1e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb33ee596eecd1f203466dcada6663f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56c009e711a7b3f14f4c729cfe7ecd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9e893ee5ef1367144e4b257988986441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec017667decc0206c9ecc099fd66b8c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23b72538376cf6bb44ec8e5fcc5957443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d28f8a4fa681c80e846604ddfea4f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56828680333e1427821e451e35ff96445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc91d41b00fc26d270e0d88ced1cc81446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a631fbac2519562cbaeb06cd6f92e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399b105c0d0ab310877d85f2be8aeac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496c2a1e26871c7569e25cf4ca4ce4f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37c7ccdda5734057c870387347bfbd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82bcca448035ec4d0928101fe7398b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6586bebc1b77f69510f7b260469ec6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7529d30705564b03357c51472b708453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bd83e50abe414a6bf2fd1d255e705454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ecd7a724d73346aa8cfe734298f53455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49d0404a2535a94b7826f9e1f97014456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427adc17a311c678de39f25499b198c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69f1ba0635cd49524bab3950aae9aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285700813962ba1c31b60d154094c62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b060c6d04dff58684a093106f0c46460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26626f4b0a1135678bad2f69791b582d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395b3b40f3f080d127e3983964aee45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039513ee190303b0069049788376fef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af548c197ff1cfd271f2e704790d3337464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fff70d8f1692a4bbb232b2e8ae37ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da27946431df50162cc3dac19838c60466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74cb258967a7a32969a36ae7e3a338467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35c706095122dfde1b2b5ccd753c26468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb347a7a2dc306061cffb6b3d69ca2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe86a578368668427e60c08a427fbf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef22113117f45e3062a8c9497a0709471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fec11a586e8b2d56e5e06e9bc40dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3f3f313cc61127bec09be71ae36a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67d3cf9bffd0ce49f92a1338834f33474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f104b2c036f9c89a6f0c1444da0ebcd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3f99e3412dbf0982cc18e01384c7d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c75bc0c437b2af908806f3c51f2cef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a84b6558d1b02180534c74019cdb2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb18c4ee54362a6996ef8367aa0cd69479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7ee5a7a3def5a47840ca1d6b2ac82480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a40073cac1168220ab17cb7e3e4d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53789f903337d23f798c7d3b277b8098482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac35c9e4e169e8e9d1bbedef04641ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6750e6e9ca1d74fd1bafa95076aa9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b919d84284d198094fe1e8db9c2a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b385be80510d583647ef2dd005c0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ab1018637a16683c81792dd012f90487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3d9b6f2478608a4538a0236b83a15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e44379a96ba7bfb7db28789f191e97489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd144da8948d61ce827c01447a1b824490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc207ea9ca604ee47045af300f1e957491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319142b2804edb40829109cee723a74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0b1ee0f590284db0311e3274210eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446b1bfecbb57769ac016960cfdf77c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc0f9c56ba5c89aed12ce0d549fb39495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83236d003966a730506b332d5730a5f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd47d6be61f645150c6286dbe0aefe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215e966b12d56a8571c72b23adfdd6f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e52903f388591128e7f8b98ab9819499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3ec807b7cbdaf56f4409982841971500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05be1a988510134ecd3c4feebaffc0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf380033b898a49206abcf8c659edb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab165ffe1abb37ebe68527388e511111503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfa822083da19a2482649d3416fb0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed1f4dc5af3f760c7d14d79b18af51505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70690af95cb5d198b7a6fe0b461a82df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000976389922ff586206bdee070f83df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9372db14a2b349a1f915207d5ae35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b5cb64e438aee535ae435a1816b64509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf57cda0ac489e5c10b46985acd85e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedc4389052f53d118a462e31acfa09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea19633086b9efb38d614b103946087512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a612b66a123130136bfaddd0720d9b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a225d11e33ea75b679ed361c033e46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63155d2e4a4d14677d3c0fb6ee119d18515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d1bab10f036890886a7408fb4555f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1143357dc34c214fe5994067158cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf0b38f73f2c59fb4dc15bee650b4a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796235379d8d8f0b21d94e41e911fc4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a977a1f8b05563164c6a0029d1ed5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823d3a91c66fe306b1946ed15faed1a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bc9b84241f3eb3e39c06ae58031fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2e3162e10ca48e3df25dea717d4d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45beb017edd79137c5f1be6155a51ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fd4a7082074cf605e29deececb971525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66ae82ec219a59daffb05cc0e2ef63526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedfd94624e7d71aa0fba49277645d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ca7a3f70f4c37aadecd305425f395528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7f8bf69c4d6c74935172aac5975f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a79f35103dd13432a6302e267fdf2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f517c46135f128c2cf28b79c00bc38531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e279899f6d874fec5cfe402e638eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a269fd30c04a07c3c569608eaff66e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd2c7a75cfed28e8301facb36c5a27534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdab56de9de5c4686e7466efa4a5ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ba197f84fb9ac26ce9f6db84587bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadb8dd56c7dbb634c23a50e04f2fd6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61cfbe077be61f0a365c87d2673d24538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d040ca1d3377a72e832ccf4e7fe9e37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d135f7df57f072d0cb008c8211a94540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958fd8d26433ccc3be387eb5fd0d233541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d425230246c42f22c35c2287ee13ec9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1b005baa03bbeae156e1733eb4729543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceef8953b7e6ce536b9e7facf46405f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ecb504d8353282466e6dbd9c43c06545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e40c11567e01f4720ae3f9129f8b76546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24167b480312bc3f88ac80878f8756547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ae7c0dda10dff451f94f0cd9c1021548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558d224ea158f5250de13571588dcf3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4af158271a152256c72b31f3f8bb9a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e433e11503983da944efa54b65ff9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec5b05bda558112679d50b11a73f2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fd9448d59e1b53c3aae007291eb3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332d126a506131c3691ef178b84d40d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745b13c61f808b5a53df026d9345d3b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982f3a58b899186633c351e632b8e9b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef74d49a9a00a86441680406c3bf2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10b2c499453bf3575efba60ce0cb98558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca404865d2a34ee4087e36a26352a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2a57b96d712acea6ce98ce8f2c7f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb787486131b6c0b7906419b721e34561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd2dd25a11ddc343c97d153ab9ddab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a93bc722bd44d1b5c189f123347c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcf25f0b01b2816ae5e09e487e3494564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12a34c53356fed8fec07ac541e81d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4db8b53384e20c347be627b6a3baf5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2608b8fcabbdda3cec718ac77c6eeba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ceeaaac602508ffdeb41b2a36c89c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21694521f50804aec50ffb7a0950a49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d1af808fbdf9f7c643a5b5a5386e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69b9b6d943a07570f80ce0be2f6128571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613621bc2b95a3ddaea8b553bdcbff4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0f46caffa4bb56c6fdad1143de8c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dfc62c7e121984ae830a36bbe0812574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b11845f1d39fb49d7a82efd8b32613575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e95b57afee48d7209cfc38ea2bb4b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb792bbf6d3284d2a5eba7c3c0730a74577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037764a33eb7dc13cd5f3520e423e47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249679ff36f32d45c83e474a88d9fcc2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed1d0ecc131cd1fbae2c76ea2dee7f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a481f52b51e3f1a24737c9064cc92581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf59b812a322c46734063f52be3767e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ab7719f8eba19b5ef7959e35267ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4d010a762032f65690154f9b7f277584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132dc60ea91a6c1e38138af34d3f760585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2faca0a86bec509b8b49649e459a98586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ea0d9c80ed687c36f98f0185ac4cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a3887599531ff5942a537d926d18a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd193c844846deb45a313231a615ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1fd4deae5c353b84a5d10af62f9b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f41a3d4a019e265f4d463b3efdb506591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ad8bfb635611f0550ce49eee83077592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2180a51fb83e8bec35a53fc4738bd2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483df0cefe1432e6386505d22c2afaa1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4b2d75c2e1af49e4779b842589d8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84bda12dd9c029d423f44555de2c83596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7554fb2e7b977293bad2afac565c352597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d4f97c62286c921ba3fb483b162db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b658b8a696209f7d94bccc6177ec3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1423fc1afb7331930e0317ea08e47600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8023af6844f75492ebcfb8b74d818601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca39487d3361998a75d5e33029cf21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9db267c5f2fbada592568a6dc3bfa8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9df99f314e6ddb0fbc9ee9ee4d4b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53464d77f98ee3007f9c782be2453783605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa94e1e83e1a324061fba45c48143da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10100eba2e68d9fb96e707c24330fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657882086a17819e43605a81618fd14608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90d69846f1ea9e406a4c0f10ab9bba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2a582945ef1dd6e737da373609671610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27e419b71a499f33658d052815a318611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e199c46602625791586b39ab95c8d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79757ba210493f6ae54f500309abd57613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5be8e6ec0063659784ee784202162614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ebe883be41f0c35f6a1cbcde69027615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92759310d193788ece50ce692c22de13616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e2aaa693e35a122caca46862975fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60152870cd42f0c8e4682b4dd76d592f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17140f1c26016db46c7dd2bdd4944231619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b42391a11a982ef7d88f1b71d17a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fa15b1b86e0e4fa2d04982c087f18621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546cdc1cb8065f894cf42a755a504d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac14f974bed73dd608fe5d756879743623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4dc7f596c585c3f4182e28a4d30d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a29aff2b260f730297931db79286f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e4be79945150bc03bb71f95021bea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25e6b059e614e93e3a93f38e4ae4bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597192b6b382e265f7f88d858c6d0a02628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151f772b869a78528e99d427fdc3753629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59bf75ae44f365fbaf136b426b9ceb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b5497ac682031e3a6c21ad6f712ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c8ed0a2b5c63a1565ef29ac427474632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa11f1f443583561a19db863ec1b504633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33000149d5c6122b8e4bce4260169768634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cc54cad3ca2846d894ec96980618d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cb40dfdf2879462aabea7f11f462a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109151777741a598e7c064ded3a2cc11637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e79e1cdf36891ceb2d6656ccff699638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab05261bf4feee6b2cb43510a9b61b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0081abb78e28e3bbe6e52004dc05553640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b56e076f839156d66ed9e9fb73b6a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d958ad197ca41bb61fbdc59a7b683642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585bd02a467422dabd9114d4844d7fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3aa6b3d635d112f434aff9333fbc6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188750e24491b9c0f6e227c01d6895f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c298e242295a6918f5ddb8a346e9e6f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d587e5f9b4085f688e53d46ac88b28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50620da93e627472249010540ca4b640648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c29bb8a0d1d17f64cddc8ceee537c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e73be84a7c04bc1fa275f94ea1811650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc967f2b8123a549604a136d2fd877651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25936ce98894709bbe92d048cc25ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6d8cd81a6b1c3ac9e252177143fe2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f71118831d4dc7561a1e4283a69d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88198da4f685bf8f8ac73bb01c2b722c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f62bd89d15bf5b9747d4900e1c8788656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdbd3a8248582f0c2bb1f1aeb1b1d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b2028d88008a6e9879aaf8ae0e12f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362caf81913f35dd8d6012f8894645cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa577d355f77cdfbf46318ca152b93de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284576410df8f2dbe4cc775d171ab71e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc5cc08d195a7cc9719ab7aca07c4d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f43d7a0c888f07f342c2a8ce219919663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232fb4cc1ce41a8c7b5d22927506b2d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c711814ed00c0271c1dcaad957de594665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bcc325894f7f66a297eb1c38cb99c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b6277293e9e248872a9a6217f8036667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6845ba1e042ca56d7f6aa3895d9adf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11cda495a383a6cebcce6f819f3c64669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444f0b25c65f1e53bafb951426d3adf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c610d39b62c0cdc7b20422aa8e5efd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638691035aef760cd29a85e615bad1c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b471b94d3020f495b56814a5fa71667673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e027e3bfc431879088f26a9b8f291674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70219882274f5a5943fbc8ef61355936675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab9940124314203041613e3baec371676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969fb524ea1498e2341e45ee45a60de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb61641307f5821329affc39d79e32678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa697dc2c9efbce1132d9d62899c8c7d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef098f4d9be9154de7be053c63c1605e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c30074673d93599343e6bec20cbb52681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb326e718759e53846b7a4401a3ec2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c88bb294269aae520a4652644207b9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d38a492ef0786af43136e0545eb5c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820b173903711481a6464e063090760685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b90a649a8a3f2449366f9cc4f1702686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64301158037db3e7a4e4b804d43b1868687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8e2566934307a12dc4845cda1baa4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c25812bfbfacef874b84739b4d6bf2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae76042e2cdd7a0d9d9684613e6973690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f237fe6acbb5801feab2c99e23d8f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946a99f905109d7efe145cc3045159d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca683e10421518c3abd49e98b03d517e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02846f220fffa14489e9bdb99d64ece694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb40da3e91a479a8b1eb74592fcd055695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6a1488e2f5087a79f823b7cb7b2aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64924cb1d7de5e7e84b60d494a2314c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5da787e3c6cafc7cd7c54e8989db8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664f45590a856201fb73334b58472ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8c8132a39fcc0da875c32d50cfc99700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff561c5fe1338ca4ce767634885640da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353887555e6e9981fffa03d00249fda702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884be8a98d5cba1255d0e6db625337ca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860bb38dc8dbde60a1e5f4563458158704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603eb8f3ade4fcb354b076c43a1038f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8fc5d20f87af551e6d6b056d87a64706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715969a66cb36b5ec2d7974346f5a7f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470bf788b527648183be9965e0ec995708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cf9a9e1f91d849cbb6a7d789096a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba0081caf2e61abfcd9beb16374160710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78809246b6e6cbec3c2356c4a63c2df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce2bda1553a667c886ceed33fdd69e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc8e6341b6282bbe675b23af9f88af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46da1d6148c250371c1333957f4747714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782e52e7334e7f9626259f492405b96715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995faa4836dd6fd30131cb5317cf3dd4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e5894e445891021a9d2ec6c3ed870717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac7bd583845369b6bdb8c427a96a7a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e219c61f43356b52fcb6615e534081719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dba6e39448bd78c47ceb08e8896e7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194235e8f7be2a498e0196a96a9f3cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5cc6f2dc16121956a24ee02744a9f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602f8b84d570f14761d4e949a8e9ae4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9a5ebae888620d5b95e7ee8fda1ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51a0725661e015e8a39ba620d043d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae6c8323afeb760d46dcff813eeb92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619d851dd0d39eea0fac4c17e259827727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee0d191f0c738c73543498928d41de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0707606cad9476d8cb78fc559dfe77729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acef5bbfa7469914f640e55b0e078f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb718005a50ba25f6340c4f36a27e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18fc4d753e9881fa2928a8e8751f73732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5ca6fc40de5effd110395785ad1c1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b562f4e2f84cbd7d4561ce7e0f8e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9258510dc64ad9bddc5fbd48d3b572c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ac860c03972281454a29c25e7af83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb6184164135132514da6576f95350737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fad68e1c0e010dd2b9b4ed384c5a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f75a576fab8a50e7e04609b1556cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4b221ca6cd3d6bba1794b9d14bda3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedffaf16f29f242242551423ed0083e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d55c90eb3cecba930440f8049446ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a1e82057873d6859c4de7dd63876e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49db1cc4fb0612bdd9dfb4e916593e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfd4706fecd98ac8a5fe9583b39b94745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f82be4bbaa162628244b82d85de6b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09f644bcf8ab381a525925bed2b54e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf390279bd33a97b7637c8c766baa8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1adf1ecd76de7cbcbba0ac24b56e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03279b06e4512ec193a244ba4056b44b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21a18cff4d5b9288ff20774e20ca77751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd3aa8f60a3d1c110279366ef54436752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dd64b9a1265df6f2baa2e15d70d53753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e596432592a0bfa268522311d45d7e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe87430087a065858ed22c09cd62993755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b395ae4cca8753e691df831590abdc9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38d9c4224ad39f708bc29a38927033757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef769190a21aea291fc573bdc83c80f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf3705e14cbe26cb180cd8b34bb69b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>