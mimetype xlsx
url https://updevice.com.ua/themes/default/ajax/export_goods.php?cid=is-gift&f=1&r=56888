--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753fcfe2ceffc908b345f472e00ba641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6d83eaba635051668520b1a1866b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edc17cf5e3a7752da1595c98d1c7673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d052151288047ff4477b3d1f2ba4264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b939db574df39986cac9c9a88c17d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25ad68391d6190329dc2bfc483c9606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100ce391b92c7017ecd186f2871b8e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b454ac8fcf059474098089a01783ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41adef3ef1995972ad72329b7b14d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4847848c8e0870790adf5468d12e3d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c48ddafb42e9bf63ad7105d9c7a0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6332bf78af417dbb3e5b185599f70c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5660b7474371cac8b3bd0ea9967eff013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8c7411e528731c33c20b0ac3fbf8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0324e63adf28bdd1a9eda4ebdff2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e774f710f820cbcedcbb12a8d6c2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a60df623e2d8dfa814311e29d633717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c8150875526318f98e15d606b064218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5dc5f30b7cbc0d5700bf5d18f29c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d814d964c3604a6103ecb16f0c83220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031516f3324283c894afb2129cded6b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9eae99449f08cfdb617c96b66b799a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bcfab2349443f20e2d3ae213df4d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ff978e5603452f9d7c7f98ed9e3b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ab5f58269fec265b5baae84117da025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13563b2d9fdb3ce42429d430088b47c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5367c35c6deebe71355934b33ee6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfb35c6e0dd044d77b095952f0fab328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7984ba509c06bc6f076d253ef494a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac8c92ed85195f5323ad8f60cfa36430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543dec288bf59b5ee33f0909dfa6cf831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648b385737fb8882681b78225aced0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230c1c2580c36d4ff515855b06ba52033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f258cf790cfc4bf2a6743c4b920a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a89116e9059812bc87d8706797c5a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61235fad87b68d354245e0a7ad4ba136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e04147c9dce0e2a9eb258e7a624dfb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686fbd19a7820d15885519110b1544438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cffb2ea5c59235c4e3aaa11099c45139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fe10f296924c6d76a197b12d33a5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dd5fd8554c6cdc9f56caeaeba865141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cccecfa3c1d13ad84ae1ca45f5182842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4103842415008c630fa41862a293f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165836204f8087f807ca5ef9000acd3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a511b7d7b3a6fede9de92f4b2e68445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d512e78d11b314cc0ba71ea91287246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd8f793731428b013bbef3d7fda58f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682dbd2a53e316c5493199d64415cad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f7282826b9031361e706c5cc4a3e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03310a21deb42d11a7ee95b1e79bcb350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6f22103020ee67760b780916541bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab49f496dac709ecde7f2afcbe6ec1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f6bc4319882ea79ac11556e40d09e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5e25eb2e79105e9ac7d0eb76eb64954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa356f1ed4531fef2422cedafb2e2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980f7af7cba1edeafcf311c74918c1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221cd4fb44f941b83863101bde8297357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0200c9730df2cba26d469a396cad60e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777682e3f9d9f8c1fb07f6c2643656c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236ac92cc594f22bd6453d4dc79038060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d2eeca615f1d4e63bd9fa69a8e98161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a869bd58b03cb9f4c1f6b845b8a16762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e61c0e74240aa4f9ed9cb7bcecbbd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc5c12359afa6438c07918ac3bbf8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a667e88c76e3672158c10b85f5ad5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848c97486314455f3ee2472feab159066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14c2678ced919b505851254dd6012d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06c343984c897f440dd3b616d8662a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d26dce725f112376b7aa470c2310d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540fb8ae804d45042d5c1ae2d3ad40c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348cb7d9284398e7f94e1b59aac694871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cecaae0db96cc1d2a27b7b4323f65772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5e8f6df6463b6585ac81ba51cd8f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0fa156193b7eb2d0d76c1b7719b7e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940c4a3f62c65a159be521f07fe294775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc97e70dc3e6c5c467a62ff821e8be676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab3f5de96f293b64cd4b027fc9725c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a1132b8ddf54e4f06b0d8f8fac68978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ac10c7356a5712fe918217a2af1df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60f9f4984f78e325e26a12fdf2288d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4e56b0777a403740f81586de36fa081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bdfb97bddded16970255d9be3082b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79f401ff511ab69d706ee1c67aa9d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9582fedfa98d675670dd6916cc73d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddea9980127d9c06e4b701cd360a86585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202abdac736c683cce0f7c6cba1ba2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03843330972984ef9c479b5d6f0929b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1a95a4264238c710a95c45d88dacc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ad967416d39de0d05b9a8b61bc32e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da5cf6f6a710f17d7a1bf442114dce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e415a4b566161d9bd47462823277591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403470caf069dccc55bd2e73710900392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d102319354531b4c71d846bc81c2f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a077a9b183d58a3a999f32e70647a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c9c28ab8f8ae1ad5472675bf1e18d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfed4718f1840bdc9389d2aa71f0d2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a854bafea87fff16f7058d652ceb7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59f5cb2f225ce973c04c941a6838b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10328ac280f98cc9a337fcba87e94799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706066b2f75b2f15206179e6a689c80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772e96662d9182edd2b452bea183a5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ec4bc3132ce431716ecfcfa99ad9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfff29a895ae10895f9134049299d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63577cbe8d4be044d40848fcc248abee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cda6ad6100f51e6963c0ca71180c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c27ae58a7329e55b099984986cdc9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcd82806b2a40e132306a05cf3935f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98497fd91f70f1d64208819b97dc86f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8b5a2013bc83044f4d7ec868340fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f21984e602dac7154b3d0bd14ea12a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752670dd5c2dcc98e54611e6b9d5340111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f096cc96d146fc0d6d686b52bcbc236112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab199f1880d63793bcb04f36f7a4c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ff053832c50b0e37a3d4fa549e06f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363b94bb3c9c3b2534af0f98324ef05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f063ad7d59e5371868d1d99016fcb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be88a71961ac5573be00fd8d02fb7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccab93f3d7861ffb2f481b78911d21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89465fd45e223b5f12833b958cd98c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38dfb3409f3fdc512e8cc60ef1d652120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da501353ee37b2259f402ffe292f767121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfef14eb3192764f89314e9f9a9934122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66661510f69b1e6b6175f9b2e1cf295f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdc5845ba626a2df0275960f9cf627124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5efaf84a6f9746f70d1e8fbf81895125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ea01ff964584d3afa9b737dc90245126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccbc7b725dcf51af7839603d0768db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1aba423805ef6e3cd68a4eac005744128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3810551af7522062a51e27160cde9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3639381db9286b8cdd1f44dbbb76749130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a976f80e1efb89b728082df0a92071131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b983b67b90135a7598723e278edf5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d69e442537ac4e32ece3b2267e2e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b100c6268d57d4d72dc50ea606fc3dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc51f259103830ace5cb46eb3317b9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299e57e729727bfbb07b514d8a425c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d27e79ec15a0752cd0ae24984e8fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934dbe095b912843c88a3984b87a2d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a961d722055708c21828319727183139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e98d26867cf6cb3f0a8a8225eb1f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94183244405b935b04091bfea72f82e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383a9fb0520f91fac06510ec99892ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc3dde82dcb234e9c06f4ac060d28b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2833f2d201eeeb18b1ec75d8159f676144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5792217664150bb36b8600a6dcb543d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d096b99a1cf38c209596d834c026c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd97b81b83393248544f9fe8c1d31b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b1835e7fceaf755b95292c4cbe779148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82e70be6822bcc2baaed3a0c9da8f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70f2c90cf0b4f7a3448b94a6277791150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77cb1e39f1ebd493b1234b73bea683151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40a962c5db118bf35dc315b2e7a6a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0a47b924318c960ddca4dca2de86c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271596b9e7bf8fe6b8a464bfdc229f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff909b7832458b5a384510fa26888d10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a79873358889d6a3589ddfc83726f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14231b59171f0cbb0c12ce4d27b44dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90b1f6dc6bd72879d742bd3260de54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dc9a73becc9080c4f7df106531ca3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686623affb465b50d17013c9941f747160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f901a0d33597e87fec63ea4ddc9c726161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b363b9fcd136818cfbe085eaf4d637162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325195b9a7a91d00abf6510070f8ceb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7d3621a3bea3fd507245d2c31cba6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce29abd6d1778e68dd29cd5a1149d00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf917d28ffd0a6eefb14836a21369ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b8aac0af85de63331a709b9172c70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c43dc83ac5e741ffb4201c1aacc395168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceac4c476a852774a91d54089c3daf5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1a5815f20081a5afcb9e391f46870170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e2ebc74e6bf8934a179ff07845c9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a36ae6aca7884be0c4edbac4255c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ddf296ca62ab4fc12aa536ab2c0e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c889bc5db96756265e38f66ca2f58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ffbb8e5144b6d5e7c66cf3d6a4548175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd7d4d4da2fd8dc2ad23b21dcdde71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022503816ba9b6159112c964dbf04281177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9710dc8796a1e1b9a1c75d92b8b6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd80eaa00c6e5c2600029daf37e49ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00c505bf96170e3ecf21e97c353dd5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbfc0a9eb920120eb3229103806b3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c31ba10c363e8ce0bc2b1a74ff913d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a05df1c530d408b3bd39b26ca3ea2b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe8330302610f945a55e91c9e6e44a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480e2b22336f13ba901370c223031f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c98365075e5af3cb7fcde0126e393186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7dfd440f690d7349d3737f5bdd949187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f844a37edd5879bb30948b3c226c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3d9b728eddc7e1c58e151b88da825189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d7536f6a530a9a12112f5cd8ec65c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a117d058823b95aa4554e8681667c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d1967c2174cf0d3e9c4f0022a57a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6281c0f7e824c94d76315919b8ceb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff40d0cac64f28649da44991ef9d5d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f10d6b33b6649db4de4a39c52e3103195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6820c86595b19891108a3fceb555bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64f2bd76405a69aea06e66a749eac4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820293010293eab4e26eeec0f2a21af6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5929265d676a7685e5eeac9d300e46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98650080f35dd8e49354b73a7c99e0bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d98e36669e14138f7d247d173fcfd9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb484a2e869a725546e9802f44ba24c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08069f7270e35546c3b0570a1876fcf1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49ca9a0e5ef40b7a07b18ec63ff94a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386d3d13042a456f65a91b58873eefc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87ae212bd05489c8350b43b742e4d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad85e5e426aeaf709a290e90bd981c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79be6dd423d10886441ea6681b7e63e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345ed39534d136b0432e5fbd2474038209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fdfacadc9e50028e50c402df02585210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a92484912dcbdbc073c647d5263f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba473e2bd954b70800d6e8d90f7b0ad7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5b69930d4d7e5d4bdb7c94d5bfc87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a345ef98500b6c5767be9d3c0f885214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a6643b0ef40af0cccb3889c01abde215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff81b573f8da142c7aa42a9be0faa43216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344e18e45934aa8d361c79a6933ed11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd71b83795aecedee33ee0b20112b88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4eb580d9dfc3d5308e443cfa563f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72517f55dc90ba9a0954c587016e34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae96bb41d91bc69efe6a9eaedf2b10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e7e542c6ec314086486f36fc85f89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19b5daaa0082ed2aac322292b148b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814bff77fa7ec577531c030b0da7496224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721928ed8ddf64f7b136b965f96bb83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562694d2d532ce849cebbc38212c858e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee55e49da9aa3e79bc8c4ff2a655b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681df20e6f8fd78d1e4981d83784032228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd1714aac848305ee9e015ca4e6a37229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c994330976d3f3f8805d6431157391230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6494a3893f2866cbfedf70cb3c0bde231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf70c392d0e0cee1c8d96092891d98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78d3790ec918c3bb85fb10a450495f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862f20d0c27397c0cafbb515c125d04234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50776beb7051e98f62053be6dc588a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7ace8c3cdb5cbd84b2414eb54dc57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9ab721a2aa44a268a90bb76165269237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f6b744704787b2fade6fd9a8072b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328cd59423995aa209d0c3ef7a5850f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a6e91c75a179e6158c83f5e1dc49f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39d310ef78231254daa442509a0a23241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e42b7064bd1a67c9df8947d27005bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214521912bd654d9dc7f18d3bb34ebf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff071f0a6a764c5119b1fbe983baf8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c45bd90b47a8807c2e0f71b3075565245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb7cd21ea0cf4f227afba98e0e5026246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6be6f9906330a762047af2f6424d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59241f79c8d52b29b812ed4148141502248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a193575c9ff21dea38abb609f606cb9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d18eef7523c2a6ef74b5f7504ea3df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719bdd1496b0c6108843739128b0000251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3931a82da0467fbcb34b2aabaa702252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0584dd32b6650781593aa241df5cba6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a211b9ce5da3561f456ba37e0a48b45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4223959109363593fa9a6e2628d798255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72868ccc5b246aa5ad13992ecf43c77d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b892022d52eb2ae8a08126e1a4899257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547d11b82d7f1cd9ee79843bf4ad751258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2368722e73c078bcd1ef728cf2459259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65396aa464d350d82ed305472e87a605260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310aa3abc355ec73912ad80a54cec93c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920aef21a60b914ac079c353fa0d8cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33ec1df5799b72f4e8b2b7f142c936263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b769b60d1724ee198aa1a2d7738cece264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76039b4c013919eb3fe5d1c320ac92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db8ba567590de8cef21876676f4353266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33e607f02878d2aa4e2d15b39cd45c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b293b0c70fb8decc694625264032e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf81a446c176d979211cedd80e1bca4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11600ef129349a5d529251ca391b14a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232b8fb232003c187489a957d19ee7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db0f92a08b28c8ce4e5a51b022b23d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533c73fb77b68b5bb4d94b5e035d101273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1a660bf648226812e2c8d2bf159fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698d454b3d99014025090cfd72ab32d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52d755aab2b995c725fa6bcbdb24d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f128d0e48c03bf7c1730b00375fda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2f0907a49aa7621bedcd529ab2780278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcc6217d56e935126d2c7d25dc5565279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee73dda034d5a8c0f0b7efe7f48034280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c5bdbfd8b894b149ec1fd65acdc1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631ec1196fe726c78069c7fddf29ab6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7c942edb4b73451ccf5c804c36c36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63655875c9af3c5c1d3955cf9cd95429284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d007a76bd86cce62244668f45f4d2d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8e43975002f178fbc0fd64c21f09e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96b14e7b9ebe30e26e7037b3da1b96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8e3960fe3356d43f81da5584f6fd0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561bcd59e96f09ac32d756e0923a75d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df271df9d218a9bdc3556fe1a5a393a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487114b38e1649dabb18bc734183dc9d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94a2c003cdc30f9cb7c716a22bad0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc2ade0a0f4e0bad71a3eafb2936d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75171de18afd4ddfb7646f83c0243466294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573ed9d2aa27a73eb51050d0bf96035295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2a54128a0d4b3553d570fa1fd7865296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4535b44fee179bf9a6ae52d3368d22297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded50020433827e9206547d809c56af9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd965fe9d637846ccd43a411fd6d728299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31e112f9d732773ec527a3a218cfea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935db802cbc6ce854156e8ed66fae74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203182e00a5cec85a7c9de4a5c664e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b491e4b05cce75a62e4727f7398448303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75cd275ce73181800b6c9e5869a5b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babd729b360ef065fc42aa9f98beb71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62eec7a4f2679438019cb1b39f6ee0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107e50ce0f3a5308876816fe6130606307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf174c41f3601fb44945878e0d6b5e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee04a77b40e88d0cc00a71036991342309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b19e4e8847685675f40066ee8f5e47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be25264dd3c933c8ccaacf5b075ad7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945cda9d4af7ff03a8fcbc9671bd0b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448552c3f3f5897b1cc82bcdfaa9a4c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb897df4f8225148cb50efe27d32dbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac0eba5a386e43cc6245942d812e4f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22674d6e296a17149aee4ed4b13ba35316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534918eb5f704cab263e92fc72df1e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e817418489e17342f7f522635587f4a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aee2dab8b6f64931c25dccda695f6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010251a380b0b25443bb455b101c9ff1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e7ed5f950eda2aebb5a3e7a429186321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717e043c0800818475cffa9c9837ade322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8b9b951e10973db38458bdbf8f0c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637f92383b6043cc368925ca83274fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a99be2e8b5199a27f461b0f1aff15325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9018e5b19330210edea8f06cabb25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11034ced19236e43f3e7efb7d0a9d54327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463450ea5f2684020f7731612722181328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bda8b51383071c51a30ee6485e59e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d00ab7e7d612244e282b3e9e952421330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872ef278dcf456a08a9e455e432c65f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c799e909e70604fbe407c8421865627332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ed6e98a958d37450f83fe4df3b917333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edff9cd760885ed0472687813306d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc427d12744eb4f6a368bbf98e0c0421335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4cb8cd816d1e48e172218295d24eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5e155346709a9c6de98f52a3bd483337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0ee1401e0b6e2fdec5e49cafd8924338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5316580c4d1d7d660bd13141f7c34d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2a6a003f95cf98ffaee8fadcb043c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60456a39091d07fdbfb8f1c3026196341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0824466f273df00f1a61e66d4b1e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9a10e74de0927db9cefbfc92edc65343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe761403f7f7b3ff1126426f4ba721344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999e30996e3d47ce63f43fe47280f90345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3005373fba64fabb30739cfce4a3a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94936a5c7e307d2b29d612c63165eaf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0722b9fa5db0d111f0e5347d4a89e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1b7e918bbc84d74c10970893c3626349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14b5a8d45319e78586fe5cee603c1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ac4aa1f5f43c89739a65d1e32d818351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56772f117d2e97b1072b433d1c3c30b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99c3059b4f05a1dd88797d072ca6a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7997e5abefb880d9bedab60101ae3b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000e50daf0bc3c6b375ea2783b268dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22a0adab00b46ae0d0c93ca239f285356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bc67b361f057f655469aa04a72cb9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28995da69b070267b9229fed0a6eabe1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d7f5130dc8ebaa2fcea1e34ce0c08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac76b692747942075c51b8a90a7a42360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb7fb220fa94dc29d7346d1ed0326c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046243ec069f5f0ff6db88e6e4366f72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137edd2ab052364eafa061ed56297a88363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2c4abf35cfd965314287cae00cb52364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49d2f56dff4e7027ef013525a76363365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47afbcd8ecab6c845c3279cdc43407366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73041dc22c270738df72a92ba4f2e77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7ae32718a4c349103674ea291f9b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0072a3a2e6f031b95a97bf86dd80b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c34846a55d3fad9d0c52c8e3ef2dc6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d72972decd0a69c561c30c66f67875371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e5d155793b05dcb733e6f76dbb358372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbc0faa059b71decce1ba9dfbc479d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38113ee968a236c65df39d1ac282e6d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c310bb19236a7bc52317d50f4b572375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cf10505026dfb888b0c15447b397a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589ba1f89355c5695a85479b95386c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38bc26378cae34ee9b2c47bbf768c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952c8dcfca1590769f689d3c0b691ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479235952e8bd8ffe63e825eba7832c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740901dea18f29bce313cc98c2ab26f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f9ad1417a8717cd0c0f09d4aa552f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5da1d0774c6b8546053fe6c169f4c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ced49bcc17a9133f6e4cfc6dcb8c99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c8ad61d62c99a10ef1e77154ab29d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab012e312800a93a07dca97fb83376386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7d16dee9b6c58a67d0aef53c70507387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db556ddf9c9fd8928e6dfdac9924d9c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da058ecb76cea49579dbcfe6206e199c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029557ad57eb5126fc9f2cb81fff9fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f32d200aae66a7e656a18905d6f3d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e7ede29630aa119970d4696141fab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911e4598bdcdaa7abd3ab75ac1dc065393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4b8822e5e834171846e2535bd6930394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6555b9730fb0e8f2efb6cc1bfb6bae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8ba9080872bd2d5cbea1ed7d6bcc9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae532341b3c52d83c0cdc4b3ad7a0733397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09a68a88ca2391aeb0a10f8a712db0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebeb64637495500e907d111112c0f73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37b09211e1ecc34e90cdc8274189de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a60d271904283f8c2bef48ab6200d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2e35e622fa7039009f4656cbbce27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccf3a5a1244272852b0ab0bcc4758c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586af3abb5c62c1301982e09627374f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efd12179ee97943328e8aca399d838405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b5d1a983bb96621a82a3460f47848406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93301b7c2e9613827f895da6202681407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68e9b91d8488a8209ffae1632c8d90408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577b6615d9f966687623add45fd30d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8c1a165403bbb0b354c0970bc4ca6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552602f3570c58229f4f698d1265e1da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad6c93ea4536d509c8dec3ddfc7e82412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f64fd909ec1938ef065e047a9400a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be139d2cce20fe8a5522a1a688dd60a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0d23b2701b4634e0a53433f5cf430415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9088c646088df8b36919a2ec4e1bc9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938c22a2be35471796475ef29052ba6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6d93929f55f7ffaeceeb59ca3fe16418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14333e2fe0a7f9a7d94a9211bc7b2f8b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7a88c1c52871e28fd25aaef4c8770420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1ae5c5039cec12424d4c7ae75de1f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf3c48ed9e6d89723c996633127451422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbef5d8eda199d443ee54a897fd0fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02611dd3389537c5af1340ca9a465a28424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4282f5c10f646b6269bfac02d04249425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6626e310f77527047d01218cfbef1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d55c4ed8044a221840e37cc532283427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1c57ba1756b7ab5548a232dfec98a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd794f6a216475c43cad63033f4ec48429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dd85b979253a8815d489a49fe24f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daba14b3e4b4f1c7fcd1f4d56a43b11431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e760e8471273214f4042eb43d9e8a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7012e6ada1d41d1a8b8f56ef8a2d2e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884f6db2b83ec2c8bf6488d4a8465d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8d1dddb88a7dc073dab62066b354f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b982bcf2062cb659a474662c1a558436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19648b3b5211b93fd2ca81be5feeedd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b013fad67047eddb4b4c0e82610495438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816f59fdd678d982bd5a3f7d8482f9e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cfe7cb34f4534fb73a2ebc70258f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383a39868fb4970a72a0728cc332b52441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec7a3cb0e394379fac9441de862bbd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250d16d35188f0d9d1aebd0d253495f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018253c4c9aec2bf78e3a30c052a6537444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00634fed9cc651f7c036304dbc711e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0c823bdd842ceffb8512ffd56fc32446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926940b19581859f1d215a5da08d615447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ab606835643bd731d4ef3d747b91d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb88dca3f3ead50a0323027dc8a91a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fea496ccbaecf9140440b5246530c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682e6e54b7ba9cef70bc1c2f0d58598451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda4563971d3af5cfc30b449157d6b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685f2e4e70472c707a22502f3c88539453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f716290963c4b3708921e80d1525b69454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a943e6cb4a5a78dd41e9e49a795f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332e56229d61e3d5f6dc75cc3b9091d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fe339e7b009f562634b48d6499124457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252b79397f084f3994f2f2fc2bddbf7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5be0672497ca419f1783f22f8e5cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c3fa7ddaeb604f29b8e361d1ce6b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec33162ad84247d733a03e0b00f99c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc9e620294b0d3a527e5843e474b5e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfe26feed25bfedae5ae03c39c4f46463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfa0f35feb9270351dc43ccd6dcd7d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8889cbf67fc84611e7693c76e4c5c05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af299eaa5b3e2c0c4b0e0bacb635cdd1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4c297855e154efc4abaf044218786467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334eef54f51994bba34edcc15fc3a2ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65648a29ba40c24630e57234ab8986d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebb1df24fab5288d7704214b602506470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b7ef94efea16e2a60ea2b372c7be4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ba9728d747dac9f2d718459482a42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae370240e8ba33e548873e81721fbeab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ebda2b8d4001912768263c2ab95ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f8314a6ad2650ffc14ecd4e4b7e83475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110d11f4b5ad53560e720f65f08524f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf440d86719449ed7d84a31ca0aeae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ea47aeb016e8822228bc61879e688478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4252e88b65edea7a400d2d1bf5c482479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fbc35a0f1d84b17fcc0510e2f7629480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571b92c9c0cec30a13198648d09442a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5052050d0e407cbee6ecac63381776e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85698587ce324f299bbea21e02889df1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9333e943fc103eb9f0c02e14c207e2b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896cd34e6763496715a9144beb9e466485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0255d74a7a1cf68fa7006e0a2a129c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eace1c644d0b9c19a878d331f86e733487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d42e4903bcd4ef4c600fd012363b3d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381aaadf29b69a29f99b3284f7ce5147489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f57443355fa8b871b7b7dec813ba57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cd772546fddb2e3e96971c80a63e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5eadd098d2bb846c8cf2cb599ecde492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa9a54ad21e1cae7e04b8614156469493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8494d15eb7b40b1f1b34ca960c4de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cddd8227663085b8fa7af8110413e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb276a4a60666ed14552dce262be746496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29368d49e00cf330e0c38217cc6e1cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6b8cc8a38846ce2b99903a7a078fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69acb1135affb384ee9f92221d501f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593929cf5f1cc97ab1e283c2969d493500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9f384aec5cb57b510cd259cd31153501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dead875e9499633d4211a3fe6b0c2d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f92ca30c7e304ea65297c27dabc235503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c1293e6f025b8625b064b66715ba3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02d48a18fbdef61d1bbef2d730edc2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b657de5a163e96b24dfdf41e7ebbd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf060f6105339330196be8bd3b73f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd929de40c0dddc7f8c2d7ba5d13499e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c036ddcecc69f0bcf2173ab0ead104a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648c46b465d2b1ef442fa934f096462510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdea010afc843767ebe179c02a4be7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bef46ceb6ec0fc25680e55b39c0e14512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201f60017f8a4a50283a562fa82a8af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73562ab02c56ba9136cb3ef9221a6fe8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac17852d0c54ad150d772325df2f5e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada4a5262de5f4fa14bfce19d057ba8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd17e7a545e433a53e330c272792bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6bf887a6ca5bb4888645ae1462b39518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b68e384bc04f52628955492836ee15519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f099cb703bebf9f5dd4e077b3d8f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdb1eb7a4a5b966d5cc3e8468a6040521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98a7134e88d956e4997d0641460765522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f3ee73774292f62b1eba030b82bdb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84502963b71842524cbf8ec9ee9e9146524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472148faddc1ae5aa5a9f5c0e796bbf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b489badb8e9b2bd08780d747f8a743526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ef2e393300ece060874444c66a103527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40652c01866e0654551531745e207b57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3443f4641d5497528bacbd31bba2d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e47ddfd0c08cc5ea257934744edb58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152304191b50d9b43b6105982325fa8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611ae7c9b3f0c13688c64f6cd58002d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02be30bbe4146ec86f8b785b330e68533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b23780bfb00eec916995073ef52d1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2d509d08f8957ebd7dffe12e75c28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fbd1a792159bc047b1d751b0ef5b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb23ffbd8521a86db201646565120e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdeba5b025bb796340299476fa518a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5967bf56d382c13efb8399e37e6e09539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe9723378bf1c910db83918acaf816540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6f38fc186ab6cf201f0a6314435cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2480ee216bf65b49392ec599f67a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d79f34d59ecd153ec05df82526ab2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2706251031113fb9bebc2be6efbfb46544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f75cd2d21f55f4d52a37ccf7c93b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ad55fecf0cdda89d4e67f2d0385fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451c19a266d9a6ec47e73885670d4d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdf1ac989ffa27cf4ff3b1ce9bc7e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96cc92a4ac77bc39aa5a55d3e8fc7d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef7059cb472f5564c9bd674fcfe544550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d625aa2a33aa2535793544c30bca4b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956e929eb0913e2825fa3ee0c8aa6c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeffea1253e6238fc46b457915a8202553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14475b6f0de263a792e48bc0ceb21f5c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63b23a54875b3ff86838b23f07fea3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686dfe0f198ce5c383e138cbff0f3c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072e144f4efe945eb40ceb4d89c21ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615362fb7839373af7a43ac55c6cb218558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7935c9df3b3c33b0c4abaa03a3fa53f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8465e44a305807df948ece27f59e4b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9568535de2198b66ad6fdd6342e241b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747430b4945fbc9e71b9f3bd8f87102562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdfe7747f77eb3c567f2963b6c9afc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0782ff71e87cc943aa03c6b1d60e58564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08556540ba14d6397f9f6b8d0589c23f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc59f191cf46630f9b8225f45c8639566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c8fac5de5a2460aba83b55eabaded567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09356e91265a2ae61cdb9d107dcfff62568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924859de40d6bc4fd01d8f377ab9507569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c84b2e31e862ca59b19351fa096466570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0c77e903a52c39210cbebfa9292a0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a439be5977e32ad791945bbfa23cf1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663efdc4b1cac2608b1f6f43c5c5cf70573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e7fadfc42e0fadefaaf33d43332ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38397af24974430288ca73630ed25b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa025daddebae461177bdc890227adbf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50a1ff0b69dc5f1a7090dd1907e68b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9cbc606ff0b3386d2e7e27c4dd073578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80525751b97b39e450e41de68d0df697579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a9bf5e7df71d1a1c6239f01b62c80580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c312061a0471027576a1422715322581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67b3a8e4cc94077e7ccaf09e6570c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7588171e7f3473e0990ddf8b567ce82583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66659f00e0de221431e124c445673c1a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895de8e1cf894942d1af1a8f40a7e86585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac92b1ccf628426db162ffb93b7b9b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859775ccd893ce05e423f3905cbb261587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e40fc483394b9ba7146df23696c94588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbe6f380ab2539f8ade8203146f94a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754ac86088983fabba19ff4bab35fff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25674fa0cfbfc6c6908664b4baa0d0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9bd5828e1566e9fc89dd7392f801e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d493cc6e6a767bb8b76c20e54c5caf9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e1725c788869143b96be09b2af739594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a73c7858c710ce69f34edd6bab22b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c15adf42468baaf4dfc4b34eb5451b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a7a898cf6cc4508d6b1df1b1abb89597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd838054106aed55138d303d6295be12598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af753b9e44a74819bb21237bc180976599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0907530be1f078141eeb689f528d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ac7b84f42ba327f5d1107082e4974601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafb51470530b9a495ae2c47e85a24d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540de212938153eb5d73bdf96d3015d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f363167dc1bc40f19750231d01729604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf17a8712b0eaa278a969216d1a1535605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32600807cb1ca0ffe3dab8633b68627606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f264c3684c7e62889f6cd444cd9b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d30f9395205fba07941cc346ae8a8a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dc2cfd28435c7a0179265af043a8a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44217a85463c8b0876138469dc5e362610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ac0de5d49c5fac8526955cedc5915611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2739fad7b60ef9e2adb21540467d50612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20357dc4cee226d338dd2302daed0b25613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90aa62f6aeab87dc21d97fe5a69760614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877a8417414204d94e3ea973d718429615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b0ea0ab82a2f5a5e941a2001d1925616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba6f3c54aeb4e98b34db1f30888244617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04321159ba36fd48b8b9ebdfbcfd596f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de463fcf13624f8b713550cd36a469db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcffdef3069d602d77bcd5ac18fd90620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724755236e1ba77f8c51c1de47ba8c85621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b27ee69d254472a63176ac24fb840622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c263782f60fa301e69aba6fd6e82c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1b3be34198afadec8c4cc92e719a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4269d8554ea6652616e1ae4d99cf4eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2b8155febecbcfcde55ffe7d16f13626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc96131a57da9e03bb8fed4f49642ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e47de034d535a1ad23e6f8caf5779628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619751688b28dc2c220882c99f965455629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c24e0e2585753eeca8894797b447db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61e1d707cd521c4a1ee181f5258240631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2b5a240adca4d9aef1dcb55632d39632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be04b2fd17dca3e1a1f562424a05fac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e57a5f58981703e36bf2f1054364c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275a46f2ca904d57656ec9249577ef0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da0fed99cb5b0634c00cd0979e211e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f66821eb4a28b3aac9f51402d00dce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d96d7d7938c23ea801167b88bfb27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180ab7dd417e973fa53a69928b1df54639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122039195e49ac130fb5aace20fd1d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22116561f70beab58e06c8796eece34c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260737ca4c7e4aa415c3605bc1a601e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79af402997708282b70ac5aa4a2fd2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090e538323a38fd7a9a6be731ca421f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3dbfc67c3f6d72473cff24123013c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cb14d73b2e0cae1100950c0611a85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba5ad3b7318a5239e7f89843384f4b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f603840056bfaa1549d702f060aeff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c883fccafcc474b1e0480e737765dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f8641c1556bdf886e268ed34b8d8d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a989999e551630e5f5b3966f4bbb231651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbdf4ef3611ab74621321bc2bb2ae4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86730940c0421045825b7cf699e1661c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ccb2f2389b38433210f5805fa8843654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bae5fa2c596fe32b06889c7d7e32d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1f03d548217835bf3ea23d6506eb8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3b76100bbdeda259ef9e4ee692400657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e332ff6403c31e8d5dc8fa7e4146e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54d794a60238e3e1a9de2463e959c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5c5f0450c79d698e22500c0142808660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e368036c81edc92158d8fe192cb7b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56468adcee97b5398c6b5cd5ea7b2db4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a0770466c7cf7cd55ab90d6c564f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea1b9bd0959aa7879134c6eeed53e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b661b82dbfe171117ab5edefb8f81c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e847f4244f834e011e1355c654e7e57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d2b1459b31dc286999897f00080d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da1e675dc6061e4f1c09ce153aadde668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95975a8edd0f4607020e971b87db24f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f43a9cd8e8756019546f5694d30d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e5428df60b2d6df81fc1c287c11d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5d04689df38e2c18793da35779b90672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6adcf358f2e0fa59dcaf3f7f8aa1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3764118358943b3604684856d66a7a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea989c89018b7413775f1d2154d7047675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d6cfa287eb3f9fad92cb80c5953e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b133d73ae9bc4a4d6f29924bbb39d81677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e71df348ef627259f1500bd3a37e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6d4872bedfafefd6f238e88a1e136679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf64fec6d19086792e291ec9b6e403680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8172722c2fcd0f602d40596d4b7a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135c98454d62d9e997f972596c82a37682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba721ac347b8b764f2e279d4db0b7b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42be4636fd97b5040e07466ae193a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa30ee6ca670dea2accf910aa27d1f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cc1076caa83e2253fc17ad2e3b321686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8c468655053b4e13fd5fbd572d767687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc68e41368b7360784c385b0869bf9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880d264256c296a1e9c04123f6881d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a4f7de8d8e7fd942f6dd2e529f09c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bcc61b36d38f3a6d3022ed8318598691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51049116d393867819512530f175ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467381bcef9357b95d77fba79ad9613693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09cf9addb9b0c821357054dd73ddd2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c3879fcf9272261ddaf305074969c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3adeaa039b2b363fc328af49d06c67696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b294a2e12893e2a0b56b433d9dca4a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79260684e40c4c3ff30e9c4081363e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34036798d76d24c12ab091def8dbc44699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d9ff80137a46791272f189871cc8f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864b0df16255ed29b194fa5f8a244ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147512ac6f5dd454053a69b683e920cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9083112a0da2e592262c4959c8ec5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f9fa81579afe48d68f353fff3993c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09599f9a02083b33811f173b38da1ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f75e7d3f376925150b356a0a58d54f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500dd53cb8348fa49cc2fbd60e70a56707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88686b00fcfb95a0222766cd189db595708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2085024c5e03b78a218d67cc9bb1b44709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad20a2fd0b60cd6121959716358a947710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c441513f6c140d5e8d47104b16d9bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5cfcf2a3d5ed0680c27042046cedf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae2e5e3bb7c8ec3dc299c60f1f6a3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b7cb7c69d68552bbf95b69acb4bf8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c20776fa544264447d80ebede3db88715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639a5b6771a8b54a0b0e3bcd0a37efa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b55cc212bae7c81edf60e2caaef24717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14348838a85566bdb5b46f93da06e724718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41176c36084c3eac8fd42da928f4efe1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e012872d22cd13b27b4bc671f1d52720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f288050b75af5cfbf9efa24784caf9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f0e9f9a09ecc231e2f20e6977e07f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa05a0887a7833a25bcbcb24db55a66723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04655924266a13a58b858d4cde3fd40724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36de1f8d29ac1cac5cf012e75ffc68a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f264fe685cbd9906abd691512b428726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cb20de064e46b440d2298ff0b43cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588519b69cc5275216413a0794e59da1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde26605dde65dd6effb7a29c8b51a1c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355493014bd014fe15ae658ccc082a2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b51b590a9be17c3eef01ae2d32dcd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14c3750441f1b19589ca36e4a49a95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd433a84d1e2ec1372bd0ca9aa7225733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4bd6d6adc1cce4778d5c69bfa638a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832269229f480d9bdd33636dd066d33735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931e9a191d3232851b815002e5f6cc1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdda026405682e44cd6e7c0f7bde25737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca51921f7415c9381ae226950eb3469738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f3f074f5306b6dac564914d457d24739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a3e9d2560cd72e947ff3ac6771ac6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d6f2ad1266d3a5f5fe481b7055ad0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5210672795df3471d60e5631b10bed7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94506c33fe9017887f65028e4fc74b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed71653675ec780951b7b216f608b5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b59ed3cdd32cb1a7e045c2270d2e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace549cf06f440257b17dc48dbf879c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a5cd4c525d545cc3335bba0acdd42747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d4e81b96daabd302dd7b5a51ef6f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4acd161837f215d8e6f68fe740bd6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224d95b87bb98aefaaa50a71817796d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bb4ee6704c960e91103a8c4df20dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317108e0bb97a7c5c9f4465201a32cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8f7fb5dac24de067d0fd731bee3c4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec66bbd9b66c4d0a362d41dca8faa33754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85239296b7f7b42355755dc04e09c7e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175907f672b4a00a5b60150a9f8052e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7a5c49370f6253035822a26a1ff47757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82e62f75cf00818e3a395bc7925d95758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fbaa23c50b32a157b7acad926686c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1172997c4cb71d1ad28b015ec1b0351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a32bb1a1f32f02893593ccfdf7ca652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c5c72129b55d77de0ac2fa053d3463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a95affc820190671c98b3648833fd04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47abc0913155f8e1d8331ce6aa2c935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3b2ab51ed80cd2c3ab2fc3d2586906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc5a4066c5cf0ce1b67e1bde0c45f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852136ea604fad544ef5a26610f262e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b5373fcceb7e9c924612401a37d049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc5e1b4f76bc62fcac7cc716582c5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdff7348b4bf3884c6acbffbaf25ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644391265b1e3df6e05eff1da70298712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa07c0efd3c796b6c0a327a7c8459913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3bf083c0f7e877f628e732895b84a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98bc7fafc3b01a7d910577ea51a1d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcbc116b97d9c3c4bf13ca99d0fad716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9003eff21c97fcb31e6784dade2e4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f16c385a056b50176f687cefc062018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cfefeb2d207becc64b0031594649719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1cf4e29c17d1918d7dc386be5a43a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65dd67ea5827744572814199434a5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e91ddf678e33eba2cc12c30a620ad522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e980bbd43ab8f391b8a5a32b6175ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3597b538e592e47834b0742a60b018e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6da9850a0125111c91e20ad812b0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162181ccf87092512307049bb9cd94a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba2d36529c4cb7d649d7ac40d7688427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fefef583728641bf8799a8964c067728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75186c540004acb2857887444ce71f9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037af3b4381ecafb8e01133c12772e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6fe10d9d9873275265a96546793c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce0edb8f1a5ecc903110d545e0493632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2376773568d98a0707a752e7c58405033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142fab90fc6f3143a7356de96acc25c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6c7145e830d74f58b6b37ed61366235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cea31fb02bc73b6c784b9117c11ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba145189ac451c50819ed132c4afc137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b2a1655a931d7d9fad890ec8ff0d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be81052c332fc5c71e9eb8cd1d1fc239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028367ee490e1c929ed555389616315040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fd7eb1835f336b7c4964fbad9d23141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37acb012d8b64c76413ead73b2ee30542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a808e210d016d43015c85020dcf5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66cad0a801017ec59fc61b517c2ecb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cc79abe3de1385b40dff26272afca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85836eeb55aa69a1fa66a5e0d3ca384546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee917f80aec3f57791def53f54e0cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5b6e078cd04b09d0bad4623e4528d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24d743099f09b85d7852be24f0dafe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df199702ead0f1573a246302b0ceaba550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7896704c6414fcd7bf651f2b6d9a28251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1c6924505a75a5bed83ea10dc33a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631e1ff40200e4ebe245a6c7c17f95253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07406eda07a0932afe9c528cbe9c61754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa8eb72a67be0175b4093ed0ea9d4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e812725a3399fa689e9e17a1ef48956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51da4247d8fe74c639ba0574eac54157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e14161d273550dff5a99a35ca023d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ad27aa260a1fd03c5f24268e3411859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d54f0b3cb7f7c07d1dbcec1dd6e6a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d45d364575a128b45697204791371361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6de2851de90ae32e2fb96fd347c4ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbdfb52e090b3038fc2ef7e7fbb1ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937da039003e65743ec5884eef1ccbe364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fef73eec847b3009e4c2dc8540ce3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327777ac9ae230e21ef467de415cbbdb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05567f3a26602a4279007170152db467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eed499464792bb1ad02ab6a737a6b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d97e95a9686fcc4c04fa11935319669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34187a7903f532c7cc2f05ff54ec392470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fb5e881d2cd6815205790bcb8923271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ec0fce91acec4a66b1fe737eac21d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935baa8511f3c01a267f013bbed3d8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ceaa23504f5f1223cfdb6f3764e1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc17e0ccf3ef727c08a9fe6a10da95875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a76d32bc161c724b15ab81622c578b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4decc5271b4038c6c65e9d8984dc0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1ce065428aff5c407c8e3c28fde8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a577ead4693f6ed5a05021b45ccf979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0e7a3d015e6b8035f4af8dbd75ca580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec700063840b6c1f90c4832744be5f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28024c80b99c18067136c6b3c3d7541082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9298a19c5db6ef5e7cc1a3ac1c32d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72138627690811271d029dc8dde6c59484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0c32af80cbc9bd501992ce3da8f1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0691aee7ff1d0fc0b242b60967adc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4c31b32050e02f8d8b306369b31b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4476c9171241e6879132d2bc792fc588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe60a23b4e28eb3581fdb9e7ebb230689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897758029f68e55e1fe68d8e8a98772990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27f29f66a4ca94d813dd2d7a0a2d2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e4ff058202f9dc82a6bb10d9ccf8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ced69d20cabc619b93dfbd84eafac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bf55a858c92158a6def35185ee81494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff62141270d518db041268311805e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d8e46e2d33fbb458d0cf37d0b02b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803290004f3a8f80b3e1b2077a4847397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00b0101d77e8f341097ea8fcf983a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cd1ea9bff31aad78fdcb2514d32b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddf98b0cc0494f7477acfcfb3e32d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d547895354e1c4045d955527b3b479101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc6eeea85b682a81aa8d675d54b463102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb10b70b79bfa89d567ca689294ca6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7fb88e659dd7c5098947fc6ce0471104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bce6478eea0625e3ab28c15380b1f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea341edb0af639e7099eec540085662106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf53d4fa7a05a6ac05d0175ad1e6d7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b233c76bdcaf9c1f09e5187fe3d6c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8fc484337543f452101c6b9d16304109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578c70ace56255821cf99868ebd6d3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78731af72f33e4207b49a11fd68c7299111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dd944177e00af68155e3472eed17f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172f28f1eb31e37c37a752aba06fa05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed058794c37ba514f036c96380895b1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340ea454f9b9b0740ea1f7edd7434b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9c0fe7c90c8d779ace6d1f46f1884116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ed74bee2f5533a3020c808e9f307e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d328694bdc03104912a63618d14a8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee32304ba2c3fd78158aed93e20f22f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283932cb0bd39e712d31422cdc4aa18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e06f4c37b53c886caef4353825873121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f88b3fdfe20abe9f2f89959fdb2b5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc83304f8aea5a69e26644d91ab1864123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a67c171f262102a845f44e3b84029124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5035bb9511829aa1a6915a55b1e1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7da7b7488e9b687933b77e640f3676126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a052345763edd56924f8a8bf153df57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1f9e1ab84ed3febb17c4869ffdc9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfcc79264606bb8c77d2c58714c84f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ecc6e26730960e049908a70cb96e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5246abe2238ee5f0da663a5e957608131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683c3f25a6a2fae9ee4f5c4f9797514132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e7f329dea80a6501c14c8b63955ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ed5bdea87c0e89c7b1adbbad001a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e967ea24abb8145fb6503cf398bcf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec77b212fef8af8d512c641f1597a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647e2c54b941cd276b9e646dacc3c9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b132f1338f861f8d63fd23d7dffc3cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a759d1dfa0ce0d2fda3c03f6766fff4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68d10f8bb4550fc9f1d97a6d19bfc0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62afed2792aad110b3ae6b549de62f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c712dd89251e568890a1ebb3c29c5fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91e99209ddf2ffede199e436192614143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d157b0726ba92be238f9e32f25c676144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86361bf71fdffe5419d985829c053a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34b4511c3c822779880bd72070e224146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e2cc91930ee7cb461fc64a8c8aa1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dffb012a76c38145e13aec07966ad4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79db190a9bfe83b5e2bd43a4bf94d3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01002b8126a67e98030ed46100d246a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b17e116ac4d925ba4e9b9b6158550151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c44e7e1879795a6ee996b37c2d41a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19762f81f56187385352a4cfa211e04c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c9e024a149d1c517ce7ffdea6216e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61435d3c5785bee11da0af7b6217a401155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197f6a6b719fdd9632e46ca8d1ad2ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb484f216f9c97a3b0b839559cf2986b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747ffd5a2eea70ae55aef89e4005499158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22549eb9779e7924d42f5ba729de89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58964be300bf262fa8d735c357a210160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebee8e01b4f0841b249fc22380e068e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbf35e3307c43d0f3123fe1722db2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255b569c8df26f8126091e9b5cab1c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4f5771200aa58aa5c0bedcdceb4b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac59847b19261f486accf5eb997d16d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec82d5baded1517679205d92b520d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cc40887dc1980d490ff1444224b25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f53c886453f785a248942493050dcb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a31fd704354e820267d7cbd3f2fba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471b3bd8bed4cf6ebead884fc6d2b04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc206c309cd1006ea44683219486bed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136703bed9e280ea44beb81c7778bfaa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d11ac8e832923a06673ce30fbd6662173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb3a467b6a4aab315816e830cb0377174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef21a1cffaa560ea0f8e9b85c9af1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8095dadcf158d7fc3f679e2da550bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b755d72ff337f6d28bac63d646449dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fbe5fbe43021c3ec019bc0a7fd0e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea143f885e69b3979e8b4ef7a8327ac5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7434a7cccf318a01205a0a7639f9ce0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e99bd0bcfec2bae8c513538547137181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7611aad00ce88c467de8a2fb6bfb31b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8896596aafd6e20e49efc1de7debd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0515c38dc7ee62085cea52da10926184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17537d70803b2a85ee3ef30bd4b5933185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1415a278b6554e5c125442889e238186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5f98b86f6ca89e80ab38f23dc81f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c979af978cd03f35a5b4a53a7646be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302eb3e5271faa64781362a256aff614189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916136d798c507b3f53c6f410238e12c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a1e6c5680df5a1c6cd41cc361a456191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f674dfe5cc563914c67fc94858bb54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ef06475540b69302a40129ba7eb9c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b1a78c9443cc82292e48c5aece1ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add019cd9cae235dc23bfbf86bc849d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dc2abde6e0408248af8d915b3b484196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee179baf35958e53a58c50f5f58c053a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c7a1f9aaf4440eab894a7b8ed6221198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43419fa5769ab0baaf8770be2b1191199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a925bc629602ad8f51cf9b67f991ab3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3d1bedf913f31bf555bfbf6cd4e8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43555b4edc7421049efe55cb8f36c55c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eca7bf0e74dbf99be1313254029626203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122efec357cc12957b6451f89186194b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa04b64da48e30afefaaf801620c65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed13574988888b03b03a32d2ebff702206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98acf4903bc135d1103f5531974041207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcc5d1e1c9628f5314c0cbb0bd6eec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cebf1af13add6b8eab51f9bf6dd723209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9f6709f16dbc0eff9bf0f73751622210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696476db632e3db0195249b92837b0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e933dfb3815b86dfacc87cee4a86d48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422d921cab85fc28fe1b25481463498213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853eb5e71ffd20eb93dc6ba6099472cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6735a8ac39a9d8dc8fd9cc26bd5b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba32ff1507a8a4a0cc81f60a42b54e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff212a93f0fb8603b62f8df6857abf67217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15322602b63997979c384095037d70f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab952e06329de9ca06de1b01d38ef0b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d398e0cff842a5b7f6b945bd85ca19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e07e3e874e055849454d3da89ba00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb433c16f8280bde6e72ff552c4842222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be10a29e5c403edb3c39d28012898d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299a2630a56ea2fb2485e7c89658612224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f32abc56db5896f9b3c5cccdbc0de9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e8fca70c05eaf8b166b2dc1e2487e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a95304dcd207a8d7f6467a8944ab2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8689a6e7118b3ce3157d886ce2ed85228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a5d6cef2c318b1399fab56c6c584b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb80aff50abd557aadf991d22b7f1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be084711288391d31fe6de9b5527b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f8e20097bfa9ee481a43d82db8361232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad1ece9a9617005103de8bcd85999a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e6a0feabdd8a5a0c5b89be4d57231234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8b14377095ccb5fa85dc8c023d9f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddd2b5dee4eed05e899588c556e8d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c67ab724f55c24e3d4d430c43965f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e04329ffe223063e6b0c39a0c6f89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df284627baa3d6f19b361713290a4be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391bfc2a82d5baaa19f6658e31207db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2888ed5f9848343ffe78dffc5a778e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f13eaa8dc3349843aa62f467381d27242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07bc757bddd3c7cc9de2167c4b79d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a735052411c0cb9c2f1c6ed6a76374244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaea2f8501506dad3ee1a9f56b9332d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba819de23cef6b1e6449fbcae138c2ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838f414231a7e50ae73eafaac0117fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ace8bcb6b02aac77b5cd841d6cbc4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ab469ddde20fbb31defd9ae6cea11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991c01b8563f3ebf19d2ac7251c04eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ae1968539e3d9dbe66ea40719a030251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd896f6942c70b3f23ac28478bf112252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640d5d315744d7ab1b38a8c77eb2b65253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d30a9630138305965ca9567f06aa6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1305714e2ad4b3b53ad31366a7bab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15111ab9b48ff2b03ac4b558560a880256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eab1f6a42f7f53636a834a5bf1eae6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc69674406d713412973f42df4ad351258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca730ca651331ee24df155e06fb8b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281f456e08ed28969353cc53570d156260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544b2f7fa81018c43370bcbc885a996261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44206a558f653489c3671484c9691b1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b22ec8711e8a79cb79374c4bb1bf52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60002e354e862e402125d49baac28800264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3e9a1f47dede98b70b074c3d61254265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaba424e78b8077559ed65a2190fe6d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bcaf996404cf4d8a1719dcc3d9ee2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56210511bc6f85b217d3a11c89085693268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc370aeeb7fdbca4706a67f2d5a4252269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b41670e8e42fad3e7fbf5e46d619a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579937b91156bf90b8a176ece5ac58e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f68fad09558ee1637a0adfa3bc25b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857405b8b3224b71ac8556217d6407b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da5db3d3366a982a6107a4b2cc601a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2d42a7f8eb0204eb583e50d8d08a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de760985ea331a85970571b665deb685276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17680ace6f2732b6716a833d377cdc5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574939fff60ec8e69cfaf46137323fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f475548ca58a601a6da7c6943c19e7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35864752ce23033ce8a198c7f910ca6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d852ba4c16b3d892a3ae9d48f2f18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f4f8e92b7af20e0ec12521c43f4b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527696154eadfa0cf7cddfeee28a26a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fca340ee5e8d6bb2e6569224a08f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c184fb5b47c2b70f988854b8fcfbf6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab83a58d2f2427fb050e804625a906b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9754dbd8adf65203d010c11c56a5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50427539e1d59c4b1616b943afbee51b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22649d789d22b79196aa170dcbd4a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbbfe63ac6dcdf7e1ee8ab0b110842290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba481b9ba5556c9fd0a8511b5887c4e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffd3b604f4d592d4c866f40ed56b0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b22c6b2a113b84ecbf88df6d0d547293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388eaed349c2800a50166f4a9b85e34e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0832ba249b1a9d007fc3663acecaab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766e0f6c2e68db18285af48073a5a79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03cee8ad430ece5bbfdb969bd7742d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198095d9328655f0113d2c3b7ef19d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc19591f07676aff971b4142fb9cf6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16c86da954926f4722ff8aebb7bf34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c67868c4c41e61cb6b3de462abf30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567da2adb9c9ae2fdf7a902f2f812fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f922ee116136885aeb613a88a20482303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319465f8531f87c2dbd59cf933495eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5c9cc719a6ffddd4a04bbb5bb449a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7e30749e113d7735f7a661077b8d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3febe8701ac96971ed84e5cf7dc732307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3187188f65d594e1321fd6fcdd3a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e163aef39730b94a5c66f4d962adc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52a1e548876f74847b35f8bef9ab85310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0064d25a3f99503649a86c9460d92a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976cdd8efd552776c5e8f615a1f86b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a3a64823cbe0d23a5f408c7f7dc6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f52e170df8244c5506a0fcf148bb82314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1062844d38a9cdc60f8c2c8f07115315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed81416fea0c91be70853a5c566a4e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cf595fa104f4e97bbd04ad402e443317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae68da2990b33c3da431736cbf40af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26d19b0b0fab9aae3e79f962c27516319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b27b8091a3aaf70e23bbb41d8300a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ee52036f2bd3993a9bd760b09fd90321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b4d44fe0337254bb4dc1a9b49089a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cbf5d73528e962b1a5845bd9e6624323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440033d2b7456a30d26665eaf3fab8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bdf97300ed0b0cd5358448e4eb544325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63915549ade09c8ed61940d3419408326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954d7ffa595d77ba27894c34a27f992327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a166e817a4d086f4d5aaaaa0df3250e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87dca591a28eff928ff6e47b939e6a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9480711c8c991b398f6610c2b6535f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7686484cae2156f7d4eaafc5b99df6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f162c592ff3052d31e35cc5011d848332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c91cc5e01b861572f613651a31bb9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a92e150b4f10f519d420d7dd4e426d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736f226e99ead2686e0efb29f3362d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271e24612c990380c77918d6be4e817336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40633fdf14910700dd80e16f3782604d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ae09df600c455b7ba15245c6f5037338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df21851e1a7b6e46ab4f7992f27d89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c214fb4f197a41a05db2b1254c883340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97a9b3bb559235b50696a489e1a94b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7b5fac989d6eb3dc208796a5799a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afc6e2a51d58bd6bf2b169d1a333a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb92eba55a8da8ffaeb0ba4f4c457a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcb83b769f3a8d9abf21974dc548a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d8fb29018bb0ebd9d9536cf81a2c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0e492e8babe82b3358b866c7c8fce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec111582e7eb3ee6358b3ed3af30ed8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464dc3852a604f24db18f8f13ec2671349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ece4443605abaedcfa04387bbbb82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278c11e33b231210714e4e39efe5de6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8519b4bd92336f8c539993ed7ea18352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104fa7f1081cd514a79d5e4b70e8d65353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0e07e014f7c43345a9a144f4b5491354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd270166ed794b889392a3d180efcb7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94b9e742f570f926a42fcf15412f01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2888a40fd159042436bd20cb91b76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb160e917e7fe611f1f986e6862a8fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6114804700198bd575603a83f26afb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f35b44889d1e598889af9134962825360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d409cea1a534362eb1822556224a27361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f013006a18ca96a8bfbd27270a4826362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f335bfe0010c0abea1e9a7503c03bdd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d94abcbd79505907bba9864077717364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5a50db18d27ba4053ac4485ce73ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e81bbf47c0998063a101303ca61de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc3db13be726d4c34d70fefc2cac57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c8b5f984a796872b5fa48cb93338c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865c86db782f255b59e40b3a83dc8ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f30262a67cc9b35f9673e20723b24370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd604b756c0f77f8b51bf259ddfc6fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e1db84498e169e087018fb77aafc8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e826faf4b35088aaeda755e8db399b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea8571d51598d9ee8bf64080f7d4bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb9d40445edb90392c3599bd7fc4de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda2b9d66ac898d2822689b23dfd95e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf3840fe9c3f4c5c976a45b740affb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d35dbbd8e90eb59cff321a7ae7673378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcdea2845c48551f10d7a29a7913ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbb4fef906ec7286a4505ac6f96b77380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28e2776d19e39935bbf1691bc73fa2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22291454162dc0ffc86625ff53edf15382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ea970c8e2c5ecf68197cad5680d6b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec409f5ab6a21d00f856f90b6559c07384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34478282f0288a7d8029cc1df46dc1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b82259f2044aa4ef1f4ee69116f276386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0d9ea3dcad6b09b18fa01e7ffd6f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d7e927121988fd61427e2b4a75da7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0db06043fe4fe7291e3e1ef08551ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc582458aa4abbd499fa4f445501ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b84423ac0e41d4aa7ee614571e70f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfe6955f46305fd3377a0c22a75a2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06f43eb98541e9a9735906bd557d3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8f65d863b2bb4b557a12fe77d4795394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a7f8c1966a2a327830d2d7f7ae8ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995a4e4b463d5a7516f902e76729617396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e19399ff26a63c37cde7bde66d6b4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca0d46d2589214a424d752967f1a61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805e3c848e64f32c2f89f8cdbd5b4a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd68224e4e80b40a414516b2b2e5697400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a55e0fc1fe5ae37c2be94b7b1a5aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad90ea2ebf087b0d887a1a627dbb65c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b883cb9b4552d9cfde4e63fa9134ba9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65a87174d628ba842f77919da4b5b7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a0f1cc22b7dccf1dc3a10d169c3d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf7dc1a776de4ca67b6706af9beeeb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2cdabc6ac5249a7e74b259696aaee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72c053c53294590644fae58a1bf6b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29728857f3e02f2bb8a441aab5fce3e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079d6fc295c797a8cf74ef6387c8d0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645322b6127c930c7e2352acddd2947411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dd398ef1089ce6612b7eb8106c982412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09b1b7eb7b48e8e96e8b9d788655c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f52a6dca1bf008f5b7d63d6f7441f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1ae4be38d66ff953ec135e01e79a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e6c4a8e14dee1f0040b865b84f8c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629362c28de90b9641c4618ffbb8f58d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288243c0853f0b2f602ea5e854afff90418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52b5172eaa3844814048258cc347a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414138035f34f79be071572b59c6217420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c6f47d4ed44254195306f800bd2ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a790add4f1caaf82dcfb74263a93a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0598d46ebf135b5ee1c5e4c431d0323423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b64ecefc42193dc38ded3b12a50791424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a323574c43ba1e7fe4b7e406e6635a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a081b749e9851a954132aeaad430320426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38813552b950ef8e40b0b105d485ef34427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d018a40bd317d794f576bcaa81c3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b0252bb2c2a387340b0f017842d14429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa20602341dec7d5186bdbd9fb9ca3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cc7558822ad383e1ffc1f520a7bbc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427630842feb25e51157991f25584a15432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c062665d02b9443496006c65421401d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60f72b8bd95957a47c81bda3049d0e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9aac6c36c0ac953ee6f184bb113d0c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff08b455bdb2d4b3f4d4fb91a29ac4e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbf49c7ac5349f44e7fb4925cc23b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdee08ca3a50a756af6eb6310d6b91f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8b23d4659afbee7ffc99995f504fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430b61a8fdb65584a1819cb6af56209440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37787771f9f3caaa0ba80119c8f892a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d145f943f73a53f0162c31a30f68f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe71679fcb4ef0a87e7227e2332bd0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0418d91c84fd2e6ae00f848ea0173444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953cbe10e7ec478223f037a15c68aaf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52977ea0b6a43a57eac2000e1804e147446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b90683fa940ceb7c240fc3ffac095447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd1c36cd645ec2f1b62ae216fe1e2d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b7facd8f360d439a6ed0c3371c854449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503ae0d8c6fcac00ae35981074358d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed0a62756cca23e20e33f0d48cb7ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e9fbda22505cd1fb2965e44e94c47452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056340afd9d7ebe9b7fb9717721ee06453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d293319167a1372b7b7044d5d163d78454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733a8b1e7f3276a990957ed6b5fd9e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58594613d732f6025c6e72219e9bbcf1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2840381becebf606b76ba616fd2ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b55361fa2afb807932227bc857fb71458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aef3713335a917adf6aaa412653976459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f796c20899139bb6528df84df63fd11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d71fd324686fc5b17522671c4136e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494dcc7f06286c91538f3f614bb3d4c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04197a9999332d1f885853b8d7cc7ac3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbb1df66d4d39b22650b2c4ac04ebd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc562b0ccf7021e687b4f3d6c02b70465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563eecbf4778a814424e8fedbe765ed8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5314c6882a704b04eb71fb9e96a2579467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809381feb2a36e48ccc3a1ca74c2dae7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c56a0856fe84958032091631ff83e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb83c4050ce907ceba744f97557f8b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588eab4bd96ba5bb438ec7143b0ad5de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960d582982488c5432d0451c77b45bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92c2041fb513789a06abc2d5e8b742473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bad6fa4a1cd7cad3f2a399d26f393474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5bd39a6becc99324ee2cff46b7a19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2674d38a58cde6ec5994a141ce582476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b659473e09db4b291c531f8b32362477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808b23f55f86d101e3f8d624f04de73478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4107f276cfb4a0f1944811364acc4ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3d1ad3659219a78718a10629b5d61480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcc2a1e833cfce96d0f92af2a5a287481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae9740318155a19df9638f8b9cd99d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ac05e5c291d47559ed8edf3e69e42483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f61af2cdb83c14bea0a15f0172cc7a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80e464aa7af577559a047427a4315e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174c209cf27b466c30b63e63364de86486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86560565ada32b6afd6b3e5b7b0b3c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089534411bf6861abce5c584af063d7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15302a12e4bcd1dc9ba083e8e161721489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22703c565d45b94bd8669870b159a439490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c59a752935357610f813e51ffc6e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8af0bf56cf52cab00e001fcb10907b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac7ef860e6d441d467aa97894aae33493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbc5bd2a33a547ffdd8674b084d7dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb9ab1abc7c01eeffbb577d99630b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028aacb8c06f423780b024480757d37496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b53b81c1237804d3877776943d9f97497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7915b6f30e5edb2ef39344312d006498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8b5d001dcebfab6deb2d327b71fa0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060606a7b90514a2bff0d9820793b79500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99c183e2252c16502c6fc1bc7177ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcc76480ce2ac55eab01e7a630efd8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f18af4adeead15ec08c2cf1e7c6c76503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e04c013228db50239dd9f8c2c292ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe07dfac9927e47c831d14d67bcffbe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa68fa580b4fad3119d5742dae34ee8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6b28091356c7d4b2196fbe9b90abc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be6858d928abf2628983da302b16bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219981a3b42a5d65ba29b6fc70c334a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40228467afee02640961fe970c2bd1e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076674201d5f55a9f698e8454d6b596511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3635a7e8dc3a2f7a985424ed02efdd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2f178bbbadaa76cdb79118d3aed8d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8a8f50fb63363359ebdde202dc4c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfe198b556107c6cbf66304b3a6fc0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e52e509c9fc5f5a5d5c96e53a1ba86516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b04a46f63f1d8f5c403b4d4dd337c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a67e53215d5aabc9e0721377118911518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217262f19660ef50d0f8afa2681d333519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f1bb9225e192cd879b8334b39b272520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b431f7ada854a02d875a7c29b3a47521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415346e45897df4faf31e53e5a5d810522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122ee588bf4f26d4e8977ad8fcac4b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a04680c128bccb017cf709bae74f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead8511a971aab041ccaf6c63370686525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f9c6e91d9aacd693e5de758d57e61526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0271dad7a96de99f6c2495e7f379a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae953f45bdd929c16cb3af955e2b49a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e2d6376ca301b772099f482dc99a9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da4d0ebe6dece469945a15c44e23ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf23afab6b78383dfd6af292c609e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f8d9c85653e52bd218f052852dc46532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df32504d4eb2958c828f8c089590166533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342ae631fe0f436cf04f3ae394dffbf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1817471d09469ab3a3dfbaba2bcb155535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1968134ccaf9fb852a212421fce8f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782d22ed181fe8e1c084290b78677d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aede57526a0767378914f28ba2e321538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f5c6dc12da252aede676496c53cc0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ad375db2ab95750cfb5c80c1c8fa3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdea75b974c3f1229546644c1469006541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e366b3e6eb7181f24fd1bd6106d34542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba815be4cdc7f86503494246c1b6ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e91d26dc57b2f4d7df21eca9bbb538544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2dac5bc1531a53223098cbedae7a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb8349792f1676fd38c9a760b466c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8683c7abf01229582b9e8883e5b344547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d980578019dc5e641377f671ecf85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ac93bdea9ffc2e53eb8670b1f1e24549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb6936023c1507d721d7871b78e78a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e3536d7db3d70f58d0960e64821de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc8dff20ed200e6e6a378e81b34ada552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085e6eef10bab099f528057a330b036553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa4c99dda24f70118ca1f365e38e72554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db102f1194128f8529d65a12d532578555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116ae8e2eb16b509a0e49b58b20a20d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c0cc63aec033730053f429b46f4ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdf509a971be0d7c9ac68c801fe09e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af89f4ebb9082ee2fae32b5cf665d7e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d169b66e6dc4cea194ebfaaea0dc0d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371d2d9602dc819bfbc151a4fa55083561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b0f210c0643d87d54ecf321b6dc8e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5f60a1b6cc3c3e3070afdfdf2af15563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea516d1a18d077094f036e79acaba1d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64a9729d8adb89b372e0a947a5ef01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c559520970a5c9d9f31a873c457f1a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59b85841db61f59902b89f171798a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffd26357f1f44426c2d34cccda0193568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb854c40360b991f037975c7a1b7ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc147e6beb0a7ff9d9148bf141a9797570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b06ed4109cd952df6dc097e6d9eb0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77d173b2e4e2f75f79a18b2b64a68f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667f2a7bbfc443b80969a8a58e637a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3847e6a94bf3976a170928394569865574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd5fa9054f8e1a710bb6453119419e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8e7d9333f63c0f3f80f3e97b6fea1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca3a8115af66b7c1bb55ceb58614cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57f49fc667d45f226034df03f3f4a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7f336bf02cdfc6186aecabd1b85b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104d3855ba034cc69eb4309c4d56777580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639db18dcefc8e097a8cbd95afde9e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8a13ce3e976a1cef17a0da83c5e94582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8939d7e2d4fbcfaec99a1b8fa21ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90b01869a5ae123eaad3464b9ef5f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed761a7e182e5882251d73f3638d14b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a629fd7f69542a1e63676c4680208a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca7d98a58cecbd1f99c069e8634343587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bb7fde70eec02f6071a489cfd055c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e607e530960389c87780832eda4cada589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04321647e0df84dc7e2f3fe785b13228590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b81ebb1068de442181569b0686b691591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d30d104c1b10d20f4ab8693451e07592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f251b96b9d1758738c7dc979d8d869593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dc1c43df79c063974a879a765240b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a4faa2812193f6ee4628ab4ca3f00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3732d5f2434c7b3aaac8ec082cadf02596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebdc1df1400121141a33ca7c3eaea5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f4e9b7d8403248c1226698ea0a92c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c1618ae3af472b6b47a5dee406b94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f35b91017bd1eee80e5733edb1b914600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5bdabe7069b4688eeb9afd7ca572b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e965a5cbec7b9c9eb411c553b75c676602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a9943e36e7f87b013975b7db3f2e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578f1bca701762dbe1682df0b078bc7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aae25445b551e635facdfc0f4b8b82605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e38da5c0f1fdf49bb1937ab8ef3c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecb213bd6711e4b6a3cd993fd1fdd2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c0277a87e9f99314d68bda7ef03f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37055809f255ea2329df9f0c6f8d780609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf4c937876cc0bb7a193d078d2ae51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cd2ad66bdd51a281944e92aec816d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3540aa4eaa9485f5156a6e3cd1075e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbe25e2a31f7f323ece8ae1f9c1e65613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16228d502fac56d405bf41d22065ac84614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0dc3b6460e13a3bbdc21886aecc4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9334f85c38b84a8e47dd17990d7573616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd97ee2fa58a92706e29a22e79bacd4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdce8a0e82bbe46c353b334ad977fdd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bac891e47414c263ddaab1f5f3d28e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a267b345e80853e6f5de5adbb63d19620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a624a75647590cdc8cbb08b38c8bd3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b405573ea14239695ff3cb9e23094622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84130e97a9e7320b7d2dfcb0a7c8e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25852db3e283751ca79c23f2b60383d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d330227116095aa99ebc7eba3be453a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa46d54be3cbd33ff3fe75de7618e35626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224f0bc5cc7136575af0c85d81a3d6d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41fd35c0a333a19274605be1715d92628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253a1cf69594ac110dd2349f4c93652629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bd5e766b037038cc674f83734f325630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ee6d9e0c3b70fdeae43f2beaa9794631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b84388e718382d88be61304135e2f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f150a9a451f4650eddb09ce192b9240633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7b039368f9b7355a227bfee475568634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29eb4c3fd0beb13f5f6417391fb81ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd108a45a084518e0c5cdabd694a0fb6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45454a60cd319ee7aca92332c6f4a7d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffd6b40951b3180d23373708e50b7b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1a0cb462be108bb4a0b42b99d901c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bb3ffae8773cc38a8240f7b6317e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053de0a2f1a3211c3841fd21b21e5cf4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646c5272e85c21e0e4614b024f0945d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912a5778d557581f2b2d12a26c6dd4c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e36f8a4deb48ba11e264f047f27819644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a15ee844593b4c02817e06ac33e27d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5418aa79281092039a7f0268bd78ec0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1edfd384c3c7b38e97e84f8fa7ca5f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16600a0a4e108cf158c59dbd974e66ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bd3b0a5587eb26d753ed3a79d8dce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcc99aeb8cd2c08e4d1a3ba7c5fd17650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0725308264c4f98082fb3d3648fe0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ae9e1ce498eb148b6438d381c14ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2bbf8062d323dcc780533f9dbc6d8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578a7f288412d4e365d331d3a7517b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74010e34218cf0f01cd7d5a646ad448b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04408020b83c418e428cfc536c9d92df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42a68371c345bd230014ed20dac1b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42862ad7ce06b7e18cb4d9ea5f5f37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375c20b1126734e5f531dcc2c2cbb78659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa887a708b4ee5e2011df91735acdee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991f33d7a9d8c5e34e03e5e1d1eb8c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918f7875504cb059ceca4cfa8d7a3a5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bebe5f8444fb1fdca2e5edc298e56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac01b3942994c8ec7bc17d729c1bed2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf036af32b500c3258071c0ecdb34aa2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d05468abdd342b9de26aab73ad7d15666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d4264ff29b21f2f2ea98a30921cec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6eff3f5bd82f8665f814dd95b7502668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257adcee30bf1e4ecfca5e4568e057e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5cab7986d723c7af06e52a1b30075670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661814e1ac7e95f82cb742976dff5a96671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713d17e668dec36cc4f7dd253ef36e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba5491bdf55545b2f86a31ec880251673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4377a7361014f44b1c761ece2c2eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa81b431f064a0b1d4c54eeda682e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f511bbb495a3b5e704083cfca6b4e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601995c5e67d2d28da6ca4ca290679bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e586c0bd327e2a6d0dffc84aade0d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b89376295581120448bc1d7b73dc8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02aa7c416cbde4df3643916550785d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7b8a9e81cd580dc26ee324ff86483681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afafbf729b07153dc7c39d313e1a493682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f6c1f076c5e2865cccc59ad195d9c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27732bad65f1c7ed563e391a37f1fcae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6d537148be44f7bb0cc22b0247c04685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab06bdc89082833ea26ccc60c77567e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a79b8e20ecbce7661d7818561e951687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979a2908415dd115b9e2453c185e919688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8420cc47df16fdabb1b2df2f7be86e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51294f8263bf1ca2e39f2283c9c72f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cdfe1573b5c9893407fc055424f29691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea668ff7dcf829974c848e1bfcaa88692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271171d5db56f75d70fe3d58146f05a4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06049bafd9597e43295e5b79064cc9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e64b976d3f09d222f94d31aefc088695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d739b43479a3b03e9d0fa95d37d3fe2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8fba99751d7c46e0323f7f9caeb53697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7cd699d6e3fd75b7cb9ca1862d6f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13945a789b16003f40c86d5aca1a3e74699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44823bbea6a77760b79e6583d0fcb8f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec58c300b5b33fd4a033afbcdea723701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827bd13651075ef8c25653ebbd61821702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15450b9a6cb92694e2707f4f1a69ead703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156ce66da16aaabb431995e0363d841704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e19d8136f78525741b54dfe3827b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56da5c9026cb3f3ccbef7e3f1d945fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168743922b38f630a602b3079440ea8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663db425695598beb540016d6cf1f5a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7faa4b2782a71d4696d1f4afeb959709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aeda3e62e07f6e5725d7a7d68a6463710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77174a691676b88f7e27c25b39aaa19711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956117819ac44c10560ff58b3b4198f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcf4a304026d2203d639f14a872323713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29c9ba6b13c2ba520efc1220aebfa9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e7123a1a01160887cc8696c50372c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54621df9150e0a0bd2cd61b310f43233716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd285f7f1904f5ff272535986f3127717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69092ba463dd85a8cbe5e3c1babaea45718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4aad78b47f315873f73c9e1f4dd7ae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fba0c2c88da782a9ee828d363fb034720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd7c7060a35d76954af3b60c3e636b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b89446a686f5bd0b20234f1e421cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5464ad060cc261d7a08ece53375ebc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c8320cf5a7e31e67ff0927568be4c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24407991410bd43351fc742b8b680712725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ca2e9a607d7bee4605714cfc1438c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03989d7eb4d389b689bb891900d188727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f9d171441d83500f8f3be0dd37d86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71282f43ada780e170773758b61a8c29729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188322f62c98e0c5ed1b81c759043bc4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822b174b639e4072423cbab56731041731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ee6708678e4c1ce73387090f9da0d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fead8adc1c67a1e0ac8e97e71348e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746ef5eb4deca55488c1b522458b688734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60220b7ba5963f399460243c4e927344735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a03f353ca483c93758afa66393aa5c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272b568ef59d2f4a071a28e2fdf9ad7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22ba0083f82cbbcc5d3cab488deb22738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09716f8766df4636d4739afcb60dc34d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805db15e31ff3b53371d48a37759012a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8414647e0f7649ca2d673bf40650a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22e76ae5fe7d79e70d3e4e6d5fe165742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907cfbe22ade42e83afa54bb7765125743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7ea54a30109f1a1aaae37155db015744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5c59904581103895a084755ad8e3e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801946718904b6c08b942b4abcd26f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b571445ac9d680729129c96640f81747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c891546eefe399a315131e18c39a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf77db74a660ac7555d16e8b03b8851749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173fe5530d125bbf66f066dd4b71d18750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85acbcd9829191aec098f51d60bf195751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadd2f780df48a5f55da2741b76d5ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e84caa716c6a2cb203b4df58a171c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff62a12ca23aec2a7004a085efe1c6f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e3a3011aac7188e5650cba6f048cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec0412c9fcda0ba233ffd819c27748756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a1a96360bdbebb50050fe9ec89a46757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54ce5b7c36f6d786124e6d66c08db1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22cb5bc124ad107422d560683a572f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>