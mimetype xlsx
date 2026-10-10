--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce549748d7bb946db4ba4d6d3d69cd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aeca31a46e390c7689843ddc30a0072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d76c765eec5f207e66586ebf8a6ce83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbf5366d1f35f4f8f8b6e00bcf1da24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f219189391397ab67d48a3d861a9435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e95580777b70c852e865fb7b5f10ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad73e4094256421254bdf3801df3617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3ec1af06d8511cd10978d24cf551a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10a5260e6d799f13e0877be7004d159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf197418aa953e313a4843b185e870110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa05b7b43f09fd80da4d7abf59e09b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04954dad9ad9e84ca35fb8a88fe992812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ad5f2faa2425729a3fbd1a2fcea6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a25c75820b98a12ea3745b3d095dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4bc38c7c2851772cc6d69a13dacff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5243623fec35d7ebd46ae22fd821a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac4193db8bfbc5774c2d347119dfad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7180944d631f2c62741c1aded921b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d495c959acce52ddbd18d22a4256c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef71635ffe6b6b1d74a707a56265e4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d787e324885a8995ab38ad67a4c32221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ece6df6e9667cc911611754c4fa0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72313ec5414ebc2a8b1ea72d2dd8b0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c981192bb49f86f9cb2c1f47c1ce424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8230b4406abcb4019f8c18d0cc3e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b86b5daf858ccfed3c08fe573bc2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cede5176cbae3db83df738b6fc5d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad641d2140eb44c7cadcf7d1f747bfa528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e335e3fe9950ca4d234a23e4c912829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267ca30b9e630531a17657646dbe44230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbf955ee2146ff6e3c2fdb40a1e08b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e26746b716d987daea7fc60a38579032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d1c0289c89761a587cf466841b27233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd54c934bd2813f3bc689ca70d5a5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67ac7ccc3191b23df62c5b837e9d7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294dfbb7220489df9a55166da620be836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46fe08f81618e763c4b22d875f88ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1a9ac929e08ff339ed69c8ff7f84438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf81f9d234eaa8a00bbb3cabf173cd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55f140bdfec095f09836713790a6aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf40b413f4f76703d2242810a08486541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39199faa85e0df8d257181be6cf38c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73beea88bc3b7d694ba8b26f7285ebc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a80da5ca6b104e3bca8bf2af63a8fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983554678529364365b0ba54097d682945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff704936a0b3aa16a16e839b7704ddea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab93df261f3f0c539c820c557d20b0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81541218075bd26aae7d027d1de2278848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815aad84dfaf939ee0fb12153ac9ba549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc2343a09ab6888cbd75f74e8d5bcd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275a662ca256edb22c3c119f895f74e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df6ba4f182427f5ad4b0c073196a2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc69bd9825fb6dd44e7a3ed509033f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9c761c4c6b13d920b7910dc1a28b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3d45a213e743fceb9361c07f37f1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f11b7a6a8851cfb95d0c863f6fecc556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109cbb1ac301056ee1677fde41729a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e732a8ee283daef0da6c35505bf989458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744e67e44828c626c3b5c386c6706f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dafc85e14090863f53d117c514e1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb0854250d591425ef6df33c90845a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5885c84f7d613e610f1d66c344a00f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1143696175ee3ce627c1792a10dbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62146e3df2c7c95a8c1ea5f4991fab7a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cabcccde7c85e6b2d7f2f3bcc559d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbdcd2d2589b7dbde82fd8e747e2d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3c3ab2150749df6770743994ae82667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552c5bdbcbd75a22d306ca2646c04b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959888a26b264550c92c5b74c0477ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6d0c17e28c71e99bfad1a4e03858a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a361a511dfeb0046ab48e1a383ed28171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3974668bdec5a0ac3fc93327750e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f236a11ae41a253679e1bb38a21c6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14660ea8cfc46c48b63ba3d13a1ac874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395a6739e3acbe8c6f24140aeb53bd275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616648f1712e4be6a4c1dfd6a771e04a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff29f8508323ce246c4452856abe69e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b558d6477ef15dad5f5da35efda0e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a4760f746e544cc45c02861616e2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ae5a9f226b57699a896632acbf7ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d047fd09873ece68e4c313647b27681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2acd355cfdacac773a20e2cfe052c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90005e3d5a566374676203338842f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15ae363cda085e578862fd40d828e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80affb62b5e8feb770927344de9d6b7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009597f0aa8460f75b9bebea3d648fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837e0e36325bb402d43059e9215445d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da97b7c60cb171eb448a1d83c6f31188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abe285a97d0728105a6b8acc9fe1c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22912d5283c69746b45b8a458b239f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e08f73aeae686bc01e67cf61cc0dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115feb51b181b1f4e87a8b9d396c78a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124847b7ce6383cd3cbc870bf6dc33c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f71403980d9c13a871785ec5e2d51694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba02799a0afe4be6fa4fda864eae3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bfe85f68fc710441fba56864419cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca168217d69e49bf402754bf1d465897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfabeb2dddb41e110e6a13d6e8fe16d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7927e969565eacb62a539127e684999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4809a1f3f7fa762909f9c53385770100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073495cc076543976ecf61a463c4870101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80976b8d9b34c3a5875e18fe6d843fc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebe8e6c600bfa0414f6436e5e7f6f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8467e6ed924902779fa1e8a35cbb17c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c99604f0013fdf0923fb409606d911105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cb2dcf58e0ba507bf59f3a4aa514b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd25ddb18d6ca5eeb1c6770ec30cc62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0288fb0d3c96b659d4cc50870d889f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea388174854b004a6c865c1b608da5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fcab1fd6d4de56c6609bf2cc2d0b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3044513f507b832105a1b7671925fd0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12642d15817f78e8927dfe6af6c6dcb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bb8e6e951df5364fcbd29d709c9ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c88b43aac9b9b093e80576e7580f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e01685cfb140cccaae5a52c3b0eb6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49da771557ceba6db128ba8830e0ba2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339e2853efcd5fd1035b71b087b525c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fa8ab468a9791baed73d126400306118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266257438417370b5b0cf810291a85a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3eb324f307cfaf4e4ceff2adbca85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d98a9bb6053721ba13b1d78d02e1b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7e06ea78d32f9fb978a0eeea42eed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4706e0744898e8bcc4e62b87ace45da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a8596077359a1cb8e7f90c0616330124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7962abfc2febeae15316e2d6ff13e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9f6c65d02c6f6c85ca3733f762e48126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da71222ce97ce0980436f349a17cc93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766401a8e9e7f2f1bdf11356da9e844128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b17fd6582900d4e1bba00cd894d473129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d3903a69f04e8bb5376af39a67997130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9640d6901de1847877d4351a5000043131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36f28cb1378d9450abe61e54150262132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0bd941a37a16e01d0c398b3bf67e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d829a7fb709e44d0140528645f2b2c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1071c21b80b284d59bc520e99405b8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65aab282d4ca9cc8bf621a1ec2e8ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e5c924070acd28857cd953afde57a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fcd255f97135a764a77ae5ab7fe0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb11798ea314f917449ad2dcf852414139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfbb9d373c9dab4e695a4e47addc79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbdf0c0741c3765c88e0bb0c169d23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ba72f5726f7992fc9dac19f6853f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e194b0cbfded332275b2e49f53721ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b294931a81547493536a3ecd38ec44e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3a96db5d14e2cd2378e336122f3ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769238e4a3610a65dc62b229fd6b8ecc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312dff7fd628f9d3a76f04b00041bd1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3968c5d1fb0a2fb6112927a464c157a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15830c15107bac39da48549e4e71ab7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca151c35d14ba2b48b6d20db55af6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373f266a875b013aa00ed5a58dd0ec1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fbbc6f50228d26eef884368af73a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880db890bd49e499925066f0b74fdee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7b8a7887cdfeca234a17ddbf76c1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba89cc30f93a79c6c00f9f057c22ea1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77edad3977fec2f515534e46edc4dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bda515ffabb94c6a1bf5633fdc28d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a87726908dae91527aa9d069467d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103d351c59336c8169e4545ed0d048e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30692d4389bb76e8232078e14dbc87e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005768319ef1048dc47b12905756ad7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea52293e111106c168ff1b685104db3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a7eaeda41ddec0623e08ddc301b3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a96b6187ac055894e5a57a2ed84e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65721551bd08416d9bec0952e2378c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec7187fe47c1c57aa35e4beb3e462c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe1941d1d260e21aa3719dd91a2482167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318528f4c6250b68853f2a56c1b969cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf11cbc9b858ed47c8ad7186aa2eb32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77daf82165f5f242f1cb91d9f85e24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02751aaa02711b3158e469752637bc51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1589fe9d3f058ca4050933feca8c4a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689de3cd88d44c84c3861b3689799583173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a850e0a94d64ad34813fa000ad061174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0888aaeeec7a03ee2ee4a69f84fd4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5ec3432db3bf37fa058c20ced242a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fd7fa17b7e10359fed266d0536eb0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2920d1becfa5a7016d48445aba1a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c9a45fda1e95ee4e93984dae9259d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d920de62ba66bbc4c39f98923c64f9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7772886e71ccf8514d3d88bfc52b291181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6e651ff1fdb303b720a0548aad0bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397294ad139a2ca59daea8fba346883183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68834dd355b1016da1b70ace829190184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77adcc5e9e461a6e8360e5d94bab0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174c47dbf7a5a44ff0bd5a8ee3cafff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00399ac84f05a16dc0dc73ddc54c0e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d91b7f4b0fb35fd8bdd1a09ecff18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a0c9bd28d9ca4f98725533504680f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43d989d451e2129a179b2e0e7d62fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191ecf43c126861e25b0280268920af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9aa255170fd71e1d2923b401acad47192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3114ec7647d78ade7cdfc2634a97ed6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b443f234a2ccff40dfb8b55a91b32b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981387bc5d664b6076e01db5a7b4c859195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2478dcbcb7318e79b5bae46310fdaf4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7b86a23391a5ec778a36058085f3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f542804441d86819c3c64989732d63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a2c03f19f32ad26789d35c37759b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5b3a99560b5b103226d3044ad08b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732454018ff4b167fa0678bbc50f919201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74c0a3961cdd051e95200481287237202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe27b5d25fc5c7c155ceec2d382be8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f336b048d0ce7105531226c96e26780204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91213ae77b3407fef62025237e820f09205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc65e05bdca71867c7cbb388f4d9094206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f5b1953da086d3d2a776370951d62207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1f838b21db95be562b3b8538ed2a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5b7f435256e25505fe9940da3ac50209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bec2dc0937e8564cd3f85f4894a62b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63d26f79d0003a71f3c1fcc3d4768d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a8407a4101346083a819986e90b9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9265feee1da2ed25efe498962558a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b8d3c32632fb3a0c3ceda043e1a69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e59c2bb170f3a6dc0fc6a21098a8d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be073cf70cf46d078653f5a692860b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfc1cfbf1d3f90e84503d17bdeb4da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75508ec2d526e92e4eb093931e59d987218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190aeddac8690c4b7caf116ee5ae1db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479f45d69aff2d9f7a3c1104f78e755220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a5b407f13d0094a0e69dad317254e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6c4c3c1e98206afe9a44f58bf4906222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11286994feff9e3931a7d9d2513c090c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc1f5af3a5055a3e610c2cdfcdb9c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf86259dbf38957ac95d2238463ffe6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3f7cac873c476b1a9114d18f30c64226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355739529821e29c2b3c54c00b7f6e7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aa22ebe2647bb5899adc25b180d80228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d299478c2ce026509c39a0c96dffc4f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bf2f0967da25c4240f3eea90576a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165d8527e8f2f033ffe0522446e8b6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507a7520f4323fdf866696c87ead6fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f223ca585dac0221f5f151c90bc1f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d7598b8208330a1af42a2a8efd1ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8292c4401cee8935b04c30ed2d874235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3aa002d126a5854a56e0bd169c8665236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362f91fdbce3b2d292821c5387357c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cef629fc3ad6b0ec21f9f1051a519238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134878e25c6900d0194bdf13b8d1ad1f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaabb0ccf628feb50ebb6576567b3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf733d581417e055ce10623ab4987ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decf44ed8bda2347913d3f39aa99e35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2fe33135aab4039cb4674952ee996243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15203d7a8ca6cbda5d260503b2a4be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676b6894c4c9c0c976addb9697367c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d13679f9372c56d7e2465527de641246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d251d6b16743ad7a98ef7c2630b1b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f3d17431ba42faff58d5ea9775948248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735121668eaeae5a97dd85a4c47a46f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bb2f1d4ee2a6f9e0a31a4586fd164250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d53377e3289845bd7755eb9da65ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea0a794e0e4b96e5cab1ba0f26ae44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf021d7e81e0ee52d2ad75026ff69e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552a6e67483ae6ff79d6279dad20bd9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d92505e1aa3591a4c4153627637750255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf8ffdf887f7f34e842b8d70c0bf5f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a24946885d59bc67c191813df6a34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d68017f3630e08cac9536101c96fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530c8536ec815d703a740a2ede165ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4da0684a2b9d0feca279097ff5117260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3040153b6678a4191354101b15c2863261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1ffd585e0751e2fa54fe0b2e7715a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977cb766ffe8ebc66e14abd5ca4ce12263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca985f400a4231212258eb4cf2689e2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc182798f7482e6b0123fd68cc2673e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0eaa6e5f9f8d4aa5119592d8ce5fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a837f5db8898ac9936249a3e09cc77267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805c315d241d46bf5d4da310f9e61a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2c17edfbf1a614650b945c9afeacd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d473ffb02bf21592d58ef8e464641f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5826bb14c1dd4d5dc1b334c29d2fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652923cd40452d062b94e791099bc6ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce150429c479bdf3d4caffe2a1c405273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8154c871b91b5ab1f41689e3f8385ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432ae1e86aee5e8478925756534767c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadf611f27dd2a3c61873130dfaaee1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b8d18d86589eb432ceaa7cd3dfbf5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da6b2f6174ac2e2ac501734d06c354278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1c79cedef15acbf41d6c994918a95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d058ee226c3fe00b19c800c2dfa5366280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc20dd2bbede46973c7171ca38ce55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743597a2faff064e7ef2ba6c3576063282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e704a5ae2cc43b767e4d8a99cb39c71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905bb5844704ad16715f6d2c2fd0409284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4110331fbc7262ee40ad74941ffbecd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a927e68920d1d6e8b1918ddb2fde97a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01145052abc308adb2cb72ae4b3220287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f006cf53f33cd802d8f8864c9ee74288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845b8dffe2a806a983691f4282ea345289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742f3d3bcd5c7165e64e4bf64a4ac83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42b98dd12b351e6d2154785b575bff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03edc67a2c353a7ef9319a09152e65292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319ade5242d2daf1915e6647e5c3389293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90df92952018fa9ac74492d3051dac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e3f86121a58058bd52fb2ed725958295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f482f101faeb4c1b4f232ed5964828296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55ed9259ba5712cb520f49738d4005297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27258fd4c3b8189dfef1277a5759b6c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd73019fddca7d99fb59760c64adb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980d42da0341820d12f5a108d39a57a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76c0f941dc294a4891a8ee88ba352d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45540280502c2c949c0625b2a9834074302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695a67d0a6e2cdc4b80e4ef9792bfa2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc35df2ec856805fea4b6f6a276fbc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f702b12d67c27349479a8fb8d93b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e020dee54cb7f609fc34845eeefb6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495fa96baa28cf9c906687fc3b2516a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd589500aedaefc889fd522dd0ae707308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c648d7e4e27e2edcf5d21a52774938309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2ee44abe22748c51b7169d0d74bd1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b90253e1c714b6631250a2bf6bd0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ddad31d7e46cb51bb2bb5f06e6017312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ed167dc1f0c813f1deaf233390138313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ba14a6dd0582a14dab6ebe7e70a96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c5e2f594603dd6f34b4b10a7066c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386501ca67cf2ce3e177bb7809e043d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470124b49878e2b50253471a0c74fa8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4433c2e0f9093519a6d711c497eeec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6f483494e2ec50cb6dfda0a19e441319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e184df5cfa74d88f1bd303a36a1d70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464aa17cc8247677e234560fee3560e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a145214c424aba610356a67334446322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07103a3ee7041931b4efda31cfa5cd6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11298773eaf38a962421f5ab63f03955324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830910e8f7a8d18aabf6c43cbc6b63c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ef334bc9fb9fa2b8068f96288f6bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd333f24d45a2ae94187f5b96b5e0a0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cff43f1ce91516ec8dd5ba3fbdf18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904819bf9643b5b9ab37430a8284b82329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f5098cfbfe9e7de758c5667fd32a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40126e76772378934598682ff8317ce5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932561fc752ea73b890683e1eeae4be8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd271549233301118af71f38ece77194333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e71325a8556d88d1154d7b8fa392d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a4b2f791a5b0bf56753a107c5355335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685b7f8158582b40f125970ad8671bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f582b8d43cc331d7a1015d686abef2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19711f82e9d79a4abe0cd6a1395e9d00338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ef42b48a2c573a51b96cc4dd4f34c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190d8c1b80e014518ba1bb8a8e70457340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f8d2206b9cdf6249dbdc89c9fb248341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c72560e7f7c8230c531bcade44e8f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d677314921f85b21c0fae83fb8a78343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317ce740053673da5d21dfaef636610344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62be449c1cd42d02a7703194b4c756345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8ca001ac5b7f34536a552556e06da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940905c9a022a9b7235514ea347c9f14347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f91e645a5a7c89af35cc3cca00add348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826d36fabbaa66b5e07cb55e908d27f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30795be1a8304d7f2c971a6c801f8c73350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774ea485237d7cab96d125ce962d76f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d1dd61a464e1309f3df3c30334d93352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab282aa44aa7cbf94cff8be60febfc4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3e8efd915f59395d76f62d0dc28aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bd185e12a1dd6d10d8b51da45e7fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2916a0f601b09cc635aa6fca9f5d48f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36186c11324768f47c5e6179e1958e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfbfb0e640679c2e38d3175b308417358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ca2241e737ea54fa9171b3998c668359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a74846622121f1da390e2e8b08fcda360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6615ab6e5b0145d9ca2902e4df01e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879f43f47ae5edd86d57e2d0a0e83e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38deb949209a11f7cf300262c930f98f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3917cf92a1358fca5a45103f48f9384364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e70cb91a521eaf3d95949e05fd3c7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4bdc3962e66a8db7cc596c46ebc6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9cb49759b4dd6eb44a21c35615e56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed98b441b2d101b56720014df8ba0bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2bd28c0735f0c7cb61537e199ed0b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f21535266908174715025a3b0b11d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff36555ee1c518e60bf62ebc1448ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0b52091f73824806e12bcdc81d943372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c706763d5d192b07b561f4f19c9b99373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c545db065f276dc361e698c81809ec7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acf7ffee3738caf12ba975e9b1cf7f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abf75b8cafbd2269e81f739b4c7c80376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331594fb50b0325621a50f92298a72a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfe28013e604b6d53ba0dd2ebddb43378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b714f88004d75ee5f6338919867b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae901ee27bcaaa70b54d7eeb31cdc87380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400f3bf387d2bc1a2366f757c3d5324381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11df9b836bbd231d1f00da704c7a78f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036f89cbcc86e3f1e80c73019ab8294383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84987b6c6672ff4a02736b9bdacfc340384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09d4b9e00fee41a57f0b9a490914d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970bd1c60ae43786a6fff50eb3e4cf0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68d10aea9b5da79974b41ad0207c35387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32b89e44e61bc83eff0413ea3c1693388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08ac90c248ea49445adccc2670474f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dd9e0c13230ebe447ed03ed0b8fc1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fe6f96a3c68bbebbaed326418ec52391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6d0a7a516e807d670aa9af769aba1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414e70779f60317fe7fa2ddbcd5f9e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db8f8da12a788bc293803cecf7a41e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d5dcda96e82e041dba0b0f12ab044395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41206a919a8bda6708be0283d6fb8beb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c565b2d401b9a6171bb6cccd18f14a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6015e7bb082ebdce0048dccdc5d0b1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70295030d9c977565106085a072ccae8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c639b48a346d63483e466363b9e52f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6b7723c19aa98db28685d67303011401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3744e27f84d7905cb868a8a67fffe1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42c80a4dd9fd9a3b0a32e4e12c27f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81a5a49372fb54ef84506ce8562198404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832d28e0d04ac94e7aa3a357f8839fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c07a3c1dea50d83fd3dfc8d1e5282406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b6db366b493a4106c575241ae8f27407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eab0ed36feebbb299088dbd5f001a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e707ea04852fe6e96a61d83ead1bea1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659086ba71577a10abb3465652188fbb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba60b17c4e1daa5f7f9de3edf8a577411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d98cd26221d8573eb538b073fb901c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20344da8d580ddf48bf2df5e2e4695e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61e834f49904e3fcc77543628b1444414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66c2006b9d695e219805007254b710415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285cced734408e4963988caa48f779d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c97ead6403b1e8fc9204b9d4ed2eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90cd539ca9614f26cd36e60cd323de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f3f657c632d76205d2915cba5ee13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9619aae912a209413d6a174a30fd968420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76831198825c9fb1fd663061fd144d66421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce1c41f251174a28e603c1b6631750422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225106125f0aa0b3e5bfc1803aac26d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674cbf14755e69888ecfdb123484d4c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae747558b3eefbbe7958072c5c46d43f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7575df9f4f7dbdf2eecd98265f1f271426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982464618e22fd8093534f1356fafcc4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60db3f28a0c23863bc2a394230f39b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5cd28c957f8a48787d9bd4cead45e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad740b7e497ce505ca868b2b0a74443430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d90c55de8a5f7463c96e608dad543431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb449110782a2f419c1e592b5d25789432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197f243584ece2da7503d3c1c1059a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dae73752d0360f51b0774b3937828434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2d83848392e36bd0f57899127b2d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3015124776ca46beb73e49433a5aee0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909bb19f6be920f47ab77d9fc6f2767437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116178ecc439e8703f4487dacbf3ad63438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6461087e28773760a7abd6d1c2f9a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8207556a8bb885eb5852a4b376de2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca9ec79166efd623b100acf2c54622441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729019556151b03f69aa0dd84b138cf5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd61d677c4d8dbff7da9f1a8e679f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14562d0f13e0a65c0d3dd728882e5e24444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bb31daf445c58697a5199799acb6f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161becdd59d750187a7cab38db3c8c84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069524b21d83c0b33ab7c5f44c2e155447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166ea13c6404b1265907b56f0deaeba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6351227c96c1f5f2899f2e372efd45449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fdf9bb4a86e250fd35260ffa4536a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5de1dc0bace9b9ee96d73d3ea82f54451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cee04538d2a528e7c7aeb1eda501b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d00428c853b95fa00aae4a868e62b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083cd0d626f5d2578b93b65bedd1185454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e819dee44bfd72ca4265842be6263da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e744610e95a25a1879d13ee1b67b12a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece7c5bae356350356b336b58a82da2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bd069434bf1421a4335a0ecd1a345458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8359ae5ed8fcc6a7b4c772c73568b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1ac506928485d71b5bcf36f9c04e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc631646f5335dbe96440eb697bc3182461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798716b3fd4ef36112961629e54dccf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b4cb0f3f8b96ffd2a100bb6a1f191463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245d8d08c07e16eadecf3dd68aa6706464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257bc31ae13832b5d9870e63c6f0193465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96afca5d7cd62508ee152b79833940466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f34b895b5f39ee5857727072cfdc6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e02fe2b98369daaf9c7c2d34e3391468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e0dd8926035d532958921b3de311d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f24bc43df5c943071146376563d677470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015bafda89c0baabdd00bc2e9309044471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c692fb4b829250bf6888d9dd588e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f888d285f0ebb3cd16fc2ec6ee67c15473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e473560a08858d0faf9793831d27b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926b7faf0f2f35aa5b049c9c1494dd4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46797540aa86841d83118524eefebd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9545b3ccce1a6e7253b4c49a34b55c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57989e798717e3637248aba145484a34478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abaf1e610ad98a6654c7146e87c1e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e5e0099a3a8e61dac23f50fbcbd5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb73be895a1ad678c2d0a3f8ec80145481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97aa3f8b155d948681b5c2d9e26e17482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42bbafbd8402b4ad715972cfdd93bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f1729f1e42dc5996178b94cc1ce04484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8257667ae42f0c4c8105e70cf3339485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a69cf888961f0235dc2764abb1279486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad983529502efb6460caf0ef603110b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09ea71f258e41f62a7311a1c87745b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca540add6d23934bf9f2d03f53531b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38804eb8dc6dab2943a8609839481ef3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10364d65d0c24617e74e8530a315764491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fcb76aefd2c35db60db1e20d41807492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86b808131d46101c6c416014c5ccf5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47403df013385359f01aabf39d3cbb72494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69eaf33d1e339b3601cbc772323b26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72b67b65078d2ac62a423e3264ab9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c84a30e623374202024c0682776bd6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ddf65e16b673419c450b2101b8366498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2bcf01150102620082befe4550d26499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9cf35c6b811db6c7d51fdb1ae6208500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc0367e27d7161889b2a2931274050501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae1dd658bf4c42deb5aec612b23997502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcb19133e6310a7b5f9ab1c0b461f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04934289b217902aa240227a15f9f15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8dab1ad0da4e50b5fa909cfb712bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827bb9ae86d097120ed8bde0e388c9d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c76f2f01fb8606c8ac35942d13e5d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919da776e7258f448e5c894747a64f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167740844192b163bfbefae3200a7411509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f769106ff2827c5494cd43192f6ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3604b741a556ff9096f9cb1ce82a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d99e7a2c4c75a6321ad002636b63d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df87ff6f4cee9536afd6c7438c0799513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc61a2c235ecc9182a43ae63ef263c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1271fcb633be9ca72c7dc22bac2ac9e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf564ba36e2a01c8411dc2fa14b98a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818159d686fdf92a5bd1c5fbc8beede0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e48a9013a1f1e9f17a145450102d95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f1faba293e1f8349bb25926ea5add519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a2c63b9170b6d01391750f9418f2c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9bdb8e8574e76e6aabcbf6c8eb149521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ce96b8ced3783b5299a52debe2467522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0db3105a970c307739628aa950162523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42aedc74eefa0a191ab911287e8d6b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373ecab543be574a29e6940f63d755a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1eecb9f81d7efd736b5f9f407d155526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cb0be3dad12a29474543e4644c74d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36114c11ccbeb9338efe59a83077878528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419e140ed90c0e08e22babb2209b7b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fbe589a6c9feccc4ec0473928e773530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170426c32ec5633fba50a1a84cce977b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6599771f4098bf56d3d037a0d8dfd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2f0b85991406de39ebab72a8b2c42533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4f1b425be651ae93f4c899a5fd466534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8695b9b158e147a610dba94724d10535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a6b3151c34bd9d107b2c462dcbb6e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a74cf09cc17149c0d4b9e077d36a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cd08446ad0a9d0442e499e24a5ce7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a6c4ee0cd0f7d481a1d946fb13283539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc64e6b7dbebd6f08fd0f13671cbabd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e69b783ef65cc50863fb499c7b9da4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf0f5493c74ee1139d36ad6927f2cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1219b6bcf02cdc45d783d1239db8b09543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568d8cdfc349cf83ede9201f42efcbf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f51800d8231ac9c2868935a7b2c4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f8bc38ac9e80b6a61bf3b865b6017546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07698046a4b956207ae2584bb73cc2f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f28de74e9aab81633cafbd0fa1bbc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6dbbf38329e3b98d6c784a303606d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b75aa727d6dfb82d95a91306fe7bc8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e0eab448a67071a5c5ca6106e88e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984d28de12b3b275ca4d0745e5b2e47552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30ed85aea5de5f1585203084c07e55553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64659f3b5c8c9c9095b097b0d405cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401f1cebe915323646661f55b7412eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0e090f1afc1b7098d54f46b22fd97556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c3f3e8d23fc89540c39904cb75d4d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef92224d651b78cdcef008f334ba0d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daf6a654f649986fe2b32990af195e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd9b912ca9a499e298a41ad5d162fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea62b5c12aec3822b8e7c2321176e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553c453e7a2d16a4bde238f032e1687562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319b6ca2ca6ae0af913f5b6e1337255563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf365c04dc7144f20f4cecd3d163ef34564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e5e3f3974448a7e1dd47e1ec969e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11977da2168f63a0512f770901001cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bd2e780e1f00f3768651e925e1bde567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab11fe5f8ad6c1f2acea02aeef0bd54568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d829a7b57b3f50eeea04faab120360569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c40e71446ea2a5cb00888072d1c903570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8661f2bf7ed80afee22b9c2b4f796c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b026a99c33fc534107d88c21c33917572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee15139e9d762c45acc27415df1ab6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d351ed7bf09002e158faf3a0b4d41574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146efc6a6de7d9ca6825802e487168f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12969447ee89c4c1be609bfe63a547ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4bd7a2317c8dfb2aea844e88e75bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac3a0e70b62d9a8ec1030e667879a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b2fb23b43ae087f6e9e996656f51e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd718975d27f1ff218d87c1fb99686f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881df4dcd3af96e0158f649e0aa512a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d48f5ccc2ac1ae6de56e768b3c4772582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb104bb05a5c548b8243ea986f9c47583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4132833062541ad6e681a1e913b9b4c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bb65a4c20256316e338e6ffda9d20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d9e1fc2153da30263a353be375c6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7c7879e5719dbd3ac38e4d234a1ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d685c5382674d95665dc6ba5eae68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b55906568f455676cf089e88a7c76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc4952e896112bde1335cce0976904590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0947ff40726a1bd006bb49ae4c9254591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00f982802c1838069cc52153e905f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bef931ff028a7a213a0bf8ec8733a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c73c8b96d8adeecac9173f37cfa639594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376301a88fca58643e50da99ff11ab9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428cede8ef225a031e910af63e42be3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef6ab28ea54883ce79c3dd75d6e222597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188354e7445c81fde74272f850c6eae4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10ed66656f762f0a8153c998a112bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84fef40b28ddc15f40ca0203ee2cb7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caf33484fc0171781c331eeb4ba060601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d715559056fc40d0b427428702b904602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d289dc06130cf812cc978378ea4372603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9a45a78fe4487e83817b84c754584604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680fd856a45ef5c6ead77eb3e84b0a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9629b9a9f4ac14c2ce04c53392f9e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb500ff6a95ebd6226febdd60b1d1a42607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a89cd6b383f5dad4227046b69217e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bee26f8109cdadf4e7985ca5f8a77609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6f39d4538eee60e89a0aaf0bcdba1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd80408eb591ad8a25099883c891e70611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab461ed94692fe7e65b3bd54837b1f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe97f597e50b33dad895cb8bda38f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ed12ab7cce153bd4f4a46520e8745614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007335720f0e85abc973a911b4eb40d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113792d4645440328b8988acfe63821616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785b7d0e1352918a045cbec474e8cc7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5900e013ec9dcd8635267085d5dbd5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae50bec2e69fa3c0406b1819234ee51619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4352865552d0c211d0f278b32143876620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee881d2803d43750b92831ab40a2ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f33bd9454983201dd4b7ada756904622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48375a82e39dda7add6453d688cb6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af413bd2fe2e4b7c67f984f40886fec2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeeaed330f2010f19f6a9d99a820df8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051cc0081feb671815d5636c543a3d4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc73f01099a4a0c7201cb03bee971cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88479694b4acf8adea7ee283c138441d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9515096417eebc6a7518eed2a3e3b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b553632ad6684523f7607b2b59a8e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc2f0537d373642714913d11d0d7cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6db278a09fa5f5966f2e8736295c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e74bc74e9f57feff00c3c2b674162e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49ca856b062b42efe09108dcae4726634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505a8142c3792169cdf7f25f9c13726635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efdbcd54e05381f2d3924011c5904b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38870cb8221fa684b1079fa9c802bac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea670d87f097d86faf2a4f7b0047c9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f9491bda4a06aa5b87a8bc4fffa6d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ddcdbd262795b09b2db1583d3f60f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b89b8c169b4472c25e019b53bb142641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8e3bbac01f89544c220355b2b73ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6dab28c859decb02c19e2e74d5bb1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f35b3fb3a38d2425d38455b8f4d70644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1bae6e0e854ebf44d0ba135636b7a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47add1cb7b6b4d559c1139ef6bd58d98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc512006c44f66492ee761771e71f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecad253382f59c78d91feabb8483b09648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74685e2de0d6405d80ea2fe61defde8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1902eb69265071f0f28b9c69217671650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452371629df9f5865b0b8ca2effce09651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc90ee0b310feefde339e4e82634718652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c2ffb14ce5579cd8e36f4fbde89fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31ff7f76c43ebbcd6596dfb1d037d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95960cead309035efc81cabe3cfe4371655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f759ca1e6e16a6ba9306596a96dd49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd781f16cfd97cbdf042a5af0aff8ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88cd84d528016142cec10b926eb7f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca40311dd6f01e523bbbe26ddfdb9a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da47f47ddfc01c4bc9be5e900d2097660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcbe92c79f927a9a66943442f8b951661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e595fe02ed4d3e8392b3911e8720828662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9dac470245a4cd9a5d53bc36aa7ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee19ee2b1b68304273dea3c4cbea8ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a532d4a1734b024f7d8c0bf4fab748f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c48b42bd69b247eb01605c71796657666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62cf18f4e726eb48165280864d6b00667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38383eee444daaa47ed81fa58e993643668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6ea652435d2693a8555b995489530669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006dba7253ba78e4082326f145dd6bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971682e73cf0418d00827292d4adf6e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d155571c796f38595e378d51eb990672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91c8aae2684842986a895d0e9003b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61518a6b45e38d1d8fb382e3ab6e8a79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f9f6330b2883879a33e3e519d711f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a6e01482639a8f2c26575968f2bdd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a056d792acf0b78c2ed7fed0487ed7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b57969df88e4844719e1943fc6973678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c8f9f06ad931940aede120271c420679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9d48efb9e33c05b472bea0d5318b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4143271967c8e7a80c6789ff06e3f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470cd69fdac860c494bdc935ce86deb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13391495ab8913bb114bfb702ebafa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa8c282ad104c1878c874e9eb0891c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985864cf15af20a6cc666c8d140c74d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b72f28583d332aacffc9fec8459b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea02abce3f9b1dc5785eac6ed19d55c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76839bbf4e245b3a1a2583dc7cb8c92a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f084c800835fccc6d701958ed40f9de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0aa2b11ca64ee1d3954bbcf950ab9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa48cb19d85e521c62299e32729e32d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c9ddd73701a6860bc70902fe13281692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bede29f891f24a5a4426f3c881011693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988d495350e3a0d2ea049a139d9ca7a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86432ea8dace1090098ccb953ab75ad5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1b265414a10f021df0a29c5a5eec2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59437177fb41040fa3e4972769f3f2cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24a3258e07ad6bedac1fae83e616fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28cf3379961a914f5109fdf7d36ae0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a62b5251e8505cd83d961cd10daa3b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0742d996a2c3799289adeb6777a69e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667bea4b99144320535b4d713a2f10c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc56fde77686ee842a21617ba9c8c7d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96862468f4b35b90ec4d64e427354f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7c1ef948e7f28859927ff3d656071705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9163e0e08f667cb0b0cb22e75d7dd8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75736576b05c70e05cc6d45f349605707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d099c4468cb9d4642c85c8081a590708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442ba4e3e102559729476bdcb5ca6dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e59b1198cefcba47d457208c62c34710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dfb7f7c62073b25d6bfbf70c39e21711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e103636db691decc1882bda70ace7bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9f70fa1d9af8b731fbaa6be9df8a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ea379524fb9c71c6cb6330cf2bb80714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497151a82dff6d8633a5a286f42b646c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7f594e6ec15310683f106936a52d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68504c5e1cdcbc6080b34c6edff827dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefb4bcb65e1bb07f03fefb47749f00718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f1fcabe35033c1193fbf753322498719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a265ed510317a6664d3c3b798712697720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f452649ed09d41180f52f43c6b0006721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6491d031ec6f462549176c9b9d5e454722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a357cfd8bd796a751a65d135d4349ad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac406525fcae4171450c1c9a962e38724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549effcd3148200e12e673848b69e39b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9368fb259ca1a1e918baec69653eee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679c5990969af8d4c9270c72eb7de52727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815616765840b9260dfedd7cf77d9dcf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace685b704df9c267b624efd0f8bc1d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394755a93d54343c3ebc22708c858cc7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945beeedc4de0600ff4bdc9b7aaf619731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38e387aa9469ea8de07f827c812535732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202a1252c6fc96bda61884305f2065d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14da474a03111aa864e0969bc5464c3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3ddfbabdeede47c05bb24920a6654735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd0298e9bc8564b28c5ad278c578e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394302446e59c3a271c64e782568e703737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7f1eecf3b8d297d9bfbbd7396093d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171af731c199b13ec33cc59432e5d8d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46cc31148a5a22084c17337df0920e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798958f02b03da40e1cbf40daf3a610741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e809682effb70d026e8ad21353a1bdc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fe7fa91ed4ece6994f7ad092f46b1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3b27820e971fb9a4bfce017c1053a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d17c664940ac6c9706e41dad7744f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38d886f8a7ca373a9dfba92b4476af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d7c38abe5242257f284fdd39bae38747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762591b25eed7fb12aa34a750e261b4c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3e9a2fb71b8eff1cb3e85b88d1e0b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0f386f96fb540d22d35f44534fb4e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96443c8a931bd72450b8a85238462416751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239352063af15ea56638e941909a1575752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93734085a3b4ea0c101c1b06be40b46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fc4b7226ed7b4668c5dba2f8a5845754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88ca7feb44e89ae891451afad047ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071216359c4e0e7ac98bf78db4502b12756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788806e55d83916a370cf21b80a35641757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0285dbf00634cdbfa1a860d826ddfe3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71739e56083bb2bf21096f252730dd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b62525c01f5a080cc63ea5c935fa8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f620d23f6cc6d0acee88d6c6c40475c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1649738cadd49f97ec38310639525d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae801faf465caf6f7e0203f9946fb1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875b3de3359f97192dcf31c7b8dccdf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012eef9342f7bc319b5e08085584ee96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40922d68ba66e31f0b87e65cd8aa74ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1bc6362827c447a6d79c0ea8dd9108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf51edbbc9349ac16d8dcdf0e409279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad78269867121d9adc5e140d222c5e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d162c35c02631f5c5ad4f954ce108b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171520f4419afb4be8651a38355b6ba812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e01bc18049e33793f7a0e7caab93bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963e6459ad5f636d3ae661dc334f0db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00012927663cf14c988e3382c4faeea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e29f2e09c344c32c89b04e9355de0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea561c8d38bfd63bc4d175f6a94eef4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f6497d055aa7f158d4cc5e8cc3bf518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2894cf735eedf1e93eef0921ecc6bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eae4c181d1be91b50c9b61a077c3e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd59c1266d36232a96cd93428631af421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92336842007fa9c8280dcc6cec4432cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be949a0d893625dbec51b57440d54f6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f401db214c193610c12414dc44e58724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94b2a35aa15b3157019b55995b146d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ecb06bcff4b69355e79e97aa8025b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ef68e069f2160665c617eb16a266627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae94cf324881963335f43b3629eefc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55677d466ae68a9c9899e637c76fbaae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbee5129607cf8583eac7b824ac714530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9135d154d8110962a301d6e75498231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ec6818b733ad6067af245a7e0f20032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d70e29b73b7fe322d3a8dcd3fc94e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963174fc81fcaece0f24708ab95b44b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e93f15a2e0e46e4d9bfa942a959a4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c8dffe0a586286589a08851f5287336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421fec92563b53c42237a37e5c28c5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3dee3ead9a544039758769b14d9ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a915ed364c9bd8e3fda5ed293d90f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f51ccf9766afd30a7118a7267a890b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d6e348fa50f5ee5734631683778b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619df16e43173e688fbac08a9fa1606342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366d979d637ff632f9595ba215a5a3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ea830fb945f6b8b2f3b820c00c7dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7eaac07bcc1e3f0b02583ab061f2d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379feb65f0cdbc5fb361360f144cedb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b4c2dfedc83637a571e62a666655647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209f122a7658e5c6caee99880bad37848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba705a48ad502de124fbb16a5a72204949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42087cf868d106e01a6055e05dd06bca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eefdfce422a456e964430309e7fa2d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e0f494016c6b73e8b02488d09b75c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6347cb2991a82431964167c0934da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8dca517b023584a8ea6f08fd608c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb87e2b77fa9899a0320550443412fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0021cca58b310f6f2b90a2b69315956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa13def2814e6fc811c69228e4b35f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87aa12f576dc255b317a6bebe2cbf0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503be35c982e8fa214dbcce9d52ce7e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab079d1c4c98c9384d6da68eb8a483160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ee856f241fffe4a7ea1b765167e6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4fc46d3c2d686d45dd0cd6efee21d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fb57708f31021192540f667af1e3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e93ae363f6f24b31ee24a1b30a56764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678eec57df86cf8807862f7c6c7ad5a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cdb72a1f2d30720dd185fc535da6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee06e8ebb27e79abe7995ad02b3c63d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae1fb5d2e3135801582f9aeb7b119e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5a8c72df75cf0af353f0adacfd30069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684636ae5c2e6d3296e9f983470bf8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766c6b0473fb730f7b42ec448f79ee171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd36edb77c1af80fa8a845fc11e1d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c630e4c709640bac136b127f5d0a7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837ea517fc916c6b2e3b843d276c61574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c695b04ded936f0782e7bc1e977fd5875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7691d69633dc7699758855e9e46f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc27c9a9df66a0f6d317b0bea58c84f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7197af7b0d6186cbbea16d0910b0b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32d9fc4b7c7d22d20b452ef046b52d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560776e4b2ee030856c0fbd4ba3d3a2080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d515106c9a9e0514e4b5373eb026c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984132fec8a66388cc1dccbf74a073a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c368676c2582d1fdf74df67263398bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670efb480a7658b48fc974e06b66424784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac455501d35e6cb5a66624bfa5e4b5a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a92c11256e9631fe354cbb08753d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcf9a403b0a7dab9342dc7f64cbbfb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4e8a8a07ee7f98b60f2428f437cb288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055f0f456aa064398d3ac6e70f1a5aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d49a6dcfd494e4a9d22ecfd6cf39690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bc12db3ff7601a211349e1d58aed991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d236cfff98705f69dab69aa0d35ee892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6aa1983a6b817e4cd12a216eabf8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6026a4a9a32e50d93a722a34560dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06caccadef91800023d0c9664964a5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2372fbee3c25be904625c836b538ae196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87c14a6a1960b05d1200b4e389e50097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbd5ff8c136adaf3087b153d8f6aa698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a3566ec92a89798c23093c064448499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7f2cd1c15491b04a0933c702c698f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b082c9ce851e2fb9be5d068fc1e5f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f254d370012e0eb0fe52e5fb9e19a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b5f418f44fdefe837ee4ae597aedf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1648a603799394fb8e1203be001e547104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73707cd6a356eaea0fe4f0b90975a57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe60366e33852a73c50b470368906a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2025cd051f8a60ee10e991dc0401c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f964e86b9824f383f7c71ea661c9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354fd3435492df7ad056a62d1ba521a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90867d8ea23b38454b092411e296cf6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093830b8096a11898ba0cd93a596e829111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122303329ce279e3ea69e5f102afd85c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992888a9ed375f220af27bbaf3fe307113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54fecb77ab9c0cc588b84ab0b8866f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5db68b4e36d615b2d4adf83f13f95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545e9aace673f71c5afb478239360ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c19e0464ed723a6c475a63d050f7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfc565ee3b3698e9bfab5eb7154973118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc86b04c52c863521b3be0e9316169119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf1d779b971ddbf01d2d7b8ba847b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7e9570c9f74c42363241c0c81b9b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7a2ff78637dbc70ee6f2c5729ac80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14b727591ac7f3089ef29d51ffa837123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f0a8f1d0a0d758e6bed50ea5975f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64b0ba9cb7ddc58f9d33f9a9d92b16125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d929b2f97f6c0d18a9788c9499381cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31137b00ebc9cb6ce712ec843416819127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a031a8ebe2c7393219225b1e1f7b1e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44339168872e46ea241bf9a698eb859a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039a28f1f3b51793f08ca36aa49446b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618e2c2e27147d87748b258ee210811131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c571d25e68d87323074101c567d0a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da9de489161d67611f9d5cc83b4a0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef797a8f8d20d6b4b3a89185a4f3bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdecdda98f7d3fbf324b56a70ee6f38135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbde84c7c4285347545c5f2cf377a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50cc1ede39619d2ede3d323c9e43f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630586c3e8fdb868c72c04925d6042b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cc918d1a1d3ab2586556069d3e780139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8289a5b21841e48d59569217574db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f025c4c8eaad42306100aecf62e33d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f900ff4234fc0ba566cac9b8e6e4832142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bec872ae15c0b2151250b08ae2c67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce65fcd06ec38697ad75848c214f12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43477cf46430aa5826853c55f505c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33606167a38582f10ead2731ab84426146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306eaea8c1a6d0bfa3d23605332924c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d319d28f1251d8b7b4a91ca1d360e99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0126c640a997cf7c0eb179ed5503c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da36e262ae55aa8c17c5b6530a2623150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4d0e71c9a7abb14162081142dd723151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f64c84d4615f62fd5c0631d0b997c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fc78df5282155e5b282b6a35d4399153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b2d6965ddebf130f73aeeb6246809154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fba0a6f796768158c43609dadf8dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733668d8860ba90e6c56fc5a73058919156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f197d462f8a5ae058707f0e44307d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799dbcfa1ec414262b819dfa80a8e58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca20c9371ede6a31e79650423a8771a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb06241f373c43ba68855fba29931dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be6b1c02935cdd2458a85e0a9fbd16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f387fec414dec13d7b09a8e59b84dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda1eae9de38f22f29ad5f50612e60b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2cd1f1905b5fec3cceabe4963128d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797babd9ff41aa2b2dd737484c820ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816bf3c2d39765cc1d7dc557bc8cd38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b5f29f24ed2246281f30af170fbd5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccc913afe53a883228e15f415b4955168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8ca4f96bc8cf2b0936a1505b94797169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b322e7d760b49c7ef9b5ccb20f717b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde646906abd718b03878863c622cf2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d607652f19b16306f1f6cca7e64f13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdca688f3b4e257510bc519b9e3e93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc2ddf705a5dd968637dc747ebfba9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9241ba358efd73e3d2b43675124cdbb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a194236a0fd3ca25ec7b79f71f960176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaa5d209205d44914fc337773aa235177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0ee96922417ac0c2d9a7417768f0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528190ade82a1064028f14cbb38c5ce7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32303329ccd80f3e87169e548aae42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61d1969e7a3f97dc33120294cbb5c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88414f71a842bfbf11ec6ebb44c60ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dd9684463af6506dd51349096666f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8978aefb97d1cdec5eddd305b0fb59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295b19d47ba2fbf6c6371bc5c104ce4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd86491e56f5ade1ad420305ecf998e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34e954cf7dddfc70040ac85e80d3bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc05893d33553c4c97f0a716ec67c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c6a8c870308df9ec7d89b7620445e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71309182d14f8073d27b314a0f53d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56f91575e77d4d43327c24f9b60fc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1352f9a78e026814c9651359dcda63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daddb7652bf530316a658a539d7ac9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659853c2590e0f15f0ccee4341377e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aff7fa8491fa81dd0e702d5312418195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e37f1d68ae92655d7b4decea00caf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2817fd8814c8ab43cf6a2e93df073197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667cb02df18bc8158e1b62b6895e9ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dc58485574f483c67e40016052cfc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce870da57eaf44ea1522ee8c250111200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da678e3e0515e3189926c03808096eaa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e8c5139868c748ffa507824fdffa6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9939b5b6c41a897780a6fae933456203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5d069f778fb4b4c01df8854f5d0df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbdaf90d32225169ebf42816e7d314205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b843ac1cbebbcda8fe614ae2bb307e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeeeea7a8f893891d6727f75799a8f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55eb4d3351f5584be0ed4ac16fd4d9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338526453b8a6d05a8244142d190eebb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366e032716a1ea20aac3d99a98f83d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1164a22bbc4bb6363e8998b8667fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88c0760bbbd4870c7662e1029b95b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4bc9ca2e52c15a9be39d802845af1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bab57692d055320aa23ffc710291bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c82f60c2251303417a031b75cc093215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb458d77ce426768ad95468452eafcb0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2210dbf3023d6f209709bf00d54e86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5e1dc7fc41b0be91431ca5d977d41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae91b74d34bacd0cd4d467f96a0b50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3edcef6bf05819e376b2dfee63c5f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2559b8088a6d4bedac0c83f0beff8cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601229fb8d3346b7e526ae018b308be7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d951ed908f13df4028a48e3b081e4d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c116a0c1f8c47eac204122caa9f35e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40f6fecae330ded424da58e39fe58c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373305f340cbb17cf8d05ea9564bf13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad53eee7d86c60cd24977485a7f67cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93fdbdfbc3f438e08401033b613d0d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b18912258a159bcac5fe6c28b2874f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a65cbf87cc341bb173d005327b481230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176c3dc42f72ea9f86d19fc37b8ccd2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d045adcbff50d8e5af016d1b8a8d52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eadb9c873456c150ea4939da4c23a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13076f486f9072234839fae6222742234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9a782916826dee29d23448402c5a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724f5e742f7eed943c7279d9ecad408236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac801a22d9fe2e5fff664ea46b63a22237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a57a241f2faa9b7dbe14ff6f875cd5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14e69871cf8d21b071ce44d38c51eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e6b35aefa0575b9624b9bf8ef3015240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c0e9fa252dafd8a66a63588de6b83241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac97bf146aae960aef13e8e53af1995242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3857df30631bd7721776cf654b9df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c31684a69a475215154aa0cb08b2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12a82e797c7ecf6906efac6c564745245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb16dc08ce4d81b4831d4f2093bcf9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f78a0f9a3d7db57221907d17f14ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945beabefe121af64b7d72cd2d4d49b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e35883dab2efa3e09158525f00ba0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7132dff29310953f2799ec3c9cd1dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37034de018791ed408b6f85cc7569dc6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd64313b0ffb4f9e26b7c153f85a86e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d520d7ab0b8df2faf5a40a24a6a518253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079d2252c977377f2d20d027e49a109254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d279ae8fa27af6f27aab05943787b5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb1498d69b0db777f769150ff2d844256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9041d3203a01dbf82324294b93711f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b041b943c735e61c490bf1deb8b7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11547f23cebafb0b35ae337d2dc5e604259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1be0433b3944a968a2bd48affd84ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c363c9af1668be270e9d61a734b8b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a6e7a72003b41eba82ef6f492a086262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dce48eb0562ca82e790ff733509cb4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37354cf5c21e8d6ae149078d8a4adbcc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adf7d50e3f346ca5528639be069693265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d68ea39f05aba9c7afaa5bfc8bdc6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c92966bbd570fc17394f8c7b1ce47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0658dc84dd1842aaca097ca0aab46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c9af974c6401158edb4d50dda6712269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca741b976142cf9a6e3edcdf16d2ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7b83ce7766f991d7de144d1b91c4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55aa454b42a5df7f2e709e79a0f6219272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d884d48188b4f10b6b86edda871e05273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fceaf52ffe3d2ceb3228c421e4f09b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2381fca4d991771c14c77a737e6d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2f082803f10d725bc0580d25ee7aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aba0f01d64636d27e3a18d6bd9b9e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa000ca6e45d467196a29705682baea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58304f1f3463b0aacd2dac72f95c128279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648c113c1268d6392c63ff7bc89e7ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9ea4e9b95061624afd3345210241b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a1043d5620b69d3439d1d51723345282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e46605e234c7963196c92c099bdc5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941313a25c5a803ec38edab9620c2400284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57138e647e0f061fab7a9dd297f468c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd71a3ef5c2f5b27fc946642decc41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423829af5d10d7a415d841bbf04f57c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f647d0985f48b5dc9409d31cf10c69288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661e5260c5c0202ea75965b1341f32e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8c6d4fa7b1d53c36e5d6da5b240b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5323f6fef301feac49bc0df32721b2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521118c28db19049952bd3303ddc1ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5e62eabafd291b13e3caa48684f93293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0ee8008985b8decfc026150b57be7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1df93322dfe934ab7342965fdc7ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea35bcb106b027f1c64cd62b511720296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e345fac8f9a59e608a8dffa533b2e52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65a98b5c7c1e3f99ed8bfeaf3d813d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce14da6f69a914d4fe2de5c9c10a35a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4522fe5d8cc36d9a757cb6e4f2fe30300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137bee149c64a09d3fb6f43baaa7cc7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb638618e8746cfe024528dd814cd9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5e43163020cad36f97b8bbe938e60303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4851718a396c01e3e81a12657094fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8640c4818424e1fd694b563ed5689305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14aa5cdc17bb187db7d21c8f28da32c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dc55c5c3f26eed8ed5adb3d80478e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8f0bca7858e7ce7461a708d031b73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34e78db721f0822606a95c2c85fc55309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340ffc7cdd9ae2addcf5e3af6b2266a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e00330658753312fca829a5fb9682311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e9874d98745dd480ac33dc9390529312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d865df2ca42d1ad51a2c4c14cb0ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda7ae2d6be83e8fc37cb38d215477a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0846d72c56901f0104164c03415e5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2796f3b5a30552e3a378e83a418bbd4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ea34a130060063aec76999b0c723d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ad60252e04b667850168131f6c2ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510812eb6f657e33276556d2858a8e44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7b8389b6d5fcb871ab0f72fcc2f39320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84335704cacef0cf550e8a49217d4439321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4dc887f24581a624c0ef08531f0ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f234cf249af99aeec6c4af43ee7f331323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efee43a3b3b65ab7e55752a18879e49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ef6f4b3a7431e3dedbc613b2a51e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364e0d280bba58d8fb637097fb3e24e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4755a120af63e6753f5e030b13d8cb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731fbbda7c12539174c40e8fc9b942c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe198b5611224eb8afb69d657763ffa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6ac002b644141ad349a1d7813f45e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856159949c677a87632dd48ae643ae7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd6752be845b004a281920f4db2300332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812345153a18ba1eed2267556fae8b24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bfa9b34b56823a9e37d9db8acb3fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112f19272de7ce71ae1231d0089273b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f63e493298e071a4949f17e793a793336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae786ac05efcdb9c4ffbe00821090c68337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0175a1e5569986657ce98ef2c035919338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cd97299fada5cf55a62380868dc9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2321b448732fe07fa31542f14a850340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497efd24f39c62501669df324ec0713f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15eb7821eb221d0f953bdb5f635636c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbfb60c0c04780e0310d0ec8d0d90b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9add0f38d072c00ff158bbee8c1b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6085207e190007377f3e9a6bc7988345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33f049e98139a12cd67c10cb6072a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73b93a4b77b3850cd08496cd3a9752347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4907b66d04e1868649f70235f964c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49e0293a9787ad363f086413ecad44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71cb672c0fd2ac4f5bdeb653892a36350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf42a0cdf7a8543e85f830da53c2bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f056e3d284dccd503860bd0ad8917c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e749ae66923d02316246278655bc3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6687e489d231850d6ef45b29691330354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f44fd57cc4edd1f943add760345b43355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba563a000c33b59d1928bb01a20a383356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67823da3f7f6aa444622e4e5705c158357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dc0aa4848b70f0f3c6cbd0f1b865b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65c57601ee0e6af14332b153756d88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddfd8b9241b9a88bb53e572933ee96360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365a0a87d95872d68b39de76aa8a719361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8886aaba15d5bd39430e14009171e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a634b760f079fb8d9616ea96916d24363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e797cc71a5a40df5b0b81163d8015de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b483425f490909c3dfad36c15754e43365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ec294d6136cfcad00084dd29e2080366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8404eaaa9d72e0d85f1f117f5b41d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b93f01ffdcd1f3b5696261f3ed3f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5feb27b21f20a08824ed4b3af262e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff8c88dd1ebc042ac44910d57f1bca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78bb3e44bb7d1318e985a69e585cd7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a07053451db80243c36204e84c3be3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43fa5b8b369458def140f75c9d1493373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853393b32829caf30f63360f3f163ef1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0ee2cac965716d526cc49c407f660375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9b43d7ce8aa1b8fe91bf2193889ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e3bfe2f7164a159f6493a0b6f48ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2652575aecedc457dcf7b2522e0b69378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88a4121a368261da8c8aea97e461a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23d26ca4b36d038cac165a446703db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965c8199ffe6248c730245d55d10d06381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443969a689ae6e26afc60637033ec217382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faede824f29a9e3db3d14217ffdc86383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3d148aed7990a883133e31a34a386384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2870bb1781fe8493e5dd118e035a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdb091d54c2a19d9c1793f89151ffd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd4a68ae8edc4e7232d1a953100bd4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532b5364abe053c7efbf921efad1ab9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284acc541efb482063489c550a5cf29389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266562b27d18364e2e038f568cecacc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b031bc16436464e64f2df2eec036c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01845a30dbf6522aba08dcd6a5daa3eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30c0e3a96f35b17edd3d77f8febab8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fabaf0546056aeaa6fafa47ce5e8ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433199eeb9c59dc98fdb2d8825c0e3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b959661b4b2361584677ff88b790f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fae7b3ab4b6cab424fbeca9c9b5b55397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ce13f5a1d65a84c36f81f51ca5ff2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba186337fcbb93da0f4d4c9d8dcc15399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9995516c74725523454869476fa4775400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf8b0035a41eb5dff7952d1cede1a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5aa04305c32f4972cf2b785e21c084402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604806805a6fc1a01ebb18eedd3ae62403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7503c617276b7628ee0a6cdcb414f3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a521f553f962619b175c9b766b15e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3987825cc4cf996222f15bd0d3da38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c645426d0c8e19a53762d18de4ba01407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf990c173b83ec48ac4b411607132ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d72976484027d8d096937ad14234b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d208bdfcc2b77e04731c973b60932d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107f5175c917d9bae0e071fc2291077411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4b64c8009969336e95726a973f118412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5ac85e7fb39c5088c752aa95e102d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ccac48f2a99b310e431c14db6b2dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa821fffda638333ec96deb20f84334415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d2c000bec2f1d64c7be44a97efd37416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9940793eeee03777a340cf394c9c048417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6215f6a56b01156e94feca86b4f6af4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd35dc583c1f41a793e0c9b6efed19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebd511ca208aede767fb9e02fad7d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddeccaf2d34e2d58ddc153e5538db3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd5753fa34ebccb82eea4cc7752f0a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665163112285b5e7dfa531c3c48b45c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8899eca2dee6c9bb3287c4049c9ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc50720972ba10880dd1fdea2ddd1f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e207bc777c22ca9272e8fb35ff3f06426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247396c6d1df264f79a855268c9e6c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd887377381ce48a857b74d7d59ab1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96b2f637f7157267dfe7dd673fd997429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9f73e4f25604539ce278f030ae887430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca64b9c82c500c5dfa47d4e007dac85431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b479b625c11f7f166b4a2eba1101c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1588ede0685e552b7f4cd7e55b8432433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a94e519a17b7477bdde8cd4dafdbe2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350441e61764c0d0717a98e065c90cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb027126277fe8585e54ac319746fcb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c95b691454268aa547c612e4d466a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54d3861bd1f0a66058854471be925e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01276e4ef0463adf9bc6ec715af6a268439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506cb67fce4344d4544def3442b2106440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3520719ae88b75eda9bd302db398afe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d25e0c18b97a40b108da506329d2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1419456067ac29206dfb5db9f177043443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76963437d0b0164a91a41be02288dea4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1d0d36ce9958fbad1909bddad4589445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdb2ac0a8dca05f00bbf5224e5dc21446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9c1d7a63e5582256ff8b89bb6ad5d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d73edd0a64d823cbe7c52109dc6182448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836c8fa1f282e24e419c9ae1ec5acce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc6114ae482cfaf8b3ad88e665c7bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b768b000324e0f1ac9c274eae3e27a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b10456345f3202e35e299d9736c0f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3590ce866d5befd02fba6c8845c47453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca9484db1a9bf68da693fb3b80b0ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfbbe199aa45d4200aa36324bc4199455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2b0f1a355d53a3af767fd18142fc4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1ee41590072e2826ce3cd58ba3ba1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3473cf70fdcd89e30e163abe94d672458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d25cac99b6ba19266d4b502dccedfb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aa38e15ecee7dc6175fc4baa721a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d601ecc0ed542907c8fc370c6f8764a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c65dff99abd33f159753d4df37f48e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de4a3db2012d23a90498a76dd8d89a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb4a473afc1bf170073a247b5bb17f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ad0b823c7b8c48a234942be1dedf7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8408ab9aab3a13cee9fe348f151766466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f60bb9680a83656607550135aad42a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538348397ca0a4946125fa42b918890468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50962c14d09153f3e36c9450344cb419469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9395dbb781a06d718bd1316278637e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413f5d44805b2669aedf5dc547d376b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bebfd61b1540a4e91fcff74b1e8a90472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367d711a323b7800943ba20c43337e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0faae6668edabe96b9b3b187a94cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513499f9b8867dc14f67e677660fa23475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cb3caa565c6f68042a3ab6eb1a7f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b4adccdb063889f7f349d6da709c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6d8003d04de2d529be30c84a97246478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3863592434580c770f93b4cb0a6fa4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cbaf02238ae84fb911f7667d68895480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efcd77148677e3d3797e3388fa0c41481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f8b0fa948d33c062eb5dbffac536f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f812445fcfcbdc4afee5346c0f7650d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ce66d91f13794b612eaa1595990cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c39e4557d2e9d99bbecaa72cd7f15e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bf8815796e1740080bb86b9814f6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d6352738a5aa93c9bda9d65097ffb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2684106873ae341294b273fbdfba1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51554683837209d40cf99207b70ff7a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db9a253dea4480033927d62ef3e396490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ae6aaea0d1770efe933a52689327c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb563ed4a4414868cd94c02cfce3e6d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb58bad4bf602c4b5b927632eadb95493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5013aecc95d9c1556892bb2b828cfb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252288ef3e3e0c8a362abdf32c01b4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cdbc4785347e669242e1deaba169c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f264db7e73e062483d4363ed1833b3b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30b722199654f51152816b00476ccb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05461ba26cc4ad7c06a2f14907eb6362499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fc9017d59e919a74ce8705cb40e23500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e936eb55d33fb45924a7ce8003c516a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56d86abfb440f94bae44a0b9964730502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41eccb87dfdf4aa3e9cee149b2940f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618e8979523b0e527f14f9110bdb376504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22df53753ccadf7ae34bd483c41382505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e3de1f229fc716f69070bb78ccf0d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84a3e2109aea9532f1933aa85e4077507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866e04b2566c4d4025e574303bc6292508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cd942da16876843ecabc1637a82e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fe50d7454ccb16c8df9e141a1cc78510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb928154d9bca90100194323d057df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3119b628e1df8cb9095826a8d0575512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b33ea97a53544955275a2e62ec60d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5b1f7c9ae0dd6c858fe748be8a1f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474dc6c655b96dc5d29f308e37bdaef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3ab07f5e14375b5ee7c3347bde8a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9129307a45a82aa66b0a774833bb1b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bd5a66e504eeb6ee7db79bea93041518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d2026e602ac2e1cfa076bb892ef19519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb48f630889429a7547853ab4502d7f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26ae130c70b81298ea22c6cdf48d50521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555880f770806c0d17b30fe3a8dd5ed8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65659f0c1f98b516ee1a367416540056523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd68bc503cbd666145583199760f97524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb5f7c4beab849044f40ee66061f9e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43516fff9a45914eccdb236e5e0babc1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188081b7f05cf3301732554de34750a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728f48385039333212b4b0bbc78b5e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a236b46b2ecd690138cf1b389ef81529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d977b1d403dc6ae2462a8fb226d24b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74dd18bd9430a118d13e6500ead279531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3db014654d229058dfec6165a3f4b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640d238de36c3ac948a04a6324db0d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110443eb39aae7f9f49e2184de1f278534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e25edddfb4c767f4847b127c83413535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b37203cb23382dc2768e55b01b49c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3ef34fcf4567d8c66d83f96f9ba85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15deca04c74e4c20627b2903a52e04538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e189ba3e5c149b39414ce08cbb866539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e80fe3150279ae63da1bd436405a36540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca6f0ae505f23fa84442d3aaef8f69541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12e89b341b872a4822589caf4b5b60542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97099410a885e8185ad6d7d5e85307e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc80f3b37bd30bd0d0c4872b9499b6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42710285eccf7e48ceed3c56ecdd39a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b6cf6f88d11ea95e235d57d2a9108546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276906bbd95e13e9df31dabb9738bd0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f2e56a3ee166b1fe495eb9cc03c7c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a0f8b9cfa4797e87d45a2539a82dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01921c0e1b2e678bfcb06e8a6a7a0d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192066248291b0703abdac19ca30b97551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb62d3e9e201a10ea4d1ceaadd5d7ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e87fbcd096e865e085444b37627084553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d3f996bca24d22b58b13be0b5f66c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3edc742a7870036fd057d24a804e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69d0650b6d8c01e7dbd331fb087390556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a91df5be939ded36d9641c32bbb8cb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68544c5229d1fe624b28bafeafe02f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0c79dfc5364dcf48a6491aeac0940559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e60badc7b312b7247797fc6b506ce3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da3c18c652f3b2d4bedf0da2bdf8e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae3be1cc3dc4922ce7efc617b888c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283adeacdc3289eb8714abb65ae70642563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a93461f21c11cca2b3a045de4c3964564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57bff2cf90a6517d3d164df1aff18f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90c5943a1c1994ca84a364177bf559566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753620a6aacc9321a74154debe8c610567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390f902f53a5f19ce5253c9830e2cee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c336c911df7919329a44a5cb4fbbb7f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186049b7181dbf7f3a5dd47105d0969f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65545293c0eb371c108a44ea536c219571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c01e7244fd7b938dd9985edbf59976572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1b521aae95c4b2e29860cfee7dfc2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8e5d533741c6f7fd69b8e7cfc510b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcaeefc87f28fd33a7ffecf340ee136575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f359028b5575d986cf309dab6ce04576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a1834673ddf7025e1664d53776383577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7048bb8a1fbe316da7a884cc688b20578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9122dcc839899c8639277215e28fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3404bb7f97c725ed050b87497e33e0f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43860e034717c9318188f07b75bd2076581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b86f1e40964c84639244eadfcd1a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064df7f79020516c5999b98bc772278b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cb9e64939cf6bfc805ab67448e114584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fc73f2850a4e34b011dd8c427d45e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69b765c595e5acd7eab4e9c1f5b0b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7303222750bac4bc3cce68229f548e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf343a143f1daff6f39388b23717e65588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caf5678c6bd7f93337b11a95366ae9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3e273f60dec10a86652b1d5d2a0f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fff261eddfad9800c823c5eb0ae4a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ababa5d0347f6e48cd300d015d274f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7028fd44094373832b571c3d73820593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e421a787759a20a41057ea2c1341ce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06977d9a83f42c84c46359016033c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b3cca589d628deccdf727c700e547596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a7c384d01fe62c3acecc19e99dff3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3169f1c8357e3926a886c54b1139d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a244331fd220a7b7354f763eb254be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0749e594b58784f99c4640d15567119600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c9b65a832b71f8ba76097083c6202601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bff01d24894805d4e15ac76ccac735602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc9184a66dd22b1c69c5ef1a147baf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9cd7eb1654df05bfb30066c00c523604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f71a973e09ddbd8ba1daf9e25e3cc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072edcee438a1df53f4dadb3c60b92fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6569dfadb2698670ed3e2d9e0f89393607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e3cc79f8d0219ebc342bb09ff594a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fd7e29769547223b67698692c319d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28ff6aa43bac5bb383ff4c04190f41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6c94427540e9643ebb3ef24f7cbf3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0ca5f313acec5931e24ba91024167612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5c62f559580e2ec0526f1add34258613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0e4c5936296fed47b9c4fbb7e05aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c56f425ec5f2780aedb74bdab9a193615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063323f5e6b2f92948226732bcc7c6bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f454015dbb0fc26ba28acee53f9bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395ece92ce3b292d641b29e610e9956618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95d3242bf9eae14aab9e331ec8117e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be9456cbd2ea211f3b1b2ca03b6bdc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771aa12ce3f901c538de95c8fe472a56621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c185a61a9a59f6a4394aea6eaed90622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f7c48fd3b4fa38eab3081ec8a1d90623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fcd112a23233a8bab7433abb0a6d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c472ec8db5e54455c46776abe7075d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e230bd1603442210783e8aec424418626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bbc8c25f537f669a5307c249637ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55a81ccf1cad28b0a56b99ec8d5fa7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61985548875d6a0009d250e276f6fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c3415275b304ec598d54fee2a36c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc400ba784ae6d578b79f7deed38db9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4e94f900270d07b59720cfb2c7680632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ce9fcb376666d8ff56626326e34fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe5d0b4a008c103b305d0bf058c031634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e26d649e4dacebd6b351087abc97b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d5c6f05aa342fbdacbe51f1307576636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ba137768bf5b153242b823845fd8e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed86d65dde2c79740f1329ce659f37638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22562c0676eb597a7e6f2383401a71de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e17fa91c489e3a281c5d6bdb93418640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccd96c3183bc6530f742acc29e7352641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4e7b3150f65191a12446e1c8e2a0f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906e4e36946f5e138db5141a6c4ac5a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc478dd4e98a9b6b3a1d0e8802d44c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d954cf6303e31a782c686f7ddf0e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a43984f4e1caa08080d70612167330646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b54c21613465c8b95c06e2cb02f244647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107d9a3668466a1023fc8947e4c021c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84363a668225dac44e304c04d12fe219649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359a29599b924df10233c322fb936eb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c93e96a932fdfaa4152f053a83eeb3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599b7640e74cbcf1ce4a54e6c911347652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43a90859250242db193076d5973795653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4589e0455cdb91ef0d40e1984449b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106a43e301104f60fada5f04ff745fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2d5b6631ec8325019026ece51b4d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec0f47b7f46989f1a9dcdb9c6711b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f47cb4d2f8fea122a264c911f24df2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14aee64d6d087a157c22c70fc5f6d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0ea41ec66aff83f2c25fb28c2c351660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89669e6b4bb4201ca087b5e4b7939f69661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94b0c6d9eeca291cd2926fa4c21d21662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3e46fb3ed8409ee3d7520e318d458663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26409e4fef577caa68dc0a5b63b1612e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f107ab6896ea62b029783c6d49c01d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0dd7ebbdf52c3fe27c612d63e7091666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c844872ecffada77fe782fe901a52e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac8191a8fba41c62c85c7da5839900668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7398bc42dbf08ee69e30b506d7a5bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe01b740c21b46ff47a584e310cddf2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db55ebcb758d5092ff4235c8316718671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ff88957e8dd53ae137f5ee4c758f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3639aff3a3dd5e15877cb35de41475673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623de8ffdf86b958053217de3219425674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7b2d4a2ac7177a385f74bb298aad6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d855c9d680561ee48b2a5e850b3b22676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364495b19e463c45991ad8a1b3271cbf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66f98e27b9be9e861d46b7fc634dc8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acaa3f5ef78b7c31dea5ad2de31d2b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f398801a9f9929ffa4b577329855706680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f3f7eef1e73f509246079cdca352e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319807833bb1a0e7b2cdb73fb3dab2c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddaa1c222ff3416f9371a2ef461787683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3225eb4ab7e9cd48c78a8304be06212684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf57f4a46a65527cff772dc2042fc8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bb75f329a99bfd0ffcd4fdcdabd26686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce31193da694d0afe2f1e6930b4d0cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9880e23b04d8d45e66dc01b44e62ba2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44e4539ffd2e37c285d2738f79c8d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49f045f553b373fdd998657aa1a348690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46805635dae32c8a73ac1a6ef8f29c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc279ea533a6f178acdf60f455f6e633692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df414b3dbaaf31a085179d6692b2cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c39dcd2adfee5d2c25add4839b490d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95aa2f2ad084139b88c9c2c85c53d4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255564f445ce193b6488e37a123203a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541fc4745257c5160d936ed7ce91c14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fe1780931ae604eeb7986f2e32e47698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e23dc5fed09f452602760cba9c6f62699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9eaf8564d317dd0d181a24108643b3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e568f407ae0b6e02b92beaecb7cbe5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb181e1cdb8198c7cea2bcde9eb226702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f4893203cbd7f1e353ad89f904a78703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61968824253dadc99e3f0e8456ccd0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf7bb676ccc4a3c774975ec23e78fb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4725d262e551168822a50168dfa6c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62e294494f69ec124125347f54a074707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496ea46cfd036aff577471065e7ff5c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e72825be2f10f8122379b2599b2054709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94763742c254d68dc7839eada4ea70710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f3c716738e22823005301c8bb5245711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71df0fc8d64a520c3f05d26f6ca0f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3f7418992ac087352e62aa3d08dd5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bb8ad00e1415dee3429e050e1e957714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faecd6e48ea515d9f20d48877a31f62715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53698b57a23c7b962960e4a2167e17716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c78718dab21b9305c0feb50d6c485717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a7c7cff7cd25f8a44c4594e5ed4d6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9809b44bf24b565ce3979a1af6b251719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc141d6e19cbcbed59c0a7371352ca2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b3e66dc84f3327f6fdbbec0367122721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781dc75b58b81dc3869c66bc5b858a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841a1bbc4af73ae4e998a4c996e7155723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eccd47912c74025d9921eb2c18cabd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c54dfe57e9267e440213b6dae00b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb552629a560f1c5d8ee0f2bf23b10e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac23a4ce24aba13186a6802a455a7f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1004f607117294a7fe62357e41297ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22a11cca48546c7cb88e2a764ee142729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a3431229c2329c5abd73e8b41d580730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8018912c4305769206b3624a195c97731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571686ea76bf0b45c305f08176149e94732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e656fca278bfa4f60be7de4900cf2a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9110341d5162b385ddb505da016dd4c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e66b8d193f4390cbd3bcf5d5bcc3f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86e2bffc1d1e39e9384d16195fd09e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39066b24d19c975fc7f5047be39ab0d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e1bceb9c686ff4a3baef0b2766809738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9950ba31d6dfd8cdfe0e621423bd77739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325c796fa9e0aff9c76c8ebc49ee9dd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d57d67b8bf73d16550dab493a96036741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb8ee16063de970244eb127dbca589742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e352b27d98a9d21bbb717bd4e27be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa12c7aee4903879fe831d016bdae6c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cda721996790c23f97f3ed18be0788745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130ad9343916442013b4fb9f76e3a21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8c8a5a8114d5abac425d3dd292af9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1f4266c6cfbf1f3cc2a532442da6a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e87ed75b162603410052eebf8458e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede641bd0f6385fe0e4a159a6eeba92750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56eafba5ea5c57e78190f8dd0236176751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0423298db78af75ddbc97e4c9f2cd0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f957c06752c41a843ce3b9dd89e552753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b2c1dfd5309e78068b29e2526dc54754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74137e3dfe7ea6096d92ed9a9f5ee8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1772e0e00e42c1711d8cdfac76d9a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b9de24309bda2b7fa87577e7d9303757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16791607139565d580554c21f6a5387f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e1ee59dc302129eb65aac236a3e35759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>