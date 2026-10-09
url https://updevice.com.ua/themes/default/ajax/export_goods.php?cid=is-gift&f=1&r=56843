--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e22d295a598091868767d3f3451431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824397fb7c5bbfab4bdadad9b17d83492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d9ea3f5dc07fad1aa75dbf1d81a563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96f82ec2613e9a19295fceb1cc43834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1af91fed8af33402089b11a060183e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a584ebd4f7f4e5e56e17741f3b3c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5caa50760dc53feaa52f41a470f4287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d8cb99fd8c6de51203c36126c616a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076fd318a965b02a7f6bd6f5f9d1d1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e08c0f5393b592cfbac16dd8483d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd0cc7423ded588fca43dec86dfe8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f7d5eaad3a7230a95ac99e3c83d0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21492b2710261ee2dcf438ba2245e85713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf64baf241f675ae422565b0cb5e0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ded800d50c65afcad0bed62320b74715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0c1681051daade4527df770ab43e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6117eb38d1785c8442545857607e2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8381da09007f6ca47490809444f6eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e46bc35e98384c232539905f2eb50a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063342ce347d429cf19faa261226abf820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c31be23660bcf6e6aebb60f903200621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19804fc00e79ec18373e56639b6c1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5243c670923b0e931e9c0c15945a58a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cc609ffd811c20f74b6fb7497a3c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca262c0655fb5451fea8b037c2aac5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67dfedfbf162025d7082a40f744443c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c19d69dc0de496eee3096075a0b96327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbaba31537550c8fee17014eae2c0ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9e435c47a92c455abdf11e4252d7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c92dca9490153cc93fcec2b29f09cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4104f618775b6e7901b369b8d0db931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404addd936b79e6f44db9e5d3a4c1bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ee66c33d076a570a52094c3b04c5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d421009bb7abe4c6beb7af18565650d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2c359a41df5f5edf36649d81fa0c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6c397b6e8f4724675ca1df20c506736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f3a6c514f77e72d774aeb225a4d7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd783ae29e8e4e715de21b7e4ff4c0dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554a6130c5c52bfb14b83c7438a194739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603f4fa74c1788b8005fae6094892ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423531abfe3f2122589640ea01c7dcf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca32cf582f43cb10d900c33263a47142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ed8d12d31136738a62f2da25fb95643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce38895cb2da49484501178a1c471b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae83ac1ccf2fb7e39034a57e1cc686745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0375b6f28a306ad5cc919e3a22abb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd86030d0c08cb19d42f07c64870ee947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c76e87fa7c14e4f40ad1d14cb7c3fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca499ba3a23ef18ac3d6cf39b14e18649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb6bc62cb00f2d270e7b3cb2ef503650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544220b2502a02f1183956af9062f2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd59d6303da40896a713606514aba852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d570d96a24f36635f922b6d89d83053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64506bf5a986b6311e9ebab7c1836a1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4de45eb4c19a0b125fdd8c32970e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1576ac441ac5775e2ae0d674c7bd1b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4d60b09834e90d989d2d82481ac4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b54f7c8e211a03bfdf4a66526329a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56e598eea21be72fa3a92aa1db79f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6587343bb41785373c9bca60102da860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04859a4cecad8f1832237ff94843c45861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608970781e032ef9603d1ed368934d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aea60c8392f58acae3ab70decd54e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c32465b2522dc3a51827142e3138564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5498fdf3b5bbbd40f5a4cf37696a5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612284a61c3ffee5baa408678eb73f0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8b62c99ba8567925a01efa40b123367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e138f516efc049572bb7aaec9f70b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2bea8a01d56f629630c43493923e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c675e1c0a5a19bf318ff24bd2a1e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832526f0cbc617fb9c10d2dfe206439f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82f4d27ad39644817b2ea66dc7ea3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dbb8da80034d42c6931f50a802eee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d85344d955c6e535d47670ad0bff374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65b07d9cb655c352a29a02a52d8d1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc71b79aec88cf9fdd36531fa8174e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614412fcd9f7249fb74343a6ec0819177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801daa2bcce2062dc5d2d374f9b32df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08580626a274a27c1be906aa0fc33779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9694b8bfde6c920b186250fbd2584580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf43874481e4419816315340a537bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa32f444eac0e4d65b3ff4a4383267a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e25af2e9f2e3b639ec01beb2691df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2e11e823a396c4f81dcfaeb1995ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433515984a3f9c0651f9d599449a2c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802ceffaa29c0acbff5ca28a83437dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b01875315625c6f2ab5717489964187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7555535028fb3a404a8e609f7ddf8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51062de859d3d766cf64fbeda61302f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f072d03dd02a6baeed7047cce0c6ca790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4e4f836c754acc58edb59edceed0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf293fa19a3e9668abd3da01d7ccc0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fcc1e73ce4730d5903f3addba46a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749add8ec89e33227ae62df73a7fe6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e24ee6a7c07d8bbff7735681fc1fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830ed1227b1d60a3bbddf31ac98a37596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9c00f4f51b57280de7b42dee101d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fa8b6a0af911c71f8e0191b09f83198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef69fccfcc0c7d3dba3669f85a58f6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7faddd68a5793920677558c371af37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea088461c16c7bb76a605dc75daf94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06b3ac07847e7af278784ebf9daf02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ab61cb6d5140156d27692a3d4a8b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd506c5bf23de1d65400869a99d6af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae3abc037448057a1a713baa865035105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd662d158acdd97b3d0eec20a1e349106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50f9059c33b42bd8ab6a97fa2d32db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a38c48ed9dce8deab15dfcea9f31c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576ae8e13783d4193d3a0bb7cc50fd7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4023214270b81d9f3807bea1629117110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc83ff437e5f07bef521ce17500abd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1781646d78269c8fe584bf405249d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb95f31303b27fa0aa108f656576b52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0b2237eb28ccb1b5d3ae61df3f9d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d939e56394ff09742d92d3803d7ae8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da5963a81de94d13c3ba0596f33779116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ccdc62d82f1d8fc41d1209366db2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61a1f7a3fa1a2cd36e425d2f51ee47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b8e8cbce9e2f7a56787ab1618c313119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17751ff1d6e90c600b5533e3d5a76ba3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206bc007bd6ede5c31047c75b434bc8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d387274f11d85ed80098fbe47d53e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92135e6d70fd1351747e5aaa1750dd26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8a25c47e3760b0466d6ee65e5a508124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df461feb1a41c5a7ba53a3460b39851b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b142aeec55057eb8083ec1812483c8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc36d60d2afdf5c8f4b12c8f1c5408127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556f16c127ee25ad1708686dd344fb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8a5213523c8c493040e89f15f2907129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05508ac5746528543541c8073fab73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204aba014d5d3db73a631490defc47d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5542733e9d1e3c0203f5b01533fa31132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58cd161302051e1b6170c870deb769133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2715f4d1b140577bc4443894046dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316db5219ecf20ac0b62c24c81fd1420135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393aa8dfbd7ffa8bc640218d1f5a019136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd5222ef817f6d3bc2fbdb2ba8e53a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4adf7ebfc52ca9cc8d92e969307d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835f371b335079587759b1f290b8f2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8cd2d4fa43af5a9c2b166c2525067140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a43a0d43448851c6665fb5bc34d365141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467682f2b920f41a1bdfb74840b4986142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cb2d9b5ca3b17d58d8a843eaadd78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6620597681dbeb92a375125175679144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f8894339625bd5de5541fb90a7792145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06e8420cf1b6f436b1ea47c7faf320146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a36ef82bc991c493514b918e92b1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc811e7019e8a70022583e616a1896148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e149c5ed0e9927fd6757f8f3362d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7615e77fcdbcb3dfffac4a741a6b4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7eae37039039e7ceb10b1305714fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db1a0ef96dc75bc8ad1cc1851b6698152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfbf5ffdad4c3dfb05e5941637d39c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b6a728bd372c36da1e4a0c4a6776c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a2fbf0f05bfff8ed1b7ee8689d4a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefaef7a94e44aa6c9868ba98ea360d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e415d06f8dbd8fc92b8a2f30086acc2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bc934af7d380c96a6d89928e55912158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797f80a96cc251a92694f1c527340de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334473e2a2fdc7f31e9cc8fd250bab9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122f6daf0170be9d69c37e9e9481fea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66516c0a42be3e5f0db4908140dd36162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d69debcad434d96d961f5f41026bc7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a3829692c2f04cc96c171984b947f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8bd53740b7cce81c520760a571842165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29792559d18d8372154295bd8807625166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c64929845171c93256e2da589a052167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef988ac8400c26ecbad25dcf3db9a03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb709441159ecc9ad2098e170717d674169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acbc76da2fce6b0c5111ff5ed80da7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3b57ecb7ad155022f0d4d5889e1f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f63b6c180f080499e2996ca99716f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91e04e84119d3576dc9033a11b5572173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83880f4819ed1303e5c64be9293d1589174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff11f24b1e69b5bf7605b4944e6b17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913710b261cd6ca3949aa54193b4642e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b284440145d5a5f6033194f0da221d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931a7d2c5ba0702ec77d74088482b92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be12d2e311b5691b9ed1e451f6d19c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad45298c76a5843f98ae209ed8f628180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c80d225c5d1a62a7f78022130a489181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24f5f8f4a86aa19b283e2536aa5d32182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9774cf83236fe990401f9aa4257ce06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419a41c20047dc6d2dc31c7123811ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310233cd75087569fbbcb3811245eb5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4f29a97c9fdcc5d998d621fd8b519186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21984391df1b968581c23244de5c490c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a2672e98d1c2b95c54d90cbc2a3aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de521eaed91980ff3d91fbf4bd6917189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40530a1a0aecfbad5b5500952e311d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affa8a62df2a444cd8115d9600346a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa3d75e368cca3c1d07cc60c2b5ecf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5554cf465d643f5d15c46b59e04267b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a4c07efb3b86e56f68773d7868ebe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a73c89e5323d12a52cb8248452020195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccd2cdd6839f24859986c0c9b7db1d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2237e8183cacb7871294ac5a24967197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0cb7542a9c15cfeb51702dbbda025198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dd4671469ac76019da1224e411700199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0a3c49c7249be0535b33987b919df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ef17debbc31e4ac9d13c10c91c7fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9977aeef65b5d34a589b21000dc3cc8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20db5bdd38579f4ca65d3ded1176359203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a54aea4d5bd276d212c10db9ebb939204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6a95ecf93de3b9d430df037a7fd5f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961731d5a0c4d749f645a7dd07e5487206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094146386ccc22c4c82e6b0f941df6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd992d8174b6200f4a8d0b92f6a81645208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ebf83ee19dba813a7202e64f035e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34eed24c739e664e560976fe32aac5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a95d9f7f7c4b8c2272f14e23c7e0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218578650763db3c7faaa75b4cf486f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a834fdc0166799bfabfd043b83d71bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bec689eb00c6b87feb564778b69f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32959599e1ed2f2507a788abcd0d2873215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcc35f64fef251617a1800cfbfa975216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529c88521e503c55e9c5a9860666ec4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbff704e4a48f10a834551e0a3303d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1d9a317403143dbf63e1411bc6f17219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0efdd39ac0f388b6d4c26b50ad69b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce716845df8581320d5e11312ac60f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882d8c02dae390684771a6ea6b318ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68ee769c3427b1a0816e1ec7277a5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d0a0173510f642fca079313ed65f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de686f03bfc726fe8512fa47dfe445e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f29153750fc4f13e3846e39a4c8293226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439060ab347a4c21463949b2140309b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c85fe156bfe0f854d086b4855f64e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed56c706d64aa7692b7c46d8bd196db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b045a7f6eaf6fcd4a15f55766cb4c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1a9b34d2b03af9c624092373f74bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d020b2c40b0e6a49f2a739c6e8f014232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a59482fc4658a95fe4fc8c78ef101233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e21f0371c21ed12ceb89e6e0875df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19356ba2a9948017d113d649b4d997235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f968e3629e9830b5099a1aefc4b45b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0223b9f493a605af99cffbfd6b595b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9b21adf839b061e0db84bd286fef9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8aea4a7eeffb9521c80b3a8281282239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330b8443b3482f47acc80d6c1da9338240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07622306a1ea29f26a0f811a6014c72241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695f7c9c7182698051e1e6582adb5ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1844274b28d6221ed6d4b07d3bf2a3e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f05494c9150e75783ec06916ae090244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699d995b649038b54e12c3aa7fab25d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e64d3dcc0416ebfaf3fe77a5a7ece7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf66a430b3fb8a1075cc0b3d002a8c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ad27f9e3b9b28c2622b498697c7e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ac1b233818e666ff920311e0d0654249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4e102dafe9445c1e390ca4f067254250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acfd71720b4178aea7d6b557ce400c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5e31a47e5301c9373f56e0f1bc997252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930405ea2b0a82fbf12e8f827bf8c12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60323fe6f48a86d9341817a6fefa7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6666747986ab2709a07e04956504e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35f7662ce806d18e456a2a2d017095256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24abb5258ec6a907a4884821ca365b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d659413646234ce72e0486c4f9a75258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4febc5542f84ddf60fec393240905259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282096d2b55a926911c43e122bfe5fa7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda424164c0f600e2dab4c53136fcc9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070cd99cb21267f72d605d769d16196262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7de4bb62f18bad94ea6334bb05b6d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7bcccde2b1d341f0bc38e744fa225264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2eb8d8ca02bfdd080247f597b065e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144600c7479a05cdedd737eacc38847266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07663f0a0c093aaf8500577dec0246a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f7055f3254cdae88ae9831f707cb2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861187a4078df7de5df41fbafc83149269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f651f1bb7358856362ceda052d26c3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09de44239b3123abf21f22bf0dcf3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61db52f9c318086c12536e04fc7a2b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53342d0cc21b692a7acde70cea7015d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba7c6e1180d213ba40bfe3b0f5eb12274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e285395476f6f8ca4110a18041f0376275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77e5699f98adc699d8720e874c29a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657847897bef8f41a61a59f378f68fcd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15596fcc68ecdd4593924d604f3fb762278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18488bb951e1f0fd295126cb829a5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565a6a8e4c7d3b9289d36b733cb4dfd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340aac309e82a7b7babb23301be2a078281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b1ba1de24384df1d8fe37259afc1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323820a1d56482d9f9bd6b84a36ddfa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf5110ab2dede36bc8de7ea988e008284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8eacd0db0ddc393416db9dfcda4bd1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfebfecf358c4d39f457fb19dbf344286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748c6348f967a966c4c7503ddccf58e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2f1e8638efd1cfe56a22665f63ca2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bf65315c8f3693aa489f071c1e8dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd03dc9123f5949108ef065f256164290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c3b515eb121b338765ac7e602d1d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c12b3ec5fc4dcf33d16a21d19f55ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d61668e2f5240c5a73c38f998adea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05c103a9d2cf77ddaafde9302cfdca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0e3371cc833842eb4dd8c4c986362295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4e4ec4673ec4077cc4fca7fde994b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a5b9fa0ba486312b6edbd5450ec48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c2e12b9be52995cbad63612e69600298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa926c9fd52db3d179e87eb7f44d99d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ca3291f269641137ccebedbfb9c95300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a64ef4313b8f1177f4afa6b22ed93e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f7dd47ccfa7261f71f2ea4d741b7f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa47d78d46713662b0f16b6082757f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e3df8471db370ebf48ecd783493a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61aaa57a7e9d06543063456dfdf67e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fae2c8764ec6cadda600d63f8320a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379326f10d609b237b21ea2dcfc54d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d46e26972e98e1146cb13fcd9725fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6702a9f9c81c0d2e8fa91cb0aebd4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e3305c375079e606d639dc6b85f6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5260bc9d9732d44dc874653a5cb2bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15ae505fb4819efc812ff53681c707312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662239a92da380788efdfc4d728d15b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92314249eb820541376be3bba3aa82314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3811de944bf9e9b1d0f42d7467c2641315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c63f0dfeb181079271d8eb4dc2174316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc51a6da0d5b1d74cb14f3c31b398db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422f20f126905a31adbdfebf61212b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7ab7d9ad5f6f56571b206ba2d89e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2b8cfd21ae3872c5c0db90871ec6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9086d45703ba783fa287dd4f290e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9967aeb4bae2d1fd70dcf3080bfd5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b83b792dcca16bb55a9e2649f902e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84adc628093b60d762494132e06efe7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4f8007f97ed3f0afd9f89f1fcbb8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655f7b46185b08a27b02fc2b7568b31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c98554790e51de5853e2c14d83a88f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75de4f068f7b597515a5ed31514491c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd59edcf0da417f6eda5ae7a7715a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba205bc6868cca54888f04fd467c8aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da04b3e572d0734184a092a80d0c9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ea04dad3683c35666b9a69f94b42b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e752069f01cecbffa8a6f479719a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714441ecb16c098f353635d6c3bf061334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf754aa35000381a12d250b30ea51e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d24464620719d519e318a7337733c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45752644c69af26074e7d5f2c14a4dec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62bc5ebacd06efaa9ea8636d08f25c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf03e6d2863f36c87aa5773bbac60a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf81b71d266754ab9fdd4a2ec3615e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892800215adef5df1a5ad1fc6070c84f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f2dca43982b208155b8c5f0db116f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85adde2616c6f88c74cc4d5b031ed41343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b489fb85c62016efb4bf8cb2f249607344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493eb698b1812a0677538d10b4598f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c6a7df91181d63f4c820d8d1e490b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8cc3bc99f7bfc463edd261035691a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89f12e098eb65708d54141fb3fc1a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b98ae53e23cdaf99622f942f53eb5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f627b510eb2b4c51f11e61b4e5fa95350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3e036f305c3ee7a67406caefddf16351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab94a21e28f4cee4363f0b28960538352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827b0962237aeb96cb9c7f866b47fa5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950309e77202fc0549962ce79fa1a2f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083398e0a2ac214cdb3dcf79c28028a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535544ab49bdf6ce28b78de85a77655356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf7dff63ad7db1a571a717e2a3b6ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3eddffb42df60c3c9534c768f239d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80d960f9ab665c9db7d762d316ac2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e550cec264a2b51c9dede6eab98c42360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54621e9a1d7d8de26020a236bc58977361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de04266ea3e7e919336476e5d1a65e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bc0de2f20aa1017798af43133a204363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea9d989eb6ce0fa1eb59abdf6e18e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a7d530811f11484940deebeeaaff6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4a1d4fd1a1d43aba8ddbe8e9b5cba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe11ccffdd487fcdbde4731f821633367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c81928a4c9511d27bc4213f33097d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ea35dbfd3c0031b24ee04842ce929369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128327ca7ba80ef7629048083ffe843370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf4c71e18502f5e3f3d415b716d003371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60703b0389158079938435843f4571d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d22723478c1ada4a2ddb4163cfe86373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9fedd2faa820fc1e5e3e0ac044781374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05867aea39aae518b1ac5285ce114fe6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f56da7dd6a1038f42e425321602d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11105f547bdbb72be8d7d2ec4d5f0e2d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bde55bebf419eda82ecb4dafdc9f61378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2ccf7cb8dc79bd1bd9e5cc3dcd5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa876a1aabe5e0cc4e754e965c147878380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e7fc91265a2b8c468e1f013fc970c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b35f9f0036ed0567f92954ac35809382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185b845bde464c4b2f43b06bb7ef792383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69a9717d33b4173ef176d0dafd599a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558f83cab92b125d0767411e575ea3f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2ac965e79dfd811b7e2c47fd5b4a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2323a99cd328fe36df52cd2107a37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f007dc1a03c46502893e944bad55b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d26eb0fb1029d9472c08722dcf754389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067908e5a3539f2f487d762d153e6ce4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa8afaf7f00008cd938684fae22003391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1901824b9a725554b52d3bea8dfeb63392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db14ece49b064c0d043ce51bcb3372393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f257090ef2d6f1960d0a2181348616394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d4a6602c6892d9ac9066b1c85f733395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dcef8d241e702607f69a6737f5653396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91eadbee49091c0a355ed46c64cf2a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba5070f1ebb8a92a3facced41c2f5a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa816d2fef5c612f2051ed1ba49c6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c849cda3a91ff713ada3f6c1c991d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b476eb575beaa29fd5a6f3d0ea5aa9e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112dc332940d7a1719fa5edf1866eda402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2dd15bb84a0c287678d3f7f8a88fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d33bee8c1d0d5fbf3e0e18953499e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc27c537c623b6f70e2b7857608138b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b31b18a37ccaf3c9df0afec439d10406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a51c7b78c86bf20fed8eed0dcee0d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58105286765d791516f176b68b9e692408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6369a7a272beeb85c36b789aa78613409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc463b303e43e0fa7ba77f9cf9addb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912093cd1acd04ea09d17b6d7693500411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee8fed4fcae3969b33dd3f03053eb2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53e97f6cea9a50ab796a9611fb3d89413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba90c4cdf306c27d96ef3069df44c25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156ea0ba222916a0b9d90a513d44b98415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c036c9f71caed44fb2da0e44168cbd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcaddc685bec46d556deb7f34c0b17417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3831410d869b9a1b821d81f4b4efa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1866c2bb7702d47c7662096d66980419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef2679815885f69741ecbbc463c683420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155795ddde44ef8cfcf7864cba6adaa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc75300b412cfc422c85d048d172e93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261b45952c7ce36732154e5da72a7e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905b8918178949a378d5e42219b41af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb109c71e3c74f1ba4ef1afec7e22fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acfc0e06797c6f9fa975fbd41dda05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bb40c131834b61cd8d5ae121cc9af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6abbbcf5855e46cd675d271653531428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e989fc10806a404d0fde88a3a05e24c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5ee3bd9633c8cacd6e1bf07528e57430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181c3fd77446d81d639dcc72788df42431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56712e32ed51a5c30c0bca4f9e6f43432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661c66060d783fba603200abb9320d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e341022c693cb1b54919bf2c111130434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e5b6b8c10e475269aaecbe8711705435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c27bd3062f79543b4ea25ef0be68a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8738a3b038acff93d1ebe53d0dd3dcb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b3f6561b5f5e35f95dacdcde3d5f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c3c53ef4a6084816501e29f81c406439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbd38ae2abe12297a112a3c5e666fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6a1e391fa96dff2f9cd29bab36f78441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163443202aed7aaa7cfaed66f4e4125442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66005d05fe4ae97f57be2edeb49eef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ce7a94e880c08eb24e2760a9e8a7e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871176661b6b3301d7d7ce89189e48fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8787af973175847583a2aa031af21446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e6a3f37492682d4e6d65d4e733e70447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4436515a96e1eb11e6c13c60112f97448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc23e2529215748d3806f772d2f6f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af202eadece843946b7b2ea77e84cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b43f7461030650d98a2aeff9be715451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26599d0bf483efe34e0cbe8cc4d015452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f598a0896eeb40d924350585c22eca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f369aab73a1dd2dee995117e376ef4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c0fa5969c5ad27d8e337ce526c973455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf22f3b113e6a22ffb3080dd9f0032456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33cce2d26adb7eb4958ef455d3cc30457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b649403231cde87c6d00b670375566458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a9b1e65848c6c44b04efbcd509db7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c33cc9cb768d06bf4f533c2bae3d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844e86b5b1a01d4d6ed7f065f421a28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b44f5c1cbb6cab8c6468a2e738f1d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f75ee4486a8cdb21715b6a2491fc8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c97b71d91175f6d83bc188603d599d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b409e86e667ca308b1374ec4fdddab7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eac5fd2c55c610a3d05c3dab62aafe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d505c63bc6c1db187010087f81d3386467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c46ce70214015719ba3cf35a8d45e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7009c65d7ad184c1993c37ece0e41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bea110f074310feb57ee4a01f04422470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65803bc750d4a6d838282389e462e0b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12722defbbed673db05d8fe2972a3f3a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ab07831853f3b5f835dd9350be54f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35661294184255254d64125cfdbefa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b034598099404cbff8c745f55a32f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55068b578ab7da10ba00ec8a8a140e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652194e9af5a8096d140dea5f1f0ec0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c37a6087370755dbbd5b64a7c1194478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251b5e2a6433bb99757e977ed91314c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87a61c64ecd8cbe958c66d002a0a01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826212dbf0c2172699a0ed22d125781481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52b38db9182a7b28422ad70af2e061482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11de6d07c6865e77a8f322a3fcef08483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070e167dedacab52c89ee782bff00f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71683300b218a5ecb91a65484801522c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf129dd3f03260d75ca84124ec6b6d7a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973ac5cf94880d4741fa8e2e308d458487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5708ba3eb686e196e9f448d7999de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302ada6fe007f62cf7443d35261443a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43315a5f0ea1a66e5985245056e38b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465af6950c3463ff46a5d44116baa835491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fc9de3a5e1ab7070a029ffb57c509492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acc3cb8b0353dfb4d53490e88b55bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edb127905b9fed3afe35f0d84a9f2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1684bc179c989fdac81f6cbf0d86e0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb6d7f0b5060f13ca1cf21f12d44a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f9874da2207c2ffc9b07b80239990497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac21c4ed55da61439d8f239ad3ec935498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f29b9e9f82a38468d72ba153aabcf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83caeb81fc175aa37d9a9c704ade57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2642e4e42c951fac7820897d121ee05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efe369ad339aaf3d9d5681ed6c873b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7043232597cb523b2a2595576f39f0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8485f5121ef3bcf89ab616883478c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43eea83ef563a06c7a06db28d7c2f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1ede486538441ab1d4682af7b6bbb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73a8ddeccb0c0607e0cdd6455f8fc0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e61f7a80995b09dd70885c721ae58508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cc224672df2b73e3c54a1f25d1fa7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aee00348bc1ae9f7d1f21c38b68000510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ff5126aec54ffd5e6d55095e2ae95511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9a8ee659c0247c023925de0deae5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72575ac73172ed471f2247f6b5eaa700513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab3a7d3ef8fade142e7bbe54ba7a3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1debc03870be557ce57d58622fd8c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9171b31904ef4b95acb40a70c3be33a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c86249aa93170a794c89ff69600913517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c27fc15ec2a83c5b0608383c9ff48518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b29a0d9a55ad9c187b97be0b3fa9b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84717d0010df0b6d1e36464d3ea94497520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba8ff07ad6d664872f075e3476b48b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280107217af0ddaa6c8e9d05de26f29d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a439b104f043f8cab072c7623faa58523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cac09f208af09bab791b1d5589759f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13379dfc574a4db032788ed13bffc46f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa06e4fc6901336d66324b309a47339526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4778698ae4cf507ba91744fe1afbcc3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf94a9bc501e22610181ace0c5676ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d25b235f09eeba96efd193b4fd623c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd86b0df57c92658c8f57851b640fda530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0176be0b1921d1af0f94a011cc81d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8d5edc29457912d0ce8c3fd364e26532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e771f5e5afd1ea5c05353aa71cf9d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9c342f828e4c057c774c63de45bd6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b15b5cfeb7f36f981f76d09bf8957535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4992235abcc501f37804436321d8612536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e824256adb723f9d24de67dad98d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83f2320e267df60c655377407e9c7d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb591717ea90fdba91f894d99913f78e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf224ea9d318fd5fa7cb865ef9848b2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458084ebc89670e5a08b07754c00d64541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3672f08455393d00ae4f668c49968b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde33ffd6e44ab07ea23606ee3cf3835543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d91374baf533ed79ec932779add333544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735c0850b2e4e43f3b18d45ddaeeaa4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c61b0a89179d69122ed9060ea0185a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bce335955a391dec71417a09cdf748547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb132b852cbc600a668fcd0759fafe4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dfa7815a34d0ea563f06b594aee31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5dbee9e2a701bd6d6ed8810a8a8fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73215022933d60538b3dfb22be855ebf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003c0f32e35fc4877785aaeabe272c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02758584e331c927e8b9cd4d2387a7e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619551442b5a5629090a06ea55f2e4b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09436705a3643757309d4434d7a2cf8b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e7fb7dd10a7b7ad4059a9440bba07556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf034de52c1b9b290cd1f6c90c78af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9140d2ac7aaa0005fcfdd176b3e59c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a66988d5f277ab4c826f943d506338559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4378ba8f2210ecbf97222863e939ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa357b873c9fe4d1fce9052acf2640ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e41d4bca44f0290f0993c211a55b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210043ce5347f92809e15a61ededbf86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9ecf35b3d0d4e865678001df69a31564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a63bea7d4c71716924ef99b6855a5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968de9d53221d0838506cb9355e68d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf10c86e31b2e8303b6d6d7b3e7ce8e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951b8d975ed7045bdea258759a89efb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4867ce3d840b1511cb8d7c282555f81569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3690b36edeea78fa62966dc636b846570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc178822c8b8e1545374bd0a33dcbf32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888143f8e54099250ff2bb7a40220388572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71b7087de1686080c9e3a3b92d99ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc8c27b9160506845e2f2955588a8a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99a4170ecdec2a3367a41ae4d3965b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70f9a30bd55a0d088d4fbda29f030f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d9f5968dbaedb6f89aa704a790437577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa9c86b8a6169148b467b3110cad53578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263d4d8e32b7642ce9570c3f95599a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104411824b40cf581996e6a554fc4780580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160871825cfe710eb0a150920c21945581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cff50b4931fbfd223c837f9a664cd1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45df17cf869ed43ffcc8feda25b5270583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d81e2078aea1041699fc93c16369a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80a6b98aea7b5b5afcd4e95271feca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367e1360d1bc49dc1af1c13d6d79c36586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c5e4dd9f3cf347e7a7a597ac5e3f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bb06b3df1eec7ec57cfcbed2acd3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc60037889c710b8f4d2b0def07e31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dec0907b45c9aa380818e7cb0e200590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf382dc3c1575485739a09ce823702f5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dce779801f14e8093aa97c23404e0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689dcca00f666156c3b0f22f5230b00593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd910254c94a5b610a78f563e990786594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694512d945d1f64e610265a2d954ab15595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110fa76733a80e13695889a575f2cd1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f6d881d1c3988d795b7943ec049ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caa04d338bd44727c913d1e9e840b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09985f98dfe59c47abb009004520d9aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac303cb15b850de761e0e7f0535f12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7f371e0438720747fd8f809079818601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7e554099cbd8992fb951901431035602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03d9a0c8a4e59b8e2ab9fba007e8ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fa572b953ad28b5868a45a78d8f85604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048bcc7793a11edf697aa844dc267f6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce560cbf4db951aab54c809c9e4f3ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280938cf53ef69d532d12a6b72c7c751607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4438cad0a6d5570555a56cf3cbf908608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e680ed678a262fd95772785b5361d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2311f7c045877dc4953a4b9ee94c6a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773333701ae7c3ec901a9e380f38da1a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4699b8f48be426baba8436aa3dce9c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee56f432ea223a9b380962d28da945613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dbd6d77aae209af6541632277cfc4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932af35b0c516a66cbb8555677c5e51a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca48919a44e96c08467f3a7b20a44a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbadfb2d9d2425e64e582d1c7972c18617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb8a372270da52c4d1fa6f481166aa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56112188605c2a075b717fb669ce50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8204217c2bf6e03903c9ceb5a42d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e945630299c91bcb044a721414ce36621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda856305ef12c20f7bade61a4f7338622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cf9531d45a9083b7096e8129e9e1c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c4a46eb08eff2648af19247f72a0a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981fc2e66933b9dca4e3fb7344a12d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226a7cc9b869c394148da327ab36bf7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f5f866f084b0e4c57f582f5be77aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f42d166e047268cb536adb3661ba91628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dddfd8646f12778c50bdce6e9a988d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed323bbf2e8baa5b3e284c5d80ad189630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71ad572349c00f39c892825269fbfe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d766f8938d0128495eb8803a68bac5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfffdd1d27bb5f043fe1251578eb52633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fc0f147c17abca2205b402ed9b1ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9764c6ef628cf6b495f9fc67944fd45635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57306f3a9661adf52935e2f3777fbb95636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6da5f2faa7085eece32820b93a1b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf115207470e1903f5e69351d71740638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920cbe6d605ea85dd554a255592acad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb4bc9958d32a63dbce5493163328e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a391197ddbb598b4156ad21e8ae6e7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3411b8d7d967805f62c8ee35ffb54642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b549d04333bf0e693b517bfb3eeb458643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92314680de9a76e1b1ee5a1dc94da58644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68588264ca786085fdc52a0bd5708dc2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8886e3d7538e7c2a582fec0eadd6b42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd9e6b1f671040246c8f892467b303647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23761985b1b7642ce3f9a7cc6d7796ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd3bb4a6954742e9ebbd6fd8469358649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec1081aa42c7b01264edafc8253eec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76787b2ab56443134c333cd4d2598adf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700c90a440fb3c4a7200c761728941d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b562473bffd8300ab8550621c4671653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fda6ac6b41041c6a46aa42ae4da1c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc83c4bf9c54e4a631639a14b722c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984508e1aeabb01a66bd199a4bb95f0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6aa61023266e290717bf6c02a1661657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f83c90222a939ec7a7afd508eb80d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e33035ed148ee197140ce2a453eb75659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef633bc34064cb3c1ce65932e3a840660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42b592b3b0ac675a5cff0673867bbf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084e75b0272211e7e711ccf080bb8a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b512532ad02dbf23b758a3f00b44cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37390a27ffae4109a49c91f1d2c5f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cce4ee59252e1e81a52deb64d1b5c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956ef745af67015a0d7dabc71dcd7da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d178053ecc96452d5aa3a2b197e160667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9eb5d50dea20f98095691a69f3dbc3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ebe86c9826060225e1b1af67e2476669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840335220eac47b59d5e13ec826a399b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ced583fde526991f459b7f1ad5b6c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24db236c8c79c46f058f4018364aa27672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c69884cb8cae3c00bbbf1c15f209f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28350694e5e121fef9b17c9ba72726674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4f23b8b0138954b415d3959c26b0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f25dcb56000c906e75c9b37ea4a2c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18938b669aa786e0da94f19368866699677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31767983ec934c9517137bd05e91ebc8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61467f368ca0c1dd268194b71c480fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf6a0f01e9ec645b310cf6fbd86d8e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb056087630f184e781d8364780148a2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5de9208287e2bff5934cc5a193d7e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bd4e9e72d2ad25aeff516cfa3a090683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfba7875e5e56c516e05273876e8742684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe87623bb901f8ed8016270c928767f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b239adb070c543212da691bf82fcf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0184d83352ebe6b1248958288bcf67e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b5ff285c713ee1e3ee5e08428c0ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1526619183815bc2e167c35f6c4ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17eaa75208d2610fbd16e38d2018d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bb02a38325ccbce4b6abae84a3c47691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a83f7ca74524405182f675f7548695692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032322dbd19c65e84cf6a28de386c9a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56116f6973a1dcc7b27aa361fc88b1de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716ca6520889334b9b66e2793b560cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffa9ba43442350b936c2a8a2c83ad1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639aa8bf0602eef2d97d8a70fd21690b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249332da6f6c4b72e3176314406cf08698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da874e9f636646eb3374aba19a681e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c91851b7b85e67f8ec4e57c058b312700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf7ba842051b8b7ebb5ba33e120a03701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984e72b9f88dc04e07aad22fbff0ca6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2c4c02480f0f58399c9a3d5cd405c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc6ba934188c2af92c6018cd75aff0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a5183865245ca65f079b7ee30ca6f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2809de1db125c3b9a5cebeeeda072cb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7eb5a1db52365c991d8abb90d209c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0932387c7201aeb0a46cba09483e9c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635370c61b45516eb63df91040d9c853709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29afa2df378342e5d26a5096e06b8ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419166f9d71d9dda419181ba3b42f64711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80eb8e1015078acc9cff309bddb14b6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925a5b0c96a7b200b249a5668b0fe14713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b9e8e39cd8906a3449f5770a609cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d5c3f04a64808eb4a7e48d567053b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94fb344807930556624ff1fa6a6f5a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188f16090f1a64dafec6e672ac1403e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb33847a26a58e61e31fae3967bc4ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622a1ba03a6a0f4e7030019710adb18719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5ff9e37fa3e5c1220c472c5784a0e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd641327c18e8515184613434bf7c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1d989e1742cb681eddf14e17ca27e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c9e54f468c7927c454e57ce99545f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83296ba704931bd88771799c681f57724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196260cc75e1f547a320d6a2e6dece7e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67cbe4ed9ba5e5c362bf5bebd5c292726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dbd5951a930ea90633d52378aa5d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae09f5608bb8fe9cbd2562888c90c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63a9e4b291acb68501a71a45e77b8d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ee1152d1fb2806146d4c2e2ecd0c5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a51e15efd2887cda010b3c56c37824731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f981b585095bd347ea3d8d77cdbfb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb088e7d82cd202a6df01035a7b672a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea64465ec96f4a55b286d983761180734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a65155dfaae9f229439667c05633ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e51b94708d0179ebf44ef4ed724872736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036b550be93268d707f3fb115a2e166737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049785c37a592ca028353ebd4055c04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61fcf8d24673756be2fa4e765b32a5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad84769c14f9a2d5053f8cf4c8e1189740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fa9908bb919ee8953bdab25fa99d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458111eb984a8e47050eddb417df13d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c494ef2b6af0e504556ed7ff99ebf98743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d8236d2679a5f596eabad74b00e8b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c80b84593be959359cfff9ca4b49a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47183364a4c0d5b14adbc31e752ed4f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73014bd3da124bb5afaab449c9b49d8f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516beafa506b134b894860aeb15e862748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713584c83f033266a8422d2dc925bab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf275e86a60649a5b7da1db84a8844750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff9ce922809d15f87448c8329cdce3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6765302be181f28b725ae205a3b87752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a22f4ddfe911d1c9c9f5e40abc1ff1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3657e626936de1875b173481b86ca31754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb8d339fbc5d4acdfae62ea10f3f92755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910a8fb66fa41481c66d530286e6c9e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c1afa0f4f9fb00217aa8748689d78757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da860458c52bcaf5450f4911f87000758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9bb4db23b777f1f58d325bfb9d7a7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88be68428bdc4066b1be1eb325f3c2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dcfbc1c64eb0ba83e9e86c0a5402f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098e5aa369a720c564c684a2da2d5013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1b70e143a8819a62bd97cb22d33ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efd81d5ad2c6d5d9a0f90f775544145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77315bfbbc8302e5cbfe9cddf90bf1a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8339545313e09ae62c4b8727391a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca24162a4fc43a0ae39d0848ffc8708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05352adb069222806e2c38d64a2a3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56402b7e5cd88d7e434c1210456ff0f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27fb72ba6ec237f770d8ba656d4be211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d918a6dea33f7a696554b089565b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a73d3a1967b23d3f8b24d01c8abcc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd23467b8ecf14dd01c60ea1b3232a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b56909f1efa150613a297da15cbe9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a11486818ee5971ed7d32cea7ed56b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df86e326847d7b2b39eeee01bebed9017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a2f5d87b3523a310edcb7b37a8b1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabfbe0ca70c3132134923eee087d3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826728d1407b29750272d2d56759a1ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff283fbdd5ef9ec2542b4bf4b80814921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beea09269d46afd43e5578dbc7b8b5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f202e6c7e558ce84b0b4ad2cd9a8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20883e1cf57e2bee5ed476ed2680a0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98270783279edf71d7f2a17d3a66405f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ced882cf0d828582df4ac0c663837226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fdd963ee2a270c56b49913462ba6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632daf5fa7234a527a9a482bf707c3c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502f39321b4b40f6e600e07cd3ee9c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392edc6550ab759f268b0194891e281e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440a37b6118b8f8ee94594f7e06604a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1940d97cc3380ec8afb82dd0b2db2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797bd50f2c6c51c7c72331ee8c3111b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02837040ca776ace0918c7410cb1f1d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acdeaf508cfce40742eaf91ce73a6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109b49dd4cadf987766eb3336a59c6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf3f8f12248844f9622846f9af752b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dc74ae65ac4661fe5730fe64af51638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b90018f628650369d7990416f2e3d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6f9aaa17c7f0cc2b85ec5efa4db1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09f35a6def03d56bd7880b8799d8c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5045a474299ace8439d1eb11e12a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d2678381096bddf7f757c95a9a64643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada64067938333ae5ab4622530a0d9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c141e97e23c1df97932e2567bfcf845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26016c9a0c09a7561a22ed1d6f4c878946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddb39f77d36ad2ccfcaa342c1299d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65d26563d846faa2e6cd647bd5d28e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694399f36db02a1115f85e22fe59394949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779e0402a5397afe842d70ddd9dfbc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785a93ab5afe8e65d322625df48533051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c556dac003ed4a34ec736527cbcfb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094b7a17f0efccd7eae69720622e3ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23ea8bcdb4ebf84bbdd1538f4cac2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c60a37865dd7702a3fbbd57c8c31755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ab6e237b39c09f7a017ea0d7b642e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc137d21b82d8658721b362d30a2551257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfbc9b526cf9c40ba78f3a42388eb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d87a4efa7ecd5f5fbc4d0d13ed7c6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ea8f643cb08fcad8e6b565af74d8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b7ae79c088912462861425cfc212a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6216b71b70ddbdb4aa0275d024e0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0b22ff0e756b1f2125c023fb7521163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6fed592ffa0face827d723203509764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca5eb7886ef380ccdcf18d6385564b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d741ef17fe61e8b0ebc34c49a9264566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6af9e5a696011b42f7853a48e9803c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7d134c872d1249633c81e38b58a2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc1f2fce2202512b63eb374a38d3a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad81435b670d8347cd9e69831c6501170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf2a5a42c3525c86981be7ec082f7871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88705e7879efb96a85de67c99991252472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfa66f5807b931b0a463fb32f62f8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68458c0981017f95d30980640a20456574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9517d542ab69fc7be4da80c7b85b7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065a6dbb65f0b66b202d6e41519a1b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d70592bd035c4bdfe9ab1e0ebcec8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd771ffda010ee8eb5ca523567fbce178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fcb07318223862d77300f590422b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2202cd56034b0c24e778e46e8fd1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89178311468be42ef3a83f4b2030133181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2df9c3a9a14dc7856cdd428e99a4ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704a48779f3c202009df9242e19135d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6684ce5502550f104eefba103465d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dbdf0f3eb0763d4fe65b828439c6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165cdc7ecefc9c9796e0f38ac2fd6c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3656b5eae15effbd1fc484edbf08c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc59225cf1f330763fecec319086d2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871ff8375644b69bd629b5235e6162c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba05a44ef4b746a35d307860c199c6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab477971d8e92d1186810c74af83ff5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a04a04174179213c9dc14b993f031b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd913c53414dc8b3510eda7738657fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6530100d4ad2311639b2e9c459f56d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e5a53ce3e08e8ab99d8b5c22da55395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837cf8da2655c5db53a63128c9613bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a066fd41ae9eb398fcd2eab7cfcab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ea61e982b009f16dbaef54d69fdcd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639edd725e146e79889c7cb18cfd7da999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c96d65ef10ded259153dcf00d2b126100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455bc04655912ffaa9962aec2bd8357101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9dce8e8c7aba671ce5f1f7b66104d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f57593443e3e41241a27d60b7ebf4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b5661d174c51b128e447896ac85e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a479507e8b0394202dc9b68c6db07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e479444ffd3ed2338952ab7e02ec6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0858583018b0fbb8bd84e71913e6eca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533cb61e46994a5f71d234ee9bbb0ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df1ef0bb10a6e8be2033a7974eeabf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5767fc54f5bb649461fe4fe09bbe47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f332f51b960afef401756838a5471d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801741a72ea0ce4fca8436a40fb77c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdd0e7c6aeff2e54b0110a4a7a333f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f7bc4f6c2978d362f14f9d9103066114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43f7fd73cf09ddc55bfede5641e406115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94424efa0119b4e61add5a22ceb35364116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb713363f3879242f08004322f08bf1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d529a02713558b20a13566da662afe0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4a2b34d54307ab768f1f0d4f1bd96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f2f24c78f616b854ee7c4f283ed0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4425839e9167de62cee3eb5391290121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefdb85b5bc05b96335e0dc1190216e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3cfee3aef3a1460975d1a8c620625123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0dd09e40ca97d18b47ea40932486a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335f418e4f9ad3c6a841bc8d4a89497125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435045029e209dc7aca16077c1733ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0024f7523261fc4dade67f9831dd70127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80515dbf95bf4282eb1c957e1f97407128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fe8a5817c4b770889f4a83d0047ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da318fdb690b282da8181ec0a87605f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf720657a8ce58972d99861ab318182131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bf51a75669d9a13e895c41d6934ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c6f59047a87721e82a36225cb1f1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51420a1b6f28a994e959704f5cc93522134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1ef773ce63feaa289d56d94d05240135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046abce438547ffd90bdf945f1e39d27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80a721fead8960c2178d6803c55e85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57083fd74de0b9f08e13a8bec81dfa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fb85aba877b6ff908ddc0e6e9ed2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a91b3bd427fa615da6d26fdc8446b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8e0bb04b42c28d8594ed34f84bfe2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f523efa13a1d499967d91c127d1b1a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a6fdbd2f502034de23441f4cfbb3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c67e1e7205b2e6f8b55f315c33ec3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4595c67c85afef717c07285827c55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fd6f548ae90967c09d803704f8b58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde9c6f8ba42af7a0ce5aa5d6b357e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529720db8efb5033b5d6c92ddfb6f0c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f18050d453585558906fb7c8d4800149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008859de34608fa14e7242e0766fd81a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0fad9a041ac6a4e0d0a503e86786e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e87b2a4e749bdda4e39e109da4923152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320027e4de947260a0c978c4e3ab2944153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a50d6b32337cebf6386ef739877919154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23bc53dadd6caa05c952bf7af3cd18155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584152200fa56e484a53f0598ba6cd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe91ac9767e4d5f3cd7aaa675efc81d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b14fa32e7277128392a62222746c03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b64ca19d0903aeb8a7353cecd3ee92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f441f18e009b2c9e9d92d0e81ab45d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964a91db628283dd42eee86374938a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3f32088f4726dd567d308651312af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1556758f99de525dff8c14c70783d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc774eff539356f2b229f262fc57271164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d9ccb0b592f71bb47ba4edcf6c650165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6abe38b08cdc2a895ec3acd23c621166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37979092b31cc44e24430ac7385af1c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489734acf30e6d8edd1e4aa1aea8d970168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dff483f5c1e263848943b2febfd50169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec434eefc2952a02f02f074910301a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e603af5f3a6804be09034b676883c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db14af86f65582e4b97376f6e5e5c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654372b85f04fa1d23fdb55c50700f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af2be8247e4d1200fa6fd2ff0d5382174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c18c5b35981eaa98e46fdd247eb293175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062a2558196d4bd088bcb3e3a53d273176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed9c4dc6cfa4340f274947d911e7ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f01f9effdf417a1b85591ee258c811178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c383c3c6dcb393a68bde73858314c2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b36aa69ebbdd471db47bdb875b1340180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ace9109c429fc0475d26fe2d23613e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8b80d7f3f9bf329b58c4aa19f5397182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd63540b7a0396996d439bdf5a887e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56856263acc6f04baf27c53a4b45f7cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58bcbe2cd401a91b82adbf7f484bb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2d124866e88167d67216ef0f2c652186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a89fe8c903a337ead8245420e4d22187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd326a893f5e899ef729351d5f0e41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955916f11d5c2d71d082b0392a6b635189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ea883b091b91cc8113617a16fa07d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b7e60c0026fb32a95e2e6e8b6c7bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b751dc99a7d989b9eb85fd17c3d5633192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83fbf992dffb551f6b4dbba93b87a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441f260370e74eaeb0d56e5700f2e49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f577d0d2bb31608ce7400f81da939195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b02e1fb1514201e714b2cfb5378867196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc805565b6a53a0aea70bd9c2445e961197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d046b8868d62875a5521b73de7c515198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d289db4898d01cd135f72abaecb1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b353b7e6373fdb029801e48d1bd511200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ee0267a8301a317d9232e58532bd5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00565d4507ef7daed6e23b1edf94dfcd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17bd2dd3dbeac0e28ced7516f109fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad99b537d64981bc8c0c7b69125844204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513707e764eefd7b27ca08c1f3aab6aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364c6264272a435f6c3c78a383e5791206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be256e3f7751a03d6bb58599944166207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461d9dc3b8970b5f44b93eca44d48fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d13a8d1125a9bb3bcc05bfe7f17196209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85fc2f8385da2bd48fb39a0f662d10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e060f5697929d33bfe9c7e0603a78ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a087128652741dd4cbace628d1131b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb375683f69d3177fd19a6b3629fb7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15975fbd17ec924000d89d12114a104214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094659710cb5064db0ff1def8308f6f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091d9a601284464d3267d5a632957e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4087d6128f79970d71b80d75c9e81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324001e6a2520ce20601538856b087f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a889025abf53f5078ab1ac26f7e625219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208a78c9d709d93b31a7baaaeace750220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5c20b53456894f029b11f52497d26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f050db6d518f0eb60337772c257737222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c554dbb3afb4dd7dc210d897b7ddb52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad229d4891fab5bce29171e620801ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee747d73bd6d878b0d892a0844dc6cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107ca16267f1e1bd77a0b93c24d4e6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2d94ceb2858a48e87faaa40e07e51227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4537c900d0dec572d634534ff0d431228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87756c109d4c4a7530c195facd8dc3e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fa9f671598df7fa644f4102372b27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d017cd3d9dbdf68eae7490f8185886231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a723ec847d7f27dc4a161c1c6185e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b0a91dc8bb4c4a644e2fece3e4e6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78f76ee74ed141496ad0f0a93ddae8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc48ed6b25e46ecacd51bd91c7d4c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5d769e1e4118b61dbaa7a317fc47f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018f0b13dab23d7f1663ddc2d59ecfa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357777a8a48224cfd501945f6f392e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508820eafe5f2d92aacd77072a4fb253239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e60ff589fba146b2d19892cd679a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0000645ed1cdabc3cfcc384c5ad235e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ec604be5c017a35e7cdeb3fab90a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1d7ff205a0a46d8b0e5944cad8466243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1359660dc5633ce933235d4e67fe1df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63340761543447c45220ad4f8a34fcdc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae42f2b07fc93346898333f91691bff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3f4a205abde0edc7e495e87ca647b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53506cafa1e6df93ac8a8a3a293eb129248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399c5b18ff5d521af8defe0c2874dc3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae66d5053eb482d7bbeeebe04fb0b10250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbccad66fded2a0f9f8cec46cf307be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3689ae18a8d4094dd3b4494d9f7005d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9e2c4cf5bae4f41fe0155a26024f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526b623df8c080c84c3909eb0dc5219254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f2775a2f6ab111c41c93e4f3b3a96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482798aa7fb6de5ee58887f04b0a33b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dc42fa00ae188f3cffe778068a5ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475da1eee67e9403dcad41a6bf4c3b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f28356c2e73df6a97305a5da8072c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5b3157c378f7299305bb24abbbfc6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca910258dcc84c8eb9245f2feb9f41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ea6cbdcfc51305ba13180c4c58edc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50639e9b8e5abca34c8da8de502d61d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219db077ae8eaf94f508de24b90e2ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5491312173f93be9ed9d3367e205c2d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2728799c530d9ac03236b685a3e29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ee3a25da2e219b4f0d32af99047a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ec00ce02215254e8104b5f99f7826268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dcc00d7b2a53e49d0e3e2c1f545b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15ab9952307bb4e4315982fad086b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48753c00bbf62c9081e6dea5e751caa6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f923113910d9dba7fac44f50c6d0fde272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed54d952d89267ee21125ff17ebf6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e36fb589e7c6b51ac358c89b60b45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051003225dfc6c19756ba06060638361275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f685f622fb8860a39159b0d2c56453e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef33db06685115d5c495ee96a01d18277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0bf854b3a3063e382c6691699bfe7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91722f20262a78a98547f4f6e647623b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7c3e9a84da217dc860ce4a38ad35d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca3b0abb13d541573d72b3cbdef8fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfc6104fd4edc7420b8bc518be0f83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba570e0c9b743f49176a0b576e740b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4fe7eaa3783b9310250505a9fb5e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677fadf923955e8890fcdf8513dffa9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c3fb057c9580e321445a62c6bce31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c098da4cdf3a0105ff45267fb39bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add56a97a99e2425c6e13c12b6897a12288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794eb4bbe5880abb5c53d5e58d75558289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeeb6cef9a027210ea16993514cc78e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad81a08401f4e94707243af45b412d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaf321cf24c9deb99d549e91eda484292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5569a3f35e0bea4663078022923e9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b7c5e4d00aae57a5caadf4311336e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e891fbd7081c6dd13b7c4cf122491d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7671632d57c6762539382cb912960296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2fa3241630cfc7392df37c24e741e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e52e33a241cb1c1bc5838771e740d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44f0117cdbcfe15a4fab507192e9e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4829e41fa11ebadcbdd7cc41ba51417300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cb26cb97e0eb727ba55cf008996f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c652477d2a58e8013960fd8c7f8e1ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bbcd9a298993e1a6b22eea15a929e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca381f3702523ab37b7d05b692e30803304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba1f9c6023c3cd35d98a0e4edec97b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da933f5f4add74d1702e46092c72da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31522047c88724746fe31945b12b2700307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952c08f5fd453569d7565ad78e2fc68308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb299250212f2605af79107a9ce5b0c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6776255ebb3bb8888e3ed972be4b14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ff0253a3309e2e1d92f67c01fb9aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3b7c3a76e90f49908f19a9f189a2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b7e04a66f42cd5f920145480ae2cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6e5936345d7e13a01e87ba4a7868f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b063ab0456823b2ed91ef12cce6461d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7318477a0f2336c428a3945ac7218316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32fbdf9525035c9d32a1d8c290afc1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b901fe8aaf38ecc8e58f2a0bd30b5ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96611800d36084777b1e835b3c18e6e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d825a9758023be612e167856ba9d7c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fca7d9625f19f473c06d865b20a79c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae2cdd550736fc238233dde42328dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6f9f63566279dfd157fb4196419fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3613e517766c38603ee8947377f1f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89fcd9802fdd21cfd335554a7a2636325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4748f9e45c8fdd5ed23631d43c2f1d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774164a75f0817e3b556ca33b7455c1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faa6003e149efa7f188be0e417bfe2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497295390343875d75028ff7c097bc9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf21469ef663c6d6447ff5b9a530ab9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c079b0ee7e72b0cc2d6cec0fb08e89d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d41b4d5480464a61fb0d072b4ae11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c5527e47f5695c94fc71919cf3e26333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e64694ad1a5503f97afca95c4369a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933779e96b5b01d8c3ef0f3f1a173636335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598c35064ba3b65166e1adf801143a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d00b0068fc0fcf66e363312dec9558337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ebb1fd3c188c41eba90780d99d531338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3b398abd71d59ce1e3dd7f5673c75339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55fee31ed483b1aee6833e2627bb97340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f6a3538efe3c85d1ae0f26f25407a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b109e017bfcf4921fa02fe206478e75342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cb55b8e98aac8da2dd47da2be5c49343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6df56aaae13badc848e71b4f8ed04344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8830545d4d65d4a976b6279cfffc1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039c36970c79b64eb2588091f8eef17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2915e2c9287712828093241f2961b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b257f245e4845ce513eccccbf8bfd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5451c0f8afc8ad3546f0c88aec16da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae059c2b2f77fa6747620c0a84c22c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e50c4f448ef99eb9cb1a7cdc629e5e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24165fbc52f8cea1c1f20d624d165924352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed814ee2ee31474372dc7e4fcb85443b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa93f8e7100dd3533e15ae2c7918b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c43f45850285e275a1be83ca14024f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64a8c2cd21b860e56fd66a04ebc8e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ecc50de5ba76214d8700fb48885c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e20d751d02aa10e747b373a85ca28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f84131a1aaff5f3ab6348142923da0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a80aeee83e227bcf61d443d4b1b52360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561ddfd331bbd8d2039a41ac197046a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd81a248a77edc7aeabffea5fe9ab2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c809279bf3b4c2fa7e58fd4f2c1d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ff9b18385a63cc9d60a3cc636169b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86317c4753dc1199583c824113f765365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94824b30215f172ed6b2a35734deb17c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6cc842fa23d2e05d9c979e1a8a334367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714459b3606a672d72a4da0dbffac6fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c800d4ee95920e94380a2250b8192a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e40708c14256f3da4939671f492ff8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157c026d28e5766363c5078120ce22f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6271d42b689c2e2807b929d1ccbc9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f56dba8bfa8f9b1aa523ecba6c2ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef6e5a3e21cd157846793102782252374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c89f3b8fc9cabfd3f4a742da79a25375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89593ed26aae32feaa0c4722d82eecc4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687071d748e6ebdd33708e6103d8fc13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff873255e8837b8579e899c786f7c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f3884599842e28eca02602e2017d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d405434694d331e368843bedefb68380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa8edc630e2fa47fa1340fc5078bad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261af42d3b08ad17dfa814e82f77ba1d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfab5be2775c07a5bebb423e8cd4c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253402d060a249373e8bcca19f03af1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316c47293832ae70cd65c1308766db7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e262bac5722f20389fb56356a00ea52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc78077876420901cc7bc4e15fca01387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e671ffefc16e89a4d179d882caaf4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7b8262606e76828811f043062ba72389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a6142a19faf647a009b548226b035390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95083834be389cf17230a879978a919391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c00ccef305373000090ab0bf98e221392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe144d86e9cca07a0a72c3648a52bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5daa269f154603bbc34a7f1f67c34394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9642db2a5ac6d4eb9f36028fca2212395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9384babaf1690af56d4912e39d64d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35772b883cddcbae6d03f942603aca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dda014833aa95540e1f607d1d298c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02c065b91515cf9f44e7f3f0b64884399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba401aa4bcaf450e99a0b1e9dd320d40400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b46b23c75acdb65f7b6f3bb59d611f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156beb074d85c882273b513ed3853de5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3c32203c6e21ca7e34bffdda07aaf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f78075c11e0f8e309eb747e0ecc209404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9d341c02a0d0c551775ca906b4ff2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c94717b92c0f701ce1506c5128a4a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb2985c9fc53b97a61e2293d402f90407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279ee41bdea9bef25e42c9a84ae23bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630cb5732540513aaea922b23471515409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6a09cf5a66d9d8375fbd4ddd9d7e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97cb66dd032103fbd4021a6bf15adf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aed9a585b805447fea1db84fec05a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53d803455c9c5cab285eea7bb04b48413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa578988fb44288c2121215ed41b54414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e6b97341e2b93eaf8e2bb250db997415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0a534088ebbe2faa328e5b5459c3d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f456197a13351c127c79e98ad86e6ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835493e3d0fbece219f69e70d0af519418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1990be591d2775c604f2c51574ea21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f79d395efc923effb21d18dd8457d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fc7380a06ce33789262f47e2a48a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fc644f75b77830d7959aba93670d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96a96aa819ad89835e63a8cc2d8a18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a4760526e170194ec8ee9bb740b0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcb24689049add65aedd155d9d82df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e06c856b12ffa59bef5fbe3e018f77426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6c7236719f5c2fd66d652903439ca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1685d7a0f2afbc59b5a72f2a5129c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064844058a9563150c2b00ec3189d8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459e7bcc8d5f4def31a2d65ad63ed4a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84b93444b05c700eceffff0ff09b43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122aaab4441a8de60992a0d00d5f861432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0562e51357e942c7d419d23046e1c3c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539547d6f60f440840936309213c78d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2990236ab558c9b72cba3fde503a11435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493422df0e6288b4504fcc4455ed282436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28516dcb1044d1119b2fb3c8b82f771c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7992f24f091d209b68355a692e28ac8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0933bdfbcd3b2ac747eb3dec55279439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd027497e2783f35b0800ab5d3aeb9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d90e651b5dc933e2262b59eafc66b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12965717c05f12eee4de2d58f765bc75442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ead4b5a90704a433c217c9779dc3d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5c013188c6dbe83dc1d715670973b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd925c7d65110bfb1ee0192ef35aba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d325158a46199db8eacd4884d6a2cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953f15b15e29526b2458450941d5ccb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35729c32eb1aa37554b25c4d00886afb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c24983912614021bdf1c8bf4943af9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afe80dd3448a956b0309d5a5c2bf42450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd304f87642e3021c310d131f83a483b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812301c9b563581069345b092e1c8cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6a31e348da3f0108a8c66ddf3f141453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27141413dc9226e7194677bd6e6a2f80454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f593cb98db98ac564d7f7b84ac7b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67946d17d73a66967d5e894f75e5120a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9215e1fa984aa70abb3ca6aaae494457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e1dfddd535f7d8bdda587b8bd1825458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e7ecc5889a08586f1ee65be1af689459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504239bbd61db0ea3478d7115862f06460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1847998ae886d3781d5bf6f38f68554461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695a6b2b8d26f3497dcb95ee8dcc542462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fce5862b3cfd10e5485411df599a0f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94861351171cc4b7ae1eda224bee52b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39142248d32f0deb7395b35cd7bb14465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3684707209d0a6258c83bb2dbcbdb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f04f996f699fb954faf9f66fca029e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9247e83af99a0681860ab7e2f5d8a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311f193466ac51709631ba4e3640e08469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dead1fe29c7858e04b4aed04fc2c85470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50b1d7977e0fa9e977036620351244471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b4994ba01c888e0c213aafd030cf2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86d1b0093e6ab05fdd590a15b167f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ec79f71f47cbaa2c84485b9c58821474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0aca3e11b26909779e3990b2415be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c618f88fa8e8e5e1d0e801e40c66a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911925ff97e7327afe1d851af458b6d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26971d32edb99d1ec3c670c994264fb4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6442cb95f5918102d4f04cc7d4cc4b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f71c77422827bb1ff1b5984b061b98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69e4bcd21e7613bdfe66e92fee6251481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99748ad1ec936a5f05ea67e7be4e5f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72702b414654352e01e551ea53da67de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fd8d3baff8d91fa8f1a2990bcb8f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d288ba63aa7a02de1c96e87dc5b879f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f9fea73ca5988cb24792d16bace6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef0e26ed54212591e34a9db6b5e255487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57c5f0df68f57cd3f19ca146dd1bb4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab39cd4c5b447e0338c78bc24c6a83f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0490bf14cc24d23f224006cc9b1a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a071600ce75caf0e71b1067ab60480491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3281899258d2b8a03e388f7708039492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e0d391c2d2197f942ef743580f339493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682c29c5d0b5615094564bae1ab0d21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a28be7b0bb2ce4592756697e4db544495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a6fcdcc1ae8f03dece402292f9b27496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dfc9a6d09589c34f0a79f488ecde5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137f9f648e3b4ed3380db07cda11603498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d0ded15bcf9575f5c631b74cedd8a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f188989a3be2fe0b8ba76da65edd6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083a010ecb26d9dfe7b2df8859aaee5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93d95bb9648f794360aa28a8b090ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca52039e0b9ea62a1129288420b058d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51163f0f979e004e572f1a79f77f3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6c6513d90ce2fe08f9c8fe2b722a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce011582bd7b8234bddc9f866f5a7a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9c0ca49918978bf04a36a643bd2f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261aa14c678adbbefcecbd5df1c8695c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362898105a552e54228c23e26a018c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb29a06e7f217d69e5300940f1b12a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60a95b13f0c5e5a9ddb65ae94c3a86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa15f127d8358d7911dec925f42897512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5738c3b16ef3a33e70ed670cef4ef1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f70d5307990023485613e7b590e613514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0ad3c15ca7fd175fc2d1457f39264515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23260e1a7d20116a2f14877f60b7adc9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09066dd0c4448003c43ffcc9844f19fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e653f425e1d6e099e3eb68d398facb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137231ba13ce9d97f8fbc749dbeab89519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69122fdeb5e706f62a1f45b897840a6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70039d8a888a8f4c2ea3f4434ceb553521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b028bd7a75213a3752b37b11e1cbe45522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a707f49d60a4b100ba84e61680f07c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd2e7b792d06e86d1f0f69a50155d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a794465259c3108867854d560ee9d88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797fca3eb2b366171961a589c2e7f56526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f849694774edc0516c40956c169950527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a9f401d4bf91f2b7f6063f4ac9d5f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaee362921da15dfec94485dfc23ea3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffd7facb7da1c3bc985d69fc562495530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd590e2a03f9a99d37452cbd483741a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c215205c27a29986d0159d72b9f9c8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1021df4321333b3134c176db91e457533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd786926b722d14148efe26843540e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beff9543b27ada85ce051746eee7a11535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362abf73de5b094a869e285c1d71c7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddb3931558c8fe0e1640e148d7aad9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dcdfead471a4dd40e4a1553a2f9f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095505b7e3f01f5ea3477d37cc232c6d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30c5f5b7f72872ea4e0b4b8e0e191a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74727184f99fbbf1537a8417f1065c15541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a000c3ff26079fc465c295d334bf8b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2d1e62abb636679fcca8e749d8feb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c629aed1559d233f598b05cd43d86544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda4696cef243b0df47cf6717819dbc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6ed48704fde8626fd972dccba1a7a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aec7df359f4a1832c49bf2232a19d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80798296fd245c11554f5e1b5e24b869548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070d572dcb070c3526f0b2466e926ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3282cd0b8c989086d1ea7cb4d93056550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012802b0e59c0de529068c992bea420b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c21cdb7c2c1112da3ba1d16ef58c58552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a8bb75963ca0acc6e82b117192b5e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641faf345033a32b1463ed333114606554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce91d619842dee0e25da4708e38a8a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92658c5c08053c5723c4ebe607c395f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2de79137457be94bab24f00be33d50557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883758944df7b589495d4ccd73b33ad0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0acd4a796f30f7c95c8b0fdff114fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218b8be007d1a620b1674a2319446ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8165cb214090d3773d3fa261d7488561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e989583fc218e0288ac2a27dbf55a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89de4a2a3a0785e9034847845731c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcf0e9ed7ada63431946077d08a6d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee8ee27df2518f88a7eaa4d1062284565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b9b040eb26ddc49db08b9339e8a0b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b3a468883dd6ed6fa96acb74febda567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f02c0617fc43092a7f201951536f73568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cefd8a4425a831e71f3c5769143170569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f37cdc056fca12ec4d9ef3614d8fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f704e26537010a566fe59a54750d2b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b072b56e3a14b45f20539844a39e667572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6edb968c242f7ddeace0819567ab6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30933eebf02c61d64bd629ed30baf0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2613a10b48e351957f439e739ba6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16efc1ef0aaeec7da3476ac91bd5df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46efeaec8b6e3914e7a43c4e7ad17dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b631b42ef206e872d8f08d25a1a376578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4987b789aa8b2c33c7c1e3aa9a6ff8e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f67ea57f93ad825833eb8568e31e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79071d9e11ccf3714b4be633a4703b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0df37ede7daadafc9741c92cc5da2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2780720e05a8e9b569ca6f07dd7cd0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dfce13cfe80bd91a809d13b64ce6f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81749e84695bc338af252c4efa66fbcc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986ee9ba9ec285a231f44c53c8a6b3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80208e72ab9bdd41aa4cbe81df03c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452829a3e8ca6cd23579455684461a76588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d213c986c96c71e3150ff3f139e03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abd0dd409c875c865901fc8b3b1c71590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93134e85edb933b0f2c5ef64032ae1fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1679ce564424497a95ab1ca109de1d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bb20860bea3d2becbb64a8e3ae14c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2af6ec62f9fadbd71a241ad6391738594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbda3113a0dbb432895e8c14678eac9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939555b59114ab6ca2ab8ff59de46b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acbdbd63cba59071663fc66d0fc271597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebffb7bdf1ab749e3902b2d720fcda598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b4449d28c65c61aeef580ff24e0a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf47f48bd43f0368842a0c2b159d07600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7feba6234ea88b7da53e3f82f219a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccbbe94f1e6cbb6001e0c90dc1f48b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b4a0e54ff836f122fbc89d8f71fe6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ebdfc8614b9e933f6060f0e0c5671604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e286c21217b10a1af5ae7d3e29105b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f6f395a2945c1dad8c8d7f89b1de6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc3f06f31e9ed8071b8ca77f959d28607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e2a156e89d0b3a4e350e17da2adf3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7905b8f4efac15efbf5933d85492b1c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f013be973e3623a610490e76740e53610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fd3d36a62aff3626d554ec27dd09c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71133a47866b05c5dbe0c3516476c94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b67e594c91f077a8e280276e9eaaeb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515a096f22a853897b9dfc71bbedbdd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdd22eb320266ece8620abcf140638615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fc4db70ce33504dd518d6455bb270616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43572cb3911344a89b85f56cebcd4c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c27f2c16e47106195e47c12f4dafcb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29c316d4d3fbb255488e46a28c9006619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f1e062c0afd67620ed652924caf89620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732d1ff935a78ab046332831cec52de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf52006078243ab1bbf293bc6516ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf001106972a7aa72a9412d98d960c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbe410a861c1f83ad7dc5f5b7b5846624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d913f0bb5c3b0e36477f6438bc2219e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805eb68157d95821fd1646bdb28d2ca3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e603ffb6f4e8de297900105d220aa3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690824ad0974da6ce30d9d024b29c3fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dff54f64aec3c67b8f41ec0f7c087629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0c8fc0f1dc4f14bf6dce246c877d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e58972c9a0ea16e595644f575f94aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbed67600beb8c80a15ce79f82595ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f6b7fdd284b0ef435ab6039540ec8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2388630be3b307aee3e4216e3d4ec5f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6c2948233319f638726a268e9b5fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c8ab00e7cd0480db8332719c18578636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b000af22d6cb7e3e1658cf63820be3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87ab4b3db173ff599a27439510c5cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee392d00529456fc66ffdc20d50940b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5f81d9b0fd8d3850f4b5f01ba4cd7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10769d263b35df6487cd9f2e03e7e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178098de722524d35354df4cbcaef9a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9491e077657aa9b5eacdc5a97df3ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a66acec1e447b670644502ca8e2cff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204f082815a264cf8a516e0f3fa622d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a198911a1f550eeb6697fec9595a56d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb369feed144ee911ecb66ec1dc217647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af2a8e5a3382d2ec86ca4562de05bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742e5f9060d4dc6417a1aa51afb3cc7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067bc2b9bdc285e22fae72251001973650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68890b32fb3e2c3038430a811791a0bb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7924058f0b5e1d0946e87498a885821652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54067c57dd40cc7c0915109cafc69947653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721762d61c00fd4bad0bbb800bd815e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfe96a44b53fa1c06f255c20aeb775655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89691eb35591e9c6d96f29c67d673df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53e933c5132dbfae81e826305f61c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d35f2848a581c0a4e4d2c3b7e07460658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622073274ef2f2a44d03d835ef776b09659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689ae219127ac3deecf4342a0fea2b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe53e17e91a6cb4086982db40075bb9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9c087364b40dfd1436daf897f3b82662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2e7cd0dbc2e99ddc06e258e98bda0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9fe73555dd009ce5b2edfebead274664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a082251bb5eed7feeb32a1fbe25f575665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b850cc39ae4a580b8510bbed7fc34a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9d33da9e4e45d47351db16401553e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdc9ecc803774c6843a1a15b663cc5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ff419ddd3c3c3e9f62c33adf2e3b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd7ea247bcf84357de3bfb9a5c29db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c8e4e94de703a56182c5d7d88dfd4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3780c31c55b043d38acb0edb091ecd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571ceb3049f3f1f96d091020b37abbc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd42d257212841fc392561a4b3e2b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b9953faf3a323d4bb4e78e299bba6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e9d72629e5d766b0fae48ae7f3123676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc225151527f7d3ea19e71d78819a091677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d20d7ffb01726f103c1de2076a6cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3e77021c247611b36ac00d2c77448679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae839243fdd732c01031f06d2e6424680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd5416a78c5ffe6664a6a7398dd22d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba596d33daeb6ee33ec6cbda7622bd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d20509d5bce7a4b4e42c34c31b813e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfb4c7a74098faa79c7c69aa12f1e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef145c01e17c383fbcdd5d306213c4df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8fde0fb7ea1b8317fbf14570720b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b3cf6119950bb693a558dbb4e88a0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6875c15a9e6059b61b9f4ebebdc513a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8624d91f076906b2138fae2234eff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb9e4e7563263311f6a387706c2316690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea29c56abd649b143c2c3c1acf42e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8ca219c91b2941619d1a94a33454b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bd96d30eece8cce65d234254709e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7036d7171fc5e0d45ef1d3469a2d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78e7952e0073df41002c9be06533cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb73146f9220b777f62421d71f1545696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0c55f92233b546799f714ae25a0e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e108832d0f41d589b7454bfa0d1d8e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6266bb20b84d1efbd62b085c27085699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee023485be25414ea4c1677d64f11119700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f1884457dd1bb83b8938cb0eec9e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3df305b18575a2dc83dbf8949a776702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70553bfc076d27f1fb04b41aa8d3a5cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b5d6e82e940e28bc2d3600b11e438704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa1b9bab439d2c06a5983b7d748e32705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64510f28ebb9d379f849139d273691706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1d0ce4821531c9fc9be4531f732c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6626544425b91f5f8a840768427b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd771923801362a3370ae07a932657709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc964b017e74e90e64e8027a153b83710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2c94af802ad65b685eecc0d26165f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df33578904c71bcdf3666fe67589dd1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10bfcac296874610956dc4571d2333713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acf9f7718a65b57b8314f78e3a74f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06ffc5fb27b515865e478b8ded4a06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d66aed872f06346ce36472d90803c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fafd14eb4e1f991faf80e5bf930852717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dfac67cbedfa579e65f2e2cbae8e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba28ff4ca2d7579089388d9b9c46c09719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d92946e6179b27b1e291821346814720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48013a24dc47ad0fdc0277a53fc8dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ff9f2473c7ad32882844547ce98e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d02f615261f7297c5633c941561f1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf97556a4c772ed0b784442ecd10d25724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31072f12d8cf12943034173c8338c62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc4ab24ba36e3c046599960692f156726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b8ba0caf61598b0b1cb974138cffb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519039bc955e0cdd32b5500b14aaf76f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72f69846b4be28f7286b91b128a572729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e2709a58a2ed730cb2862d2bc153e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6effb3269d6645d55b4444f19517f6d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfc76a07fd8fea0162491422c53c97732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f784d57519c5952d1a6e1b3e9e4367733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99698c80ddf14d393f0d9c3857d80e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ec6c41e95625186315808a5b76881735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fef50052d265c313d0d71a73ffe96a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e75c65ff9cdc0fcc37e85790a3e40737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2256d62784f61026f54d43f7461d1db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26daf0df75e31df6ae0f8df1eca3919739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4845f4ad88abc767b0bec1bae102f8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10672fe0923d858ae8a7763e0bec16741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dc6ce3635c7060cf632e224a8cbda742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd74e29198f732f83dceb2c530f32e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d6027fe8f0c2aed93cf4cfbffe4da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7d9e3ce3ff5333f4ce57ebbab8485745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965a9d1e171837e42c81e8e3657f942746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bf89c268b35acea539b89d5d30ddc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d34fcc153977ae376b49af2aa1c24748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857814234413168d335ca4f8b38fd9e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563187cffac503c374b09f09cf703391750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58242758d302b6fea54663f12b92c869751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f324bcff47892e1fc675f48f9f43567752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbe34fed43f48b5c978614349a7ffe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39c3b1918b89e6be9a8a1505a6ae70754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1676517730d55bca1fb1ea7b6e8b2f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f4616bd54bc46a10573475740a3ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed81f699a39d6d38cadb45a68fb39c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9298f18fea2ce8bb8b39f34c295435758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc803891ae472f3a554a576de1c8ed17759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>