--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ca3f8cd7bdd786b6a5c9a888ff44d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f476bf252befbc6fd8d090776e3f0ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2a900da21746f1bf0f9baf5ebfeb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113768ec01d65e7de99b01af3edd37f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d59a685d423eb1797876a276ca6175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cf74b9970a066cb68041f1a23f5d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaacff7032b0afe433f89dea15311847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2429deb097d57e4c42c781a3c0174a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100469c9c45affcff55433ad644f8659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db402b6a6e3a960f8fe366b81004204810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c046cd665c8d3ed78e8847adde11311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab34425e4d8c9f51fc0fc6db4ec32d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ed934dd5311ec54eed3c230bee24413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a764bde488ac5a12588cbe3090b723514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b079e42c2c3dc824fae3bb7c24cb4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cc977585712356ad0ed39cb63cf7216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fc34040ec3862d768122cc3ee72d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ace13d12b0ab2a475a2dc52d62c84118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36811046f66be824320b0843c788d3ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6b5a89525396a9dc7a00396d4cd1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689605f0c7b9ee84f169b3cc9b73221321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f80fa04a153ca696258e4a564ba8d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e17c433b535aac545e78625bbe4da723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049042831157701c2b34efee5b3e6b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e574ed82f849a76de9128ae96a0a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b2cc5d8c27969f7d496c4142ff59326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd173ffb08030956203e03296bfad0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818e00361d694332967f0b0189c30ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d211de94bc1f855e1f22fddf0630a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7218c1586860e05fc9bda6e488f0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f9e6d0300f93e6262bc4f56367e3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a09dfec4da04c7ef45e4079f2216b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da991c11e944f95f519adaeca791f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1064db75ecf0922009fb6f165910634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8f524af392526d6e11d3d7a92ba2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efad80e33778fa723a04ce92c3316636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea06ca712fb0da484d3e427a4922e9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97422e08498223d145481f837ba882e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82154ed22929fab489cfc1431c4f5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9c0618b7ef98a37258febd77add9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc64fe9e896368bec9d5490cfdc8dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efcd9f0386ca68c46a6d73bdd8f6b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150a8a87114a0bfc77a3812577c7ff443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb44876e1a254c6123e336c77d59fcf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c54a8df6aa4c99ab97c39db36ba3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb87f478390cace26ae701d5659d64146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501e071a6398b57d8dafee5ac2a473847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8a284a1c29da533904f74993f7be448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f69d98d50359592f05fa2de52147349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e85a6862affb75881a0ada4feb86250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281181dd96cc607110db12fd300506751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79fe50dd20faaf963e4e16a0cd49f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10181adac27e1d78726353144a954e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39de9c977cb5fbd3a46a2b858777cf954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dcf7d7484164987e55f2c22814b5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caace39ac1e1a6020f449290e439e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcd58e7919d5955dfb1a91b394c64a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e852db4a094e88baceaa3ea2c196c2258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa195c319300c973fc3cb0f578a853e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58e349afaf70d9660a8ee9508760ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae071e97184bd9a6f323ad384a5a2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9cfa89dc8da119d8115166e036fcd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb17dd6b93f104b16e0634489a3a6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4751cfc3bb3e85de5e8e4f0e5f55264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5be0d480dd22c882176af693d7bda65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20339a49f0f70a4e2b244f0e66070ea466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078b8ff21c6763f888ec6c4101289d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde248857c45bc5e369090173832f7c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79895b5dbd0af35a1fdc423a1ee23069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2788f5bd0ed7f4652e985d2e95222d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7ed1a997f75806933bdfbecfc04d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9a7621c78c6baa27bd6b5dbf3aabf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afa6d595ce4e29a44df90b42d38d5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355a806edc23d70a7381e091780137774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4352e3d88a7313cdf6a1c91927dd1875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af574c8077e60a854a3049b8d2d0197b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441d45d03533e8512b4223f2bbc9b2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdaeec867db5b59ccee2e3a49270da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f643209a75040cebe74fdffe87f5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85310a440239c099e3804b2f1a87eaf880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffdfa99d0937b763b332a58d2c1da781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafe5a1d55618ed387a0e178cb5cd9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85613a8f132c3da40a3ff5e6e7df8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b4869e9be7870b4087189a58bb54484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb11a8acff40b52b2d7f0a1a232bb1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06273853756c06104247d591c764a7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfed8315dcdd88ecd5346b01f513c0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1acddd03d34c4aba1bfb8ec9872af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91dd36fd640181114b9dc8874b9f3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af831d71eb90c57a5f60bb00e27125090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b44d3cd1b44720e00c7e92a3c86ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852268920fa4879aabc8767e2a386aa992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585b7839aff1606eb8630b682bb286c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e47d2c750891b4cdd1c986bf3f706d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4aef7d679d58842fee0c77c94705395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e06317e33b3df97f7433eae578dfb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf4cd36a51445b81bed903a8b97a9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dd6808fe0dc57d5effc11679d4e6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5fa88952a0fb290e3bc11a5a0c25699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b241095a1d0811bda8f717d92227d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0d68ad92103b3f03a48c3983f1c37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a42098dea77689085be40e0cba67f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce624f88a22358f9d34a481aeaf3645f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825bf9c1aab0df73e9ed7107f8bbab1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4405ad3eefbccc6dbb4c97b2ac0c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150698903aa856bbf0b552143f90c4ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81a1c3cd568b7e03d3e44125f3e766107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cbc46f87e202d22441fc131f0a56b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f64b85f48e80397ee52d8aabfef4a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213f82715eae512c4e26e20644d148e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2624b05be170d95d4e778e62c4a6654111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec74a07a95afcea85ecdb48570f1ba2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cb6cf88a105fab7df656da2ba1b26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b09d7b58c50d62fa5d4120f81ebd3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d03edf446059f8e1f3493d0c6f44a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84792a1b6bd6c0d0073e9466dca8132e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0507ed56f4384caff5e774ccfdc60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5e6460a52d4689600287c72191f83118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738d5eec473e089320a00a33c549cc9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460a9d71c164314fe5f8682aaed592d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe837496a394cf93e18c5a68c339cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f5bb529a62eaff862560a644a2c17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1639d85cb337ad7d5658d7cd410da74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f67b98d8db77223cf3eeb66dd0ff6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e41ee61b69d97816f7d9d8b4101d81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf61b33178d882e680f09f2231ef0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bf3307a5d1c4e980da344698fa4ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a6b590c58dd5cbeffa7efb2768d18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbf3c5f13722437cb24403249cef69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655d96d74b75b50f84e50dc83f6ecd2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965bb2ef0f530ddd963f50a9bb68c2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39ea9b14b5d8838f79de78332aa6d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5de4f4e3dc0163994449aacaebeae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae078da49e551aa092d9505dde629f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bab24364ca0c746ebf154a0d67a1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675212a299f6e9779cc13c3605f970b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a09b451c65314ca51bd8197282d25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948d09f8577ce653dec33a67fe43537138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f814c04bde9dd27339254b07732623139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edd498de65c31101971e58b2beee39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d137df31c655eb11c4999e9c6334c1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3272c918cc459216dc1cab9a4ff6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719350acfa46e79102588ee76bfaab6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98546df72adf9f646a8bc2bcea66a7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57ecf21b77577862d03db8eb414bde145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f55aa4cb0d377e5062b77b6015ee9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32dc62f8ed14717271ced930d2c832147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81883e3d9116a9f7ea8a7e61554a9a7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c478034ee108c37de38d44ac8ac76b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42d8beb61248abd4111211e67ed443150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327af5ba7811899f747547857cdeec1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72fdb39a494d6c07bba41cf292f805152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eeacfea0d5082073e50dcb11712bcf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919406616d34cfdb704cdacef50f336154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573d3a0cee787c72f2d59eb8786a62e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0c6d0fe860bd4bbd403627229aeee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef77b0ef543d08a83b798e63b6da76157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2ca9381cba01540dd065669036468158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545be2fa2e268c951eacb7e56f376f53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14f10c06f7c1dfce6e99776e5aecfe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfaf2793677cfaf575de268e29ed8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90529d6fb60a976ecb601c73357c9673162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc1f3da69f51adc2e82004f402cb0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3c28d4ceb5c7b6c8721fff28e7b37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c26a7411d3cb3e148fcda2b14a74d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085c9c1b95616cef94362b0f1bc2999166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f9d09702b87c4d58350e8a4d24a0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094e0c5336f5fcf6118f6bcba035c0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2d70cc3e234b10e9871fccd402048169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ed43c63038e3eb9542d99bf688274170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5808316a9b4fc5d1c728af017c04c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e06fcc055312955e6d07da5ef3e151172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a55ae61d29fd445792a956f085975173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b46adbbd8b0f71eabf07b0d8a9d66174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c62f33ba0e47a0d69122261f72397175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d96ab2ee1f5e7cd86105f77a9d3911176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685e4929daa89a9a517d561a6500515177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dc968c99fed57139d960e277ae29a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0944ca310a4338735a3ec02d2f6ebd1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096ba188a545348ac64d369a5c38ea5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148613a200a593d037b118166726ac2b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cc319b2ad888d4a0de5452deef81f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fbeb7717ed82a70b4c02c7d032318183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a495eebb288737a3d6eab7738b8750184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2323dc1374242287ed19158879e909185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0ea4bb44e99535853a29df1407be6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdbb9bc906101674534c884559c894187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc4bec3074aa9063ff5e654183751d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4a94f2b291f6f34b3d0f77fc300e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d8d87867461bde678a5c13500162e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd088f4c650aa0a2003d93c02dc526cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636707450fb3da9f407a1251fe8e703192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea95103bfec5abad940e6cf6395356a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ce62b5bd1b04288e365b197b93aa2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccc2d82ac7fd70dc7374d6ee766911195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a387a27961250fa6a8e0c5015ee2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a562b18e9e15ddddba249083c9eaaf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdc258913fcd2e61f0f7845353996f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2a0d1b38520970c5e6a2294b2912e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf72cb41f3386008b04b2c1560e4bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e22c317b9d8c6476bd384d5a753ef8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a92e12a587a6f873418e0c69cc915202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62231d3899b0666f5856646b2a3c7f79203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab523766e6f77c0f6bc5e8fc3ab62fec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e325c9702fe117d8b18dd8a7dce201205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867041078213b5769b52eb354eebe06206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a0a4e816efc415948c7ab3ebe8cbf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dc82d509fb5fd930d17729ca3c02f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e68beb4b152405f501959ed18781f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a98865dc1d6bd8835ac4d2c840034210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620c7390c3eed2a21f10a62a2d948db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6abaf6e7e102fb36f8b13b977eab4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47e2a0abd7bbd3c4d39490a14a6f2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acd84646dc6af79890aa9c35f88204214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6adc449413559624fbbfaa3a61d06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86768ba2322476e2713dd599e4889774216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a80027c1664fdb4de2b579d6c6ac2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79d677ffb397ce5e879a4a1a287bae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb8be61dc86f75694df58e950150db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c1d71de2c4cfdab9cedfd7df5dee2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68355aab04f85296f8a05950a5fa1c8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978b17d1383ec9871d9111fd342f5a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121e9e6399b5cbbdf453f43556d591b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85440cdcc794ad4abec83d968f87f5f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd33dd396a4f6ba8438a0d1e1794d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f24c4c3997534223663e879add6e30226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efab247df96abb1bfd3baf99b0ff0d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb233ede61d2e1a7c290392f7758152228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e87cb961906f27f1723dd63b630e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622600c561299675e3b18353361b7f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45631801dbb39fb2abc196a0f55fc4d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61876339822963ceefcc18c19f35ed5a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534fe11a2ad84d6febc7cd25a1da614233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65945a9a51e5c9d49f3fcf83b2b728234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4ba1bde473aac2a0815e046b22aaa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f096f756e4e3fd360bc8764a880a028236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811218d1db0f19d3289ae2daf3dfb0d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a75c82065431d59e2cc865f70046b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f2824b4eefc5c45df183c5768dabc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64310e1880c8c958efa204d77a8785a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef3dff8746fddf810a54fe319ce1a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572e7f1ed09d39d703ac069599ae4b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19703a8f7e1969d27fe85816588efaf2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0b285db0fdc744b058e7572671e95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77fcc64e47392f4b52b576b68b7b7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28597caf7094247086d9e238a75d39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baca4e2fac330d3b931a715e8ea979247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601422ad28c386471d97b09c9825c000248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c19592781321fa64b6b4c6abbfc02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95489c78a13ebb2b6c701b7844c8d957250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab362883e8593b06febf81b2d293f3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44282280865f21f12751635e24dd7c30252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6711bf4870aa44127bc5dfa2172e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6330955959a22e07b29cb18d4bc0f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc134627d685ea518528cdf7c7a7633a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3d6fcb6c9e420cb23418923d13012256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fa5c6e57d355d259119c854b43da5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b196d44f6ae6958651797aace1f5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108277663af1408d6c232f4799cd625259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9263a1fab6b883a964f1605638314260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26ce7642f32feac5a2dba1ab4c74b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca01d5934f6c993e1ec6f2c6687fe4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c59c2807c76158e97115f8e753731263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a11c4f7d9107fdbdfa1e1c59bb4e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab14232a99fefe7fb64e620cfa58d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e0d463b34311ae2ccefbc5d7090fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895b19d3627dbd872aee0abb44a216c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c71a9c66697f6936e26ae0dd660efc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c6c71b06058068353469e482dbf2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1429bc1d0e89e42b6555a13a0abf84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290bb8e03ed8eb42ab02cb4a83216f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932deece89fad39ab5089cca8a15a9a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61df591fa3c5f50f3be8743e0a0c118273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bba31dc7162df2487528e80a9244cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075400869202ba12ea9c2a00fe489f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630093138b9241f604026cbcc2c576e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187420d346a5fcf0bb193c1ab8520c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87e84bad600fb5297dda6003381bae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b5ab0e914ac79862208f7d2bacd42279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5a1452277b8e32ab49d9050eeedbd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c56eb3772fcebdc865492ee3f1d4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1fb4d20542053118a97e383a45f82282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccd242260f91029a176f66a4647761283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47987054616a3538d5f3c3d3b7cb2066284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daf243f2972f151380eacd42ee3cdb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fc4bec231e073626b8d0859943179286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2a381ba649407d1a5a5779d88e950287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb1117b5fa9f1ee197250d71a61628288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc353a76657c5fd6f5d080d843c6929289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125ce2d2fe299990d5da57e7223769c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790156571e375ddea2db293dc58a231a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc67bb339a85f803bf8ef810f4dadb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b3ba03ad8525e1120c7d066de81c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c87e65eef6dd530de2c0fe299f2afc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849a02dc4c77c20d16ef039f4cae862295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526fce2cea1f4d143aa66d53387b9d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ee6598829d2bf8606d32790c9100c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088ed2f3788c6affba382e97d4449f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abaf529f173a4cf3e8e1704616ae7f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b79e37e08dd7b0d7bb77b1afaea2aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034f934ad04c492750974d99b66dbec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f082bb8c430afc1faa7b72761e44e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5cfc3fc34715504d7617708eaaa72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d86516d78b46fa4f6c6a9b6f832f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c9b7708ddeb662518d8875ef192ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3ed1ca2ced4b55acc0af4a50b5401306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b276e3eb173677e284b0ebdaa99a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa3755f88c6dde04442037915ca6ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eac82d7b5191064bfa080cab67e399309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd6f61f85cdb6eb53a2eeee6f515a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f680a694f832c02db8a549ea89e7ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a249d8878c052a251eedd86ba3403b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1e7db70940c5578ecc5eb7fd04541313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931338c6e4c82b8ebe493ae013c065d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71baaecf462bb2e7a599ca8bfdefbb8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa568ea3633bfdca15b28725de5c2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a501e77350e69279d42721e55ffb2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179e3f4f68f24446861b6efe7d33f82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2591c6976284ad6e3848e5f83b6f00c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d83d2bfd01a752ad65d80b5ea40684320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3aa4b37f5423667ad41bdf981407a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78aac80d60f0114fc709d2d4bcf723322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad414842ba2fa438822f31c45c0090323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05a394d7b3d9fd319a57868b19935c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff884f9ae70b7ef8dd7248e2db9266325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924655b8562cbd4dd491230a1d24366326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff46b01eddd9e8f4b251e02b14fca6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313decc0a3a56cf3d5e9082d74d8b425328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181dd99af32149c87e78336d356e93e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4091e0e940cfd2fa83dbf553ec0e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49bbbb607830cfd26100be532efa9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e654a44a8368c493e95507425248d25332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf97246ada66d3aee84bb08b6cc6cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f3f0148ba9233fe1c699a548c6e08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae793d235ad6a69eaca134c78be164335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc2e823e0bdba8eee753b92113c2c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b78dffd7155c24003f4357d005089a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b4bb3db2a219e62bec99020e1f1fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35643e5705acc7c49bbece1a54cd3ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a89753ec823e6107682560603234e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a763ce336d2e046915335411c4a5ea5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457708d866d32ed4f803dc2faa102148342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c96f1fa811bb14c5c61e01d28bc497343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c39b4f2718d6f413d66c40e302a7c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257a199890923ca541315ab9a1bd547345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bfdc8230a04d1e57c3de6a31d216b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a025c7c289ab47d51680a6bdebfe6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6c18ef08828cc3cd217461c45b40d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2cbcc0bd96a16ec07c88a7ded70e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da7b08223590117c805f05f06ef0b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da94c33ccd82da00ca115dfae3d33b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23069f8a3d39e69226a27f10731038352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4bec215238964a3f60b297cc647a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a127e2720ef5e773b383bf0ea024f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ff856f6ce1d56d3c21abddfafa3b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dd97285d56dacbf138d7ac1892948356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e732360a318716bafbfb34fd07855357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a192b478b491febbfe29e464691719358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c44d9b87df929c5a38e2528a7c089f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a947ef0754841c627111b1566a1425360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba668f5ae5aa8ef87b9de111733cd3c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5c1f108352ae47c1371da67725225362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caefa19f3a6863f9cc23bb4119792a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd61fec333f8175ee59825e7ddcf45364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb0f5b77eaf8ede4022a2810bb2c71365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddf030f53292bc0b7cd213910ac7cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb227220460cbb7bef7bf8d12bdc4c1f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c54071e9a15c90ba05399f23ffd258368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0e3469dacd5d8fd835a21a56eb8ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff97df8be2b9434a71113eea0d8a241370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bbae5efa781e9d504ccfd981db442371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cb4e66c8f6e32fa06ded7d897e7de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb2c1f917456cc308ded6874147c91373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2f5ed9d3ca8820a6f7b630c45984f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71714b5eb497bde451e019ca33752741375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53691907c339e4ea42b2cc8cf0a162376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c8e71148074bfe28a86ddae140f3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cc30ffb1a6b62a6578e8d18eaa8eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bab5032b64e29b06d94bbab037cbe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb54ec6e85094cf629384b973d3961e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadf28885a1f5a7ed7f272c0f41bf11381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e5bbab695de551e50ca49cd96bbc7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224d38eec746dfbe8a551be32970ce3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c0a314bba8d2d38304ed6b998a4af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5716519d246bd661b5a892dc6a1812c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776109058b1c0387e376bd6060e4088386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c12e087418ff3f2c0a488b56800d1b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5aa94903f84aa8a818922d2b1200a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13db9eee44d22f9b9c39a3c7257fc5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561155f41e87bcba49b225e7ce085c86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1488e97cea466e48d3ccb001088017d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0775db70d633e964625103bd290a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499e504281e90523aabd121413bfd1e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727d59ff4b10c22fa2ce6a88fef1142394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68078d167033ecfb33097de1f585004b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a649ab4f038b4ca988375e60bea2c62396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f3383e533dd809519f2051c2a9eb2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c465a1640984cd986776e1bba6188398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26967aff54cc199aa56ae5c539e822d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f382457ad20dd1d3ad8dcd973e37245400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a75c7dfa7979d2cacfca808873cf1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fb10855dabfc22728df4cd299ee07402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49feddc43fff7a50a866c12f05778ba8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb05fc9aa50d285edaa5ce4a5592e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c655d452bc10023fdf5089a5c558d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a42d891c1f779f50591a232b865b3a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2ee013b3dda8dd83af3b4fcf59c1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fc996f6a7839f8c3b81b53d6712b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c9d2c720bc0b2088c24e3d830cc24409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1492b9db7eafb52039cb9f6e2fd4b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790ec02970a59be96c244f9018de90a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303efa520c8ef1519df8dbee22ab914412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1165e72277b6e171d073ee419bdbaa9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b797ceeefae74bd7bb7da0473b53081414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46183e86cff5cb5c5c91ab4da07a67d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d36882133fba0219c1b50733a82850416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09090d0c2f07cfdfa59f5d37008158417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9582aeeafcc0426b6da22d777958d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a806883829bc3b93c388ed94496aeef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407653a9bb4da0941f4567409e524562420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca73beb4f8a2bee726d2ce7e2574df8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a06cb10b7fd79698086e3c6edefb9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcb12e3994f03c56e6b146b2732580423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44c1ff4b610c1c3af57ed20a3c704c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93f6115aa1c3dce93ac5503f619071425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3439ddd88b3b460b284a28d9a9fde7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b902958a41966270b6498f78f3334e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5cb04fcec37a873c93c765949fa48428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e56bbc116bf96991bf2ad69e98125429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa49a2d5a1378f39ba1a64c748c0f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040aabc4869721af3aca8c70c6214e52431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acb9ebc2e92d522e5402c59fcc1eac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e267c73b1c5835e185857227a700ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d56446c1a4deca3403102cf9eaf50434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63595289e7e601fbc3b579fffd86b5d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b1a1c4fa82fd66cb159c7a84b9e7c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347d2da19e559bec92f199d41ec8162437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ca5015ded46c9c6c72d83868d1dd1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b3dad7a227144d09461a9c20ddda3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e66dfaccdf7c8533f8a72932b0f5d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602e8725beff2040b953fbab87ab257441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596197d93d00a0f58bf1ad4caed3905442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7390fce3155d0d57d63c9d0e6ac01443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29c497ca301ff1e0d10b9d1977fba5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1db76d90da12f1dd2ff78729ac1b8e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f305ce327ac39dd5135ca46122e20446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd42f64ab3f2c76af61f359e075b144447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a622bf1e8708054a35e5262503b007448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dbaee18b452930fabcd9764050b56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22eb22f32e99809f7f3194fc6eb09f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05077c836c856be736aef96f33303d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953e757f249480c5c67828c0ab36377452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b16f9a7d0b494a5d3e813b4ed48237453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf44c13bce08fe58a1f4cd17cba8e51454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05405090e98d04a77fbe7b3008c12a03455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5637543001429c93845d82b8643d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929cc88cacc1ffab241f5e2f260160a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7c6e95296d3ca507d0ddf91fbdbcb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882129734adb62d7d14ccf945346754459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701ff6f1ae575a8d80254104b20c178460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6df17290b64e5566d949479664957461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd1c12dd64dd239a236741941b4b9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af21ebf4155da9be9688254daca16e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7221f10ff08babd8094655a7c4d48464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41e24fb67f83c67a83fad8f4fd5a96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282ab40c38f9f4c1bc99e71b95bdb0b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0041f7d47415f75ad4ccc64fa8d794c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2af7ff52ec0a2baae54fee41109712468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97007b85d3ae57d5baa69d1f0ecae8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81a07a750207808c1060163363b0a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f19b87490d292083e1410ee7a4bd07471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231aa522f833127ff9a7dd44094013fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a4b4eee4636ff6737da80c6b87f80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db62a79e3d6b0b1a53570e19033219474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507696146356820493aaf6991d2d6271475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ab3c623c1c9d86e730677d0f7d0c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581aeddb0c0841cd3603d50db9968c38477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9a88199596896e370452078b9a107478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4411009fb1a947ce3a9da699222ce9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a46d9668e6cb6e15c665f0efccaac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02d6df0932943717c952e5c5995373481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725edf005ffd94e87a5142182c603f09482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ce30dc35e1b6ecc0860244b6c788c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccc6be4d2e3baa9f3a9f0bebdf942b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460ec06b96ecf38c931e0c92f36ccc5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448138fe63044bfbca1763e94556912486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba87e6ceac0331a30918be4fa220f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf2f28995304d8d8e25b97a50e5db0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc157de21df0a9116aa0071bca5ae6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe33291cdb9d7d283a4ed9e759940a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb230d0431e0fb5d274510aa72fc8bc5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6570604dd2af35edd4491d653216b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60ed917a4039ea8a4557359c6951f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11f3010d8f175b0a43456fe16423d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2f25761a5d55b35f20412a0758462495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b5af96e619c235eef2a75d774962f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ddf63a3f6871a65e7633273a5f194497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d63bbcdc164a3b8032042be84e160498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae52b0ac3feb58ecd258d25bb0abd5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b282a5825e16c4436878a06ff6044ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77205366f5fe8a591ed71add73f079f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b6bb0a8d149640f25c39f9fbe2501502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f770298a04b58349005d24566b9f32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94621c80160a70a1b8d592dc19dbc991504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdae5b0e8cc965ce707f5892abf5ab7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c105ca94f7b2fc7989bcd8b1a590918506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86824a53f343f379dc3bd593d2ef82a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598f4002028dbf39b0db7ec310a2aa5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf73d142ee37a9000d302e13a23e37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dd6df8444f238af0763dce3f841b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee433728d48d554af3be045154b6eb1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f23d239ca0c3ba05760174b0cd4e67512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcffca85fdf6e0dd90498fc95e64f15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bf175699c03ef4b50d1c84fcf1a08514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa0b7a7db5f4690f88369ff964ff5b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfef44363658dd906b65c98f0b94ceb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daa140e9d0f3144062034fc494293c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b407c43d1d5369fe930505562808fb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8121b0befce6fc5132c663f002b493519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3505dc7bccaac5ab0d861c0f3d98c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a48503ca5f7063746abe6d3f247dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40ee771d60682b1393d87994b6bd69522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ead151c51515ddeb2a3c2c3490cedc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ff5f73588a0fa64e028edba729f3f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f81bd6f43873bc857d48614f30b852525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289bcfc5f15169a1584fa0a9ef69686526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc525d269f35c605a646988dc77abbe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb17f57e4b879a86e635109c93301f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f86add53ae8a8e8e6679acb351937d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83521b4a75c10436a441fb044f37f5f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1376e238ea2ebfb832b81e2a2ff1d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160d12ef86c94bdf8d4ac56f1c7460d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767da44e1df361fb9ad73f10d6c63857533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9e851fbcb8b311a985dc9e67ace72534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e80da284e2f7349870a9bee13c4eb8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e699731ac0f2becd7150849442066f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b172e511f574175427090f2fb927e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ae4fef333719f36abb1a45cb7c8b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dec75ad46f3d988099ef0dadf7d75539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f42ce2c67141af307283e5b93b5de2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835de63ec6f1752e954e24066e992f4d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15994c0a988ace9e6e2daaca5890e7f8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8add7d1d132b0cd20cd32c958d0fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49330c4c1fdbc2c34b2c3f7a7fba4a48544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ea7f93618333bd7728d5504860ab3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59c42af36017792ace8418e10c2baa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e19bb789545194c95518a6faba857547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef482d9d8b90faae930173bc8dceed7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c2d453b6ef5e3d2961344f62d3d01549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d29a9707a44b43ff30be80645e7267550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dedd8292f99ad29b26b4e4b73fe37b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead5387c514459125c3ecf79e9902be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ad9fe9bf94ebdab9c44d062ba4804553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccd55c3c3017da11a7b0a7fa07b51f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cd840a5836e3356998f68a12667d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b45d674354c7bb55412ca2dc39ea1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e60b4124b6af5cd364b3db4b9df4fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63921b3fc4aaab93b96932ae1e9f87558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cd5baec7bd1f80de0cab6debb577f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc161383eb925e71354c03e3a9dd827d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d136288621776bd21a77f0caa06f5f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26943599a4f014036733f4db5299d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3817f7712e8cb67b0a1fa5f5b5988563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e41a79a1a7226253a27bbb87411c1f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1201a12fd7c2204a8ed6992de997c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989df451ae65c6f775bad0db060df381566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353786d86b42ab9dec3abc0179b741ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0bc37bde861f865a93d4bf5e1ae1d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67c0a5b673d47aaa1cbf095e5b4d96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7e52f088eba5ea89e5061211590f4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dbe29d3ee5772a55788d00cf53838571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c31dff3a946250e3af1858a26a3b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173600d9969a9faeb7f070ffb6ba1df1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f647fd6a206701407caaffea9e6e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf29b6617048a8e0796a014c969e0e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52947273ffb6af45f2281c9d1edd91f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d04eb4dab4209cf9d59de252c9cfd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f5bf9e9329896e0a6f9564000efb8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9c1214b4ae655af87a546f2fbb539579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7119036367941e11bc78aa06dab3f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12271da915a5ba7e191a9b691331cb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdeadcb9751948820d3b34cdc4da6b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4c21d1536424ab8f62bd277d09520583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5daf9d6e4e7704c48e435074879599584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8b05afb5fa6464f705b30c9831c23585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac218ef9890bc1897c31b6baf678720586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e7952892aa2919d7d984ecfb938bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c865dfc8ac8eeea0f804aeb251e7975588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c23ba654c38a0b9b367ee1e6d19d41589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32c61ee9c91c708b8fd1233a1ad136590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed60b5a81f1529781a82840c06e7f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baf0a094b069f1e7ab3d961f3559b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234c5ba73eb15f164116a12cea92ace593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bff9362b547ffa385f6c2e3240c3d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976c20b5cdf4e08de3c48f4038239dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff56e723eacc85ebf1171cd969f40c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab3680519ea45220ffc62bdaed6572597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07994a9b44b6082ec7f0dcb578393544598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d507783d4f525f400af3c699d21f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194f3c677a8198143fd7950edbe4565600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf9d8381d4a30d53c96fb35242747a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8c838014eb4e297f59022ef9491b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379050aca216ef010f7e91deee8029d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09155253d673ca87a6930d4bd0668d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d89e830202731c8fa58b668442aeca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3425bdc816aab6751999637ae9845606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2dfd49debb1ea09f6c37b9bba640d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fe24978cc4199764d2e29bee0e616608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f19eff69dcbfbb6f9a107e11ce08c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133ba907c27b0a394f3e2e5814e1390610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641123b4cbd52fe1ae01270b890a9cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988edbcb5b0c78b034cafd567f40894612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da4d7a62f5376778479b4c36537570613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e936959e23acf9a09ff0d77c0eebd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca748db2f5b501d047ffd87df253d0b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da510f2c7b8563ee4d01ea1c8996ea5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dc8142ca0a69ef9224c5e73dd1f6c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f1f131e35ab2c2c0f22db250e1cf2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9481b7a1c836439eb671da807eac18619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fd716ea4baea0d3f7f759cc1b76a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e137e35898b526d9df8519eabe8d238621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23e771877df7cebeb493964ab78e80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2035bf4e843d8809b2cd98a41f33d6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f6002ba10ec9faa1cadeb7244bdac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54b07c3dc698e21a16520c4a8c1ec2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4a90c82256b4029f0204ec6b041ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ba766278d26c6c662bf92b2877517627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25419acb78db4fda21bfd52858d430b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f5acf0c4422a14ce1191b30094f81629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1de28d304352cde899ccd1b24dad2d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377b882d605579560e734d360a1121c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c812ac089c66e9d5b9239d5b320fe6e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46614ea176ae3d7d5925461cb9b785d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc8ad23ecced21b0f667c819e342c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d37e54aa214c121b4985b1656b69b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea66a27ce1dafda344179eb4dcb4f32636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284b71599afe0a699c2a2e65cbe5041637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f611b7e052c467af5c648f481d3de5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dad6c727487e0621e029ceea0b7128639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1262721c647ee32eaa23238b9c463640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d56e133d95a63678d3a3bc5169f959641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa4df7723c69d3ffd9582c72b39a77642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb02aa2c2c4f2c51845e79efb5f2bc0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a2401c7b485bfe98db5b96808a469644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb40b5832addbbd4433a177f8f2f60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2f9eebeceb93d7e4816107ac985f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2b55d58e34113e246b83e66c23d98647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c09f82f9612024b7f126e5cef4b950648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80177c8b499907dd13884c2174158ead649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4b157a0d64b118c42ab5c26cdcbe7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a9713135830910494c49a54490054651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7f2a785090332e07d054a60ebe6ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e59b7763a2427cd3e097ed276dcc8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55b97d15ab168c58f742fcc666e66e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2688ef6b19bfb1a544f6abe7d220eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494bc2a719e1932b980fd292819503c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943b7852c019abf2488faa7ace218f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff75669ea79f9d611931c92d00b2290658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324cc84d1b4d8729f297b46f4b437d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331737b74a10dbf63384cefee0ad3bd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5f91e11c07ea9d30599571baf6b62661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c91098f8a1ff18b50193d862e21dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eef8e0c999536d5da7ceb0d11462a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e188401a77608989641471455bcc58664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426df7299b9861060a029653e8fc3a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561e3bc3120a2594e07b85e8294f127666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4e88c08ae9f38b0dc2b57237e39ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d6b1c38af6fc9def851743ceee09e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81a7d819ea25553a173d388abf9e01669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afc80dd49870e2212d11820875d6f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d850d2a5e809d4b0430983efb971af5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9759016b7ba2e2a912a647a694dec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08b394e22c4c3b577440d7ca4c6450673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582ab2cd0e8eb1bbd8e755f95afdc6e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24eb94850392d0c96cfc80a64e8d8e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda90c19fd6cbf2a4be20ed78d379673676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebef5d6d5ab0cdf1008d90f8cba9031677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc2b581486f4f9db2ae87accb6cc4d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba187fcc2cba5ba7ed00297a253ad3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9826fb6ce6449aa4798a572005ce174680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c150e45f06198385bc78e8b7ad0806681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fc3dc7c01646612bd4da021d7e4bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56ecdefa0017d4cae88307ff8785e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4bdb14f954936b6e2b3f761a7c01c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a12d5e477779839b742d24baff87cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf58cad6c088125a51f2cc69129557d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734709f1e0bbf77a02a6ae9b0dbe300687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d3bf16f485dca8941dbf42edf9939688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50486cadbfc86f18cb49b408989d0f8b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123586600d60b0a5d1191a95f1dafd79690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d410acad9ead17a05909ec47a26b1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c4ff89c5bdb4f3392c79129ae9767692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ea104b344ded88b1b689ab5b1dcd6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555136accc8e506756d22fffde7b2d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16685f4d4e77f5117034297f1b0d813b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16e368b7cc681212e7acc87f2a3c3f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd332f62515b2dd9160037a30992dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1530382360ece00e61c0ebf9eb98c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc1ca213c461d52d27ee692a37d2de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f61020305471c338ea4a7e3e5d1f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99d22a0a3de060830ec9610ac8ad3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de806bf4f5400984189a892e13c6389d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dd776937bb9b07bd48bc7cff444ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445d0203f2b14f925850913329815ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b60be055d569623691f00664831eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f715277e9b2d7b3648c73d70c25e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a33b14a7b6bd831d7028694153d0b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306d3fc7e5ed168ee903980dc9f8006708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1258e61932ee7f7a2f2f01e8a2612709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae208e8eda3d2aa1e9cd74b2ba62670c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e856ea31153ed8208e23171b42dcf93711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c82a25e053124e276b5ffc41686db8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75bb886e520a087aafaf3312dc09a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758ef86cf6c3f7ed9d42910172af0aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa48da1fda49fb44898c6a7a07494b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b36412f047b7cf48984abc36a88c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ed40027821fa2b64c1125fd8dd6d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89d1da62626862e05efe993d2ffe9b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89513a181c38543f6e0b83315ba7d965719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb4ed96342b6aff6934fcb6fb64c7d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e976e49e36c62d94dd6f3742a980d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a57c3c71fa22d8439b918c2468469722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4f006c63398879175228c8f25e0e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328f4a3aabf1734cfdf49423cd672cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959adc8c7314f2bbbc54ea68c0bb8ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92916360e5451ee5482dde17eeb3918726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701a56f73b0675c0f37b7e555ab6051727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2e86a56acbda5348cd654dfd9330a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc246e27f495a57757fb52b15e3311c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc4d4c0ab6676f945fdaec015d3e70730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e7b6f50f20117b7c2ca422167c70a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36058494931c93acb8e75c85631d7a64732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3a8efc793ba3077374b8bdf91242d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ce4e95b70b0da8644b421229cbdcd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df262e7814e29979eb1cd6a4668eaa53735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb1517ca35bec8ebebb04b7b30aea2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd127c8ff87f92b90ee84709ecff7cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a6f3c61956affe9f23e9e5d35b13f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a923701069b807847af626c664a84739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd97f090c0d5ee91de9cc4eb7af8a80740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227da4c43e1e5646085159d421cc6f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19890d472a32f6744a32d6980880f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4ffcbd0176cb2bf2e57bf96f97193743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1cf1ee0a57d41445224f54c0eaf68744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02590950764e36e9806cbe7b61379c6d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca757a52f0c8f53fb1efde98786b01746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf923b3451901c6d17cd7ed2452d004747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dc1e9a8d8c21c28af91451be633ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0992ce8393572f09055ea5ec1e0c5d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12338785d77043137332c80ff60da3f1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b085c49cee109a9f60b2793fd64286751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5510508ac4bce09c2d10950cb0cd78c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42f749fb6d483c002dbe96a8d6c074753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd149117a9a46079cfb539f0f3cbd140754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8c31bebe13040589417c49958d0f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf04772971f284395dc0da1c78328cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63b0c6e9b1a0ff19c62beb7998a724757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca9d1493c3d9be2d4aa1a952acabef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bc9c5bcf5c612329977ceaa8396fc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6194b8ad26d5aba2c8fe6e90e7bc1371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69d55792bcf3aa18134ecc66eceb732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01850356aca84d282e13f967b396e6563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198a6dc39bdbad0090f1b9b4071a2a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcb9ff9fcdd46551823c905ab4f2315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf1c7f19e39ffffa0868ab7668698a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bf27f2f876f743f9c4b84b4afc4747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fcae4e40a47001b1d258c1c7554b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d2add6b3d1698b7f8ad891f27e7689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915b18d77f9311a33334d11c502a30c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a06408856b1a2ed9487aeb9de8bbf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa434fdb5e8798ce5fd5bf609b3f0612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74916d4fd4ef458b710b5138b96171d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df056445a3be5f341e494cb6be31b5c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867a43c1e12f12858e22d8da5d9a3ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2682405adbc7cae388d341341fea6b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa65a9f56b9cdf7100b45e495d02d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfd338f072c3563067fe98b1d5084d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90639b9f76125776af4a503450ff7119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d816f7d43c3dee1777a1c6b495e42720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326c511173767766164d34b0fe80f8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3f36a789f5fb1e2860b56dac9f14822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb70dbb00e55f18d4bab74d6f5d252723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027532cfedcc507948d0b6ac39be80e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d243b68fba0ed01dd3545e0de574525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb7e4bd0ef1d61c926a8523521176426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec809dae932680654f1bd84001c0f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdec26265b1c6774e7661d4fd14238028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd788986d7bd2d1fd08ee893f5b20629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07731f5a1d1e7ef38712d4cc3eb367ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e8ba34d9bc642c359ff737406bdb731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee343c2efe40bfd1d8b6d212375401f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a069e57b97ad32dc7469f3b50f369f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9e5b55a62b8a97d8f42e7de7e852d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b54f2f6c60f1bba75fd85245b6af935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae06f6b4e0cf7f0cd31eb7d9d8ea59b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321398c5606c299d49a98312ada932e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fc83b746f6f9ce7742891ea4b264438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa77deba048ebced7a469368962082739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08f15921adf276dd158456a4d5bd6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db9e6f0b8fe4cb3813591a1349669841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cc97f0cc31e6e3c34ff8d431eaec742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9ee54201632f027651aed4a777dfc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128f189b211c9055302266ea2afbc5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c19c50202abefeb23c1d2208bbfa2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c0d7c4263226590f10cd0d875a77a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142147f2de7d25c6ea28d7aecac5bb5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dabed909eb363b9b75c1aab1cb9baf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4084831e2c4bdaeefa420b172328f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe417d7b4d710a95c40f77a4f932866550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf9bb11d85fa83da79dd4116f2871751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1f842153c423a9ea2149651a4333552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a13a32b6989ddd2ca6c30177a0404153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a52e74d85ec888cc8d094d0145052f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b875b2a7d37fe888df10e810f0da3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69db6b7a7177e200d1523bbddac33d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe680f6654c5b5794b05f1387a6b80357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c082d8d31365b40e7f83ad9584564258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08835dd35fdb81d66222318132642dec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fb2ce776e1620c32235eaf194007f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdf23136b489eb974c2555b2daef6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5b6e7310254610322459aec26b78b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29e78b10c2341609aca4ed8be74d4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4b162e2a912c1637e8170f13b1a0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cd3256ac5845abdd0c66cd91ac95965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bffa220c4694cbc09b825ce3dc97c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5599d623756ca4e701ab356718a97667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8ff3200c52ead68df4aa9c8a3b8f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7619ac564d33eec19f874402a906bb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748d70e4a6c49b74161b060efa378b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3aad332b2c93c4fa9b3ca8a0d017b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8c442c71e0260b43ec7e052f1394e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7b8b5b5dc1ace1d1b616a1411b8d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc396986a7284c8cdd5c117bebb5bf174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f31db573cd32578fa6f4f2559b2ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239c9c0ef93f1a71f00a9a2f4028da076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508bb0da05f1de47c5cdd599ce34f0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351efd97af5f4976fb063b3eb6e841278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d681086ce730f9ee86f0c1c59dd07ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9290f5f0e28fa4f98252fbfa7d27d8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a513029f57e9255844962dde6e729f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc071d6056136fb0e1b8b224c6c7b2c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7544017b603dad42c5343baadb1f84b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107661509a7ef25a7e0dad0773e22a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8491de0fe9806513a0e1f3270215e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295bc2b812cc86e4f3ab7edfdc769cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0d60148adc95f40751f3fd97aa4d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87851a5a30cd82c08b78a71179d93a7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966def975565ed6e4112f088e0741f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020962e11d1d43219db776dbc4f0574690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7dc5f7a5307091a077b9196acae15a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed108c553c0a17d0f7092869e1f72f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cee37e20785604e62af11b8d6614293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b10cf36268cd429fa1d8d8ac7a77ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db952cbc9aa7ffb8eadca0491609eef095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1280b26234b118bacb6bb1dc4d8d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02457f50725efb4d6d9c6c7c35cd3b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3d712c1906f526dd17cd751a26a3098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce3e4eff367a388282d9a44344dc5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f4230bd6311ec3a2a0ab777b07245100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7fda73ac29beb9c39bc400ee898c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d500a3aa2e468517d8cd8377ace4ff4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31ac806650bf36f212596845bdeaea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1e50156ce830a4284297cebad845d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d84a57d5b5a44c773f39041c7cd6e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7b206a0bc755c78fb8d472cd6b17f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9f45cd70b5e5ef433f10f4172d2eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dc906097881465ee7c7629f8a0303108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d185a0cfeb6633a0d41ddf2ffb7d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bca32080386202cfe5e0ed9a717a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fd3ac9d76a59e03a10449acbe0c8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46438a31169ffdf582d2f77738252d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60bf51a7307dcc69c5d172aab78ea5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f10d765a11f4da5eff32013562594114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9765e5265e2cea6f00708258bcdb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459d8e39eddf21129b03b3dff627fcf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbda7149a995fce2b905137bcab068117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba304738c61e5b1562411d52174d23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ef5e100106ef0b21f2b3b965e1943119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff9aa88e9b288b8ee953a171a55adb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53686a46f81ef3806d40e4188d289a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe079e41f752f62a295aff0df8a5158122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7835372f443d3ff8c80fd9d635ba8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08256d3ef4814db6adaeef65d4d86c96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b2c507d107c93cd76248e2dab8fa7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17898c49c29354c0eaf62b730cb4539c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4db6fa526bfa8567e95a7b49ceba7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731a40e78be96045b76854b79b4a30b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f8686eb2d7555f0d8e39a49cced85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b810678aba7b2f0f4cf8d18f2d5309130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710800281a7a0a584e448681c1cfab3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691e4de66949137e839197eecec33e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa10d5b6e6c21ca3a523451cf20b81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40599e9870d99cd194d3110e9a7b7a7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30deba5b4bca7915b6282ac98a738d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5709b7f767409221cd2ad01123fe9f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280662ee5634f2b7999dd60fa67ce16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5db07b1877d77e292579ef3c30072138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab760e99c694ef47e6d6da8eb29a7e12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded5eda46ff8d47930c0218ca09cf42140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14514d97730fc6bff945d5f6303e07b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad3647b93078aa680ce8ed4122918c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9ebe6acd676b388b334f336000288143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe828b327aa5fb721fb7a52ba6b5aea8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef7ffba230cf7af058915364937bdb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4245b795dbf10ba986e1db962a985d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880b056256dd81012fcc60cb5a62e01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89172080885b9bb69328247a78eb3acb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce2d87f74ce80b80c1ea7ae9489df8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bf3607f526f819f2bb1be3ca9c7c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680220dc6469c26238e89ccd99a40da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8725cab850af9b4f6d21fc14d34ef2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d8823c2c2917b208a986db3e23e36153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f23cd3435a510d2a69a33f4d94e54d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624d2e3b341f3d12d404b76bd713536155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c56d46887ddb6ccbfc49a391c324a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cc4098ec44722ac48ec7334f5377d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a409387b4a38e3df01da675a8fd5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d97daf5fff4b52431b33cf56693ed9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ffa1eaf6acb1b5cc72fe4b0503b31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594c91d5a01f19d4cbbdd7b1b5ad286161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24769a8cd0a10f5507f107b10ec2270d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a55d5f8e06f8787714d8c6d4771eef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9d19acd346a8d6804fd135d5a237d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a2686af3c97fae3533d83b5c6ae73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ff28e31635d71192527594def56e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6d9a60759f092444eb2f25f9a0464167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809fb4e9fc1fea45929c887d24ce0e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac81b47bb5f1d2977cd1d13e08a5166169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3f179953e6bb35bebbcb620b3c4d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0a67e08a136b761caadc72e70eb9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca870eb8b850f6a30ba2b8cd88c42810172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cc0366d4d4d689f19c182c7f3482f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae071aa6c5f0fc2e326ea3bd70730ada174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a185b72fa5b93ef6db4dd9dbc3ab4d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b5d7b1600e0f2ae37d2f9f1784f7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b592ac4d7785e0bee8f31a088ef5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2f050b607271fd72c8abd5a5fb8bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a5e9cd7e7ecad1a56b798f886fd32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844fccdfc8f92155439c6e66d268495180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b3f6632703c59c3ba938ea1a9b75c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27366fc4f3d8bfcf693443c055af66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e7eeac834eaf0f5992828bc1fea24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bf8097a7ef94e9ee14eb2dd8577c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fc963b43735a08a79dc5f2bcc027f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebb95d33998450b51ac94e7929643e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6495db9ab89db7a1482a43e8204072187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778bf6b470aa8252ce9a4a26dc5eb21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df93c0f0e3a121c6271e76e78dd5deb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f5c332ad491a7e62f447644efbd2f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a65efb01e54e424c4bfcd87d01470191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6417ba6b3d5475c30b02e49a6043f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccf48a5abb3b731af2e330ab93ddd9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ff2a5abcf9f3e0c24c8e4516397b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7edbb1f162ce667fcdfefb7ab8d86c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4828d68d7664f089ec0e1ed447dfe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b91a88eded240e614a7795ad1e0a59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed87baeedc551cc8cb191855233f8a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcae12bd47686756491eeac82f4a04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d943bf65cd12c63fc5361406e39043e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254a27d27286e2ebdc16f99a3cda73f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01228adefcadf6cdab3eb3100be22772202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75261bf90af2556388c9959404bdc943203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40f7fda39d2e38317a48a065dddc33204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc97762b116f007502490671e32cb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557272cbc466ff66dc41194a53668bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987322112e211527d2a57f4fbd59f84207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee86fcfb8a2d1c79b97ea40aa31b8b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200089013190b28703a4665368144c57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9a8b5bf53ec8eb1f91b8f97a03b21210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ebbac352ce08c7875c2644bde93a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794970c14a54308d57ec22819cabbc72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2a2852002ccf141f68fbd51f33d76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4034ccfe964a96a26fb19f9c3f6fcf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0037d2ba2c8951e068125525a837e14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d4c8c9e1e5089eb623f4024441338216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3ca7d65741dece98e63c13411815a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c82f7598f1633849b6fe2b107e72a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3329ac157145a59ae7a1370b67b0be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15338c867c5565481ac83ba30b3a0a2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df6967c74d4a21d05b502906d7aa92221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfe5bc99bf2b8191cb1f3c1da82643222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ebfcde87653086e07cc86b9cce179223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2847864a585c11a1e0ecff275e05a42224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6387cea63e4478bb7e638b9cb92a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d738f3cf5897e554f8466752bfb4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b4f4fa947c4862bb9ae58e8181c6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37c8b9be70b9fd8f14af2fd4c2f403228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce977a2a258da7503a7e2278a3642c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e843788fe06f7ae6cbf632bd8c599c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3c00a08befe2bd14f212bb154b2ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450d079220ef79ddb4ec820f316dd81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87982874d2ce40aba711fe74190daff8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1d392da91b1a93fefe8c664bcd14b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389833663200d5f35894bfa08263ce5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdadb9d3ae2da220d4948b30938301236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96536b5915f37128a08ee5a7a518d030237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691d0f8b887697de66580e62d2ea51f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1023a068ae3f2d48b91e3bf0d3b708e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96157dfce9b9932bfa4102331677ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5056350f3cd75927bc5e72d9e0575241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccbece689a734e1bd5587f939e839e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb787d16552f67fa5074982dc79894243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca271333803cf12145bbd1720c1ca91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab162d14b393db84bc28943981c61d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3134789a710f18ad283b89bc186968246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50598578bee2970fa52e16303f4565e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb98a7333108321bf710d46833a3f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c4d061dc1f2768516a682c272f839249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021315929163363037191cd8eb228eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90790349a12834ac13eb3815097d5cc8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1443cbad4fcfc3712312b572db37c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f305a46bba30a23552324d7b8924f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e031f2363e8d73dbe0892bb09dcdd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca331fe3e8b0ed4d765e655b1452f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c23f12f09f7dd495585e52d5d6f817256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6562082eb6f554ba83257f7759e8e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ae8018f05d7f73423ba7864f415c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb2b26fad6ebe94f1c9ee0a33be181259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c2a1fd4ce6aabbfeb5c1aca21d40c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77fd02878ad9d1ade8b0a2800b484e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d973282cac18bf2712358c64cb87f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119f71adfe5d9811169ebc3b111eeae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a5e4431a3cbfbccf080b365749fba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f2e5a239fcd02ef1483200059fcf9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5830cb387f3c7a8432a15a493bde0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c091ba8fbd1db2fc0fbdc4e6d8a39b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d395fd7e5bd742c30001c16a65a84268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2a4f42a4db13a33b075a57ed2ffe4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4a846fea8d5cef8257be8c7a10787270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6705be6628ac6af4a052033ca3a101a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b5afa3a27af72542ebe65d77b69c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f7cc284444ef4f2cbcbebd6260d73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4bca031f07e4281ebaa3cdd09852a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6e08847e9be47736ce251e709de7d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbe29227a04fc511809864db19cb34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b5f2461838abd5684c9693013d788277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508be0662f25e427886eb511f9ed83c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede71a7f257b3727b1384c1d1001a1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c750e4d016701a31bcf99a866c2f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d65be4212d253d8878ed43cd59d48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0aa8b609649e36ac7e4cba48a8fa80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ef388d2a63f41879da3f99c028182283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e7cb06886ab19e539e1b4ad325ef5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b5278abfb59e97354151c5adc1a97285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23d2822c2df5a169b8089f020d54ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833f3ebbabd09edc6c758ed7b8b47e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17767452afde30adac5291feca6cdd11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f019d38edfe60ee3795673d2a9ca9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dcfa73cbfbb4212231da6d7cd47f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894aaeda4b6dfacd4fcd5c47ee3ae9b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e80bb418fbf6a8f30ce63dda8e7ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493190db674cf161a680f2b2237cb46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19035dbb9b5c256e81d1cf69a07443294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c559318526e96d60c203e4e1ebff55295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190b32130b1cfd03a3721698964faa9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea806656371cdf4bde92bedb625d8d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70c49524f85954c2f20b3671c698c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c697823cf3de8f424c2a2cba48d09f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fa5bdeb18c6f909101a9c979c3323300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02b0efb4f0c57dd0b08d2d68203f63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91617fd757b9fdb0a24a9d205898ac05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f290c6af6a03114fd863193488e6127303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ceb86c34cfc8fd2bfd7ba0f521cb1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7e0009d84f21ca38fc57c447602f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2436eba3c6304daeec5ab2a72ef1c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4198ad67bf0cd5a75f53c6535dfab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2c30ccf549ae9a66a48a1b1161949308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017c843afb9cc0f8864fb19795b319c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38affee3e691b1b5398eeacedd836bbe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67dd77ef7b07a86c35f06ad1b66bcd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce480a56ec2158499d8a3f016ed560312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f755463a3df6681a72546c733cdca40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb83e8319ca3c2f67965075b66b9e04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90389621557c51a10bd00d134c5559315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea936aa2310a3fd0be32e742c0435d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43141c03206ee310191bbca5ba25d82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a4df44dc37a9fc8fd0f577d49838c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3047b907e595720b6c176b7d16ecd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bb1880332f8d83f38195f895d74ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fa5858b3b1c63d47db2c0f19602b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257f60a10d81b0d8b6e1b6151343bc9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ceea7b0a298c869520bf40e78879f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09f9da98886c83e59b3659a989dfe5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364e6ed469661045b2a561e6a076d1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d998e4f4380ffa004961691c6b4b276326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d1346fa11a595ae0791a1449c4d75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077620183f2a79d6729665f6c1be2249328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e6140a847e8e1dea57331aa7b59d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575bbf1f7816644156d9b2261b0ce61330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e86dc2e50ec076d69145bdd9d62612331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0c1b3fbe83bf4e1a6d9a3490858b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e90a03b25429a8bc3457addc9568db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bbc4c05df044f4358206328890c98334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e794bc7a5fd4d931e91ae552119da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40c1f9f27b843dca82833d23e26e81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b967bf97436e234c28a454be94c65337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8a4870991309918a978e7cbe7cfba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b095e70dbe9329ae1749fd14ccacd74339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d58f628764d3974a09a295856bba9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791b159128571b124c504a56708cb56341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2da42fecd477e7bb747ccb9b91f3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4271e85a4484959001f0df32cf14d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e381b87bea740866150b87b13ee8136344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3296d2c221d86f991bf58f4cbb9bd99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02364c3efbd713417ce1ab59e1edd740346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30f1296ff5700141dcdf38874725d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100f4081798f3548d12fe4131d0b76b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d5c8a4eb666c23b0d4759969fdf60349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e07942da15289cef997793aa4ece12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc261c0d752e38879fc4fcf52bab26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99768428fe5a00e8f3be54b20291cad4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218339450753e22239c42976d7deaa47353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134b7d58abf1c6010684b9bc9dd5b5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5dda6ff63b4d46166d9f5b3f9daf9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597c780ae3681ba57ba08f8ee2486b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8d5843dd2dc0398b3b8aac683957e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041003a133bbbe2060018b0dcd4bebf1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a26de73c6caef02c80cb11c9f2b82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df0f228ef73a01f9177659758d003b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2d66e877d8c337c8f8d3d5bf8f05c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0488258d9e7fe7010a49a152922e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fc980b544d5943f5a3aeac84a6f56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d508caddf378c44a27b1500b9f57da7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07cce6ff0f475c8d906f95424ab417365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0544b8739eec34aaac68ba5fec497366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc2becc49707e430a1e30e5dc6c788367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e2fa2d2db948a65a799b22c13b198368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba686538692350a475190e7962bd2aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162b5e03edf145842134585ef4c9638370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1eb007b8c4225615587762fb6783d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcc730ee2572ce8e099c3c800aa4a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fd2f4fb373e58081f73c9e185674e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bdf023fb54de378637bb4e25ce0d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceff843d48bd6bfd1e0c2c8a64ed8d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18ce3a8a8311f34e5a32c602c3418b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14cf6704d18a63f3e90665f505b9eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c974fba3f3f63c7d17efd71602c116b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa993369664f6fc45426882fe35f1b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac7f68ae9cf5acaf0d02abe3b8ece6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1eeaf99b611424394c52d32394393381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ecc336112d6f53b5abf6f5631ff90382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14884fa0fdbcff0a6356091ad877cd14383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a17dbec43da91e77d014bb81b51f2c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb96d5da58b879e9aac822c93792738385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47070236a25bda0e4c76e59c6ce9a75386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e31338f3b704d8a3fdfe170664833387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79921dff886b3eb121abafc456cde85c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6ebfaf4656f0e86cd822820b62922389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a2172631ebd5ef85d7c39f1deeee4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336ce7234a63bdb2141c8eade46e695391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3522f8e810ab67ac9c47428a647f98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3805ce1fad3330f1255cdbce48eba96393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f584f7d2ef41a86e097a56c95fd1f21394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa82162f909aacad9c9c2fbc39e36c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d4e113ff7fb6098d35a7e960367f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b9507a982d63e0129124da459e010397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e9a128aedef547ec951d78f964202398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cad2a9aa29c396c6889574486ca3e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54474793629eec91111903d55218a4b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ebca5604f2bfe948004dcedcccfda401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98725538518d286cf2dfd2e265c88bce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddc5586424a1ccfa7dd7053f8ca9f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0078927d9128fdadd282f085da3d84a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d091748b81a0c25d91b423c78117be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942ba5e975ace437025defc4e1fd28e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf345dd03fe00a2141938b682bb0511407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c9dd6260ff3a4b1a44c5e15e06aaf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4e34098515fcb354cdb6da0d58efd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefc1644a5e77dc16d03ed1516af387410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f423342319c77e6c2bf0379604fe605411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd8ae0580dfe37286cb21d7b10f658412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a0363aebc085059ec9da4d14175d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496429240b0a6154b999d5144194e05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b36f133f8f14484d45cbacdd6766a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a00c95acd631adc051cb64815c5163416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd412a50bac54a8d30e7411e3faf3151417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e486ed8486ff04394a98b728228611418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30101bd1c54e884b062784b6f8384e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d01351a3daa340e39e64a11fcd78e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb116bc5ac67fb76817cf3b46d346fce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79794ed942fbe69dac5f08363d8b8312422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9013f5a8acdc2fc5b755f73f5ae9db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be49403c58f038937398ae2e5abe642424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7919786f321a603f37ad1cfda3256bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816d7a36e2020d69f3c836a4057bbd6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684903184d03215361c27fe525b4605c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebba2ecc5c3261a4575df8367a7f56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73820086ac40669c4cfec3b287e15d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7da53eedca54e36cd9b1fde1e8ac3d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4c81d2a13a0f563b80bf32efbf56b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afbe5c2a34c04f2ca24a29067ba821432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d466f8f3744f84d05e3345605c326a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d9f02ea0b6ad48df6a8d2d6840550434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7e99e059b46483409da8e431e21eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55623549af4880b5dfb3eb815716fd70436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525bf37c6159108a98d283c10a7fb9e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad5fe62b4380f0c13bac9c800f6f6e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a14019db06f0569a5bbc4e9f721596439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457906ab1141fa9190b7ca1c93eeb5de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba783f4b7107ee3865413dbbc7413f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669266e30c3c3dd780b6c66b303a1c65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12870c9dc4d11e4619dd253540db6c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428edeb433a950c5dd2a918119cca82444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42278072805d16053b6863beaa38ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302864d906099cb50fe48eedccc47c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b31cc95c885bacec29a4255daa5f7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac70f68a46698e48b195145527abde448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a0ddf692ff29fe599ee26a9a754cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe6a4dcb29097fea156a8f837f533c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea053dbfe77c3c12ad69a9101807611451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca26ef24dab89d60d3886d712d98a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad838249f329e8af54accff1fddc7d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebf7f9c8f03faf86c979ce20dfee74454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517040e27dd23f65f26530691996793455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff3ad4e67bf81bcaa4b69cc79b73d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e484467332f299a0f437be13f5ba1b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51070cbc86ca2bb3cfe162270aa2ea11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f1ed18cba5bcb6982c64b61f385f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b26e8830c48fb9beb590938fe79830460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbead585eef5e80969fe1a39609724461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492d4bb6188bcdc1e91c4dee921638c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4199854f46e1a57228d5b6994a1d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85046d57d10fd766a922a513a6b163464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c20c32c43ea29fb6434821fc15744465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bb2ccea0cd50ab195a1c098c22baf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94466c82ae9e2bb04f7ce66d869be8e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50990bfd00cc13a21936f623ba55b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4aeeb2bd49c2034621edb27549c65469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c0e7e1c519c437f60a111dd0054db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9ca0a69dde82e27cc3c231214fa4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b145254bf7155de53d5785650b70244472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb53606a952050dc764c676ec614a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2ec7b7977e680a33cfabc3c292e1a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37494021bdb62a13297176605a3f35475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a63e1eed3766b807f6ded0fb990e51476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931c228eeba120db0b7a4a3efcba0c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b52ccfa9e67c4ce73835624884eb1f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440229cf1995d8550277f7c9ca6777b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f2f66ed13598abb621d89ccf87b8e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100f35e1b7ad3a1dd21b20376516a52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479426ef1acb2cd21842ef7e2fe2424482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad67b5243fe70392791a364681712c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c625d52ff6dd88dd64a683767bae3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088805ade67f91bbb1278991588c67e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2091c538c70155ed83c2def51c9a4b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823763dcac162951cc201f257afc6f29487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa10407582a2361d24c763153ecb426488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db0706633b2e5dbf09a09d8e785ef9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82718d25169d6ebe60a507108e8e18c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237843b2c4701b0c4b583998939a231491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49f1aed6974ca952660333044c7926492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95d2b86114416d5e57afdf2d363352493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d779c6487f84482a08356c3538228494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe66344abaea267d045b5eb912c0f93495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00767cb9a390c8f46cab4b7dedaed09496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdf6d730e28a1dfcba8a0e72860b0b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44240454cb0061bb08aae67188a159498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c367287dd93e8c3524a5ac0da8e7f02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570d84eb745084e546df3d571440238500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ec37c524bdc0251d56337eba5971b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c76658957e1581712776267d3afeb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147cd2b2c102b4f1051ad3f36be4626503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afb29eb26a9aeb5e1f5a672cd5741f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e21f0f83c09ddbcd3194efdd518e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1f4cae0e176ef1b568eadedbdcf15506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b3c3bc78f2bae5e3d860aa5bd2a59507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d50a4075bf48afb87d9e61f91b832508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fd978d4f944072eb42176db9f2b60509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa037ae0cc433fa82cc96fa4e4bc07f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251f69a77cb3489295d78e800fb297a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb26202c2f1b7f09b7ee9b8f74e80fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce4b24daa195971c2cb9fc8c515549513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b291b68850857336b3b9f3c07d4776514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172ee381434768ddf0506f357da05f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45892e5e222f864272c4ec2c0ecce120516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26114fd127687ec13e209171c82210f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffab6974f7a274cf551d2a8f2d5e5ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd469ff3b27b158bc22efe6a928518c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cf203706190a0a517b63d5b99c427520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec97b152f8f815514a8d40ddb5d487521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a61ca352dac0350b368d21060a0e48522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc34667fc36a711caa1e45e70ad7bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d4b92989b88681a7c7240e6b45b25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d86ca1056fe29252e3c922000d8b0f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae55f328dd3d3ba000ef92c678c40dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d6a0485c896c3964f2bd2609d43d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0b59aaa7f44a1900bdd6eb158be41528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f83e3d9dd37739118426d4f59b7011529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b910176ab7b35baef4a2e5412908f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b77185a2df099e78cfe8e30f7f970531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf6ac82ab1705e864ad0ef2b0f404f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a2c9ea080ab7b8ed41044daf0a4d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47137b99ac58d1f87e4a5946ce5e22534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf48fae0ceafabb7714b1228838eee4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7ad22cda4749cd1ee731a437b556d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63259b9cc16547dd83baa4f14ea83918537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395b416133a4dbc4de6425a3bae03de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8081ec13981af1aabfed251f2a5828539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fea8f098603aa1d466b0a8f7e90e5d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef84d2794661ef8ff196122e62545b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cf26b0cf180bcb61f5dc7bb05e79b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ff66357b18d348d25da81923465ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a107e3d33460d4589355d8eb9d2f9ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf674acbf7585e48f51a20d59800bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d977be171a2e406063f9348028299546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57524edba11c6b844defaaeefcfbe1bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac9ef6fe40f885576b50db497a0607548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6429d27810d991798ab97462ca03faf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0977d8a207b8426776a6afdb89168b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99842551e5c39195a0a5a5f21f930a23551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe1acfcf7e7c9059d234099bc7ef1a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288845af3a5ec33cf5af0035393a057553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548ffb87565840bc2c4723d7a510ea5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e000f40ed1edcc740c21d5f85189bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00976e741bc4d4748c1b086ffdaf7f2b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9acf0d9f9daf3db751f603dc7c9d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a24b9d48779bd4cd09608508fc608558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137a11f376a05e2c9f446b9774f4026559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6aa9124769bab0d605f1380ffa65b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645e22a0fc43b26c16db229364c4a57561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70c08306b61d9de9e5cf1994fa94b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fe95daeb1e31982708491ad97c265563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2cfe6dde60fdd69f249dd6af4a30b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee9d8f385fd5c87903bbb24b03354a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120da8232dea18b8540bdb152aa77701566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2ed391f1604b239a3e38e221d5bb9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dffeded4a1af0a701e0cd3c468037568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ab4000c3eb02a6a4864bea365eac8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43662010e1ccff44bd0f04a829cc5722570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75695c720a3474543e294eca79e687a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f146a3c6c194ba6a46053417e62d782572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499807b3f6b3bd832181e9caa7faa54573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcdf0de3f33764f723dbb4f3a2e248574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee684261f7bf8c777ac5a5f2e242f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584acd7dbf9b283a23d3f374ce0cd693576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a101a739bb62df3313555c5ea444ac9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf51ff9f01ff22481e257a306a1a01578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f3dc86f1ae76715855ab76cb1e2a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae8f640b76b03c689e21e54e03627c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15ee553d17825faa6a81b9605f37e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d1c9474eae53fbfc21b90f48fde96582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9ea8752bd46690c15b3a11331ec7d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1adb4c0804452d5d09e703349e4df584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fad55cdfeecaa7d50c7f7feb65d17a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812ccbb3d7c2f26113ebbe2a7cd400d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d5a282c250f4cf422a95b18e904bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607f15d87c90307ee7fce90d44b11ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8876cbc0ffab9e06a030b6d8fbbe25589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd1c237939fddc7e4539302594bb0f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563529bc6b083555a582e4180a196e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909538932e3d6402f9aa008b09914dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228be4ceca4158ec836167362f5a5be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3cf5f2af89b386247cc296b06ed82594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74badda09014acae272268e622bf9b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0aba01b2f96acbd99785a27518651596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d410a3e135d6ee64b8bc80e5cfc7f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0b6e07f287fae4aefe1a8138a5327598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d5c31c7024c5e5a6e360dfe622f72599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342bc269c56375e46fa8a51bba5c488600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0935039a97928b4e55f3177cc2fe85601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdf0b74fcdb159918aba37c0d664f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e9cf9bc3cc27853d72849e531f140603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573743fa647702b8c405e6d2ec76925604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0a4479c66bec9b58a4b6776a49a68605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba39c5d66800e2221a55b05b6e47ba1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a77cfd876cb0d95670c561a882200607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ba038364fb9c40c225d96d7c91052608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990eff406bcf453bc3ad39c0dc91ea0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f1749260c9354ca979da47ce48674610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb40d7c015e17b43c237a37e8a8cf8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d33175aefc2212f1a7f6e9af96c1c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd17cf6dafafd9f7d1be70575216754613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7514e96580112d376bcdd6d438c4e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7ab9ec21b6b161d240624b99f07be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2ede2b20377fcef8e47922b73b88c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfbc99c3fa6572db4ce6f57338624a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229a2a10ddcdc8b05f595630350814f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a926ea2f08e561d8f996a5a477f00d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c55337067efdf4d5753971d105ae23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce70c9ea9d61e2d09b7a174ce5c4f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550520d5eb388c7a3fd3a08d21b720c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d2e883fec709edf1793f0d48204a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d59642ba1459368ce7742d75678d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40215479d77a74643baaa67ce2cb0e48625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf44f8ee46bbf8fbc04e38b8e80d618626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940774425b262067d412ed3f4c56deb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94d28d962ff750945ec30188c74166628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59372de8677573586b0f4aaddf921d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79c31c2354f4a627ff5a1a74b305d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b80f0962163421488c5b60473f12c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b06813126916b77f53b89416a6161632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8eaaa832c108198880ec2cced7034633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958513ed62cd69ec963edc7307d1159634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463f7b7465e5f99387c0725180e7235635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608de678d9c548a41eed4437db12496636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ea988e87e878e2fc27b441dca0356637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cc5893eead52f14a0362549ae8a8b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc44c4ecd775854c73bf1a76424d40c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a69a5e1d71265bfdac28489824c9a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed630128f1237e91a50e6a6c2d9f2255641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4fb6302c0f52d961c8b73e6711f98642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519a3a16c605e830a21be09343227d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f47b2f630e5217d239e1516e5a2555644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c0809c163c882a60ca7f179d3ebb7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a013d8033ab5c5fafe5f2a8adb606646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9a3a6714b05f3ab81631375069362647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f94937811f2f25baacf709507d8373648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc540685cab5ae2dd4dc00f6f58655a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3c138ff69556a0947a8392e47ccd5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989c85be18fcd1e143c19942f208cf5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30df15de94bfd47bfb4d01f7e29310652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc358767006149b9231b358bdb5422c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1087133e3f578ef923f61fd97f8943654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f051dd4db0a117ff75e7dc4e87ae6c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bf7928cc8bedc2a5e8b3f5be6103a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eed32145f6f5c4d84d2c4028c8bb0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56184eeee369ad95eb8409db10c2ebc8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71963d524201048a7dc7badae57d2360659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56467ddb37956fd6644b4852872dd2d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d2d085fbd485831a5a2da09ab0b7a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2618649482515bc4928ac39314369662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da76d1fb1a83f8fd41e8403c9681280663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153071ea57fd80d550f91af4347a7f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e456a2ce2f034bdc7f8ca55b25b671e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09139ac616271c028a8bfba237ce4b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c9906219bb82009f8bf1292ade962667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c70717543bc29754e5ee0efb782ea3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4b1a28f3b1a21949e8020c49c119f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb820c61febb700812c17064b87c753670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055752abb33522c9eb95873ec69efe28671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403b8a30a7c2b0ef2da78e20d830e63672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bff2000d50a75ee44bdf58f2fb08a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dfc13828c7fcca5728b0407eacc82674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867db937eac6913aa521fb15f25a503675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a242443ab9cd9b09740704d2c44478676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6955d73d7c5812a789d187820900f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e973c31cfd4da7675e41e5e16bda4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f68eb1730669ce4f2640f4e2d3ca2d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48c8fdd75055dfd84d35c9a61f90bd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab5d767e1d60259b9dc6bed33a2d30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee187ca07a4544e5f9e124e5cf9548682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461f994f76cc5cc5ba2289cbee5cdbc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7031b2437b6944752b141188d7e01684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d8b643e1de7ad1d6131004ef27bac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1cfc3ad8688b1e8ab2e2cb9a6128a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95da0002c529556c9086ab51cfba279687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea2bb7cae6d5540b22a07b2e83ac34688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f67d5e3a387b2bd3ac525986b8e8c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812dd6917d52ae791046f8a6d184117690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386f393f2600dcba77f21b27fb0039b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a92194c42dc82de3f6e3306ddf266692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e6ca64ed61bc6a7adcd8e15706cf1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc21253ebc904e5e545671a4b63a6a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaacf9f5b110fdec2c20ef766573719695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa824813a85d0f09be4db001a3a2439696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abbf89b564380b67e7faf28f35a262697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa81aa196efc9bc7f60a18483b3969698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871c87057fee9ac9dae6380866cc7f8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f935d6b7047a1a89441854a1fe02f4b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3f633e2906f5bec7dcbb83096cd2d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fa8dc0f7b14c854997074a281e1f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ab5aff5791ef364c5ad0cb048cdbe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff69af8a578aa1a179a20c871f94453704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a780d48465add0aaa20e9f62532e0f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2a328dfd42bb516100eb7ea32f6fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c58324dbf80ad9b7230b75fb5a552707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068097e59339f0281cdf997184443c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a394af82070ad7be067e887d3e310709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d5d66c7475449135ef30aab5113db710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef10f39507bf1d542847a7c48313f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba384af319189ffd6a6f2779a7fd84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d4147160c765a23240b941d4c1793713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88f68b6e6a1a16834dafbcd99b757e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f392b6f180d3769c274276ae7b91dbd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321f8b1ec75c14957588bffb802d3e5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa1d5667fb9555460e9c2ca74f5828717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09630c8ca6635192b9032478b599a4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0a4a518fe707ed85e0bf054895c81719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3587b6dae77837938ca8299530691ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03029c5976d8eee469d506657d3f76c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac1814ddeba52ae2198b6826f8f65b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847ab57ba24ddf65cbcbfdfdf5ac055723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034526f1673767fdb67f0badf366be0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d2f4c298fb06f16e227ffffe2956c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622640bc1b037668b4da5b397e30d288726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6551aa3d0bc554fabe8505f3bed75a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bd827e25b4cfc185adaca98859e80728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed879c509bbf8b1dde2349690c97a2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3e9ead80110b636e2cc930ad48143730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ad798285f311ea44925f9ba67c57a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5d0573bb1fd142e218d84c80359ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30a4005c038ebb7aa440973d7e2193733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32902410ad64a05cc998185f43403d75734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd81705a1e811481c33f63a5d7fa95735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb4683c4f79da328fd477cb9d139e2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e38c29555b3d7c107d2650725516de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fc26c9f2d82bae87b6c43401b7748738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae63041710027497630681e067d79dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258eb4e30f1430f30ebab3ca16f66e35740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42bd4f20280699a99fa6db37b45a07741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69449b8ac1593d6a72a49811b5ad3a94742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3705abde2c97719dbe6a30dce9cdfc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786aed08f5a7c300415578337c25a82744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7ae71d3bdc0ba9369e95e30960cf6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1af6390b353c5a0055dc9a1e062d5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1baac61be09f325c0de72af1679c07747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391393c5e29526eff52f37e61b19fcff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7a20be7d06f174c6e129b6b9bb7ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27372694418e8cec2d4e73e9bace17750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70db7e52d7894563893b8ea08110c26751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6828be04fe8259bb7cfe915b00434c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a3a73e88c9718cef5d717c99c2a7f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a7c1670c6ff1efa0cb1c56c08de9b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4add87a596e2e02f1d9144c66d8b67755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bcb4c0e7df8116a8701bd64a2f1e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0f80bac31ce0a18df88b4b8ab3c8b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0b2afee3aa523bf688c69054221c4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe046e69f1402ce5005aa45a54a7ad759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>