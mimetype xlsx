--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dcd681ba8538424b7873a1539b7ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499851c1c85d02f64e0d5e09470e5082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40e5565075d9e8b6216686d0fecc2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6468b22a09a1c2f1c532a7187d2054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6056a1939c907f8c962c2f436cbf5695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee15c06ff45f9e56e8d5ac363e6d2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e75dd75976b9522145b33034dedc5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac806cfd034ae09ea95722db06bd328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f35e50c965b753cf2f7c1e9896daf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5af5013bce7c4c3a134ee00faa6f3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a256587a0dae77cea38750eac82ac411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09718ca336ff27816d4dae3ad8d88d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e6727ac1a609f7ba0fee6e8e0ad2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb52966e2b53791b612cf8b9e71e4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd98ba10e7d0c1b632e08ccd01fda215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533842dbcb89455c86ccdae0b13472b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8da54eeccc6b88d5c7d7a836d84ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef466c8357e11d2c3bd90db42db735018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9c8930b9228dfdb5b3763af05cb0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d050d179aea034011841fbd7a8b9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5007170f3b99bb7654b5932f80e920621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3b5fd76d715c7ddf75c7ed5b9a00322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5a7a8bafed918bc6ccbe2a3aed00a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34773ed405460c57541cdf6c54c1677024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6ef7ef18104c384d9f35a006db04125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cd6d52bdd831535b98f2a680fcf8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19f6d4c6f16b5b2a9fd569b9ba404027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ab887212cb437397b895bcf94d3d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55018bd7ba6d8140a316f99ee24a1cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe49e82e64ff6f90b2a76e3d6ea0d1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ee5134d9fa264c91bede97eb8e1bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b9732bd4b8f2c063b60ce288e7cc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7ffc7f903e2c370e79b1a64977f6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a1b1030b5bc806e37d36b40e0bc0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c708a2e23be41e56a6a509bf7c1be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7258f3af0cf03a875087934c0951136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f38ae8b280acef9b83ef2c3f69192a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487674944e690c6adca5249b74ceb1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805ecfb2c67dc18daf4ed2ee7d2bde339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93eb3e9b463223fa4bd9bead985506440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776a503263a08415fc451562a3a6a4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cecb770a2034a756f42ce2845ccaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4f5bd42461e06ee61f04a5f7b0d7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644484dc3ff807d6c8ab4d59d6c42bb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf81588e2727d4dc75b5a7c304ce70445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d3d50f1097d6a1a4238dc10924e6346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b2419b0af22c9505f343608e96a5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31e501e550d4c5744c5caddd7be3c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245dc3cfe9b7ae32921f3aa0fab7b1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6165e61e0b5073fb8a6195e83692850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a1136f4b699eadb3d4c970f72b82851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0da5f852332559e646385d95c7351a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369be32edc1695aa0cb5bc7a3b82098c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d5751d2aeaf3a75e05ced90ce497754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee375b3e82cdf7704ff07ea9956f782d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67676accb8bea40b1aa54d8b6bf9aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6af443c3c610f54422f9a8fd78bbc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9712837ff358a7b8d0fc25bd20c5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb7dc7eb28c9aaf76fc105fa0a71d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd90bc8ac834acc940d453a1d48b1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f85788a9c392f1890c5cabd0944ecb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85d056339a77932f55e0117154a98962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420c4901ac32c4d234a8342dbee2dec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a61e2de802fad560e9a97804ea75264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a716d39790013d4f63e919797abdc5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bb83ba0a3c59fe732d36d869cb75e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fc102fc9d76bf9568ac0dcacde62967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5efa604335d7e492832c3a71e5f01f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841b8d3a4928fc035e94d206305780a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4da8f253cb8af4796b1ee138096a3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8abc52672bf2cbd3bab60ffac90d9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cae7858b0d73ed45aed45fffb9b2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2bf07d05deb30d032553dfdd6fed873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04c2eeaa2903fdac6f9066f7994f4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1640dc352f1cf9c4d217668eee70775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22453d0182c15561e10f549166920a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f113278795fe0bf6e37fc39c961f0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390240646b65ae2ffbe2ef16643bcab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622768971a7adf18be44d8fc00c8a0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578ea821b1e4626c497807a02a292c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082aff1bc8bcad84c4f2bfc0aca4e1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686411199848059ea1711718378233a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c36ea718fce06d29315ae0815cc0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f7840bb89cea1a59ecac31b25f8be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bef0a276933c3e802b9d593d17892485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7eb09d577f5be2b28f01449423acbf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e970010c62f161c112c58c05dcd9f2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77846bef71e618ebb6a9addb2344405888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bf7a798ab81bf2e57cdf41309f2a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36603555e26200345ff30b984463da290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c3d8547755fc23e945a478f84fc6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb567f29dea7d756a70588503b49d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706299fad5f0f2dc1160d172ff66f7b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661526f74195e5b10d55d52b6cf6e4394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0177db8a8dc35350b01b0ec5056ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfccbde86c889794057f9e6af157e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f6344e34be3d62b6235ca31b1620197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dbfd261648936121f507cbb4edd9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320936c01de67e297c7375c727a0908299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eac9e3983f47f0eb199161c9c6a3d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ea40ec253b83f880a8c6da2d54e9a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bead85bf7af1eaba7b7ca8fb6aa51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8699fee01130e1053e965596a39afbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1cea84bfd581c2b6a759d9b1e1bc9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e69d64b88d18d7cc3719653bcfa844105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8d7a5c395b3781a9a6a364b5e10a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1e4503bb654301b469d4ec00e4966107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cee158b46b1f36dfce0ba7672ae46f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c8c8cd6dbaac418e3b98479ffe755109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38030bea2901c7df6ffee1c866fdc3ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb7d808bb7b52c8b2574878ee93046111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2fc1ba03c32ebcc4bb2652ea750ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b7f060fd160fb812fb49888f538fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cb56c278e713d0ddfe5a52b5ee7b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9972ff55aa02e3e108857c2c60b1006115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea68bf6c70585f037af9e11a881f81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893758f2e8a5a5ea55dc95a4a25089a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b0407ff83fe43d492ec85f429ee5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c320ab027bc404af5047cf90637f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942203765e0316f828260926c9d83fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d187873bec2d65a91e84c5a9e1a272b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ca2a60e92f8f91f1934fb094cbb46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327572a4f4712e1bf64a74d513c33e00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff6931dd922d8ea288846fb89374bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74e3d945251532a37ef562cd6e4bb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ea43371a14aa3fc76765f00aa1080126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4b69656539f32ef50ee3acb5ebd87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12b2247714de7b8fd39778c91cbba6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4aa7c6908d243ad02adebc66c911ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f67bbf8b4b1ae3f3aafce1088546e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419e48d35b412bdc50f118d1d3e7715131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f4ea1ca6f6db77aa484164a7e7c5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51b868ed78997030b5ab860a14a828133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93354777cf3dfafb521eeef61c142ded134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8c0e1f555fb29cf0e06f00dca6c0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ef8f57c00e7586faab85c25d7167c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351e1c80da2038f05ebb1a5f27f3776137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280381b4ac0b0b124c1aee941c281978138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b94ae410c554009ae487d4c396090139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318550b8e857bfff70999a57a3985558140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3b2ada1291692719428746d6a026f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfe46fca670bf0782296377b8cba91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c926b428be7614c84a77808604cd8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84cca30b42d764221ad2646ddaadf8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d38e7b42a8d6c73932739229f3dd6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7917ec8d55eeec4b15e2d18a4cb15cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa0dd2cfc50796db7911e7c005bb6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b784792ae0c08851a913eb6538461148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669baafbc2c56f04e94c5321eb64d93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c29884d84043b1c07f3a321c6b8593150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cf28d38be0583c8988f89bc51296d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6502dea607be43fa81f16b98dd4d3b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436bad0adf5155c728d4dd0843cdf53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60c5b72c26930bf276e5d27f9aefde154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5d29e3bea5f4d6f44f5e2ed1b6cdf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1dfbf172e99f52c6e89309f39dc46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f867182e64028c602707e5685699a30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626106e67559d64a95192bf1ea0cfe80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903fb5eacdae488dbaec8dc0974bcc8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02648ce66775b2af3515df7bdcce7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc9d6c28c5f6b0092734d52f03cd46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904dbae323739df8b2001631a7f6daf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e81d69c64fd29555a6b5c882717028163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16956e32617eb582cab702b216df5983164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae124225603dd1820488359e48409e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af913ff9e4faf01beca56829e0b26ba6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb1921d262aa818393d3c63f21ddcf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60454e8509c7ded317bb3c552f29a35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66807a55c5df8b909bd57ce7d49123169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82b966b18f52a272b2b8b06945d601170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4d284d625a9585016cdf683ffeb43171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bacdadd3ce30a0e5f9d2da3df0c5d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79c6648e5afc042f041c6199d57a51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358572871b0b3cbcf24bb5aeef4b2a71174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ab1ca2e6b6ad00308729ddebe57bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb5d8c7f4b1c3b02025c23a305bf8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e700d42ddc42c77e5f989891ee669ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6af68515c19f6be8051bd64edf27d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438163269a4ddc2cb51670ec0b088881179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73be5a78faf5b3608de2c49163a65e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4f9f9f5f809d49cf83994b433a6ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f929fc95ee292035d3d81906dc7ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911f88111ad856fc1e7b5924d7c237d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f891662c3d8473928bb6abd2fac2dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122aa31dbb725f68094aad4ff69c987185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34595fb0eb44076db0f856e8f52c16186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b5061fe41bb37648347c8f6b86243187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229b4d8a95ab62129cf598c54893b7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8938862fb8ac3e955195cfcfe20814a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84334c7275161a2785dc8e220ba963ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63980a684985304890e08f3026ed4802191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206d0e0e97bc3679b1edb227bcdeea1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cab218d8c24dcec3c7b651ef016bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03976ade3409e79f8dc49c3e00c480194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583496baffd7a0da9597a7693f1aa0bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6be32169f92168e075cad88a4f2fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78a76faa7f231ad86216976a9abae3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fa16b968814192d10d815b2f0d4a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bcd91cc4bc9ecf6228f8f0de1f2fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba273565dd784342c9cf577b8c4d76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4459b8a4ceed0be7152f25803bfe1e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b388ff8874efb31397fbdff4450d59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34227ebbcc83f8d14cc912711c0bd563203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45040278c6d79ff842d80492826b6b78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ab809074ed0d87362a6aa0bbfc74d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87c62b5900c9033c2bda4eab590511206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3769663d90eeab0785fccc1fe5e12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdf80d47fae64b2651a71b59955d57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b1729aead0df23977c9b9ac8cc5d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6a8930ba5c9944d6c56a481293fe5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2475ebdac716a90ea3b3f3010ec30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1382b382c0a5e6c5577d83e740c6956212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf2955ea8d12775c25772c64ffc38e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b75825b08b7deeca8949d0104faf2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619a68bd0457f264314568956867b77215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d93d5053cf328b7cd0af6726b9102216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c5f1bc7f4c80baa5d140e263ea9ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df554319a54ad47623ecc1a9cb916ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22beca319e58419a7b18e3b4a1f900219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2b6ad2035f0110ec0aa39b618c1f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d347d07f8e722d8d6cc9574c2d64fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0e12307ac90c8aea4966274eb03ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879f5b279063280d145e9ecd142ce99223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1e66e1049f8cfc0755b2e2e978642224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c20b0835d5188edb97029723f2981225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bb6ff7995765cbb2bcf118ffecdb8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042929f6fa38d09fd593f42686d958f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9793e998debb28fffd115c94bd95d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bb9507991a65a0e062fb9fa408909229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb12925e6401c6a39362fe998857951230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66f0ad9c6326d8c285cbc08311b78d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd1eea7e1e1b411ab8f0c567e01ccf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2f1b797d7430473cb3138f5315cdb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3833d08c03be3f2742f2e4d4bff0616234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86008d057464d2b94382d1d476550486235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2db07f049ebda23d5383b756a43b71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a58d2a868e074f4dfab86ad2bca6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd798630420b8a29f1328ac19f1de0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c91b5a67ab65e54394dffec65fed05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7cd23a692178b662ca695e357983d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c5c2875dc9838c8c2253da8ad5e30241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915e3368ad835be7fbcf04fe0119903242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dec0c8f77ece725ceaa3335f23723243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a81436e167fc6556ad2e605e625084244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0710ac793f4fcff03631c3ab1c51459245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b360c8b723495dc5bbe60c4ac444458246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d36666dff89f4a64d71087795eb542247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab396ebc5f972695ba94a1699eec86f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dc44f8c9e3de3a927c9d953f09b40249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e807b13f68af42c2f4141fa5bbb1b57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6319875defdeb7aa604c6f8fdb83fb7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e01bd9a00a02baeb6445aaccb74b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a1e3795a7605c8d61035d76637302253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267ad8950225e151de55d7484c49ce9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542c521113241ead4b2f78ce91b2331255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d97226d43dd9bbd539eb470be99497256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04adf41e99e1cd39dcc2e4d0e5f16fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbb44a8e4eb0e022d0afb891aba115258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2260b7b688883097f2b8fec65ed90a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4170da2c45dd34a74c1f10985a80b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679d0e1df9bfcffdf240b0d6793c047261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df13549d81535ab5f87bd6e15916832262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a359f88657e4b5f4e8748f70367a61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fd978e38d4c56ca1ca91a519e0690264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85edea2c493ad6b6ef73a939c7496b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5809a653d6edcf0f40ac1f6cc23c3dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478c9eb3070b39d23894ca9419cd16d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d999b9e1410186f8609225fbe0582268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef841948b9508e9a0abefe99923ed5f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ca364f6f226dffea450f1c9af89a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94d35b2136d1a7d6ca0d59d2105a64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c1f9305363c0c0a7447616d45fd55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbe4946c2577ed07d76bf721c3efb2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566b77f7e9a5ab82b892acdf61b0ac9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8d5c9614632a7bbae787fca67e709275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bebd3c3a265153ea95538033a07735276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65647558b2c54cd86df296f43556d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c265c8965cf35fec33b9e43227f38b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6e1bf1990f53c6384d2811a340a36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9aede3b9ad394ce30138e4ffa1ce9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b10c64deadeb7128ac75e08fce8c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538adf387bde01e2dc920b5d3abe3ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca343831e84ed4efea0828f1bdd3d513283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c603135c2f6b21904b80eb8c1db77c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cf984a0bd1744017e10fa1a9571cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1eecd487a077dabe6b85730898e66c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c822b96249ed8775da816800fd63f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232c00176fb6aa6b14a058f4f00e532288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c33fda689838fee387c8613f26cda289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b3aa72e7a643a48d88db99ed25a39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e53bbfdde7296e7fcbec8adfe1b6f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8503bb48be671fa88048b42cc08a002292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ba3d4074878f3997911d31c443f93293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f404efc486b976e25b9a2c0ae17d7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d1e8fbbb473cf2876689976dbb9c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5980eeabc94212394e959098dfb720296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557932a04d83369c438b84d623b81fed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad12510fb3c312ee981dd408a35894298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54090a3119761b657c1acd512aa2ae48299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200f83c63abdb9c3ddbffef75f349bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc72be5d84329b8bb1a471b797b220301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e3712be4590c3511124225f681d70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def35a8a01be548c1449c14edda26ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d38c0daabfe44f0cb7d04fb772c26a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf3662d000cb377baf0901701ad574305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe759fb257e31e499c34e5ed7d4965f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb95cc6e413a342ea5d94f8f697da8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cb134905334c68892ca29b9784138308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a5abe4890e3a01d554a41fd4546d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473378acffdb2f6027302a78154a921310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289df85f223466cf0654e201d12f9ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb20606bcf16d97447703bca831319d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c912720505eb1fed4955f5417c133313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db092d2fe56e8e0a157eac01ca0a2b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82fe1a8f8c4cd44fe17e3b013d3afd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c08210672797155755a6aeffe3682316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43ae2b16eb645cab157e62112c6f8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c7d49e73cde9a067c666a93c4ca6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb7e6b7d2c7e2138c58f38d3cbd1b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d3f638c290de21c4795aec8c440ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aee0790552e32fdf41ec0a26208b37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3169c7de23cca7566da1820461519322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b2dbe51d6025ea468ff8d5a46e88d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a337c6b382ccbba9bf0e972e61c228e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276a60701e40456689f23555b962e83325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa13a002dbc4157a846f431b220b7e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038c02f4bbab46473ab9d0a2ac053c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53c0dfcb83477d4e085f8274baa07d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4987a5db6dd4d5c0ff69a10e91a504a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2006b86ac6d8d35238961723e5f31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc34832254cc635091d8bf94ae8ab76331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af625ac779dc852d63642564059f0901332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db797ff4f7a2d463d354c72b3d7be20c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a54772b969ed6f1d06bad58534a84334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fb08ebfde625e1d7c0f878c7657fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d11c80aa197df3141adf43e42dae0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a940200411370c292a340e9fa22662f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fa48baa4a331620d0353ef991fee0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6917643dfcdfde0aab533b9e53fa19339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27e187c52d217c6de6264402961dd2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3859fb67b1e3a4d1d3364ec98adab69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfd0b16ed49c0b5c600ef98ab3b851342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e9aa57764c4d71b46a53ba46662b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129553c89aa734ab7345b8e66eb7fbf5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93805fb9a544ac918d46a8f4046c79e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7828d670c765e0f8a037b32515ade346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117be7d97a979f5ada3343324b3cda2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c19755dc23df2a36003089e4f6a5e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f68247775a2fadbb962c1467ae0bf6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38429c1a44aed9dce2e2092a5b587b43350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43991cc87c0b972a8a55289f80305610351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2538323759f27112d34620e659a6ad8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7437a4d5f7ef23130e05afb9d43a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7385bbc5d0c9085a4c650ee47344a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51456d1682dda366eface34304f4f575355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95bfa2ff13c84733bae79f3cd32d5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd9d88efaea016e6051e8001ae1f2f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8f77027d5476b605d8176e51fef9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8d3d743514a8488fc120678eab0e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a19766e09fdd632ed7a49d0f39a87d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b894c9dbcb2c97cb566983de40de52361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1304bc3be30ada8a2bab332f675c16c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af5151262eb88c7c7b74cd32437841363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f177709d921a40762b128930659825364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af811fd11ad2ebea03b01a00581e01365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2695fcf36d1eb9608adccf54b446a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9947e7f39f59d5aa1806c951d445a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b83ea9f66d6425c72bf31a0612475368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252e6bd0637cf2eb4e7f4d2ff0d868b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdd08879b30515bc5928194e439fee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f132a8aea52c490d490bfb36fb8823371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1b215d1c23b693ec1272b292ce732372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e749a0c1497497a60d87c3fc01a87dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95b542027484208ab6dea4ef19fde9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb9c68e85bc3256655f1fccc347094375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce635c63c08052a8cbb5ee827e6385d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2453d30798d9489b31c324d26579d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce46cd513ffb3407b066761ae9e2e15378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbff700b25b282d1a5942808daacc3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6799417f12ba3f89739a282d442e4d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e56269b4970861d1a9ffca29589e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26045cddca226ce7dcbaf178b93162382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f226ab695e665679dace4d3ddba8642383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8e7f2a235d381cfeeb710e67b2b61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca782fd64c25a1f56b8c896da6aa98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd647658e64c5c3ea5df27379e0e79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3c6b46c7c6e5f2e3c3cc81d7f55f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e8eae352e3c743cb6f5fd2a8ca94a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e581f640c26b1a2b8a78e6cf1905dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7711ab63410ffbade1207d3898541390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301738a6850b9f55286a7f4f5451befd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb7ca74384f3c9b23cea9733fc7b6b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fc6bed608c2ebd6638a9649f2982e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36394ac9ad9ec4d14e77e6579a15afcd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499a346fa60819a4252522a724bf8a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890666204fdbb7bec90c95f46b29bc22396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efb60f22e48a9b8ca21515c44ae0d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea0487d6f2da6e1b6e747523fcc8c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01314e12340311e88bc994f31fe4f856399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a87e8fdf1e0cb3a7df0254bfd34206400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e0ba4a0765461032213d28bfa7203401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7ecd4cbde8f28a83f7aa2d24dc128402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f176391220298da21a9c3c7c7f076403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144197493e902135abda4106df93f0bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8b9d2f3e86b52db86665bea592eb7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d291d10bafba8904af7cf4c8368d364406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3624f29de973365604e389349cdceee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecad1eb226aa63bc05330195f0ead71408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13034aad242d464e7c745d60b75f7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be918e9f416a687d0cceb07c770c98410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f6d53ee92f0dea041d1fb83097cb2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9664699dff4ba50eb8ea7d64d4ea2a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5dd62f81a531ea54f35cd11274943d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7c2e5e4cf68dfa6936892fc9907c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67416d8c98851c871238c4b7c94e79d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0185916a303badb5ef5a436d61780a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4377d4180ad19507e058f318e09f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bce9bd1fa2659b16dcc7277cf48f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a27a5905e871ac5fe52b35e502310a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c132c52212045e88e36aac2cfec82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0363d081602ebfbaa3a70cf8d6486421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc3c035e40fc2336e83577d8dc00b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fafaa145b170625ab107c02d9945d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5108d4bdf086f3caec66dcad75a8a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf76e7a3a172511f777e5e766980da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190313348f392265d34c3a9dd9102df0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5448d08eee2399b4ead48bcb0ea0d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0273aa45652833a0ee65125b4e0e474428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32a2f40fbe9eb93e3118bd0cffa839429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5de4f9f8416e3a4832436591540f34430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39177115613816ff94f98e19f35eac43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f94e783bb371087ccc4f53f4af29b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87f79dd69c964bf5abd606caca8111433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3c048caee728f29d268c44293958b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09581ccb43863af5d546cf8dba98b41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f2b4018e3059b85d56294dc9b52c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51234411ad6098b2ded2c551a96e25437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bd8bd3cc28e53e02ba66a744d8d95438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61862c5ddfd6da92b59a3c2cdc13f10a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdd1119bea0ecd6bac6eb3862b79aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252db74f27a4b8720e62ddc07fdaac47441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b090f5ed5d532222accfb335456db84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaf982aa3820e3fc0b87d0c169de56443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b114180eb4a8f4ceb7a3d378eb3f9e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db407ca02a52ea0b9bb58c68b130ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bedbe772d6f14ae9e429a25ead7d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bb78cd66fac341cf1b3508a68aa0e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddd80d7b640fc18e8ef67ebb200c6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76806c6c8a554e47a34713d2ce620708449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0a4be60aeba1df3a54840990fd388450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246573965e795adc418a08fea484894451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9807a34d615ad0e79ed3ecba3eeaa4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b595417a9093b6ab0726584f38b6c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff95346e5f99ab7f1f93901a24e4c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f557b8433eb9e1ee6111ae72bdb382c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb5e49475b9aaad1afee3a9567e2b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cef09e4c0b81edd68f7dbdf472d925457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c021370df13c4c21ff5c1c9b96fa7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c1548c777861e2f0753ddd4592de4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9352e41159a31fa48b1c90d6773c91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd9636c353be9b5d82ef46101c236d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817076aa5e322b7e689567e98a42c50f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106873a326818fcd0998c39c4701e7bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278700ae3f21942ba81d37f3d277f710464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65703e59d39f6316fc877ff87e49a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796741477a58b67562fdf89c811978bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dddf00e5984615dc0d25fff8bb4ab9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade5f64b7941cd6ef0fd90b921422fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b115d000b8afeb5013c9f807c97389f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddce52ff8343f5bfccfb39b8d17a595470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc642ed71e194ac238ce0cdb2011f1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ca8de9df4d69b6e5f58f088859fb9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1c85ab01d1ef668d6e8914d6f6a8e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e86a36db164a363d6be3a70919109c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4919092544cd1e7f4d9b367bc48c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e625d279d2590f2f4139044d6dd07476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed652e6c1d6011b6f8b3873543f1f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5516a5db48b25588a9bb01fe34d8d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27142072d8080a08ad36cf0c542f11c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132661f2ff36be54d457d9eb857df3e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330ec3f50e3a6d65a5e92300aa45494481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45038c1489afa6a4fab8896afe1873482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf30af9a2133fb97843360ff6b95662483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40455a61d2e8ed0dc5a617450d41ef01484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e14b735c31de4056e1370db5c253a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ceb92be5db42b4a30bf6cdc087a3d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c80bb3db4b654eaad27caaae59081a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96da9a6f8cd6254828bb50e7c46873488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5525a233d16cb09d849fbdeabfce5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d920ab0e9d1e3e19b2ac945fba1b3fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16cdcd02a0f8f309f172d0f6d9f038491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fc4c51fcd0fe7bb8ad46d020d2040492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414d67cd49ca6d8e14b1c20e90666aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be1b092d126563ab6f6b252177de1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c0b6e58df641e23414eb450f202c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dc6d58fa1335fc1ad38dfbba8f4d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be1cba89e8272d8228177da1e84d20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09ae41a0f014701708c54c4536a844498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c051d70811fda15e908030ee8b762499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dd8bd09a6e7bdae54b19bfe5f8667500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a9185ddc439d4776fc8e47be6d6e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa6b2b4560caafb172f252c4ec6919502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187de8986288ad0099e1493525cedb82503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287aea7567f2f3e40891fa74864ca91504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b32b46a20a739743a20ba8c993ea48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c084e744113d9efcb79a6101632f44506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85ee94a95177ae4775ca281987dd68507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dad8dbec1410368aa93fee53f6f5c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf22bde2a8202bc61d69fb90eba75ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159271b06aeaff1f526ff5d81fe3df81510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6ba641cb1cff13bfaa9d16e0950fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450631185c8e081652818e61a06eada512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c17af74faab1a6a109b43fd89ff850513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094e3374e7d7e929c8a179e20fe79f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305842cf3d47e2b8293af51f1c78a2c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da181b108ef9dc231d380960b064488516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7680cf6cd57f35647ba36f6d6263f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170e14fab93914f4ceaa912b775f5ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b61f94b60a32a60660ce7d3f68f769519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b8d9c26ac05daa57b5d850ec9cf31520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176da765de56187f8484be1769662449521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcb65c25ba2196cf19803a81af4621522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc80e5e36de5b23096aacde645e224523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7fa9bbc53e128d8c0a75c286ab2d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c39bfa6b13abaee0b3df1c4a9b2bb3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cd6899fbc48581b20fb52cc8e890d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a77d1bfa9c3d1c099c1650724e14d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641623411953f1f434e2821dfa3a4589528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784faf0e0a0a7135b5a468cd3be5d041529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9195f3669982389ea649ab0b5bf30530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de57b04db91e78915e2da2cd2f8079531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e9a35dd13d180d7b0939f9d8afcc0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a3c4fb129a745e049ca95c869d1df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b85ba0df36c69f13a472bf453ca71534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b508052868d35008762722b7dc7e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2092e2bd953d65326eeb209e49144f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96a02e9c6d6560f8d3509516b5d9d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d749099d0d249e574809e359e61103538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505feb78db9994bef8e72bd02f3698e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1120edadc137164ab568c750b001f1b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3880f5b8262c02d39e31d1cad2f4d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33796cde449a84ec08494429463aab9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c639b2e43246c03cb458380efb52e76543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386af0eee50c53c32d81ef0ac0b35b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89556a3229643e7acb8317a99d5d4fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9cf4d342d294fc7aa9966f9f6582f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd289003a2738ebcc43b2b7f0aa80c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e08837508efb03bd4133a116963e3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ea2970fc868accc6c292815d9d794549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9a61293b8b3c36c94ab7ad82cde44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abb3f6626992a098f5280843bdac65551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe8106814d6f4b36a23bbffca0984f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47fd40b3c5e29e0b1414534c53b26c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482293e5ec2c55bdf4c4d6b3b6742b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9417483e17c02dcbf8392c82a95c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb97c9530163df0d9b51ccf9acd068556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda3ed15f253855adc4f9e3256f1e7f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201e541843057ffa9b9c050e31446d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f4297a16da209dd572657153dcc6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c9f162d2e0ae5abe98244eab30cfb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ee9fefd7e340b96eb61ab637549d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aec4d0001e84bc5c583d801cc8e06a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51391f9fed8ea67ea9b3cc2a4662dd5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ae5965ce6bd76e850220239cca597564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef009241c62e30f426a6ec6ff67a615565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c475bf71806bcf0d2fdbb2db00e029566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62f8057b8a74327e50b8ad94eb8263567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605011c7c4a615227dff266b96fb5065568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1fa351723d9938abd45c124871b4b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b366735824d220ff4c1bc8bd832c875570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ce7f1ff0d1955445c3b6a05099300571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e84d2328b3491964c517fbe6af0817572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4062970e5c55fbae960ddb11aeef0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b488aa3e97e6db0592d9e44910f0682574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78fa4c74b91cc7ab46df542edf4d80575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0e82891e2007d0e9b4d6046bdf936576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754064cc365791f747f27260662a2a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d3e1db36008760be89cd2881d22ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d56474f5cd30db3cc8eaa4d42d2ff9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094d2be8ed8982b9eb3ca62c030ee19580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067d235d14cf4bb124b762730eece2b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03c827c9b0bf33ef6450e60d2f7e57582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c7726daec6750d1bcb84d6d6af7af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062f804cd810a8563c213ad9022f098584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ca6046261868637deb4fbac3a3f10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabdc535d5a88f576667d08432c60ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d3a6894970d0bea4ab161af56ba17587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ded1ccf3685b06b77aab9051437d4f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3782100efe92d5dbadd68e01c8c9e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54c866fa687a050bb4167c47b56df4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf23e3770e7e517cc7d9d3fe078b5a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee603346eed190611b5cc530a6d51c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e5fdc1b62373b06b9fb742981f797593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136129d2fe9207a7cc5d7a8ed4f2861d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0ffb49db8fc697235d88d011a05fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c8bbbff528bf805f74db89b020a92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032148a48ec3745c4d3fdb9715c2c987597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6446da873d75c94ff60d868226a7a65598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93881f1f87d9fd795ee30bcb38443768599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7dde08a910d4854212efadecb34e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c77ad46db4e61c7bbb7d1392616f5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf85ead0128f0cdee24bd06f7e6610602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0151de464c5926f83c2b819e5e149603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0308f2d794859a5d167f76288da6ec3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888b0f94017ce799e28a5963ff54b4a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e7bdbb119448bd997b5872722fe1d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e88d1a6209f47dfc25b88b15b21ec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a087dcca36528782dc8cc522ef9aa2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffb859516625259be638444a03a58f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd52754afe8e3537221ac4b60ecac15610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00858ffc54742ebd69139c5e8d76328d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a84f7e26e83aa6830c126a5f39a0b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2997dd008e780254d18cb4149349b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f281bd6964ffc5c4dd6eb9776be98614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0195864e4d913f6612af98c6df090615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc7cc76135afacf3c54fc3e4268004616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cfbbde096713fccec9ba75bffbf10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d435277ed9debe507e231646d42bcb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90168a3f8cfd7e42b98ddb5da385089619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f6ca8318b9a6f573c8a0389bc8737620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5ceaacd23bc5dbd976853bf588396621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8e8d673cdc21ef0f2a1934190b631622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cd52c8beceac236891a7fc5f5d2af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c429f611c87b39d254d6cddad95eb4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd6f6aa272fae057359ae50a89b2cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d07a0946872454f2e6f4ab831a040626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826364b4b17cfa39f8150735f7dbff3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2314f6a0281eefbd02fe14f535d75628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e340367be9308add4de7c96545acdc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba786017369fbb86fd76b843148302630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ecaaae263dc0a889a89ef8c3cde05631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5e67596a816b20f150f059720bbdd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d0b29e5ea93a1ccb6f35e929e7909633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7820fb2437f082d612efcbbbe3106e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4184accf83a21a5eb492133ef67fd8c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff0b7e6810288c51474ac9ff160dde636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d87d7c86b60c56e59634b45fee5ee4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925add39ca50920f4005d097f18adfb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9471573469aabf408c3471305965a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb37f9288dccfe2f401e7c2f104cc34640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6486125c10c126583f1f9270dd8f983641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bc29ef537270a709257c601807759642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4539e76899775e61d8e90d4c78a449643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17b9a89c239b65557e17eb6f1b7239644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f9478f194df722884c48ee2aaec2e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c48dc24437c93405fee3c70cf8b16646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3631094aac4742dd0831930e2f993647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0174ba495d097aab8d726fc500ed0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f31259090fcc13f4004ebf00e46590649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec523ed90c6f120c6137398612f1fd71650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01d3ba6dc1b1bcab9bf582808c026e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba10b0c008c909bb74024007089496d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7bfb95c9f347a5abb402c8bd7e9f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6d5ac66c9985be15e47dd5260439c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c15292d301314c56ef368f4049c753655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9accadf0cf43b47679794ffe4cd5e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dbd13351fdc06b49309eec68db8f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686fc2bfd4f842e1ff842a682fc8ccc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c32b926dd9fa7451ddcbc9e6602ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74af71e4a9cb493436909fd2169a3fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb697f7919dfb2981bcb2cd4ed332b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4b71a950a8196622dfcafefeecb9c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a334568a9db777565480555a5e714c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7868cd7149ad4b62c968df865e6f7ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fef12da8cba6210215ed64ee9516be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a3c648bd44fa8a5b26fbabd10d640666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a547acf705225347bfc16335d98b1d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f00cc8cc4b47c7c4f116841f2ff163668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567a4fd728a801aa57ebaaf5c23ecc5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b85cd74fe00ff5d05c9ab9a10e9b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04213d95ce9183022c8bb999324061671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169ff1cee4f403875d3079357f8ca75672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf90bf4bd7b9d293ff0aa571ff6439e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec3fde9e39a67be57ae2acefff5f65674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707911b30a2f9be767f341706781f4bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e97bfefde8a2492ed908d62284584676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5efd0c3256f52a9a8bdff4bb74a74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3865499bef54a1482d75eeb58f795f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0591204fcb42ee081cfb392ee1c49679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c514588ce255b6873ef261753fcaa5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c2189341d26208972fd00fdf19066681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9219bc5852227952d30df1a5b8dc9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824cc52195beffdb0fc095ad612376a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28010f734e8d060442daf39cdf4a366684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb766d3c049a514d7e512be757ad73b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fac27002c63fdd373f82f5f6e67362686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a00838f0d9f37e9812aba1bcd1bde7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c01671b63f4cfebac4afb4ee8ece4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed8a9e71eeb1903cb45abc92955efb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34f1028bde35dcd0be6f35108b8f89690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40824070f4162562705a35b98d277b70691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01247bf0ca1dbfe79233888d102ba517692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f12689758e30608a4aa45333c5bcf8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ffaed55ef4541ca94da023f95fecc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66499b2a6bded50d92cafefd3dc3af5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369377cf0c4e137939e43055d21bbb3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06cab1773c97d208fc3cba47bb2a4b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca61ad7b4c4b025c38acf202f45035c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b8f898f70212e8937cc23b6411d87699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61c8b6113db483412d9e2a087967c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991d9606bb18bc88e8fac4e92c1cc39701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4aeb1e9a4c3ecb75fa1fa81a8d514702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1796b9a9ca5f21e4d884a821137ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42af48aa7fa0d0f7c5d3b3f69d0ff86704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce989abfed3994efd33fbb3efd6eeb3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87f75ef115c2caab1c74ef32df33f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af174bc370294a26ea50c2aad80dedba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd82c4eebc756dbc8a991fa63468a4f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96894500d94d5c87b154d08241984a69709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8892cfccddb93119aede297a6aaa4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e551cb2562a5cbdf98495ce00319e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd88b4572f9d45240944fd268b95ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a253f8efc9f4fcd3d94c4f5808c14d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e29bb927934596020a0858b6f76f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45284dcd293c2c7d451e0d368857af2e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42624c1a7e8001681a35bd4fc904905b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fd23ad6f527040582569ea9b0cfb8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370fbaa523009e19e5d67d069abf2fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39ce7bcaf9f0f77d7c37e40ada2187719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b0c03d7b9816a2aeeda5681ca84a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947ebd08b4e6b87f15dc1dc7b328a0b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e490979366e603658fd8ec29b0aa58722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bbee9b43a75321017e66e48c9a565723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b18bc529951d28c675e5cc14c45d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae04bb57db3aa5528b2b8aace037f5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf685e83447c9d7ae1466e24f2cdef9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008411b87f17bd8028f13e39fcca277b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab795131d164b06bc9f28dcca325043c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8ca2ac868588694a7f3d139bdc78d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972e83be9da7525f1c48fe79acd94f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dccb28489569afc875748bf508a8f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1d75ab937b0bdee19fc89ced56ccf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca2e47084b6a84c0f29ce2e2b4d135733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421b2285520c1cfa55f8f409f565db2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9e02405ff61636f31c0443dbf08f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c0f389f9c24f274090fd1cca60e8a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f45dc0684882355fe07de2db301fc9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419f3f7f9b2ea4972ac9df4b91d4a6e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b6c1f50988b2371ddea29df17e7b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641572b920ebdecbc4ded02421f17e00740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13270110080290a4636287b2c576e8ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e3f68be1ae33007a9051e74f2534b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce601e7dcee45952feee556f226a9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26027746d7cc2d605fcadf1ba12022ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb30a6b1283ecabbed6796f3c19400d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacc5c778aa348ba66850e44d85bcdf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33197e32270b86b155428faf45ac3f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0871313d14d4b0c31ad6e8286461031748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4b836d6230cba59645be649e49683749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726255138b8d040b2782bfdfa76840f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e2902dd0e7c69c08b4495be73b3c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cfe4719df331c9ab0ae796f0ceae7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870255f51d745cc19d6244b0646ae4f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11391dd5871b0de142e2ac87a6a1b53a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b74c73211bc267554624d647f4f0e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479aa4d1632f8679065910e16c993fdb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364a41e8f826d93a52e77bc73bdd021757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d02e4aa423b9b4eb14d55e082f5d65758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb17e0d0042c341c3525b6de271411b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450d54ed520c63e2dfb34b4915bab2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c33e3588f5335a73ca283e22fd0c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29e79991d9f8264d440dc15a1881c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12d74934ffa84ef3d3d8e2da8934214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fc075185b32be51fd21cc13c2384a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a7883870daf85b8dbef5aa46551c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc5d5de4103173e765fb525d0b70257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2ef626e7734f64a03e72135b301328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e49b717100675973fa95010bdb8599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125024fc762d14ba5a6fea8ca181aaa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1e391f7ac02e0b8f11438e384d0c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3897bc895a8ccc5e8dab6367634f7a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e583df1b877a73b1d8a2b6d31d816613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00dcf6e55547ef7f73a96fd28b015b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefd5d87a75247de4fd683444f6ef8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a125ce146cb69f4c77ca1a89b0dd016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ade8009d9e5979cadba11495a2fb517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215e1e07fcad4d03a6f38dd4a43c90218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fe6e96e6c9742e014eb8667e0b51019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e6830877a2d531c2ee05f695064f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd95c7490ca2643277913207bf297221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b498d1ef48d44ab5e0b23ad8557575a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ba8d42e1ea1dcdcdaee76490cc93523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67647717aca39ec57bd884c289d4aede24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814b2daf9bcbebe9852346c9b9f4cf425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce162e908c482c9396695d8fcdb17ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fa7250f9ab785f656ec13778e4eaa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a51345f5d58300c7cb9674a27a28c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d48be84f849dc79577292c2d38e1ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58efb63ba04641fb9b8f7912d4b74f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baeda3ba27f0c700bb596f49f4a82b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e1ff565c0cb720c0fdd6d5df647e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91033c4e4f1033fe54ee4dc673056433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67a573fbff09d6d1e1041d048025e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e9041a9b1b318da8a4504832da40535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a715fdb41ae6afcaa44ecc4bb739936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468c0138d459b9f79e8c2f7441a2d3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eed704e73c14ff7dd4de8d420f1ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c939f04b5b4846b2a5cb11d01b3f5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf38a0662366a2bc845b55426c824a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1d6c51f9931fb2f09eca51ee9b88341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed702afd0f1e919f9ae9951c90605842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faf597d30b75c2203d45818a4ec99943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d94f2e12465a3ed6fb0d621eaa77b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d0d92982653576478cd4385f3051d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7034072c1db1a8bf2d957075fd5b12e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09463714f631a546ee57513e96a61847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee27990b324b40191d5fb703ac6f5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9cc684090526eeb16ef83ad95801e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c94b8a43514aca8c116094450a823150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc8728464506ee0141bb32c59a3e9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb828ba92133a1bd9fea1fd2a7fa7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621751420cfc2f3637118acbc2285a7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b348041950a5bbb8a0ecc86631650a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2940b5f4ee8cfd7bf0485ee64f7be1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d817c4db68840e49bd5958aaf5b1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7da5bcc01454eb24535f9b4a27a9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4860a8c57c7d579d55b485382e0b76358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7436b0f4f87107be1038ce072eb5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413ae19c387c63750e0d2a772b7cc8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4adea0f4afc30410aaa5c93e1af61161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435df4d56d80dc11320503e5c1584e9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97669df75aac93d5658ad3db5a355563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa585354a3c5953a278c96f1b9c4bd6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afac338f1f8cabec4d048eec52587565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0d8b1116955fd992120f8c739ce8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f8248003fb6fb437480bd6d4077d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b883bddd3a9f0f8a55dd6985f1f69b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534217c04deef90621325862fa70577869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e1e2905c2c2d606d56891d1124f7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252882926dbc426480342411d2e5be671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee512703c8ee23caf0faf5811c170872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822784d17897f4da5770629371dd61b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05c849739788f8abc837112ffe353674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922ed3b0299903a293b402dce4c6dc975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5975aa874daede1763e4be1bb276b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9429b8f02bc497965ba7aea3aa49f3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709747ef03429473912d1a777c3a265778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8ffd22ade56c54d66ee0aa5bc5c9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef569d563fbcc9fbdd0a86fdaa2aa8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9231e8b6dc137d5691c2b0b5dd42b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a22a7b04bad207e8d427f8655352782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5071ce0c9ad56de6bf23394a0cdbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5298177ae2e6bed9fab517dc1d3d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d205923f7127df08a2c7a5cb493f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040e8ca39b507773041ca10f7ea992686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9669370bb08c262ab1a3d962ee7b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ca37da4737f43c8f4c2a18ec9e56088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc3218072a429876d2b19e7b4aff6c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1436b187e13fe0065b3a14724d6755590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fbb96567805802411f23b1ba786c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e7f7e87effed7f5cde6d32f87e15b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb41289ad517d428362f68aa8784d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3292bff9ccc06700b1b323737715d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3ad312451c33ae04022b0fac7d0dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd843d4e5ae3705c5c8ad7ca80b34096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86ff2a77fbd20d0625dc1beba0242a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46596d85389c447b6b743377303580c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1817a11e523e9b9be79ef37bdb95899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104e1e61a60bf971a00cac15efd658b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f986d17ae9ff59eb6f74b14b83a5793101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc9edf4b807f79aa7488fb8c3dbe39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d476eaa7367dbc63b825945167710a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0b91a692b60f07adca58aae05d6c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cc19237352fd9d528c9b999cfdf30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6293252a5c7da09651833f7cde33955106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab58708677773081231de1c8588c2e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b197a2c620de49e26b2357d349f95b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18810e7da242a550950adfcb7dc0d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3fa8d9d44a9dc828c3cb561833f04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38ffc482acbb623b418e0a65770633111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e11b00212853783c10e1299e6a996112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfad09a8c43988df42f91249920bb1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb37ed439b82f6e9cc608fdea07051f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d8825b90692a3370b6b49394a067a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db417c51113c3f0d112faa2a332f320116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f5e7cd6d00a9b0bc1bc74e3fbc048117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498d4ba376e537088f4f8570cb9a4b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b579e6c16f5e654a665becb68e4c94f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289af20b24a4303bdad9061b032b4ed2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0086390544a284fb93cfa824bedbb3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f318e9be33edeeb0ae27b6bfcc491122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47790fb95faff50c3e8c077993aa820123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ab3b9552bf9abcc9cc1ec1c70eddf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d37e3ce87f7d26edef9e38e40cc89c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c8bc7ed92c1971865042fc8580507126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ea27a25f6ee7b57f11b127c34013f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59437c045599166b18cad9e21544a0da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537ccdee547a8ba6dba63c06161fcf1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50547d30f93911f89c5c20c643e967130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fd83f16cd9129ce9f5b5efd8b4e69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99043a2e5d51dfca13a23b7506cf24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980a41d7d2ce887f23dac54f29156df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60c3fbaa47af04d1d487763b404f06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136ba149e55f6002643b028b3303c6e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71ed282f746508a658c5c0e9a46bec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce3ebea3e9ee918d153d0e9fe18bc3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d315932bbd0335d332a2fa36ed7289e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c95fa0a2fc68104103bb871c18382139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726c0a79cc65ee37067629e86556439140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ffc937a5c08658d77407f18526c36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca94a0f85a73558a982339099ebb31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc1686541b9ed514b4e8cb417dd46e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24a1cf50b7d946f0546332381e8a46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058855294f137424caeba78b7d827fa4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51312e08158584264b7ba044222e0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0046f58adae4b73628117f2d2a44cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806d78252ce72750d4e2b7552f0aa8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c06e3257b081decc46336dc4af673149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50311ad59cec0890bcd683010e6f3e09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5b6bb4955dd4f0a795b9785f0da65151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ff43998e488ba52a9d81a4ae8b300152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f12ca6d439d8f65d2362d11811663153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46287f3bb2069f78898639c7e7d31cb2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d56c41a242a1249841e79a2547676155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb6063dc04d2a57ba7b4baf2f393e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50491f5744c661fb7ebbaa24bf64244e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d181a32d03d4ab6b981b15d5b7817158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188487d313d97f96401cabb1a0c4464159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df944d659ebf2a745e2911f0460900b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0fc633ea06c0799c83bcbf5e583d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bce0943b0c86fb100b099e754699d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1869b2520a4bfab55f2efb054e500163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70689532ea9932996d74d965b0af5907164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fecfcf746a9b3103ee78b90b687203165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10be902296470e59324c90e6758fcc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581cdd6c0dd1209e5654110ddc378eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d6c738a6bd9f225831dea56ad3751168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63aba61ed8eaf9b15aa27c627e3cbd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db126b4aa53aea6896bdca3d647584f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dc23326009651d4d6baa2c0a19037171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfa69ca9b662f6439fbaf6ff746abd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069e2d044f8a0862de9495f1e7ddf70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b766b5a3e246d1ad77e40b0d239bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a4cd913283a69359b7becd0d14395175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca39932beb708d6489ace1940e707d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b62720ba7814b85d78c8f53515a38177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647edd91d5765449307fd18d83869b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94560db84cd98555edb622f6180875179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31340775423acd28223572dfc5963a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034745dd2ea17abb5b9b2227dbc8ca6a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c515999b61bb728950ba903477fdb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad828b2be6de8e46ac2fedcf9659dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc9248e7a910c3c6cebcf74026dbca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48dcd5cca2d76ffe19e151067478c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2084f852fbadbde7ff0a054e1e441c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a448b03221eebffa3017e81e020a85187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803390c139c7708f196a9b090c06da8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1f9cf3684966b89dce6e063142fce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e587bc1bb5d50edaf964d3ffe568552190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8719d6a7be26a5657ebdcddd6b8fa0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90658b6e0d089190b39f4420b2694cf8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e81aa75ad4ea4297882e2694a1d2d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7c2572b89ae04040e435f88c96737194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18191304bb2481f1dc471e55122e9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcf9a4b5419d63487b25f852bf302e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d57e4a0a00cead6f104ab17c2c477f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f591ac9952f60a043c2df7b8269e33e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193def588668a68a06f47260717915aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c35ec70ace605c8aac5c8dc399852200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca80def9a4e91c648dec23b84c2a66201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85aecd74f596ba0fa81099e7e767b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01050b181f8f86d783b802e295c0a920203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757a78edbc697ee92a12927dc59e424204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d22c36898928df5813f72af5455631205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a7746ca6d37f0676e790c7f0abd1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875786f2ac1672590b70e44880a9b49e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b352402d3cb17e33bc81b1943f217eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fe487f6aef674c19069c0da280c1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c639bd47a98311b04b8700c05f04b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf34ec539120b0b2b12833698a304eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aeda203a8086f600f4ae84c9925eba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9eb68a5be6431a919269a0a0f2b51d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c47b7b58f30a7ec86f9031db9da16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a971b91fb43ca7db645810594d4a0c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f302a6e32d3a506130c016a8d15bbe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c1a02a8966669d4c5ac55b755f8f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af547f514fef183c56dd9c8b02794d5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19a945ed1e131d777da472925ab767219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6efa0189b95a655e01ed4bd457e8d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dcdd7ca2f7c5958f8584bbcfbc4f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85b9fa18e1e1cff485d56babaa031e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074824b86f53207cd010646fdc7648c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dac8ece04cd3f268eeb3ff39251be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbb115d0dfead543cd0bbfe87f7a25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a337e1e3d9971e49cc2f38b030fa8d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8fed36d285dd666171e5ca052e411227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985de552141ff328603fb34bf341e4c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17008f82a4b4eeaf3e7b2fc84551f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2b3b446d5725c92d99e64c01ee610230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959908e5fa62f6576e4ed53102b34c97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ab63d9f7ccdf3be83589d8db8bb6f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8413a6b9ac2d7afa6e493ff1a4e31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec31caa795a34d6cd63101e43238ca5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764581a2f84ba69871d47ef618e9ac9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3aa866aa4fbe51929983caf39a0ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4c5516170ac996ec538c88e70a1ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716c14eaa9fcdf3319f65f570b98f8e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9231918c7eda74606ff95fb15c3512239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50245c9ec1c593c7a3f5837e409aaf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b98c5dcc61aa9ef1d5e6a3840f931241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c360b26de0718151254befd35b2b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f138f11577e3fd31a65c4ae135ba1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421b81b5ced578f55b87dfcee31c0ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b83e09b6350b184b6c9bab73e3c59d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252bb260725102ca3243c856d92f41d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fabe8553018afe1f01161e1d149dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92537ef4a4b582741b988b107e8016aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0930b1adc83725e69c91a619e2269bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6591824b683fbf64a95fc578180992e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf593bad5aadf3bc9d473db4761d8cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c09335c934cefa7282ce0fbbe03e67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ac46579b4e9f7202be9a099c41e77253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3bad02995768fee60c19d466f9fa4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbe6a4e86fae864ed573144d9d7d10255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1937418a159f9711713341e719ff2d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dcb7699df656928e02f4898bae9c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679f7187531e154ca4ecca6aba492de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf17c016e9f586a74fb7e4bbbee8b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32b3eab3442ef10fc12bdf2e51e027260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2019eb2096815fbebb35df3f71ca558261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de721e904cc11388584b7ce09f157c78262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d221578a1e9a1954b980ea5869e205263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eec85d90c610c0633054db676f29df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21403d966c44967695d290726dbb4675265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7265f7b1a211fe2c432fe2f15bd53f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d13fc2ee71098db0a15e792b2545d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b57ffaac137bf9b2ac495b856d621a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a9a809d2e6f213d88924495faf010269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f5a2c694a8df5f17b4ae99bf76d37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f599da98f12283adc8c2840d63e22271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3aabb960073868d9365858d9f2997272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46092b4fdd619d9a82bf60db3be88cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0f0f7b449528b5fa69df03264d3fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702804504b8e7d6c670b5d042a62c69c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe782a8399cb82fc07cea1b02f580f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291d647e5c75faaf9a2ba8f240faa8e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3ebb41fbbf129c036a935fc3e194a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531325cab4e7f1890714c4292a5d5171279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077a1aee56532568324b65ac6eb027d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683026daa233de7e0e5d0d11bb61b84f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e47f5d45880ccedf5e3009f45a779f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a867bb7440a9ac7e794b7fb2702cbe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770a1f80d8b3d488c701dda9af1af7d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd7b1046a1ad7a373711e877dd1ab5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a1241bbe8ae350fbd9ccbb32231cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a9b6c9e387cff5f1f0207c382a503287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99917321ffaa43187ee5636ae5e018e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3d3f4c41f82e82415e1967aef45a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc375988c6fad81ca50492fd53669be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1a67b3c63eba4bb41931b726ae78a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a8c557e3ad078e8e43d2af3cf0ba4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d42e73557bc2afe75aef5fa188f52293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714121b9078cd76ef96212ad9eb94cd8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8c0b6f44b03773931b718f6117831295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ac21616d422415dbd3fb11abdca8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8ba0ec9a62beefa615ee1cffc779d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29418e94a9dd876127f305756c701279298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f747ba5ef8f12cdf4aaad5132fb8eb0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2da1ab777e1ed21ceb648f707633fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd18ce7297a52157128589b756f22f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882a01e3a30180ba849aabc1328babf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e6920646fbb93391723d35f206fd8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765fabd597fa1f554b9634ab3f5b669304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8a7a5153005b05ba259e9c36f560e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc854d4225a2eaff2bb738856318b24e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83b764050886500db548320dc1ff2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e408024ab1d07958ea6b824dc838f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ee027a4aa93484e200a754958e9d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abce5c46bb2cda59c43fa9d3b1ed9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cecd15f4b5537938c8b52bc132217a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22433fc9a1193939855949ce9ef0da95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce23189d2cae7aae0e0257d588db0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a231233664943f52c54dde5f0a02a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be22a602df955430d3bc6a2ca7f94ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6600bb31625a1571af8585d4c386b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9f16e3320a0d82ccd0f20c22f00a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48b4f9ff48bda749be7e2a9adc5e8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767da6fb7da41b98e0db002877b88e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0968b3246af06558d77865f4f3c5104320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a916a8a31cf99b25b9d13bd3e9d5656321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1570492199511933628f1faaa0162322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bac0a833b134df9f7a3c52c9c65ce2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5bfd9de9cb2f4da7d025601537198324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82381ac697411899878537408a835595325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed11088823e549268b98bf21eb33a51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870c9db9a49d125805aa5f76c827bac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba546dc54f61f3118a31fd30bfe43e2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1bd23d39e3bad9fefca9147bbcb94329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a42b6207b0e26f2908b9d262bb0768330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e3f2fd561f4701649d04708728b2a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086f3acf3e533fc73da85c1381ebe66332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787944555ee6e2b6d772e78e41baf0bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baa9ba909bf52cbad66e78cb835d34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b123e6fe1ec05cc8b6c98cd00ea31d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef15adbf9871c8e20511365df245d15336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19003e09d989dae4f044b9b3a05956c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41718dc235095d37eb3f6630c43e69d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aebff4d9db65d8452c28cc743d7ff7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d1dc29cb32b9335515f16ddb5a367340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95432f6852a5ab48e06f44cb02bead8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04725f13390bc8f10a3791cf7084a37a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bedb9892db6c7ed79a27701fd64a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b255232375e3309bce9950c737b84344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375070e063720e8182e564960fb2a4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d761619bd1222ab9f13dde00de28e98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9640cde50ffd487d5348bf77392d74347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f4faad0454fdb8771ef6db4f87ed5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d094eef316bd8317453abccdd5a1c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fde03c98a68fa2036d3ff89725e37350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55284b92753047460726e0e22316c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5aa9c6606aac59add79f0ecf65c15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87381d690b229070aeb4a319adca59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f22ea40941f7b9d58f68958cce364354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19b8c109937e021792535c33b7fada355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799914e1905df0a8ecf5b64330d6d293356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42856c6c6d2562eb0176b96e927894357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21012242ded3b9f88bd520614a51abe1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe3e0f38fb654399031570517b84e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b511ff8174151863c7e619c18c5bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08d6c15041e43717475c1e7f787911361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86f4c73b32e55e13da519da75dda8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de44858e493c3ae1316b864c03552e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851d24f75fd2b59c031e181f13b6a07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70a2e46fcfb799abceda1a56287e41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92488a41e19a649a3d452338ae5c26ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9d0878e165cb624c5fea9215543b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bfcde7f85de0e3b8f02136bf4c33e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb916a1b4bb72b4d68b43290ca8276be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062e081aeacc1e935c5a427adc71a56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272afa21f4d0e130351d83c099c21d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b37617f49efba5c84f88cefca382e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa08ad3040e912773fdcc04d2bab739373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a476f4526331a947025cb80b58d2a95374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955c80dfb57a356a3486de8d487437f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbab6f763c2a36dd601a1959cf468e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655629e8c09f1c4e0c8d260b496a0a96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f8d226b7cf89844a080f48ace9ca1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecff0ebdc3d946739c23e0be4bb7c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35197862fec35afb181e72bbdf0cfe2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0e85dc273a43642e32966c212580f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb64b819b48e385019bd44648781cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e628fd078065521960c4a9a1de494a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38457f9d97922799b34b8ae95fbd1ca3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac238f71cc9bbbdc1b77232928010645385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad439c4bb6c6aff813f44a72e937087b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092c2d61f29e4da5fb7b1a30ce90e74387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fff87d43645dc8cffaab2dda8a6d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f95cecd48a6f7db8b3fe400d48b162389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dca48e1d4ccc961ebf3ccc0b4a6de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bec3722e7995ef4c91fbf309e520b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb499deadb26d3fbc43decd64bc11da392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c546c4680c7e0a6eb97ce7739dca7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b1aea8fc4429c32a908d338556bab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddde53dde7baefeed820360c80887d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7584fcb28f6c9034e2081dc3535dce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89d5a8d75189aebaa411d0c0281c61397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258e77c0914684294b042e86c468706398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865da0267c42ead3e5547e7e8b57987399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c939b90d4d0ecb082a0f64671efa9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4daeab229b442b9b6a28d98035bc09e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713335e31429458640730e126641dfa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfb1de8f200f531f3ab57e44739c7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718faefd52453d75c58060509d95327404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769c5ace8edefa223f1e57136107871405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36236d7114c48e2109ca0cd867ed6b65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8a13562cc7e95ded37a0e044b139c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9a83cfdc61b60b745454c6315c708408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b36088487c54408810030703112ce8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0aed5f6e1e8bdea52ee9aa2bac47f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3b90080101adaa5fba671eb8ee18d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3975e67c74da2a3a912abea5f8b73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ad19e28af2c9d3bffec8087311a69413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f74813d70d8765cccc22957a065c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6aa6d556f54d50522982640a27768e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113ae6f0634b236f990191e1ab29566416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6aefa108bfc91e3125102fdc4ec33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853a19c46bdfef3b84acd44fd5de5d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f515cf1dce673d999ec3cff16d97cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0124c2b7f66508316418ee9a414163420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b865f255a0cd733be0782aa1c3e9f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14636a5d9a0d4677ad5bc4ff211560c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a5fe88d63ee42edd7b5ff74153786423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcc41e429bd179700b2c3afab35375424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef71188fc2ae0ddd1bc2039fd21de6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b8eeb07a2bb3435a876c4b16043d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92568e6e690cd7d513d63b14f9e001427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3ddcd7c0a0e1af9f33d1c1ca2721d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19e2049b6916015a991454b14069b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdb9e55661a7097f513d17dc867001430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9f411bd904ffc44afae58ec4b9790431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae5b3747b00bb84ee14f8cde8551e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1fd660d8f4cdcacbd7ef9c45f8a9f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59ff8100c60b98e0a2a0df962b14b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa3b8d33da63a3a36289334e72918e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25db1118abbe81cce40661cdcd791a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69cefbe0a1f64616e9b89d3e55234e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f4bf88625a9e1f83323205eab9a0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a3798ac247770c2af99e1a2a554ae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29c4714002c76afbd5ac9623c25cff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce77261c92ae64562b676af0bf0539441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc42363b578aecd3d5bb6d3c453989442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4e9878b367e1143f1bbc0a90906b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b33072426a1f93bb60ce9349955fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90e073bacca8e490d9c2803e200ebd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ceb435cacf642f85ce8bc0fa27c93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d23be1541ad82ec3baa945bf92f0b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae506500c084d3c06edfb0c431a424448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f16f1b215bb7640899eb2d7887391449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c34ea04032c43e729a5d82c3777298450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1ff4ac3badd8c81d7016493130889451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8fe6e34bdd511cecc2ff4812c57d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bda05bcdacdbbd227b0ae1799a8a0e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736dbf59fe3de49ae8aa2c434e75433454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fc42d9f7ac3971d4383930f3f26d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54545f7475892c4db75b7cadb0ade9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e42fcf53db40a1c953848a901d230b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09a13556e053afc30637bc4039cf39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb5599daf4d1ce020b718aefb3e158459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba4fb4fd0d65f969c40e283a6d25d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ab78bf7dd7eed3fa3a42f67479f56461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941e1b0b153227214af629732c5ba76462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd03466e88b0637d3b4f504896266d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8214e3050d182e3e5535e492b28ae3b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7319b3976502495a35f29ce6a798e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d24fd3d139e739af7e81d1563d77e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d6025b9d74895a401977e31098d67467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2b476152331372161ca3aba0e1b80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0168b555eb998f15c93a1114fa719ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e351a99e3dd0b21b58e879e4836a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144e9dcfb940d3aeefeca90438f9156471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afd1ae264670daa2243951d39f2d29472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee49fa0475dc712b45156ab248d358473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf21baf0704f59f848ef22a5dc2b38474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cca2cf02deb33c727956dae91e7361475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a5a7c9b0e736de30f0264f4d28d53476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df0836e59a6b91da6ba32a3d642843477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71afd2d926f51b95372a18ed95d8202478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdc97005f273fa85405c28af92a79d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02e020edf0c6a32aa45e4a1453da00480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd961bf0853564f710e341c6f9dde5d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c359f5480a4d3a877b0ad230113976482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f6aae34cecf32200bf9fafcae778a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c33683b3ec569ddbc1433b1a412537484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f8ce426028343c42cdf6b4579db86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85576b8bdf60caf921553a942a631583486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f07684b4c69c9794a52d35f518769487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13953a2a65d24abf0b88fa36ac0c70488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b36d5de24910dc02758e947e3b04e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7b40375cffb53dc5b7553df2bc773490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba545645c5860befbd354e15206c779b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304223505000bc6d6f24db1c3505559492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c798f5a64499a7d224b32fc6bc15696493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2fa842b8a3cf9158d76bc1b44bd4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda4b524119e4cf4aaeceb61b4953ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9da363c626d65a6a59895c8251b69f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6b2807ad14b7c07b405897f85f6c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09b90f61a09305d7e83613d01f37ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7401571b70fe3f4e520eb1295afe63499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5994b82400a5ea5e88a9c0fe94318e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea81106a232cb6762fccf2ee9516df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e7fe8127c4cb6902b84e8b2422695502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e612810a9bc701810aff4ada0fbd3eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf078ca807644bb9b279172d5f9974f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eee0d30c8301d6e3147cf5dea52ded505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e0a86b377c7504eac0d504d62d16d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d2a7104c95f3f01f947a9a83f64c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6134c89c685a3e2d1dde6b50ebf566f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7db439ccd2fa9a07835c043d3f6ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6504a92a2a48e2eed84ede59d16f614510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9249b760cf9ca3afdf522020ef7ef6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68ec5a0f377033aa88bfc10eca584a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648f900a4d10c24b9798101a1466d09513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53124ce7c6c036decd555af60625c71514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c943cf1224aaa5d4acb780f53a81db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec495ba92200bb10640ff4da47072aef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449dbcd389530c7d32dc00709adfc5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdcbad2af67493cd8f91b585290d67518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41065a77a5e46683e828f449fcb43d6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7ae091bfded776462dc1d8d94d866520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7045b11cad452f9a993afeff92f62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d9247cfe002eeab68fca26555ba9c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090f12bbfea6ee9612cc2658db2b625523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a40228cd6c3e46d3595f6686210b31524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55549fa613b2f522de0801018f3600525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a8f3f3598bb6a6954850b3b80b9ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e98dc25ffe09ecabea41c97be0542527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ec7eb3ee933971202e3de34f67a22528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8b92bd8203574cf66c65e7e483d6f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c20ff388dc023bdd8d694a955d7ed2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b216572a798b8dbd8c33105ff67284531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997c093220b0f39a846ae2277ec8892532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e1e4bd19b26d1e36056c0f4d2afc7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026415defa4156c5b775f2b1ac5924d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d12d353819d81622850caff0555df4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589f5bd4ad52a0ca7952aafd016c058536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ceebb9ced4c0690049809de067105d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051f944efe213ec1ad8a9ef4be60ff6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e45a42dee0a03723e944f3cd18441539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3840f5c6ca423e15dce05d3724d530540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f638ec56fc2c84b2c29aab443ef58541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d1997738040d632b6285fb535b451542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5d7ce8d4d4680b5ec79bceedae8c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0331d00eb89be02793d28db1194651b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051658f3c64e2dd734d1529e47e6beb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895ba9c5ed24a3a52d1207d742058b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2f416fe281b858a26526a8b225315547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecc6ea258070dced8c9e37dd815d6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49843f0a2dbfcaed80a2409ce7337f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7834cd925ba182199f7f45d8b20172550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3866055f85a288d37bb752c33e273551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866657c9efe2eae3ac849b29afb20c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81672ac75f5a5f790bf441539a2055553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bfda50f10b77444319e8999787cba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf624dc68f5782eb90bef247e3c5929e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19feffc78177a10009183d2ae49cd719556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006af9e73611244cb69253f95a42e082557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015875623e2fb1121536fc510d8f842e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77487f15edd9466326321c9d289a278a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172d7933072124d19a998985c12a3cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ba635197b9a12cd41a702dc56c2e2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7a22b17f8f5f2bdc6484a07fe8944562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9273813c36ced68555a960d1eff7a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a84058c94b981db38c79e67cbe322564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed815646ee9207c392ebeb73c4ec945565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857885bde0bd8b48f9b32d428245e39566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ed47deb47f7657ee887439de90215567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c62923f6cdcd6ec19a969d95cdefb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf15e9a0caf7cf6c70d9c0e10e865d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269df3ada4b42f126d45739354db6ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c679358158503084674df38cf710f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9cd09fe075002a4bc7cc9529e5a01572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1aa45c19d8136af357c8f089f26ed9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399bab74c0137f0bdf7ccacbd31a7f8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a08d2d8fc80e5c5edca007b09452b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3cd7ea86541994f0e9fcab857e5ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b4afb4ac29a4f92132f59472c9aad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469316c3988d2e21059bf015aa6825c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb482a788755c7febec67760817920e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bb22bdbe0ef3157b7509c3843640a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdee18a11167665fe697e7bff4bb95581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4493ec0687adbf0900c2d5ca4b53fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481b0f2c386d5a06ae53bdf8a9ca363583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937b2d5931c9fc7be894ded8f31ed53584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e70c1b18e94bf24b39160a258c33e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ae0ce0b40b738b82cb74db31dd552586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64787c36a1224eee6ffbb5a028f8fa6d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70592acbacaea37c7a3d86535018d33a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d4396102e726ce5948456217f9051589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb09c356d49732a3f139bf62876dd3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618df94d97bf82f6835b2af3b957fbd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c436a5d20c9971489eb3e1906654bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ef8edbc4f4b133fdae8be706eb3cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf993fa7246fe482cd9da8d2f35a42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8a639d22401c1cd941088312d256a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e1aa2323db2e52600363f94906745596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7b3c361c4bd16a2b87a81b56a8a93597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d3f2dbc647486ac39d931c9d0788b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf627b51d78e3d53b703ded7ce655f6f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf5e8e4c0675c8401a70b147e983c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd56d841b1da25f72381c1a383685fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37914c04f21a34169c1aeb221f06aa08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fc9adc8060cfd3c8dde673b2ad549603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b29412c107b7f06768be12d7c77e52604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681689c3c1e09b48b5eb87f890024428605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803d7d2817216283092471f27caddaf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f36addd11b566747bfa66c787a6e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df618b36ab6fb4156bf345b1b4523a17608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f953545121a824f6ef26a28e043ed3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118362ab31bfd2a9213e0c411d663b9b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ca2cbb8f2ddbc3b4071b014047ece611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0de0115734e4269f26155de9212601612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0c0f0bf02be251aa2686b57f4676a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4bfcceac9883eda515c00042971c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d14c0ca0f6c13e8c431f8b469bcab9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee4c4f4d28726716552a9b7a431ac3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffe58a83c6383a0e45bf89c3054340617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2505bfbc59b971e1ae89052347d349618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f272c1fe042fcc778bfdc575fc2cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8acfa2ad195749b98f31e1b89b8e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03825743067ad06336318498569f40e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e72710f2631f65f0c86e81cd49eb0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc1f5eb4e6662868f013f6c18da43b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89043d5e85dde1b99326e3be0af782624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a883e034bebcc1310939490ae961c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dc2942a0a7704f19d0447e09975c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c6c7fec874253d5f5a0d10bfd1892627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999b8e82a29333a6ff871487cf76a3d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7eb9ca1af81e7c15c6fe9d0e027a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaa98bfa3e975874c5dcf4ba96a278630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313c19733a79e62b89b27a516fc62ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4931648d2c3261645ef65610da6fbf1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ffba5cdf302ec42a6c42d88fe7900633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb212fb69309386e33801fc44cb7dc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84026967a676ebd8933c98ad07416e58635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565244c2b465cdb5dd79e8aad3c882f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017a7dadbdfa560cb56361d8d4b6091637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea098878a9f5f710839cad30eeb153638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3243ca2d778d42f3131965d87d8f33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31fdd5d644e5a83dd53c6f10e7806a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ce45c2c91b385062acd4b44522ed6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cb900cc5b6c8610847eefd052e595642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd263496bcd881776b09903886c0bbe2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ed90c392735edb198861bea8b321c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6fe674fc0b8ca99ad66fe40804f75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16856c9d8467f473ffe404b860359951646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d7b1bfa1be3f82ea20880eab34e2a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bca8df871d10223435c7dffa50ee10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9a26aae6fb2b35420e8e61c80012c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781369046d585d934829ee2bcddac66c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de95f2693bd159a53b147feb5be001a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04237bb9d2ece8127fe9f6b39c587018652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20d0fd703796494245fcd5ed8142ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3051013288e5425a1785a4ae177e3a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77904788441e3fb87b28680d7a0e2c99655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150cd685135be1abde1c007bd757566656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e49a928db797eaca31eef8e93ca15657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9af9ab7986d4153687238d79f2fd9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249451f553a981b2be66e758012a0cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f740549650ef776e539b52e65de3f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e45f3e463f7fc56a91bfeb77f5f2d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5864ec7e9d0807cf147a16c9206fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a7b9c5e998f68c516c014f074734a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c8809294717dbba075a7b513b72a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc285c6c40c77f5c8be0eb42794a605665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c6421548933f234fd0930c8b2c700666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b18c293bed4ee00ef9191418c6d7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa602988c72c630c32bde341a1a21a71668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251550a27d15ecf4261877282b3f412a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7b93a82d469452dba727e0c49dc4e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71f81c1281c996659d5acfbafae4ba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff42bc9ca3fe937f9de2fb42ff46d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb33106c2d0b88b2475a6aa6b248973673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c0d9165ae59f7bb31e9e651278390674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a3e30b6f559eaa9e65a3b8d88495f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f6d7538a8070d8985ff2d021bc76f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f9657fa85803fa339ccf01d3ad341677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef09e330ad9f2d63b66b8728cc51965678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8be76d7170c1c051b08d89418f23a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e80a51db7d50e09feada1b3fcb0ced680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eec40ebe1ac0e91126e0870e41179e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36902c034183a9ae1f31edc2ab55ade8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd721b29b2630d5600dc86072cc9bf3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabde93157e1fbfe5bd7be773b580be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cda41a828d0b9d4cf0d17a86829af1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc38adf160ae9b5f4fa23f8c17272c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82191a5f42741c0a22381672957de136687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756f76ff47c00d70745cd45de64d911688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4addcf95d16608e2e4b538c1448193689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1377153f78d4c3ae864e45be76452690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bc4fd4c63c8218fcabebcbca92ab9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca794b8d7ecac3fb86d5bf3398f651f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dcbeb95b51b06376736d486510745693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e50ae38ca2bba470f6fdaa6379e9f4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128bb32c1c5c753a2a8e6d77d7a1839695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc130fc1ec798e56934053c8d0665621696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262504bb9d9d0230ebc172813bc6015697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bf2ce7dbdc9b92edb6a3eff611c89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2e102e6441eb8784e72b2c50ddc96699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca142ab9717bfc7e1f803451e57e7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb317155dde205b606f3956bee6b30701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042711f62dfe2eabd2ac8eb1ae58ac84702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f629b9600bd8c94f2b04da3cd9a722b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5a48f577faef4afc7fb63d454ef0f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2c3bcb96f176becfa66a382baa4d0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93735eece9d163eaa31175a677e71920706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184a8e35529fb61948d48ad87e31e63707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31146245431edc493c6271402c6c1b68708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb9e476f215655b7a4170afdafdff6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4264b2c1cb221b9f895db28e9e0f9fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647a034e5e7cf60acc1346103cb562e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6b187ad17dfd4d4805487b15d2053712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62fea22cecade78eb19f2ffd361d47713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460cb49ee175b895b00142ceadef134714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca2c67d999ac2760d9955c8d003ea2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290cc52747bec2127e3f199fc7c555b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415f98fbf2db5b5e0e31ddf88079e82717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0be3807e616c5f92cdbc29ee6b40c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3683d637e3b7228d88ca7984695f79719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84010c1f6011f08ddf6d0860c395eeb8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a0ef431116bec0b4de9a8baf5bb6d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad12a54917f8d92e6fa382d92f812c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2c12ff28a7b10107f3fb1dde512ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f674afa628530f59f7985a1e18f162724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38de229cc59ce2ed51e4e98a10ad1e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312077eb8b440704f92838f18fe6869726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b54a13ad516820c8587ac9d23851a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe761012d99986ea17974609336496728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499099172c2f9919573db0809a49ae10729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739f5b0843914e9971d83675abdb262730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44073f839dfefeb79753a3c3af1721c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd03585d31b171e6a4b34c147d0fd11732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe0ea3667865b1d24a521226ea2f6e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8090481bc7f9a41dc0244587c0ff71734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dac49cd37d80cb37780e64c145a4d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c60c1234b918c037a492f529e2349736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d065411188b92fb07d9f4554f462099737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704e54ade36a07277c3367c701b585c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702e8d0fe489dde72836309ade7ccf7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d6ea3b0e23a36a8ff0f8760f566fa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3bcb1a312400e4f647d2b734a9fe1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77d4930bd132914f99652e13078c4f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c821653ed36c5f57a6441b89e2cccf6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa128e631ff542b7cf9232f2831230ab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e23e10508ae42ed53bdaa3e2c2294745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a4977eda0b80b3010add1781d5542746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2efa1ca5a42641de050697f612af59747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd6bf098e059a260e4c9b65e564943748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d8f21cc82947ebe17297c120a4130749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e38e772429b8cc864fe06c5ff0076b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61f6cf6252650192da6af06808d780751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589dec881b214e56c0033cf741720ec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcab9f3fe41e96000cd684c030fc4b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129ae3f529c93b401923f1b0c3cbcb6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd741412c03fdef4c04b068fdee4bd06755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca58089bb427f097998ae4c40aba94c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbad8ca6b62b26a7725b859246a7b27757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a196a900add0179bc74ae9a36845b73758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804609c334145e0eed3c8a05bba5655759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>