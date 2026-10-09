--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc5f125a1aa77a605f1a62d95821321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b742e1f7fbb49b785e396999b745ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f7668731555bbd68190d19ed721be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a44cb0b35d2f47cc07cdcb4c18e144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c308ac6097e8dd56ba565fa45ac52e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd244f705141c0cb3b496da92f37ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bdb68db592d952ddc5adf4c767c6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598aef65d232843685a64957e354e93f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee566f69e0b7bd7fa8cdad5fbe45809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e94d2080a8a01e0f68901e35d9e6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162045a095eb7571bd4d7e11a9c97e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ba085d80ddd1702283eda07134b3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2b74384bae53d3a2a95aa59d7eb1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b1e715dae29210c32345a2dccb12814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6ea25752ec289227cef8b2a8359b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce611e61a4234bb5b36e837d25efa8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79083ee65d6a2481f43f728356618b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fdd754d0337a75011db20521bddee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1662f96ccb97e1c7fe08dffe96d2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf51f6c9762a7db455ae294ed8863d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed5a413ba1bef82348abe79f1d4fd721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb261c44844780194f8900c09a07f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85064d8e99e582e97dee2ae76b096e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe726f73a50dd4fc25e0cea0aecab48a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bac9c7313cd2d97e2583941ee1623d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449df68249c0d987369efe9931b3e4426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddbccbd7e3ca9c328579fdec39b6ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2a8d9c0e90ac1e794f5abb50f870428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229aa90acd7ab39d71a3fc7696acca529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21d00ecec3a6256ebfed7ec265d41530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd173592fc1bb3a85e7f6a8d1af2d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3719e3f8b4cdeb2032dcb334c5c8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691067a42b4e96e6e04213095591bae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf88c3c9b59243c787e8fcaa6b053734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a38684dc6116cd62e05e3cf228b45a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef9e644cebd18155946e2474ac5e0936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae0998b589873c8a0bc7dc09e9ab5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be157cccc7844098d5b59569e7884538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72aea67a85fb8166015e97b9007f26839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989d854b9bfd95f7969384dbc54ee7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde98eb597eb8d77367eac36d711edfe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4418daf6fe6311dd0a85523d9dc39142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b05f2614d6995f686c5cf0ce7f7f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee81ed0385768e4339f64b1663005bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863f5916fe452fd5fa90feb413a465945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e722084ab8d05eaf52aa8437645f2ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b32a2b0c22b27adfe4eeb83f2f747647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cc54aa15902d28c7f82f7c8a92f8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5f1e3a4a979bf88e0cf7a5164ba9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f623b97be41264f71768c99a5c75350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85418eefa73f187ff6c25eb8485655651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96fa286f1cb8e37b8cdd1a04f41cf852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432cde84157492cd90c188038d4a4f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202851187397163bae5d46b47bbd28f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeefb49a25d5eb6c003183037d09bde55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f31e625d3293ce515389a369945ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8e244053186db7a3b19df33996b8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a9816ccd42042e5a7d0e81139def558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749f678a1f2da396867710df1ec2ec759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af927cd93ad115027a53ff787901e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100285f24f12bb3226f2f00e4f0008e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e098bed319a4786e5715a1d8cf72ed862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089912dc803e0541a85fef3e68715bb163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8225dfa20620851fb3b5e70909f17464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f19f2b75146a4fea42755f21f92e9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d08cc465f25bd773e570db0e8a8f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81095d364a78efcd7630559f82763067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8cdb8747bd4fdc31fd04c6fce3ff168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5689e486447bb0b2da0221458daaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2e46f3050eeb2867f62dea32574fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc29d33fe2b0f173357652ea281229371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d298354cc0403ad18e12db71dc57572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b390130385ff71f19efbe42f6d7b3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe6696b6a7688ecabe21ed70bc019274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3f08d216d724719b6fcdf61f778ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70e64f9c3dfa79f5ecec8e6330ed8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23129415bb8de15ee0221308872405a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1f688689c6423a9db56afdb9335f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493804224fb062b09508fcfb44a980d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34415d3f3950f1424a458278fbcbe580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81289c56e074d0aedd1541452ca52681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea527614ecabecd967a621ce5575e7ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89eefab6b70d3e05741ad2e926fa5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d26dee904fcb1f3b5ae8a990a5f9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fa207f046fc2d50b82bbb9fcf754b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b83cac1f82c8603bb348ee1e5fdb686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49501fa98e2c29410da32204578dcdc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11863cc482e323628f72c7f23891057f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f12922acfc34f0dba15b00c076a9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141a52fc861510514f983616eebe35f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83140952e52418bb5f3d1bbb314dc99791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5bc702473e75dd1cace3b883d29a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc87c6eea01a490bc789e77196dca8393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed363889facbe1264612d3c09aff9a6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3645f7adeccb1d4f3e39a1d24ba52195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181d2e2da74ddb579939d6c7b50482d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2827a05360de65b693b3a348a09aa4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac93c329e78bd320c0253febae1575798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d12b00f1fd4d38a22d03f8babdaf599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965950022cfc43629702c18892c03244100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dc146daae97448ed92d4d021cb594101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e504f88d4e525bf55227cc2e5160a1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8bdde1e4e36bd05eff239f7acdb7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74d9fc7d0ea69b0af88d4868ccc1c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52387c721ca6577d9fbb43a8884e1e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f343f308d7a729a123230f0a87f5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a868e67b2e490d71fa0b9f7ba7f36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562691a710eeb292f6de0aeb446651e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a9316b2b0f9f860339d65094b6456109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c508d5a64460e536cc0c1fa2ecead7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dbee7a2a2acf3703578f26c434f28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9071ab321d529efb42f6247322654112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e053f93c275e9f7c9270371d752dbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2204512ffd440aa936a3ab8be75d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b560ac1678d70a371782aad3acea6e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bde1d84f831d8e8e3dc3fe6d36a49116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044a9d820359e8f962c72336a95e0ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0a7f44780572e720ad1c7cd3636cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4bb8274bb0b56d3dce59ff8ab1e9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989cf0ac3237b272daa7d44a9a0d078120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e3591fe9e6e65a233dcb240293f68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb29a6fe14fcb4c6cd1861c0db5492122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f726f9b3b1abc7777e1ddfd773419e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300dd2dac4d7d9193c4e69fd1bbfa4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fdef4091f0a71b0997fc72dfee3f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbbc2d16e2700a4362b9b306bb1915126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eaa361b4c6781fa4bc5f01300aaed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad822995fc3e9795aed91a3c493556128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d650dcbf9f2cf28d261cf1c91bc8b6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53ba7d0528a1d9e92d5f424ce945c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ed2792cb1753354545e31bcae31e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d9d93cf0957254e73dbe142defcaa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2b8f180aeadb48cc82702fa9dda73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42a6344eec1ca34ab04dbaecb7483d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ef90b72d9630fc05cb3ae6abf0df9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a352e932b166d7fbf63ce3f8a9f198f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84090829a11a76b528d4d3c6577d797a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbade3ea8e6a5846fba3df47d181f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b80cea31a55ceac6c0558bd648ac05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdb5032086f613c4d6ba13b40d3def140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae5f9c26afca7a4aa5cd3d01db4ad6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7041d351958dcbdbd8a6e0b410e367142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abf69d11505f50263ff29db2fa3fc6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef1f49ce0af44de52da10a8d111925144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0f11b72b281768af9e9595e28579b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5048f6063afd3383f39fc527217c30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd242d9c891629bbb228928b7be6fe4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f250d7be3100022c3c0d2d25ee01dd3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521705c4955d681f2305c70af6c43d21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e873f37f758a794318c1c1499d2391150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeceaa5b62f530e5eadd71aa03df43d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395cead4cc246ba8cdb35362a4e25a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72fd8e6f2447eca0c40c21176d3828153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3017404e358c0b8fab6f0f79c6a91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92ed6ab5d969ce6c254e16ae915542155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d58ae1aa6380d833ebb00228c88e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69280b89dee03a3d75d93d0658d20a2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b28f5b135c5037fe05a9c03541fb9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b218b348c99628bb6cab05dff0636159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97391475e7374cda276a7bdb0bafdd9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cfe2eacaab1e2f571be7abc652b89161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf822676bfb7e51754a7b1bfe1e99918162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f2764361de35604143afd51dde97a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22efc0d589de64529b4a3e8c35aa1f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce166fa3a6c4fe43d125c64f602d6e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55695e3f9e89434017246c7766e4e403166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7338b85fc5c3f994ce6276598ae962f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8b6d9bb3c9229fd17563997810606168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94487a0875e6f5cbba6ddd9d7df2b56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f48266153ec6bb4f41ef6d79ec30e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e99b661aa54ebb4c4d45cf5d1076aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd7e6da9044b17c3bc94e7210bcdf2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67768dfabae3aa1ce4acc2f37a03c13173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21deff1a811a2ee18ed1586a6411ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143df98bf45a335829cef16826cd856175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122a36d0b77e79e105385d0f1d21ade176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd194b4dbb8cfff57c5c1f8265e297177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd24be697c6a0fe261fa3cb2fbbb1aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d93be48aa5dd3f06a0701d93156599179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcf9efb32b6c5d4f283aef5debf9f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082379e89e9235a0b1916bb97030a89181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2793256270bac0373701f7bcc4f5ceb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59c8e1410b6e8cc0da0d3679a37bf5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ee900db7cb310922e4c7f38a0ce77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fdafbf6780db90fd3073ce1a6b01b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9c35e2f58d16c92d325d521b59adb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645b294424967edc2f659df1c43c77e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a64dddfd3daaf7873b7c5f951c1fe9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0c94eb29537a577eb32999f8ddaaa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcc611b3872fffcba85949bef131e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dcb5e81928e552a923993560b3512191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6401096ffcf5600cff0bad7ffba2a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc1198ca419422a2805d1bc0c60c3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0f7b0084d411386f40abfa37355a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba88d710e1ef30c8f821a0971aa0da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6ef9d1044b7af97e0bede7360bfc6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f65c7bbc58441bfa34c3707e995aa4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e10f7331dffa94b5a90c95b458117198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0f6d1fb0d11a2465615e7bfabb92a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080705291031f017bcb044052bb978d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a954ff370396c8686c8715ee9d134e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e304845ced89b83745635e51e1802c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fd630dc2c80d25ca3c1df6fb11785203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322cef008dd8d213be8dc29b599d492204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e9cd5aa58e6722ed4ee41efabb80c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb486883e264c6d0bcdaf49f60ed08e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb6a591adc2e2ca904e02f07eb7361207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f9a4cfa4470d01a4ea850e51eff84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ae1e0e7328a0a37a3ed4c47eef4d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c7e44924926fbffee40c2fdc8907a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96c3cca35d44874fa0ec0213dab6e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc4fc4b2a08c0563205b7e3343f639212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705caba2aec209fcbf7170d39234789213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c92033ae923b5083c11934d42915c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e1e7a3aa667ee45a3913ffee3c025215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbb54b18c6fed9cdf6f59c0dc17987216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889119854a9e49ac391c02af7db8fe60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d9e53efc4b0b97999ed5352b549f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8366e49d22c54624a55a7a42c45c43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606418553a531f1e3d2339dc6a71222d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01959d916e76db94a363679a5eac65e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f45693936789b65161b7fd38b013b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef47ac09400224dc681d941cb31522223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18c775513c79ec66e972e22aba0803224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2499d5fd61f2878b2340941a6088878225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a12c94fea40207c225f59ad64f2642226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2300bac0787fe91d77fdfc1d049be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0dfb2050c61ac9698e08e089517a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c849aad7bb5f82244f9a1e2fd90f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d77635006a5b755a6c5b0cd3e2152230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7a9bfee48461324bb12c4036590f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec77b14d28e4555337378ea5ab44dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89368117233c74529ab8f8a00596366233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09ddc140ac558943601038952d5aa9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fcbc5b07560c4135a81681e007ced235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5dafc2b8392ccd2668d866ae5d4b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21619d10af4a7c000a46e18324bf39c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd948db83e63cfea94ded4dceae57e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a14bb585de0f1f321169132733952239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749443aae355c0048dc2377a6c504c07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313bc5bd9a18baa49ba530811122d50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bb748a34a9d12c233c2f2912f3cfd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c0de70a584c049d226ff38d9e414f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaeb79727492acbb8409627f6fb43f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd724d0117a07752f5b72df5bd12cc4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5feb9f6f3f7af80e04d026ca0c622d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96654d6f18629195c7c4d8e0601ff8ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe46cf4590ec5e61b4621df1ae2df1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff8688d8bcb23039c76a3e5e472129249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec733c27175c1dc51e3a23bf93d338250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78a2c3d1bc49384154f2ccf49f4420251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9a04f0f7080afb5be8238d87876ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d205f8a2046cc1b2dc2129cce48f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3a1958b5f0dde21ed445cf0985231254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16791d8d9d22c3e931e9117bce3aff55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff4d7d365f1b4c1e74da8304e6748a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5ea956096fc439e5921c9a3069eb0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce385c35ff4698f34f7f3c0da2c613258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516987b5b285035bfe1b0b81c14fe218259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de53b39b46dcba338fac295e7b2e55260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fc82cbe5e1b8d881ac697902971f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18420e026c8a96eca34aad64ef0e39f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0d1601ef275e8f2ebc2c20865228c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa8a916a0abf9e41d54dc7e495bfb8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55850f0ce349b7cff765fc71d29b0930265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd11ae05470a9eb968a2b3a975500f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d207b8c112bdb3c34944f8580c2e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057dbc9ab8fce1cacf75e3f7cf181c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8066a447b943472fea5656e8e9bbcf7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d53498274e0b1124a58396d59a48e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb68ccfc11557e374960544a2da671271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93444b22defd9fdad4ab60bfd7bb0942272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39a0380e658433c7d1ec3940f98d4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc03e5279b91544821bf32f3c26178274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86345734b21616c492900f11eb9b8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1396348c5b9d93adc4e314ba88959d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c365afaa2f53245d6191e1d909e2e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e6ac85befbd447973ad73f57b8aa0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9127e96933a1add22fff89e700d8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8d52a4106fe4bae0bf2c5e29c66d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702618a81dfd489ee3563acd5e296c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128857c1198f7a81679977da22e8cd7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e882982f04f1e8332bc209e3f004589283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afb0c97b69dd226f8385f7278a81c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0a2c1536143ffdcabfad936e4fa07285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05d5df56d11cbf3d684ecbf372e71d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0715077014e3ab31877bc4888d363287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95e5bd4c30b511e14ebe6ce4c1a659288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd64deca9853ca0e73f45231873ce00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834bad5e9d12b33564b2863c2a87c66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c80695f900dfbc83e18a93348e724291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c86c0f04ce199cb9d25d6ee8a9b8d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8bd59ad3dd8a97cdc2f7b85500cdf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69ad346d3f5db5bbdb3fc0d33b6b31294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c52daab89a2e8cba000035197d4422295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb5d1b90199644210a63e53d0b1efc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60618933bcf520cc454b335eb576c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdb1f01e7e1d30cece2e651a367b1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e43f07ab5d56931b964e5ca1168f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd05a61e456960e0c684da7e43366f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1768adc5857089409bdead7412fa20e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c47fc86ecbff4e726340374804ca9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969da411c7d7ce725cf910e01fb9f7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09e4e7a8515c28c1d8ee1634ea359f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8344bec7751cdb0b8ad02063b059dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2502d5103fe1c87060a2fbc4f5164b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a4970a8604f52dabe33cb3dd42507307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ba985133aea8756c3cea8aabd78fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d8f70fa9ff2fba9cb9dd5afeca6ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c5e0dd601e3873c70fe738aa9dd09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24535e1e1c12ecf9466c6ce11933c45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee665bfb0f9875c6bc38d4e9cd4ad2b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28685e2f7a6b8edd4b99730379c0be29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335e3d5e249b5baad5d32f6eb68eb25314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef841a87fb853d3266c017dfdb9c824b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3964a9e78ba0ce4761f7a7bcf26eb75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446de8d1546df059b41d37af01b3475317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b025c9022b85ffc86cff4010b9a7aa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e28998a3f597890d6ecabdae8a2dbe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcfac498ced1a6177c58137baadfb2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb8e276a1eb65516d05476627f3f2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89325923bea19ee819765268848a0bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55071e96d638cbcf0f7c3adaf865263323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a7fa1151a8225558e4a6e838a0d06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd5cba60df73d9e17b77993d43a013325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488996552ae40c9c0818af3d3e512f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7f254d9bdc59854d15d58505a3751327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bba7b6cc247cc330a58a99988248d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1492280c248bfeb4010ab23512c41329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cece6582645f4f62740f58df5d33c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7af733690979fd58930e2bea8eeea2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8a5d2290be0c0e7d7d8dd8eee57fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432562dc624cd8faff7d1a62b619d36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8750990c428ecccd0e5f323279ec9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e609f50f9128259395f18e2fc75d0fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011650c6b91d47654d859ec4f3fa3ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b040c8c3d9bbbce0aa110a16bb04c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d3697f85139c199b2b7f34cacafa3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c2d0f989abceaf989cce6f7b5dd8f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b24e81f07d1079afc2ea04ece3a98d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadaefaa13f6a7ed2cc72340572e46e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d86ea0aaae5977ff6a0a4cf37e54fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f855fd40b99b364a305c53e07442c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90829eefc62baa5189b38fc38523537f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70086359cf5da604fec6145e8d1150345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0815d8fc0be820497289d7d2c9c34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805889990b0eb716babce1aa07be831347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd379034ca39db35a261add563fe3bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5e655882b3c4bfe4fc59055561f54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc1284c73afc08258630e499f1938d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd53b9ad7c2ea3bdedaacaf52b36a78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8efec44209b0820d13442b0cee90e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf18e1789b77efed1ff4ee95eebe94353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27919c75966a7c6860c532a7c660d0a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e372727229b1f59419d54f3c37807fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d41d3725cb224131acbca866bd3e9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c238728536ccf871a827a05660ccc6f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa095c12e5fbe53bd14d44a08e83313358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67661f943cc7e2d6d67055a26cea45cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ed63dc7b413a77b2782cc790a5ff6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e0d5a02490aa1d35e776313e8700b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f167c36c051543c20f3f8cc75132c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec0eaeb7b4c324981691bebb9bac8a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df776707c50323188356903b1e4c60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ede7c513946d7224030db482d7671365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f939f5bf80f4b933b65782a5048cf07366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d1cdd540d030161066ee72274a60e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a3be1b60666e65d9c117291363717368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c01a4c646a8ced8ce243e13aeb3884369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb9e96de08c445cfbccfa84f7c57c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37db89e08daf1598b24987eaa51bf59371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f81584a8960964d389b4cff434b041372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeef32c0812a3a75da9733874b35814373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e4bcc0c8fe560c740eb8d8689f4a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992adb886a0d27dbb88210833215b66375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb936b5dc8f9f3ede87cc745f514b84a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4644973680fc58b421ce34210b53e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb86900ecdf824bf5f8c5496d82a1c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3100c0d90e41c221b62dc29d22c6eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d5e34baaebfdfa836b48c6eb75d6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c05b3112200cfdf1015b2bd025b94381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de906c59b5ff592537a2d5ac95eb84382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7957f7a41f4e2d160614f4e75e0ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d3680a8a2efd1e581c37304eacad3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df913c99b9a291ce48bda21d77d66ff3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304e4f9f4070826eb6c9c27a00fdb28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec37841946aab26b9dfa111716cbcb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7e70113a6438a62745452eb95ca6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6a98257013ccfec8ae6a8bfa642b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d3220cb2e8aa6744c070add13d489390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f082f6ff346e93f891723cbfb4bb79391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2414ffee3ffc086dc2ea2044a0f00392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e876c4528f49ad5fdc656d0a06684e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6f1d7f012a42ddd1cb75f06b83ba6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b242c134fb5971ac6d56561dd6fca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8a1332dfabe36c714836d99d775ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e262b7fef1218bdb7577c377f7e6ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8bf478076ead014fc84fd433d3248398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e631223065da96ce39348879a8e63b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4a2e7433b41059e134a91cc53421e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad2668aafb25aac60947ae05b4c773401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ed6d307a40dcf90e521adbec71782402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccc09e12675eb05c65ddcf40579faf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d10876b479a5042ced80b35c0074ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f395809fd25565e8fccfa8140c9aaa2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c186d4822b981d839672c074a0a1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa17fd7ab3ea498b69978792f332865407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e771286fc1e587cd78954874c42a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d032ba4da042f9545720145a7d8ca08409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3d1f625ed964ecc429d9d07a6b672410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c3329db1ac6d5a1bbda6e94d6aac7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68da9a97b428f384b15b7146b20b6db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e911318f5bbf9f64635bce6ffaf1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef8f02a9caf56ed8e9f37e26df6654414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da649954fffe08be0a10f26da650f2d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57998ffe61747bde28159330be3993416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2246ef73920b4f3c0528502f9cdf0d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691f6c4b3157b4b722e730695117de1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c42704b0f70d9d22b67ea64312bec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421369c3c57a66940e1659551eda2bde420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083106efd08eef4327f017207cf0169d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34573df55679d3d34cbd1d022780efdf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3369422817cc7c6b2af1b06d16fe85e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad8c118f0f8a867670ba49f5f17df1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42afc5cc71ed36bdf0ba1b484db2026425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88356c8a039ad58aa4d44367e9129d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0267399d622c37bb8c48dfb4b5a173427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939dc318ada83873a387a3727f4eaf4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f1f422caed20807f44e69fecbec57429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcfb3394fdff89b7b32e0e1003194e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c6466ae7b03134a58d3e87a3faa61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011e90537d98d5acc8022a842dd29d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376e62170bc70c37a8ce63af000ac50433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d770d20cbd5dc0bfc848df0b6b96b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf126400ceb288f837afdffcdd8a15435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940815054c0ac99c186ae3c148417be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a9aacf6a05c85746bf388b58469fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa1cba56a9aafcb058e3f4b1f0a89d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde4c04b9e04dfa595b2fdab1a375df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121c36c0bc3d306c6857ddc70cfa97a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd7a88d831ec9461ef00b8a892b844441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603fd68c57f44fd1c168a0a5613388f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763771fc38e64cdfd34e360a45bd2f26443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de29ee4032cf6bf0109eceae247623444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0827a79784704000a3bdf5bb10516445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93681096c2eb7f07e2df26a6b48aa86c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62994d298fb9775a54065929865449c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7ef3c1b957322d9ec0ce5929d0723448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2418d02bb7ad284cda855a6b849b160449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a175ce5942d78b6dd57b82bdd3fd332450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4626db0b6c7f87b8da7579a46eaccc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62682d302f4fd287c440513d78f9fd71452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8499e663f03c46f0552c8eda167f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9cd417d29ab7488a7608b2dae4629454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a901afc6776fc305b3c65509d33fab2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce140637412e50fae35f98098c932bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec11b74fc1e83faa0d8413b92a38d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74241d5d2d587a78399e0d9d7548eeea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db8f0e68bb42c05d9528e963e28d37459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a42116e57bd988cc8ff352938194be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b4764789f0502ba69b26acefb0086461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96371b19fadd7b347f070e56e248d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe22ba765efea183f9d1921f3edaa8a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d975a2f3cd1778d08f421dca6126b2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d164a7ad265cbf3ebb428e8b96744465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31068c27da67c9eaff67ba5f7a566775466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addeb8b9c54020ca9829aa9a2a2f880e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1f2623a3a8247a77632d5171b39d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a5ca00d30acea98241cab828e6f34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923d98d736e1310dc43731c821fc612470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea622530be607cce3002d87fa1694d5b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ab44df7eaaabf3aac2524e33e077a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8d7a7900fd0f03149b012a251a865473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f4f70b7ea88fe02d7eb388601aa08474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4abbba3beec1b10145ee0d85628fee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde529444d43359812cf17b4bc53198476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccddfb7fd39ba9391fb9e850f3fc9b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed901f2bb6673adf93a37aee30e22bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07aa87af1a98d025a862adc3dc9e67479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9eb57298cff7146bc30bcf5285de0e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de784f9aac5ce899ce5e90128bc6cc2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f626ca236ea80cd9f3d5c484fb857a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9c217940364525b089dcb93518348483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8d470978910388a671edf7ce52f3c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db534679744a21cd9dd8639a17eb7a52485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9d9018722a333fa092c8dee5e49dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b90aacae23c3d2e2a1badc7e590006487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253dfcd96458f26ea2d061bbd5e433e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927f491c66429f6abbd3ba8970f5a1e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f7a0f8d9f209d18c1c399387d73e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463b1517a38032a062937e948aad636491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2873ade2497bf4475a708f8c7e9b9a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16027fb123039ae1ce348941d1a5d7c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15ae3ae5f91965bf1b763c2741871d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524660c65df8d447e27178ed08e04c2e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4415bcce99c7bf1959924cea4ce833496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689034e01b5feccceac2d8f7dc0c6808497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288ba15866fdf19ba237b3b5973485e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2811232a061503548e79954d0a332a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7a3b9caf665f169da08200bdda155500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c96c25a0a1feae470b8a5f2f8eebb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9556bcd60ebcce094edaa988dd8c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236df22bbe85785041d2da77eed2746c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ea083fefcb6d76be77537fcba9633504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7181a5e1816542d6895f0a9addaf95c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eadc23cb80125e681d0ec19d07119b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacab3d857ef9c5e074c20cc9544d3ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5e6da0d085c8d73525401984b6f8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd26101c83e64da6abf8a3d960081c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df55fc8680df442904936db0fa965b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa24c3d3a74d94d7f7dd0a829083fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a25a33b092103e56fd0bb6c18f4a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3496bbc7db969fdcd54f1a776ea53e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba78d02d8c2c21e2358a39db1c393e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc8bc7d72deb1b1b7b254282bf4070515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adfee18cfedef72aae237e3a733c38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e4193769c41a8b83af1b673ef74af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308d5f61ebcacb99f43caf23977307f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a675e89d810fa92814db272dafb77519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67a1e00b5c15e800025ec565d2b5bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f434e6ca9e4fd70f71255bacad93ee7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee03bf40ee0e03b3953b97c6a3eeff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a0b231a147ba1cfdca62221aa7c31523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f29722e171c7076a0e38093d7f39a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93d350587882829324d9066eadc403525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a9e1f5906ebd5e30f2937a6bffdb2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1200fead07ab50437c75788ae45cff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ba7afb3c5c615504d9278abd8fe59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7731da409081e6eb35d43dad57047dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa41e46fff60cfbcf3003c2576ea5dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc75da78f402a745fb74fed0a1df14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5b0c5c82afa5e27673190b276ef50532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7330380648eb77368460e2f3c36c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd324e32cf75328ef34c800e5752aee4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d526b80fc20f82357a4879f331612cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194519c9a530103f92425df641a10230536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fcf8787790973d67e919e41b2ac8e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c234bad7bad9cf8970274a3db9767538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176a6a2fa05f0813f3520845724d88b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49fe7317c563557b135168136da95e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572bd1d9611dd06a7e8bfc7f88ab55a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780a006b1ea82ebfdd754d7ed456c7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85d1fd2eae31d6f0c84e2b6f2b1fd1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ad1f495d9ae147a86cd6ff100c8a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473593eac04aa1e3782f96c4dce8d59a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d656ca464b063b0c24b164b7c42826546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a829d029e550086ab78b13a94227d7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cbdedc93eb66e28a17e0cc4b05620548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ce854b4e53401f3047ab4b44c8b3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d738a2fa67bbca6b7e3cb6b6983ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8b919422d567af4e3c9506de760e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e54d10bbc3e043dfaf23630636c477552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0094bea64dedd5b71f72538475f5ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f867f2ae4833e406a7fd7a017dd5648554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333e79ad6cf25313abad888938e414d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a637d0e7c5d6b11e988497fd4202189556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d8c3b60880c5cbb6b73a5c77cacae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9a0cc776c007fcc846d06428f0ca1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0240aac8a08180da9d778dde7c13a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17474c411526664b31f83bbf0649ad97560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e4443ab2262fd3b640b103d00dfec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb0daafced9c10df717157d85dbd0d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6ca0fd425fa0e9545ac847e47dd4e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aeab5f6e0b6d50d21ee4269ef396a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebbe191665b5cd3e0c69eb1a14d936565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b301ce0c665d5b2c920214a76e66a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cf085def2db1a2f36782ea5e2ea32567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ad29fff0907169ce608b2e7c5da5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708a38998855fb4d9dcc5da0f78df64569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0badc61fe1610ca2a21c3854536599570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b755a5dee5f0a51c844e4b4189f41d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211470e09db1c40ce6e9d2571d99aa03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f466151cc8868d0b431b94550f661573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a42c8f52fdf69ea0357845385dd2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd5e3d164231476fa3bc656bca7865575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0c6961e6593c8fd26f14862a80b9a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54425f76f7cb85aff57803d69bf1b7f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8fda4d985bacecb0ff680d94b2972578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48febfccf04977bd590bd2bfb9b466a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8642a02d24133427314679182b5ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcfaa0539251c9055853f28a343df6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35242004c1e95b4e661fb8732fadc5a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78667b1d8679ef48374a1f17651450b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cb191cc6ad899e060764c3aa82693584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3f8bd94f269c95b8fc63cdc2c2171585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d49673b2cf346170597d8e8223280586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29120aad7cc7b265d9bb306908b86d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b918cd116e1cedd572d0f27168f54a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a3711b5f04e75bc6b001c786cb7e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7f90e12ddc61d7e7794c85c8fc0f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4b79117f58b5dc194d02263f626a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd994637182470a6dfef30f1d344241592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbf5b6818fe37fab6fd01f5b7fdf0d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfac3546b8bac7943590ac00ab6d10594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf65e9fcbcbbf2f8c035f04cbabd1d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b37644d9022147e627ac4e84c50e6f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cc6b429752d2bbd20f31584737bcd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be8e528285b50ca2f853d0f1c5e13c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edaa1bba16fd2129416f7d7112c04e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56c19e390da15fcf46895442be2ae6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32033ac217e8723ac562abd169d722601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238261959f04c554d5e71b5c91524bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396540fce0c3fe712809f795f7c1c88603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01381d399bd8a734f7320087d0d2f36e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5e2f061e80d4baa4cea0d83e2d311605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cf3d2a66d56049f428afab27ce0d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb8598d044127da652dc90475e822e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81eec110a9e744b8d21ead8452e38fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016cc3bcfc0e1e165f77fee153f08b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af1da918110594f5ed103acfdb7bc9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650771b83968bff9f229c247f35d7c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e263bff86446f7e2c391eb1383599612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a213fd4e78900a55cda9ecafb600d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fd106885f9c05a40974045bdf19cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4728e9b12559013f9367404270de6cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1b9032970748e6ed0cd1cc186c599616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdadb253632eb05906596903b9c913a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90881ec8fd7ddd66a6f061577d26f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30772378c4ecb059f0341041697c099619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457f035b914a1c993359ece045f8d0d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e73c7a56d84eb01e26bb77844f576621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03136cbf439e40ed179f9bb4f9e467a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfeaa2a5aeb7d08e4c261f11292880623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7c2b77c752fa12186a4ea9b03a8e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d9b919b11c02723faf8575ef3dc9f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef4c799f4bbbb6f33fe3ccb5026d31626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7c10ee39a56021d622d7f8fb6cc77627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3d9116bdf091380e9c873dad22491628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a7b4af08540877c63b272069a14d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b35e2d85434d3f73ed979cda25b01e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b84ee3c018f5c5c1f4d6f1c5776db6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd488c76a294daf72f70ccc2adb78b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1a62e61e9a041dd63e40137cbe6a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba5ced95d83341c043bd9f37cfcb4b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3eb87a438409fcbc06933ffd32ef92635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d404f3a00dcb73379a1bfebd4ca8f20636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf22f1072e513349851728d3b4d1992637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb913c7c6b155c096fc089f17f3968638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6f37a6775132fa3a7ea53998f077e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebb165d86129baf6b89d6bdf8b30d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803d269cf2bd6ed810cd0c4d24e9433641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ad41d2aa1674a04aaaaedd27343c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72408e38f8cad3adaf53a98a11b51af3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0e388ea5afc9ce408eb6b185f8a7c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af20950c3c014460ce73fc1d98d90e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d262d1500b1c1507a0c63f88eeaa29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938be9f5531e2af1b3a25cae67ec0368647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5d436a69acfdca9b4fb978adfa4e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a915495f922c54b36987aa2f4568a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720d7b969ce121f85d3207c6f693543650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23813cc146e6df21000a03a16945d0c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cabe2bb5eae56ab6fa17187c8ed1df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d80a11b199c8681116c348fede608653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7ef2186fc11447e3130f4851ce8ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399841d76374603c3b8edaa66e459bdd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66079cc36cb92147e48600b732f95d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b6eec79956a925d8137886d01ce12657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e7386f6823cb2397f95eb9deb7239658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad72a1e9bd576f1d80788e0808e185659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870cc0bc4ceaa009e71e6ac4c3b2da2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b5c8927aca13e254b11d2c26dbe23661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064d828dce5c2c5fec898e712975c88662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5947c2c67bcc2534b523d3944d9f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bfc5f3f7914a74af408b54f0ea962664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be47a8f18f59b23264b495f49416966665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ced4b89ffdabe0b9ee06f38bb911fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c93a5738ffc0672e2a0241820ba2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a8538d77be37fa02c308e41be1d86668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ee96c5f4607a8edb2adaa5023ee3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76f5f299e0c0dcc08d44ea843ae954670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533534a497ecf0ccf66a9b1d8fdef387671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2efb29fabc58e33d7ed015a80bf7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f7b2ac4ec47d80dd6d5c4e6382dce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adacfcc92410111379d85a9f45a31d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbb9a9c51d4ae4664d68f3811c7f9f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6ed2b66152f7687b4884a0b618a77676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8da7f7e0a59b50ddfb2ffe081e8549677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3a82792c6dd242f38236765b7fbda678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a70ff8d357e0aefecbb2a6b784c2a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e58b416d8f441502a67625a938c94680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a7909d0ecd06365b1eb79d7c8c424681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bbdebbe0c83d7792b2e3d3a57a5b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f255b7c464580176740d1c8c5bff9af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5467309191213f3b299c7003640956684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758f9aad7a80044dd5913bf4e35cd1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2674202ccb1966c1288edcdb94d718686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959931108f55963d87f3616a2ae8085f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381f60ee07513d449a23dab9a87733e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af666bb234ce4e5e9f425dd14bf2d641689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47235ef6141a909a4ddc7d4566a22f8f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24aed91ab94f038125303324e67019691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69228df1ee5c95f934e0b836e1f4383692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105902bb8f0a4bd2b9f36a803c3b35c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c822b838134c7ae4b30ebecdf3d904694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04eaab93ecf51e48ff182e8a77d20d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bb9456cd7ea5704a4ec00b0420ed8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a550d8a03cfccffbb05751b117d67697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7750f51725ac14f2257162a7dc26e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38904254590e165184f95f2e9f6c01699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8ec2de73a80d9955f18e6601d0b2e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5dcc6178bff164d383232499b8277701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736619a24307c6d3df7af065220d42c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3020b3ea239b3c6ba4b039fef92c66d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e8f850fb164ec414921a0aab67065704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd846972b2058c349f01dd71a6b77783705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0ac284c087c4b6013fce1d1ee923a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188b592526a032747160e0a6a51ba0a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743a08a8e59b45db1bda615bb2b297a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd47845005a447f08de7e83b77df83709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb90dac1b3671e5d8ff452f1906ee8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9865d4300f8ad3f94c871e14662e11711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695c51e6efc066f46a7416f74787aef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d64a491a8b43e111b0deb27169a81713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21afbe2591665db34db3a0f725ce8db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9b52a297de6e11a374587d0936410715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ef11450eaf0873439e84e7b35b079716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a92bc10cf604a95a74ddcd0556e7e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862eb0d370748b8cc57a75f11e096498718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707eda137cb7e3fcded890df1ead9084719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314576d1dbb2b5f40273c82d6fde0237720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8351a7935867a4d48a9e8fb2ae8ab5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c51b80b31b5485bc445521efa8daea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd47f160d73ee712958d3ea1bda4d9d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369600afd2f6a7603344f55bbf737ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393bb8e252fec47c5f60dc54b53f73b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382acab09f259269fc8bc11b8ef06de1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f143f30f91f1797ffaac9fc2cfb5c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32852dc12758408df5a6310454e874f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a30d3990ee6cc2ed773a037f7a4cb6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e111d0e77bccfa1a09310f72a1406730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472685e74756c54073a7325e20b1c2dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83b26ec8e6f7aabf4b44be9d4c5198732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ccb8f828320c4795a8352f3d21503733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374ec50d5487c1ef4951f8e1ac19112734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa97099f11656ad381d4f7d8c19e665735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd874c59c6c92008f4dbd79541a7134e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cbac2e23bd4e5ceb429f7718357be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d883c2037d9f2c145827c584baa28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a844e28e5656be4b75b37b18d9a166739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c373313a55875414a330cd7d1498309740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbc01c1839d490a4157e7d7f7a5086741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd537f2e4af8fac06a88bca6af8481742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d46104681f49ae61a480bf023ad22743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9737311bda52a0000ded7c8daeb885a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3af1490e3e5514e9fd2d313138c1b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0b94011df104089c6f20dfb60a482746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae0b32ab9549669b61001a151792a1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6377bcf274eb712027ca3351a8040748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c1ff806e3ef6d0f56285536fa15b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4ee86f48ae73b66c468029f1a21b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17758ef5b2f58139469fd9e08ca0a0f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7050ec459f5236228b332e2453932752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640f0a85e580f7f74b89325a1871c71753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12166c3fee9f3cc937f379e138a09b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42540651773303256341b5c9a7305821755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2c886ad112a935aa907afaecfc7d7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfce5e7d4f5e1e3baada21792e7da9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba2595d99837fb79b6ca747bfd91fe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203ecefc673ab530ef53d2da6ef06a1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eea54d3b71bab0aad1d70492ac70351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b54da7f23febb59e9eab3fd97bb812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ba677b02aa75fc6835481b1b5f03b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d774607dcb5f9a3d732f5444ac9be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d0d39eafd3bbf26ed5ca091f2005e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2da09da720a6a8b05de4d8e25fe8836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb5aa669036ce6ad549491630f0e6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4d551681140621faa5caa6aaf0cc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721510e5fbf14bb3c8ff7eaa01ca3a0a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60551f23389bb701ca971fe05457a10110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026177fe1e17a5a519bdc709edb2002911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0cc3c27c0621666f804f4648098de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175d1252c85c240a28497a1a1fc01ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acffd99684b15b821cdd2af87a844b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d889961c260d25a6004e8d01a6598815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da715c823a7da9b14454d844022fa7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed5ca64e00805c8cc5b0c22613935b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778468ccbb3fb8c40e52c0467b8ad2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300250e3f5c49a0b950fe08e3172c22019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c9251c4335f2097926703f2caec2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2487a8cb30a066ad10c72eef2559121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6099dda8ce4f66c144b087bb7695a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19256e55fc899daadf1d49e0b4fc6dee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ae723c35258d65364012fb682b22c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1c80cc2dc4f6c4bca91f18371aaff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb1486b5552f5b3f64d0bbf446422526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edfa644f28aa3cad04ad9d3635c6ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a290dfacb6a944da6f51d06d0d9bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f88a44cbb8e1f94ca364ce9f6d69d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c82f2d8b49ad78159a8c568db3ada130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b663d19c5250dba786bf21ddd98ac5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9e22895a78e705783f3eb37d684d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd82912164a099648cca9fb0067766d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fdd138ceb00fad119be743cca3b3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1349502eb992e425691b02a2ec0ccca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5e5e4dfc190bd39272480b12a82da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d91555cad4e7c1c408d949b4963d4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a34e168b89380ab8cf7696e7bb48038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9660b48403645bd2ca3b422fe46dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d14071173db8f37075e29a0fdb59c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0cfcc08c377d401b9f51188c9c73141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ff5ba077bb1a3209e66dae2a838e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69402c61490b83ef728438765ad58443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f454bb2bc0e19b7d2e261667c87e7cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6ed649c332a1ca7027dc03d96506e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416fb5f42edf9d6745d54aa5360da3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab02941d7bbb48c87b24f710e32c4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4f7d98dec992573d598355007980b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a227bb2e4000d4cf226d9db945cef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41130ef7ee186ced6bbe6469597a982650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a678b2852fabe59509842e33d3557f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268479719e1427cf8e81dd9398c62fdd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205dcf4c876e953f6dc507a20869df653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30697eeb2688c102fc468b8b001ff4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd990d9503d9f50d4d1f606989c038b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e854ddff2c6489a2b7a47c1e85a0c7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c59aae9f647552ebb496c1aebb2bb357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08402ca6991215f873d47ee2ae047758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7889891fa8df43ff83904e8a38d0e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7270fed41c2e024a7fe2585b97576d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b2b7ca25c9b7dca1bd8ce9b3d7ac261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd3fecc59492213dc46b7a6ad3e42362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c3e3cfc2374b97d04698afeb17c6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c29f5e646a09a963726fd53ab4ec7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302fc54ce536f7e6c487d4d7fca280e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77413a76e98db8985121c0e3565fa766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2facfeae18636d09f9acb73c2852567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f67efbfa0ccef2db344eb4be652beb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2615c7f1098ff98600fb53e7ec75069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58c4ba51cbe4dbc8fc91d868d8828f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee139bf719162ad0eb01e80f41141dcf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33973216023a7a0bbdb27d9dcc1c5aa972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341f504c6ee3b7f886614755f68043773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc60ede49eab6321989505627bdbbe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4987a89b502fbc65df9d13402b9903675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37f670eef3885572b30968a908ade876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01ff784051556cfb1982c60746b61277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04567b91934b216932c60851ffb9be9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a0a6743c5fc07f541e24353a2cf9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7eaebb1d79e3f52dffb1dc2a57790580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2210eeed50d8a5ec28964eca61e7bc481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288460aabd20c54be314ac72e3d410482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2abed9f53314db7709f02a51309e6183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d9ef063f6c22ef5496ddb961e54f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6d4b416a3767e1462d32ec4e594c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9856533e5384e3bf510183f8cb84886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69559df20ac4a5765b5567b8b9e5df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022fd28c4e25a8954316fd0ea5b83b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe3d4d5a31f56eb3106f9862843e7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc2155213847ac55758e11de5f9fea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28396815d50f29f41647a273d41c57b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef974f8c466fc05ebe9d9e023c2c59e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178539fdfdd817104e3a1ac295493c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11dbb274bec8253924730608b6cb6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea73a879e4e24b1e8df22b74070317195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7e497b2cc9faeac5af100c256afe296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bca543e3176cdb626cbec8e929273097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7c3f4fbb17fe43e4a0868a7aed3dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88118c35bfbce2bed0769df366b55af999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621410ff439578271cabe0d6f037ccce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf901f68144bd37fbef09dc5bc429be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9622a639c6af9cbec70bf9dc98dcf1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313ae6347209c42e611d9b64180704d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c762823e1cf691b14c57870cdfaeae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f04ded7800db395bc20150827ce6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b8819a050731dc5855bd296ff5bb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5ebd158969004ace79ced4d8b9158107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef596e4d53baf1504ae7baf501583dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82475b20ce7cf825a17f0bed63ef6068109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269451eed460ad8d966ee961915f3b37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add0ac6209690280afbc6292281103e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6353d9a611434dc87d1809d91ad0902112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636eaa0e03d705246a66f5ddb8a1247113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f38a5002e9bbef13cc24bca04445d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4e764bcfded4fe1d4a02d854d9d25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92738020abd32d042f4141414e02666e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931808f26ea2ea3706eeb32e92ad2ef7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86cb236f65cb12a09c7914d1985d7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59fb18c4610af7ef8700e881c1569d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3e8f2f27f5b5a916fe056697f3cd4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8192b98ac047adbb419a52d00a64b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08cfc5fe5d45751d13d478c9104dc0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6d4db9ec9c5185392ea4fcc753de8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b623ab02822cfd2c79238762acd8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf818787b3796c8d2848cbfba83ecd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabb85a4ed1f5544e25d8162fd72314126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b972241e35569282e085b0b10eb49a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa2a3f1010ae482a2e39e67fe620f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16c0c4458e95335f70ee584eb571f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63befbcc5d69ebad357bd675fc98e2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b9d88083978e2e98c94be3e5b3736131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a244f4713e2943180658327e12799a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0901a4232b949db2f234ccd71fd9d44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a29902bf5d0e684adda77c1345ab76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ade7623d0cee5d744fc2b0ff6e57e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a42a6fcde158195aa4dee63636e46b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7de8ef16975d0ac0064b17a8982bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32236a293350ffe4be30699e55201b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ad65fbb29ff7677a47ede579ebc0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9992a3318480130a41263f803e4fb65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96987f845590eff2fc4824bdfa65b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04706eb83874448d02cb1a0a032c8e40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea6fcb43fa750186b0472cd305a440143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cd66f77c7c190a7e9e61a653e7074144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8205f8e10c2252e4cde0dd6e1b9a48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b75253f446013bdb3cf59c41aa347146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba2c1a46d7ef1b1c7b23b51441c9a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e999fb1bc3ae11040206e846a4247d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105ca0a2050ba59972b875d32c44858149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21013d7f6e57cc03a911fac2a0c728cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a630dfb09a6df939e05de1105c078151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1576106752aa729321d6dd3f05b2b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457f95dd8e12a1be6ff01dcbc15940b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332f254013dd9a920943970f5cf73e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a858b2607c6a0cad96377818bff1389155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a06243d4721da15a5fe71c155acd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43813638e917afa0e6417e844034c10a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95bd9c85107dc737545a98e00e02a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd087f5f3466236585ff23bdc00570159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb46552e3ba8971c79a36ec76054793160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad90e88bbfd5b4e31f24f81bde0ba2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff139b0ca86f31bb0663e83c7a5380162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c067625eed6e5a875981b402d074ba2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1faed0b2afafddc42c4190c5a081e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e947e58406b5dcabe2f969f9d97888d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb56ba5bb535ffb2bc5d3a14ecc02aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3a37f285fb5dd5cd6422891528bfa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6867d7d8b99ac7b82f0434f9209c6c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4164c40522cd637d1a9e1e61cea0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a33681825269926cbe1850f89f0e1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12caa5c4246b3abe62943604673b43f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f17f1249f28d3fa453eccd1ca63855172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a404794d4a927bfa45015911b771fa3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a0aba34ac5b02d622b76618725e4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73932f3fec404b4503071fa362c0e53d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55223495770f08c2553401d03615b6bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c549c5ff8f26a7f4ba4fe8f849967177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331043acf62780fd56f7be0b6d5dbe80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243e508262b473d5a77e5aa2593e48e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc411e60d116097946b6e20ab55cca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543aab07b7b9569c34bec6da80ac02b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1ff641dba9d51f1a759ad7646cce9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c6390cc96f5e612f4eab8576c3bf0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f76d368627cb8021b1fbee9e480bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeca354e62b3ae82317435a5b261897185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03234b2929efcad7607af6c3d1dc5e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6560dff15c9636d7535e2de3402ca67187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52087a62ca7db3f383e4ee43ecc79b80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a624004e37f1852e0be860c4bfde23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff190b7409602357c30ab4ec81d93af5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edf177439adbdc7238da157ddde2c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803397b21466c17e661162b768b5199192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e6ae0a7624503d1b4da7bcbe9d3c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0de9e635850caf6809acef4c448655194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14f928590628e8f5774c5ac0b697d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297482d105ec1c2c5330253b4250eb56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f9c5764a069e7eb2f433027e041a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d778f95b1b23c421fd2e0e499996e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8cddb98b237a1f7e56b07ff8af22b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f62cc7fc4d35bb219ca09f482e625200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cdc05fd02ed270ac2ace963bf6aec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ce244d7547e8c200d1b3c315af03a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4aee93b4af465478b36820bcbd2b89203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3e08636e60e08fbada2fce65a6e26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb217698f16a415f76f990376cea30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9c869abf9f70dacfcf0bcf1ccc16a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e06f35efa397193ec7a577cefde293207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68c0aad39d39de252b9f3b4d7eaa3c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b818c66152c7c36f0c2fea975a9f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff39b6a96466d07d40a73de985fdc5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fda8ef4d7499e4fe8e8568b0edd89c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a64ee071a07cc8a0a5fea1cb8b2fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e023a568a174ad37498910e4ca3048b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b738e5d03970e6ac9d1f1f5326e66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ed5c2516223faf56275458f2a8ae0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003df659336082e66f7ff1a13ee6daf0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de604d3b722531ac6690d7f2248318217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09231fb34a74cae5dfff3cb6c8350e6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f763222236d4169cb5a691e7ac628d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fb8bc37d2b41ae3d9d0e8f95db16e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc5e764a35bdf63bf90eb5878a3e38221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eea126e097b975eb0eb8e063b8e5d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee0da5e8ca269d8d1d69c8350d7c15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5d564f53bc807727dabda22c388ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe69d5a5259d205e7e77d3e72177092225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d7c8a4c125a08f441bd9e2410f649226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3bf0577492daf961d8db5a24d086e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884564a671993ec5089f6c30c9fce42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f82eea2f186190950de4cf91e10e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee8608b9b0a8f277a2ae044b7b9571230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5064f479133a9fe80d8fb8a5876d03b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af681f99f3a5feb71953bb3b3dff7ae4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d78ac2d62fe5c162880cd7ddef1fff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd98c03fe9ecfccb0e5d93ef3cc34c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4e612e8fca05baa409f28fdc070e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e17ea30eab40b9de46f999d388947236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0b5494d04eaf9193fa5ac5d4344e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a17adb920426b533d7146f4d21657238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a450bdd3b1576ffb7caae720ad0c598239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abd25748212181e08c9886b14382ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddc10b72a594e44225137250f634b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eaf3d79162e0ee2be8a3a26a45195242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ad98744fcd72aea1515863f766fc0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61291cfc3bc0306a4bf17b4feb188ce6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c3a34f828c903ba8c23d9c6e8c03d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312eb5ef693784f07399c38165be2e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a17c0cf1075b0248d969d62dc3b309247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7ace26a5310521aca3d26654cb99e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da394eba056575611ce9baa08bea8d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715117ddf04fb98182cbfd58943cb9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc4f0fb7372aab9df16e51d604e155251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f43813cfdd6c56c45b5fe814a2fb3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd8adf70177c1261e517ee7c861268253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8e90f78c711b1c6a0927f03516219254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dab700cb0c557127e25b4c81382169255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ffa8cc1fd9dadd8f43005a5ea43b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7d869dff1ee54053090dc5829702f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595dabca247d8dd3a84316363efe8de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fe7888fb90eeabf937ca2bb60da18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569de9b7965e3ac0ce2fd5f06026568260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fa03707cdf71e4b1cd57b659e79f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27219b5486784c87f7f58d7368878b77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a582377ad926b739af807efdc0ecd32263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facffeee519d36f985dda77014a40e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfc6c314cffac1fa56922b56aa47c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2bfb906d33cab2e3ba8611077e6d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a612db40cbaaf2d363536bb15eb08cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6e4d50c177ec7ff9a86ff16f777e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9002654004a85f362736979e65de7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc7172f822ae017d9229cfaf30c687270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12cff425f2ad5e5ed976a469ad33aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe3fd3205461883be90bc44e160af9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099dcc45e59af4b6af3a2257fc052e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6b111e1874482e2f7dfa0137de670274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4629d318062c4304d88974571cedb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99799b150ca75418841c6b3a2b0046276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896373bb0133515835725f0db241b4f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725504fcfb8d0bce87699d1723787235278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789fa7775ce44396ad81964cefcfe4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dc3564407303bede7fb134a1d70f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f871116f13ad24f020a9cdeb7f09a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239e74c5ba7dddb8aa22a0b2b2c32f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e653dc3da0665dd78dba9ca718fce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22c6b1e69c5b391ddb872a93d6e1bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d80c6d123e0ee8833c00056f42b3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830fe884ac255a2f81596aed29d6300286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3793122b8819210bb6a48d3ec1cceb0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a24993ce5e23a9e928b14c148276d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded82e7acc6aa02ca242b1b7b576388289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09d7d437f9ce77d9959896ccf98242290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801ae4914918a6d2bd1c23c01dd7bdb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd21d6f8e561382f62ed063141041d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9d7a660dab28c24dc1e6ba5cf9118293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d646bffcf6992937d14056069ec357294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a339f07169302889af5216933b648a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba95839f8a5ca2cdbaf61edc4587ec0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0ccb71f3af4bc6b045d1042b5fa7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b347c626605831ea2d1b077eae59b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105664447bbcd367d11ac06f3f442a9e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cb91dae05f481849d1cce5195707b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d1a1d48468c520c5c4a33364e4153301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31451dac462be9ae842a8b32ac061fbe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdee059bb282395342018812b68907303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028b604afa51da4acac2164b9d40b28304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bcbf8c5010cd5a2f72d3327733271305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7817c928739291ec6ac5ad24804efce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a14ab46a1682729966084e7e3223c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa52c69aa6d20d60c929781506d7726308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2e74d38eae4fa1da7a8095160493c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f048d62d50694f1460e5b1ea53c731310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f42bf31dc25af4dbf5e676b5f505f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0984654060a236d0b450af2520d06f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad821e699c1442a818559696aac33c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f7d18825ed307bd4230d38fb448df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe118ac6e2297512c42e7b9504a8ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ce3e0a6b044364a0632c1c68c038d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc756b4002b949eefba143f570fd91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd808d9202b7cb96f1867aac65a3516318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbad47804154c94a89f572748ba6f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e91b20426fd76accd292ea9ec5239320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6166da6f11ea67d75e792204a0cd4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d7959aecc8370cb7d51b817d2f716322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6ff7e6c8545c51ae024abb0b685ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1e83404f4a6044da6f73d8a66641b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20038349ede7461fda319e1180acba20325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203bf5f7e25a0ec121936af95040009326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ab424decf62c5fd9cc3196f20f45b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c634112c6c432417fc208d2bbd4de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859895b9a5e55c1cdbfe4b86bf640c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707784178d7ffbafb4b31ebeecbec5ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b590d12c8b3abc2cb49cdd2e91328331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d433160e453779cec596c6d9f4b3fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234997f1fbb8f6c294e44318bf4a407333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72a3c33a4b33fc93f9e613cd5a11ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25438b1972b684a469fef247ee3949e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723d0ac2639521ea5dd613168a2659d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6931a7ded56551e5b523584a950548337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cb5ac993c91eccf4934dc9255dbfc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7db5f3c3cf950ef1b22dac2b0caf7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc0d47ea427e2a4bf3bc1151fcf2e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c41a31cae05b4231b81da3435a68c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db67baa77a6f9c9677ef8a5b7da531342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227de2123f046d6af219dae7065b85de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dac4b69597f2b13e3ffd1f8c28eb16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d6c46b7566cf9f326885977544ef0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a99d24f6245c630c6e18a90f7e8b95346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3be732396c46da6fa2bc57d4f33cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6ae1ca6a9c9c267a9f2eeaf2917ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcc4f04e3dc976ae9a3756abb39906349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a57977d0ea13ba037383a96a3ef53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35070dae455722c7e43b036ee30a5866351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6000c3a92c62645bfab1cee9142b01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0097a24b931f3160d9b25d3ab806b73353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df36b47d32a62eb0f14afa6608160e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87f0f1a362c637398708ce192d8897355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994370d5182d8beee2b94b8e8cd699c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189f8edc742afae7e41ccef4f333b53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd2d1b494b112f7827eba56a8b6c1a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4916c71f1aaa7ba4dcaa24a7a4dfaf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02860ecfdf45d70f708d59bedc1d3f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909acb62710b89ddf22be4725c2ace84361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd7b03e1f68cece7ac2cadb421d3df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1253ebefa307ea307507e309445bdac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783511b2911f2d1bb3500a250ba4f1b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b49305f4db8023758ab672ee2d5c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc219cb8b49a7b8028f6b7b84738f63e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581a7db67790891240dbf3044dc56d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73849af21149296f7d8137602c8f12c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad904cd8a41740dd609d1e23e5f3dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a15d9172d9a19d4817f7a5352a5ef1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc05ccb27ed17b5ede6817dcdbec92371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c21907aa08aa5c2f130b3bf0b8da7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bd5e4f285da6819471edaa7b292ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6e7f1346b54f3d77863e4139e371f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f80c85ff4bf7de40b2ac99c2de3235375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603981875fd728b92da025451241f26376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033d37816bda75f3f2c168519422f70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c73f550432f3476a1524b29b26d4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488dff8cb474ef32de245162e3c5b55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df1a6a663c00696a2c4c674695dc8b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c4353ebae8572d4de782a6ad966c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8dbdb5a993b71e18e95dad1ccf4ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747a4fac4f9b2b7319585663d24649a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b273bcb2b4af7a73671bfe36bc2f8cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf14463f28d1d8c7d4bfbcc14cdb137385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a8f04244e0b8abff74ac5599aa284386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c50638fd371c8744be07776fde8cdc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14411329a290955b81c5a0739590a6bc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187bfd8f6c0648fddc699df29937400389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab729ff89a2c674bb16edc63f5c929d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6636387efa4ddc00f623f1501d32f89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde757e35b36938f7477a6262a585e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df298bdb084bfb964e78ba6c71753027393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6196c26edae41b6a5aafd81e16429f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45835f2c8171611e826207265ef2b7f6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfeab4ee5dbbbfee8e1a9eb07836bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13560f7c772123b2cd26e4f2d3fcf75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dbc58999d77fd06402303b2d8152b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d972c0e74f5511a1d795a2af77face399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b12da779b700261b21b85953a26ac1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c1eb70ef3e1c527187cc29469d91d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20aad58181ed4694a40e3bdc018cbc4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b38ca7227fc0c8a212efef040413a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59439d46313706707c3c4fa15bfb18b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31825dca8775a39ab9788250f9bd2670405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d9e3a40b9d1b108c415a91376c56f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a89129a30f0a0b182b667b2d76b66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54feb74a42b073301e10b6f156b7108408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20306670cfbb1caed2d8e23aba4247f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004148828df1882311d7e22e99ba1400410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9dac3fbd947b0cac003781328a4fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8bc4a2479fde9e66ce9f2b86b5703412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065c68efb9c41c6cd35894dd13ac905413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7542793227ea7004c43ace9f106eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d98c727c55353cc4bacf0385a9cc08415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5ef282bf66faac7491d090dae6dae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a175fa587417af459f6f3b6502120417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5d12d14d681c6ba91fd98118e9bea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee6a169ca33ca561b81111ef816e61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd6a6470ff302a44d52f440bb43d17420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9029a094ee8f7fe88d0c63b78bc8159421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b491f5adde151933db1cd6274c0feee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954064e5cd7ba2464c2de4d37d62d669423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076ef08243d44e05a66359f849163c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c1985977e33db7f40554c6b050390425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86554e2ebda5e1e5ac4ae856cda694a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98134f0c4b59940c6649e1582bf74e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e91ee6e60a2218d52a1b784eb41f4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9a1edcf07b2832e9c530d209ee167429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8805e584aef39cff97dfbc5172b7063430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cea1be400555f29f1afb15979d6523431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae564733001cdc32a735fe46fbfff60432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8debf4e4afd893ae7eef05609a267e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1bb5adc74b562484c61a95a0c2720434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4de5510d9460c60f0877f6fae4b8f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dfeba22843f32aae12e360d8c2b51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181206fc1470b5e12d119f24884f60cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7c37f9178e53b49312f8a3c9db0b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebb5ed5c5644e7ecc61d0f7de766a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c4d99298af161fff86623c11434d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da52ad9da7d616640a6e516c39c73d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906db382c30cc614b2cbb2abc23e609442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312efb7a2678fd05f0e3f9d08599fd2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e529efbe80e65652c67c179612a393444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6b3863c7b3f530da707785240013f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a267ec8ea3f9ec087151a1fac305c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a777a9de9a47e185144ceae7ee664f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e697878d10825ea291f0a85a37a7bc3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b269b162c613058077e2828bfbb9b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c24582efca0bfde94fe030f457e991450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07836baf1e05f85d2ad3bebb5edf05b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2dae3152cb9420e101caac7f918f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01fb6f8c33182a116d67aa3c5baeef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ac495b52a80c7b79d3addf3ac17a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878753b120487e6649b51e59831195b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e572c9203c3449ec930568dd0c78746456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080d89acc004135adaad3504428b796457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7a40026872177b29d628e0956b5fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952052befb9694cf308db4f3f3145295459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dfa081d10adb1e3fe4d5ff4f7de28460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b006668678c527277a85845efb6436e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670a5c2c7f53b93d59f12dce7b5e0c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088dd29fc7dd0cd9252ec9da5940a4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87480b23a4d8ff671a94163f937d23ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23759f6e9f91980ee647faea3a028cf6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d0b236dc7ba8ea36f9a167fd1e265466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466d2b68be672ba78bf70a0c9edd44b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63041d3c7926a7dd3cf92c7aa3371d70468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb7a3405a410910dfe805875d62f25469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13612fee9aa7e64c6d2bedb7ff8fddf5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcf921123f0768bd2abb0da52a5f05471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a7d9e815aa249689d60b941a65d62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfe43baacb1a4d452cc4b68546c785473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64734e3354086ed55bec9762848738474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799a579b18370e1a216406ed2522775475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20265e253e1ea119e5eb528cda81898f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426d0a551f39aa33394255b03959894477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77742c66504b336e36ff5691ca8db3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada011cfdcfd8aa54624f0e2bcc915aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f98045d26565ceb18bf73410aaf7f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5f4a62f2915d2d0cd1ff3a6ed3abe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfbab7503d10a6b8ca743fe633465f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f2acfaccf233798cbbf15b5463f37483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b62cd143340c7285115946ba2d9443484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ca3c9ffe6751714f2fe4ddb92b078485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c202fbac5dbd186db3c58543d61ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc222537cdd649255b032b18f48e399487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5379a958c5ebabfb4b12af5510a06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43694688cbac340bb69d4c46b0529334489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2989fd045d7ef3ee328e75743d58fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015c74bf7d7adb4c6e447a37de76ae4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dab5ff78ea828f4c03db60312cf45492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47833d1e95509c5c33d813b71bdd90493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded0eca88fa87cd7bea26dc2cc737d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf0008dd57a1c3a663cf3de4b04c74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641235f0ba90f0e58bd2fce4e1c4daa6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32250ff038b1aede8ce48ea3cec1b7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f76fc37c4dfc231f370f5ad35fcbe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa73f6e8b9dc2a5fe0ffab6f428dcc8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff577f172248d6bfc1ab2763fde3128e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b4df67b99f97f1bb44e1990073b9d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37f999d1a7b06ec088f9e09df4ab09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1336d95ae1d52484481c422b0718bf5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceae63677ab180ff282960d86d3de09504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a608d3222523da3dae716da3cdacfe0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a0b5cba19b529c8b41015d58b6f5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67c3d200b84fd0b91d1cdd33fff9f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780868e6625017112336d914342ae840508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb92869585ec8ff46d1c7fa414959a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05ff007cae5d6c6b273a8721c0698f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b70c7f9d29543dda22276cfc49a532511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660ff5a7f8620d6710008bc7d7882ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78145a4e71f0c91f9d4bd634d43aa676513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09676bbaae71334aa1a6efe8a371852514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3382b5d891395fbf26d4fc5e605b01515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b230f26b17d2cbf2613b51013264f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9184627f221fd21dbe52fa8a771f448517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819a1c281b94f07ecb9d42095609200518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbb2fd9af28d8b8615bc6dcb96206c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b59ea5074065c97f725348b59a08ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892997008b95db3bae51622e64a844d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1c53163fca8028ae578b4212110a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3c4b50f3e85c7495b51a2a8616d0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1e57d6ce5be20d26505613264774a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7052ef1d50cb9f3b0ff667f788cd2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9074ed98feab96d806c7f431a54a0dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae287ca79fef451af1c53e2be608f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603f8536da6d35ada974786f785d7e0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ee01b48cc10116421836b0e22154d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99a374b150776c7888dbe080e6812d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b931f5b625a8eb02c29306ebb181a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764b6143e21ff6d2214f217d0a46c35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e8daea5704785c64a3dc5b7717ca0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb9ed70f6c09dd5cf85546db3fecf7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa9fd882e33b4f83d96835f6392a28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d37703bd60752cdae29a881e6df5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9168744b0c5a491c14089e93808cf07537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765c5773f2690ba4270469d504880c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92e1ad885ab424403796a18dc3e6d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de67ed33fd92e634bd61f96aa5b323540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4597c6858b5db17a207953b5b4d14541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60efb6d3e4daacde7d6a373541a274542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b366ed9f6ef453bb953172cd04510543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5600913d4993502c894d2e2d9734d50544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9452e914a0260551eef42a299aa0568545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dac831659ceffa55a6c4b721f3b6bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39dcdbb6d370fd9be2102ef27fee40547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b93bc3ad26b0a3680d4f32d80e02d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2daf9d0701ce0d79d1f69337cf93ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b41a574d4b0f5d2a1988d179a6a1b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ea68f3a6af63ef53a3d984b232167551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabe616c70e87742a6cc672f1f5f323552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825cad9a88755b4eb5459415a26f5f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82015bc96f8762ec2d04be823154ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff743e80df82e4a08fc315463e00b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc42158bc03b47229d2ca2053c1c4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fd055daeea6c7822866b295242e64557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a9e473edce4fdd6a89c413e32f0be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac148aa9109e414fc4103ba197f987ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0a8f9158dd2e9c0b362f3f0aed956560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cc4600a7186b60bd210e6ccf0f019561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33fba9d07471acc01a8683e3fbd13c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b5fc3f6fa8b118f01f08003cabacc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838d3ab16738e27bdf2fcde06b84d16564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360446e46096cece037297966f82a9a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece8696c3b55eaf346b2e4cf3c495b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a84f6e0d488be1aed5267b5a052ee9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e730ae0902eb08a70d9ca44dcfd116d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e43d072432b7435f5b9da09200695569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957fdbb4cf3d51a1964d027bd8ef868570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c3c466702fcf3272e785b15a4270a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6dd810b8823ed3061601cc993250a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0df28ef25e4fd82d48bcef36f8f3b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25cc5076d2938717887e50cc995b0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f511a9133c06ed87e0a57d55b6fd9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c58ca9da06b559918f84924a8f30d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d17a396f7629e27341fbc4c785f90577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191801067f170d4f0a87e93d535e499578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234c72bbbed1c6c04588dcbabb71452579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567e2856e543f5c1a09c32e441eb190580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41f86fd5e2166195d78354f51ff810581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42229e5b4cc3349c953d927957f7502582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab8ebeb890fe434e68d349823788dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00453c9f92916d9517ed86add75ba85584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ef72bca2212500df3b1df5210a490585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea0ba068cbf8549f6e53a265f71b44586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219c3e9f963e3c92cba204999c09cb3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d868ffd7654f0d12e89f314213e6eef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8f07b3435d9a347b6d194f8784536589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d9fa92eb87fca527e273aa02de5f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431960eaae43d6d298dfc40fc6da9742591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3075b92eebf73b129bd9570ed7402592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2727568d7f0ad4b45e7627fa7ce5c42593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03048b4747bdc6c07ae50e77e687fee4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af24895aacc77555802fa38f3c2170595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be34c26ff134bcb98d74f52a31ef2d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97d82fd40786f2c359ee65702d1e0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf185df7cd475ddbcb5a08e58787e64598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fe517671cabe2427aeaa425e5e4e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162682d957aa1bd717ac26839903610600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52942f2b8dad5caa53af05f0c2b82897601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f35398be59e0afa2e804aa6fc526b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc90d12550fb3eda6fb2e097efd88f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d562bf90cc8a7714bc5caac6df59a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c96b64d10ff5cc8143dc92352615f1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64aee8a22813985151f8c7bed6aee4f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af209b96d4caf5890202d882b65e69a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63694d4bfe50c520907d2f39c5e12b99608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9bee971d33edd911a8d958cec81c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa673266e450f0c95fd44150b6aedae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f817fda21b9c3a59442062c3be30e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1372c7d987743ea9a14c8b119b078af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a96b2d26bbac900a3b877f24c2cf6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be2d9191c9f24cc575cc0ec26a543b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c283c46ebb293006522710ce42f370615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f99f354d54560bda01df70dd97f0e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a5ee25b4846b5c83acad98b272f35617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131d244a2add06f78dc0a2db235718a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac0fea9bf8c1813650c7d1f57877d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd0b9954998ccb2b6a3cd121c11dc0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790486db8d71de7990aa6d2310b7576b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb77176f45e692cdebb0f725717e2b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51295c6e73b6af72567c84d301ae92bd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e74e27d7c7d48e4fdbe386a2694ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f52b19b6769aeca0bf5789dd8f6908625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f058571620e61787d6afd66128c4486626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c31e2cd5e6287c86c0af439ba8428627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b318ad77ef475335d79f14b899fde6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6858d8add8b961a9e96def2f87419629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba839c980e8a65459d8f3742bc1a78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad87f3e88caad644ebfd92afe64f8ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83763299ecc6bb0d93a3f254269ca5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689530fb483541ca629887195cdb45b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a80eb37fc32daabb8c4c8049b3699634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edc165b4e1c7e23a30a10745157e8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cdebfad4bfebda64de4aacd881558636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66581eb77afbb76d0952ff0e32e6d53637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea88701fbaeb6f6e8624b884fa51160638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70999c8944d2c3d03663b7071f05d8eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d0192c1fea4cf52ec51c6abc005c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1a4121ad86f8eb902077d55627739641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c279a97bdd8d09b0ea17022e47695642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60bf985930ee67565ba08e508240a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27759476723959a15c756d6e024d3a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2d60dc39b91647a955d2a76c71da4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef324e802f6135d95f99ed486baad2e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d3017b543bfab931b63623fa35df5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee872f87986dc2e7ed73775b89d264e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4e8a54318bf0aa6fbf4c44ff80590649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b5ad5dc66ae621c8e586508ffa7bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91024eef053f0f4eb9ffcf965117eaa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb172e5673df346743cf264eda57a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290aadd74d543bc29955dff47ab37fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4fd5fdae62eae53afe44f79a2822d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ea37b89c828d5e4002e47ba02551a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca1d7eeaa321c416ec01d124235a84656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06affdacbfec58314269afb7e2713ee5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9000baad2c010b46f6287256fcd1ba8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216023352b9a48f97da3bec62ade3903659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975bcf8659da5a868a84c929519b063660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4dc9c26d729ac1b065bf1f1fd39ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffee1186de8f1649dffe1a70005b80662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cb75ed1cfef692e4b2eb4929ea52d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84a21a51dd65d1940d1fa905c49947664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb6a4b9f520d74eb7dadae936b7e73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955bf3829d0330fbf41d7271f09503a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83450173574024b1052906bf6a606b91667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5507432980d0c5636f541822cbd51668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913abdd002376f5cf989459387659908669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd46fafd5f516be7540171fa94662aa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9713c53f9435ab0d38364f26c4760671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1404f11d97c4a75edccfb273ac76ed4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da857bb5acf98b9e6b05455238a8df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b33971ed60f5f0e7defbaacdbbd998674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a185fe77dffdb70139c2804c84a692675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd027ea629360c42427e8c0ffbf95c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2843bad1bf7fd4d27f5ba21a9d9718677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760e29c0d071b138fda030965838193678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2df88f6f9231b9c9e964a694725a8f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a12f616228b20b7aacf54c33cdb2e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1473f302021e4f2228879b14f27ca3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6449902052ee6a0a781877b2f9fd8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1486b9c9d47e4fd8d34ea39a412b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548932d4e6d571013cdb1ba844231c93684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b02e8a10649e238672eaa8eb7bfe4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493336e41f79752d63e0462e0fc8385686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd98393ce53031b3c99f0f1707c431b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645836f11b866586660308973edafdeb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e5253f5e7785a0fab26eb92d63081689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177b89d51674d25453079d6292d824c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d68b608b60d08ebfb056df39053432691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bbce1b2ccca2abe0759dc23408a98692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbf742b6e37b9485c9c95a21e956c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25187985dff1ab0af51fa6f54133bb5d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dba177805b8392c581c4c5eed98a5c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5798f5f032ab85e01d1491ddb654687696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88f3d1e9f0624ce77ae412af6b75c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ceaa93a68dd3fd07601d6da00cecaa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dedeab4d2380a16e04b250935a097699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc680a26e72847f43a133c1246625e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352ed9f881a9645509a96bece7e1a1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef900715645b67e24ca1753c1b02787702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03e4364497be64b2a49f1f5c9014c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc58dc38983d32bfd8d1704a65bae4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb49abc96a5674c0c2a218945cbafd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac4e7fa2eac0cdb43fd87efbe8899f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfb4451c971ec599458dea025eb984707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ddbbf23b0ae92aec582647ba84940708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5b08829b65757dba137a596f123dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791a05e036471f3c09de213518d21fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3047266f21f47acee53cc5da420ebb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465c67abb83e015bb01c6a58e5ed387712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb06918190e3ac7b52ae2280de262cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ef887e4a6133a704e1831ac18aebd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f56ef09ea1bb0b6a08d745ad3522c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75882e4ecd52f7b92b612456064086c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943531908f83429bb4b164e240495f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982091c8935b9072159e899a0b3efe8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69579db0c37a6f2ace2e0f3a015c81c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346e0f7d100eed8d8599677c3c7f4b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d882843efd15be3c253b29e80200853721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537853f799dce7c9168cd2eca7bca1c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688af569904ca880225cf1165b96c442723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca31b91f4a3d8f654a5704611c308b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f389ffa258e24beb41b350f684e4c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88ce908200541db2113de9eece881f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df510395c94b59f40454d8e469ff99727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15a2a82bb96d7efc8abbc8c1250f49728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4016a935bfaaf002a24ad9f45b94b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52136b6d702c190c455473921e01073c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571c9f634bdd2a2274621ed6d08d15c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b88745c0921e60ccfc80bc61371c66732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b4a781dc5048ab0108325fc1c7df8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d76baec41c2b41cd8a7799cf84468734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d16d9bb2b55a3d751d1e3dc3b5bb3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77770346331f5d335a4cad4990a531ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624ffc71669d9ea748c20b6bd063b98737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8f1de5e273d81c9e25ec357e2bc08738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd7bdf43ba1f6879bb4f7770acb171739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5edea5e5ce9625db15401daab451a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4ce7dbc03392dea7bfe620a19c8b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953925e8fa6897c616958295cea34f9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b9cfee9eccbdb70a5070c2c580aaf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c414be979d63e2ca15afcbf33d27c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934db56abf201808a4a326f8c71a6b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb5e79535da2334f07c34c254bbcb2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9205792b4f609625d9517e9701f9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf8457b7b9b3257956a03ea731d0ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8e0d3b359b164e1205c26fc46d75b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773d3d3dc92ba64b58db2d16dc1aba2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50432bf8193d7a2751fc0f35ac02a4ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d28bd6d42e33737da64f05cc04eb82752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8005f4afd5e38749b0c2871974ddff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a3c9e55b111eae47074b2607a48e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8de0718b2095c484b4b3b3a8e3b4c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b97cc0c0cc3f0856b66846184ef06756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af579d58ee505476d8e4a1d344241538757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26d6a7ebf2894d34e6e8d5c9ce5e91758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a47dd45602977507d266bea520539b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>