--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3046e4239edef2b8edfcacff0435081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c137977fc2d5e15b80a15c538b6c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d49cd72926f1509bded33cc33e6a8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e47ecba34689377fce994c3a9ee884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89f73b1a56128d095e974cc06f73e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a1c38c22895e756d287d6f6af47d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf419aedd7d8a23f74847ea6156d4097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4fceec169150c38e33979c744c1ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c6fd13646d8a1064322c6f76ec2839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c13b415c10bd59eaea6d37972bbaa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f84305173212dde142298b950881a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dff76b3805f3e9ffa383aecf0fbe012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dc44c036840f691f561533644179213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da73801efc44343ea0d4b816ae6ac1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8d6fb7750d53318b64ddad5ee5f6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d48544858351f20cb8e1958c3ad9b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891ff88a13ffb0981826ffa467b30bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933769b1a6230fec13b106a0c6b176218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3eeafcf5e7bd78b4d8de3b66b18ef319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922845339062333f538bb122ca70a4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e12a106061243319da5dc8f6598f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bedb3d13c910db5c9c57869c0a809522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b6f8fc2a9e90eeecc4cc2cad3ecfc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a12e5b09a74af078cab1dbc99e3f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46eb322a81851c0d2c985155d7d29925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80354309da841f0275908375b7b35a5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194e03bfd9d381ace499ed277a6e43327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef25a554de5e8caa74fc316e2bb5b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ca23ca0b580399ed3440d42a07c1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b190a95e2c52d8bd8352e08df2383c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e1a7a5af221565504effb1424481a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00052e3624ba13ba2b84ef7b4f6fae9032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36a3e89300db8f19ac481a52ad65be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759d05d30f73e5455637e75d34b832434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9c0f7dee755649eb33ad8737a780035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354401073635e5a0005f6aad86bc659436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beeec5dac45413aa16d3f0407c9c5a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535acbd7b8c89e30003642b7dd3295e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ca8db7bdc2733333c2437291f288b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52bf6f47e57b2c9d72756b73c359eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebe85fdbaadd73ed0bf4fdde8855cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429afeca4528c5ba7b91f2dc238319fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1778c6448e2635918f2c5662259fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09336b00c0486cd388ae429608e727344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332b631517c3bde325b4094de69a49645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43164dfac8bb35db7485b61e937303ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecee0c5f8347dbc7d91a9c337d50ac947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7791490f86aae676c8e91db51b4935a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10be0813c7f4d7b842ab9dcdee07b5949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed0758c83d6cae5e0068ca61e6a25250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12ca88da8da820a784b18d1904b16251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adc33623d4ec14f5975066d83dbc5b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0a52bcfe6cdaedf16ec6e9e87751253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8130573c277ff087dd25e8138456254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c18b78a4570e911e68a9d62e8cda4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1ec2df8ea9c2c8cc838f46189112456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4f4cd8c3169f5b987ac8f5fd5bcc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be141dd0612f0e845374bf1420a63e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae72f9d8e6da41efc3745977160bd559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2431f94a055fb96fb0cea5de066d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275108406ce1af8bc8d10f6764d6d9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aafc975b5b009c0f4786fa031270d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84da1af04b557db70a978a9e653ff4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be961e942e255c76fb901805b8fc82aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02790e2e6de7e4c84498394c4e6bc465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd3b2be89169cb148edae7e6248dd366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612bc9a1b8e5e4bc1badd2b7805ae3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f6d455058db353a8c414d7ee29eb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c70f178e5a07a7e1672c85ed37ed269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188aecac74e5d97e68f0710afa1f200670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd864e36d7de41738d0a20f7efd16471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0e2894bbc434a45e60b79d406203c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5d227d49ee3086559dc6e99d5295373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198cdc3d7d8db9f914305b8a7a2807074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222238696f1618b8a072eb8e40af8e2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf020018ce8df06c946e2a2ea3b2b2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb0a1bf0ad14be8afa934a81e0b2bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a538badc9bbb2810f19195e2c20f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdccecf533a1da646c7d6334b5cfb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0a954b4bb488e546899080950fa7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ebb6cafe0219fb06e12b59ae2329281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d077fc1d9bcb54b7c26b512a609db8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08826abb26ccd5cc5b4c2988a15060f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0bbabc57c48f6ec8dd46b5e36ed8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5519404a59baba46d138b45b597b89585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196e9d2548a1eb8b97d79ba243b534f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4b49b17ec7940001843b50e67907a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88959dbfc323adaea6b7f4ed2c8ad3fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e35955708800a342efc63eded45e7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87001dd366d22673bcd56bcf62d5ae2790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d902baa552be7b809733d508b71961091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ca0e7987ef84a549b87c3458bf73792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995521add10a9737a203bdc3a33573f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10042d2253434a332ae067da56090ecf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1175142c3218acd2f56b805c66a9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09d430850213017ebb8b9c4517c4c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78d2d604a6da22793458b5c1cba71097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd73e0577b44ebe69b5de6c02872ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80535101d81c3f2c4c7fecf4e2e073499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795527785b955906f59bf9898a516d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a88ec1611095ca8a77ba819f5341fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921b34d834778763ed30fb6ec0fbda9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856386b5b9192fcc912dc7c01539b196103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0f74d5f30945dca151f381d21e711104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d419438b13937da2c939ef7321f9f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6e2cfbe5b21183f3972a92c90b0bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbe2421503ee82f82e588ecc1f2a73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90362f828457885abc316402cf13d22b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d1aee4b426bad41094b5fa783fa49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55befde5307837acba5d0b2429764e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea452d145d0d74e5f3cde606b0cb6f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6aa84596552ef08ebbab86d9ffaa81112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d07d33f38a1c7d7ab175ab8d441c7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754056bd003439ca9e6801c35e69c474114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95cddbde25b830d39a726b7fc68368115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c798f39e21f4f506bf71b01eb2df1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97f70305e82eb69c024ad7498cc983117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04747f13f64fb6f771dae022644c29cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19a092636f44f76695a722b6d9331d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517d2ac9ba041a115b35ca6faa80378120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19217f51ced5ccdefd4f09bda8b99083121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621e094c12b45615f4139db0fa5c3b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247655e0a03b1e4f7f5d00b99b9f4c3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d517c00f8589957ba5622d52093bd6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc35bf0cc9087dd3a5f1b8b629bc48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee523b272ccfbfe09fe6e70ef9ab8858126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e3cf25318293b0cf23b703c58cb25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b1ce4cc521c66bc76167b826d9c89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6613f396ab08df4879ee17597e5fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a120fa25900c5841da72f94876e01e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a21fa161b1897d0100875803d6ebc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002aca4f37e4285f22b41fa63d92e3a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00feefaaf3a1f009beabc7d34c184eb4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35096706d5be102a8f650a9279da7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36875050fabcf40b5f188e8595653030135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8da1b373e82df2811af84bca41d05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcf0645f0d1d138225961e27b174f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641950dfd6b2344ea7f42d69729300a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0982af5ac0a42489a8c82af9f6624d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd60a173ca7730b238a6567353f4e1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc6d2403d6de810715af0ee0e93d1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2823b8267e2972e4e20eff687900d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40cf015fa0074e79a20659d6f4117a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f327ba00a6b63c6964eb913ac05056144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c77ed396062eec1daccc4b51aaf97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab13b3689a753424a89c30181ec16ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496db8e8dd8a31c5eeb3b1d66688e2db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e400ca4ed4737ce62561f0839716c45148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a03d43870fcb86244c9f32580f94b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc455113ae87047af42bd61025155b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59aa84241d286118bf0312fdcfa9a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed870933c47194e8cd295445df07361152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40e2c085bdc2ff83013afbbd43088e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cf61e42703538f16f74717d12319b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8e227a6036410520272931fb172d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582061d6952f8f31ef42ec1a2f53758156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46babe5a5f5b0bda700839e4675d14fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4920455cfb3c28f9c056a4d38878b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d421eaba86225f6d1b6f5c91cad64a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac95843d970f1004df2c81b88fcdf7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6f3feedcf4034d71c52776d221174161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199d103f1e9a109698bd8f9cedf7230162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97f2ca95e9c8f6f25c5c0f58ee0353163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61195b316b92c3e54939e00a51e25df2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e385e7dc9e319a98550852b8685c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af426dce5ef091377534b67a1f7e0bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d9d5a8239398f603dff40bdce126c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4f181e6c707d22ca929679ca9243d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5e12288c5c9ddb560eec195d4d1e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c20451d369865be4ec95140113378170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbe11ea3f5a6322f9a6c20506b3017171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c65042f1595216188c612a3ba0be6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c9d8ea57737739a1100f0230df088173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3aec959e91779094e25f66f639ce33174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723478a36a9b0c981058aa89c3a1e92f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7e23986e77abde69cb965c9248b21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a327f8dafea0f74c768d8b97c236d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c26e6d3960679d75f54eff860ec77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8d16c4c4bbd3f5b7564905e6b32de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576da12ee8e40720bad7bdc548f5d705180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ca491c1e130bc7f8d67fd7bbec596181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cbbe25d035ddc77746e163360b534182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd442a8cbdedfd64ab5d9ed6712c4c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634adddf2c6e4794e59e073fa6f65f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcb31ba571ea26254ff0344c78c2a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0459e28cf3af4a50e88f4a2aad362a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0758277efd07df074f0862bac8e89e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ef7c28d39456bcaa06c60c0574158188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6365ca045f9c52c8c8f1c8e78045f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8edafa166dc54aeb41256c7747dcb2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3629c281df6daff77ebd80920c925a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49c82edc4e178f231c997080252166192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc83f971562fe65585f1c7e5f603b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcb5c20b012ec1aad5717976b2e008194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a1ac136ef33cd7f6e5870e98374a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf09bd23aec64b2e6817027860fc01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cae3c3b70ca81b1cbe6d94078a17b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d4af90ff35736b177b3a673314911198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb089ca27fe9c482701d01b27cf132199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d947bb9cf6f262fccfad3f2f40e866200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a96d0f1430b988be59844ec28270f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0731557cf4090e35d6196b5794e827202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2d01b0ae184ec07e33c9fe50b0d67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668edfb34607648c01dfcfcf2eb314e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e64682e4c1c2424658e973decb1d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c44856573549a7260ff59c6f9c723e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67cfd63e698779ef5cac5021d896e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636e81d031ca2170c05b38d7b5ad994208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68c96b6da12c65207ccbc94a6495a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fb408cb4286239c7703f32de7d591210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bc56c04f48536456fb92855c6d7c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df673a62b1d3b9dc5845ebdd4e06b20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60586d2bd410b32345f49289422ed05213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49d3d053634076cf7abfb066a2f7f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565911622fb1660b581bb76ac55f2f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09019e54fda7cb129ed8ee0872133789216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b033e73ee455021a7e0f19df0d6a492217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1924037ae6a8b7f1113e45e7336760218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbfae261981002883e76e74e2d992d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a531384c96bba129c54455f65102f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b4852666ac3b70cf521c2ad7914b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacf85fb85ed8b0c152a9598799cece222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3dcb2ab7a554a1570ffcde5b93c9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfbec1f9c04f32383c2c10c4cefe8e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fae9aa9c9afd9c3810c5ecb30630c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127fcf04557bc6d21e2e838e68595f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d209d05db0bf4d10e190e0c572e7973227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4d9f08a2964a00e481858c4ba3d65228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746b4683cdcfcb30096d92d53c1b5d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8feb619e302c9ae63f42bd8369e248230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327d0dedbe6e38a37f5199d14f7f363231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddf46153250b5a8219cc45f8bb4337232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad70f4fddd93b1faaa41165e5a45de2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b894af762f6e81e8d26e382b906b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000753a040a18f54637ed521d974df8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67440397ac8c90b70c247aa718a620236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3137ece31a28740bb8fc9d7d9e06d14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4e710c20457228cc2e2bf3cb67b67238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c37f82ddaf6c8c49b8c41f96a751fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb529993ef6bc1ea52b1559a95dd5ab4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd04be82f7aaa1f9c42cabb2d40274241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60c7b63f21dee0f9be743db75f15cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485727d10d07ad31407a97ddfd59d96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9193ca29342eaaa5fda08e16cc4281244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab3f0b4e6ceb0bfc861c752ded2b91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db23e8cab4cc2eecd8a17defb0c274246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd82212491ddbfeea2a058c3a8a8e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f773c25c8dd7d1e11d0f17ed88fd2d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0ecd37978c78a8fb8a166ed31efb2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd3494affb40c736c848cd06795063250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46445f7f4da40d83a994d3707a40ed10251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444b570e09e3268cd0c1a4499795cd0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ed53b94fb901a836fdcad853fb383253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac18b1d45947d271a304927ad858174254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c086440da20d8c34db4c4cd79d2597255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84576275433cbd80a75329764798ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286500929fb4f4eda651fd5449dc17f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98c6e67dcbb9b4c524d505cad4fd29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df44c3df681c1bb8bff47d908cedee2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16849b06c75e9248d8600316026af4f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd653b2b81db9a5337825e4073571a2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87042ec853c917093f18a608fd047804262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2cb8ae34752a48e3962c24f9f3f59263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0f76862af9991f9778369b450ece8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b957f39aa1cb46aeac2203cf2b1adf3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896df59ff603c84a198a944f3ee9429a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c145262db85116540ca62d17f18fc3e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d213606121c92f0d40a8b7fa3007b2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f9e6dc20ed1446bc076861409bc89269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce85e23d3cc780bc6ee66496bfd229e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37abf1adb13c805c89ce4431bd2e640271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73799e31109ddb7f72ea5425bb0ccf44272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11151600606a45ff6f41e59ccb69f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92f3125c809122a53e9fbda420b7a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6c40fd0772507449356de1018ed89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3f176b7904fe841d09f0e66573dac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a8acbda39b26398e103978dabe3e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cbda446541dfbd5cd31783e16bc31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a022b49c87455929d0bddf830d79695279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486c7a138d9d7678284a004eb821005280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a82884864b6ddb87fbbbfbdab86ec8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945895c51d04927f6ce7160fbd2147ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89f1b3f0ae8e56e911c93eb3e81f77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e674ffa5db858d17e0af0844664b59284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102b1bd0eda341ddb30c8c7fc65d1bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f8ee8b9dcaca2196d9bfb092db8f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e379bde1026127fedd3d4090bf09e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21224eb0d56229fda0fcd12628e19d92288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7c65b22391aabfb7fc6f1af4b38e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bfbe1eb25e251a07da90b68afe2dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f0bb73a6f98bbd21bd9822c9dd83b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0197dcb7e0821c4804d961dc3c156a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af6b0335613c7d3f78be52b56ac4ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb54e1058171572af3a602abe96924a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b6d1fca430edb0eddb2804e30f8fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010be04d675acac5caea5e98b1bac7fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a0bb448da7e2ee5670de0c71ff0c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476bda582f81a05fefd38d7868ebb7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf45ff81a3a5151e8d1f00626c5f7bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9faddefdd29aa3b77c0f7671225d45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff55552253051d6421dff7e95cd090301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b3631aafbf5378e942187b4fa9b87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e1c5853540196dd9941896968d25d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756276ec739129b3721d5a965afd223304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd1fb47568a500adcb35c8778bfe2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d338cfaf2a80219e6962b22968f68b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc053ade7d189160778e259ab6eb033307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901aa90c2de2a5b7f142da67bd3313e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239fa149564371a437e5e75bf38ba69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2bb99dc156aee42da5cfa3d7544a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094db4565888d547d7f5f4e09ba564b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb2637fee61bd7727bcd2110db3dea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf7b75697864c97976144eca8e952f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d283ea47e5180e6d07eef168799371314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4e915c33e4f3b2e2547a125a05a9b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853899a0f16b2eca87757f17c761e53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b477beedd7e080f3e90641abf92477317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574acfd352470b6bbdf00de7caccb18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3b2fcf6e66ed1ed9a634ba734a3d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b243d3e6380f41448b32e851fc9c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fbf9019588fe73b92cd2138377e5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efadc231f60608af35d09bc502c784322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c85b0bef48be348eb33b82952e194323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcc47a5a185758e9f951ce14703f84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106de312012c99708980eb21001d633325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77541ae7b50f0880ca73689625a96668326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd510379f9b48685263ec1735d9aa1a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d34977ae4cd6231966539019e354a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81b4d97655951ff971468927f73c26329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb27de5e8432b3702a7064839ad32b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb8464e5cdac9c0e3e4b2fff1c19c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb1b0d85c9a9982db0357813703ba6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30370f07ebfab0bbe629b2e21aa88d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd59b48449cdf5cfa235da93bab4ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f893680085b23b5eebc75240f059a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5455573ff0fa1c6d35f16eac64a0368336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02387a3462d2fc2ac11a8728c95028337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8200b3677e8cfb30d260515b3641cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70defd29b8b5e7b15617481ccb081ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad84ffbc82da8bef07b7b26cde5166340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969161eb77d847ce87f214fe1ed0b3e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856377921862539d512129df86d75f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8b583befc553328531b119e8f6015343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b56657353e12c8e61284e01b8031b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a689fc2d90f9e653544634b2556e188345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a94ed124d573ca97e20f56144d8667346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b688a4f0a9020eb93072ea3cbfa12347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a85a879aa154be71381db90b724e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959be9b9e3b76cee92ebe64a6d5a4ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3f52a59ee97fac4cc071bc084e537350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66f7af50abfb2dd648b93374ca6a2d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc01132656aabcebbd83c0f3df9d184352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7f728e9f69aecef05ce1684752b67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449bfa655f62ee1d1b32bc85ff09f38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca92422acf682ffcf224f25199120ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e0914dafc50fcda18c31a103e7901356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97851d60b1016411727b5fed9ae36f0e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7a0eca1ca9517e3578d2a3da06079358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d699a7a53e3b73b753afe3e696634359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9ce4d44852588a4fb53eb14e0e9f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dca768e859ed59742b1365b54fbfec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca469ff1c2a0e2b0623134db9afb528362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26ce395bf2e643cd435f3a78c24cfc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5cd1b58d7b15e2ebeb6ca2548b9e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f5f2a6b5547ea92774b9801c7aacc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22600c245895520a931202b9a19ba4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b09d78f83eba7683a1cf79ed0df1a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d81e7a0b7dc0834c5d801ff33ea247368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d47ce6b8502dee491932f9266dea6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340590b63790f6bcea28678bbd29ee0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9b11a580223d7542176398daa5cbf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ccae9ebe353d4040450d8bc7d6ccf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe77294a21fc2ff4aba24f4ceac916373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5dedd50c7246b1efcea994c29b846374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b58c13133e1300621a0ec575805da1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4100fe1a0ebefeb48f3ab433de403376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce212519a553412e0ad847a3b017c26377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f9f6dc13a38da69813dd447a0bb2f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b6b6c31eba8450b33ae3495cc9556379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c50b204bd2ee4272ea63d526799008380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594cb9e351b9947baeca710f534efbe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88292806fdb358fc2491203e5063e562382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac08ef5b945e7063e7c2cfe6c9fd3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46869bdff2a1e3f44bb2460b00c42a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6760e4cd0eee2c7c02376b54eb04b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64248f51335052674b5bd858193b7766386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268059207d4af24794b49db768c3c06c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e0c49c4e71e9723a78f4f54971672388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572e325c410f4a39d96316be9a6d822389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba80ed6da6d656ab5439ced4fc73ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca70785b536f1f2e0b3323f69b4191391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e16b3dd1d6819ab38c0f1f46dd065392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9602ddc88246987055b773e200d77393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe20524c3225888d9594b5e4f3cd21394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82785e5aa2b83e530a5e5d4529456ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b49df5d4ecb07adb03cbda7e3dedd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604aca17b6eee69cb6e303a6ff70d456397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784650ecad4620ea292ba8b3b33431ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc933845101c24a6cc738ef46fd7ebfd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c22d4e23d29933232437238f2fb51400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55886ff391fa4be8285de894a7c759401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed33da547df7105450c3e6f55f0e561402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf9224b5e9ef02dbbe0af8aca6f2a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68036051cd7f217a3bcb9010370eeb8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b234585ac818593ee2fcad93acb07c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919be6827cd955397719f95abf14d167406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb38cc00413edcc0079f9e2a83ee2a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c268e8cfa0c5fb3bb8fc67cc0e80d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9e8083be964c06238c1a05174c4f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d05915d45fe321f726f8ddfe1255ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ca5ee109f8aff657fef77a64cbfe2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81b7d402854ea0f85dd7613fd633ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc11bafea36a64477a74734ca616584413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853221d4ea9a94a86723624d7089c2e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44935aff6c523bc9adbebab69e85a6ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4d4b0c45a7be687e95063750d1a63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46b17b1330b41dabe922ea90c4a801417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398de26e2cb66461c87d27b5e72c42a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf02fe0047237b27af2aa43eb3d1186419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1f08e3bd6954f2de2836754bfb8d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61778a94f49bd71ce31d40ca88cd8a75421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a32e75c3b8998674cbc1478a0bfe4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093baace6acd806e34946d608b86dd6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd51a77c62db8292f97a2d5b5f8190424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa18d47579d8251cf600ee035988552425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c83199f24c466a92085064ea58c50426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc7963cfe3f7db3354380b21f4e765427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3893cbc15a79fc3806d833267d1b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f047ce2a6a432c9caca318fe2aeb5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f07f9f0ded9fc1856ae361f60d760430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4c952cff01e3795f06d77681e202c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb306388ff088c6c0bee4371f94af0af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db7e036114183340e5a3a414f305da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36adfbd3789790ac732835cd9b5c52434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d09966b1288a4feb570c1324f9feb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945198e4f9af16a8e5732c6e84470abf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738ccef73e176063f92d896a7bd7b95437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e919ffa4043b83ca003fa95ac183b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bbfffaaa65731847c2d6f3f812e7d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c493472eccf15e617662a7185e48291440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ebe3d4266a7dd09e09ef2494df5cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43a1840c1b0711643e0c17815d2ac1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960c6d29b1bfa3aec5d06d9989ee5a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b17a4d59c11a38c4105dd86307ab3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0aab3d2814079fa4ebdaf11f650da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94258c198c469949b148866deab8647f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932ba3713bc12c57246def0164bb69c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc236ab104cd1f8e62b17cf8b97292b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68747830e2c9caa28cb26d09f1dc38449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9908879c72029b779315a933d39360e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9837caa55883c6455fa4ae429e4c6e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7c6fe69c1a0b1f4a1d207a3bf630e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85160569ab7ab569e73af4b1c86fef50453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a69fc563e42ad9474b6d8d0394f4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761c4fbd02bf54f1f6f148af14544fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d5a7f699933cd4991064b7e218f96456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb69e358b94e91b83bdc0aeff45e490457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eef04847a409cb51cbb022852a5e17458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25810e43180248ed26c1843412236122459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2373947306c94d7b952bd015b3d20460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938d79737fde1be344d5fde322d5d8d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fad52b5edaa386ebf803c268eee0c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d36d6100ac1faa2775563e5e3bd650463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12918edc07e457acb482aa6af502aa71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04f637dfad9373488c1ef8a40060d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e1a8b93b2774746a52b48c97eb6a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25648c99f255f225cb64df58a0edcbdc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a29e002d58ccaa1b151ba690aadc1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a0383a7b67d94a4690d0c9ac39467469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec8faa8216d484c080256fc665d540470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad17fb03d2d0efb59f261a94a7be38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670526a045ffd20d2aea4970c068ab8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59763967e96d5c2c703848a122960e80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f71c57f725df547a5245b9732529a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94624dd0b5b92b091811d919aad05e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01701c3c20bcc710de64d5870e137f0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcda7c2859ee2b3686bd699515b0cc9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3aa46a4fe6c010a41cc08541579af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419c031bc88dd6ee021947eeec796ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f9d2fb17d2d72830015ef7b01fc64480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a52f4fbbf8ded03105f167e2c3e0e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1fa00a8aa00acece62d9b5ca29ec2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de0d0771cfa15792b8a5260820ff89483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f845f318dfea1ad5a372b4aaa8bcd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a172b75eb359970d02b456e4e9416a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691ea44d655b22fe16c1fa1f961c3d8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc10c1c3836c0cb70ca13dd88f3dc3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adb41939ce29cf4ea007555b059d10488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61670b85351ee2ba5deda05960426d81489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79598d570c1bb71847e7e670fc880ae1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d89608b32a86dee6a5a53226eafd7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accfc2f587244cf0248aba3efa1f316492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a2dbd9aec2870e5a87ff39f53444d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d931388e57128e1e61c248a6a0a08494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f065f7ea68064ebe6338c024558c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e443ebfa84d23de890b74c732bbd1ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc938607d3c4499422b8ef1a38c459b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8336b8c210dbf2c7244971967cce1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ceb4d0eae4b563a26a1063b9739ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446aef0416470ebd5c388f6ba6c91aec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db92f0247dde77322109661635be06501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df425dec5fed48788ce1ddc2624079af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32ea3d0fd6257d404e84ba9e28267b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7092b32d5d8655753daee5fcc57aafa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457e2bbd06b743e5a68b0a3acfc57d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e8cc052a8b8390e73a8e50270c73b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa998c120415c2ad74d98ed65d6e582507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b53bc421ca8d4639faa497f514ac7d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff30b194393b2fb5640d3aa10c83de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d7f8b06a94f469f0884ebb6c88705510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976070de2304c921805e228b41a60aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2e700eb26fe7b6806a00c94432516512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd67afa3dd686c561c314ddfaf90d43513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d586e4868004b9c1ee2c537be15a66c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8bf16b6f9a4a53c86707ff5c6d98c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc18335d28c268a349b4a51eeb933a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b4d96138f4ea51cdde98c5f20efa6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3368768a258f14b409fe7a499c869518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2edcc5c3f550a84a69b11b9d0b0df9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70edae8a2c40ff3a9009e6a7816c430520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee044329471c1244ed91fb6681703e3c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256b85f1bf61be968fa6c00f0ffa173522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794c8b6bfe55cdc3a4a2e89189628be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52344074403df20613b800958da80b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d5137499653cdbde2410af8540803525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc699103a8d83662469f6c7ba31e5b86526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24433ee4b8af6b5a097b2096a1df56e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b0fcf007c5b9176ea9dcb3776ac62528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baae8f096955609d173864b085f399529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808333f90d1cbc735b86660d547388d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a8d29741959d076d555ecd38a1303531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03c45c8b9e410df747f141f31e6ac0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e53115d529c5a05a7698356fc80c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc4396235b099cdf97c6eafc3c8a84534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269952a2af716f50b320dc9aba6c5ff1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd3c8e14bc737e3821ea33df174638536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f500c417ed257f4ea5bdf959df9700537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb73fb19893f4274842f75731b86fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d40287b11e88fc2a661a80807192f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a387c134ce16c4480ab6630b6c26e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4753e7ee9d5ebcdef39c3c066ab85a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca39ec456dd4319085df0f2a892fe4b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50147e3ce7542b15028ebf08db3e1e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd42cd781254365f624fc716a009e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db398e4d22b244610765a7d1a9a7b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899a282bb75b1ba876e403bdfb5cae9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cffa6a4e04627d615729bf8fafd62547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3d104f494d3bd82869b947311bd9e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd112e75522fe198d9683d85092b82f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa963b75974442055552a2597a876173550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e896014b849eee3392fffaf7142d9ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14786df6f36f0f0b147c3c14ea6c9858552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f99c24b828512ce97cc25142a3cff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5f8830d1aac3e54b0a79619c5b4d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703c251a17d13481f93ddef7daea500555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119ccee7c4049c1cab6249798a3c78a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c483e8fb22ae53222bcc4bd6ba1d22557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba3481b6b9aba4d59673f873f142eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460661d2a525e5eb0444551fbf64fcb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a2863b30c206c945944c7dfa6b190560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b25ee1d6b6eb9b3d6d6a993112aac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281215b166a784c113daa91dfaee8059562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb31d0771c30a0c1a775edea8d1f9f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7455dc4762aa78c397d815611bb6c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfeb8581b0ea02452d9c1f6e5ab79e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458e4112fe30260990df813338596fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d665138cdcd2ec8b0d7286c362af3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68552d3c74c635cb8997827359dcff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfb897695a7f61ae6b3a64354e3d0d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79099b19dcc0eecf8e1bb9fef412be3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cfeebdc43cc78a23427d3f79de876571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a55748757e23d7130337c93277ec7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970dfa46ebb456a6e1c924c06acee8b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb54bea2c684e98347e70a96e29878574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf45ac162c5ff9bba33895d7c120b9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd547eebf2867306bad7c72fd77646576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf87a4e7566032890e5bb5639e960b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cd04ffb7fc6562cbdaac265849fb7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c8617509903d420ea9c98a880eaa0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443f77901cd15424c004317ab020939580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028bb0448aa3cc476232c8d6f589c5a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a6a7f77392a62870b4c2d021b4d6a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82d60a2213f5ccbc7fab65763fc4ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517fefbdb1cfb52ca4a29464190ab15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59d75da15b06d19819dcbac18a37b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f6eefa38a9f655b67a233e79885c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d999a0f2c5ae80fc9e385b2e15d30ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db112fb90a5cdc36978458246a596f65588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a246e8c15446a9c0c8a53cf762d9e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fecf1af6e59cf8b428cb58e1f54de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7966659a0c0e6f16b023e6898942d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed921751951c0604201b464e04fa20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94d3627ea3ef07efb4870f61c454c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa1a5ae966064553781bc54e4e2d5c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeef0f72661e13533aff507a968fa06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5395589f9d58a8f0cfda7919291e8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae95eb897e292d023f0877bf864df86597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7555058f3fb0ad7ef4981c5503453598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b31c8d82bcc3a804404aabc9bbb18599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f17ead24cc923caa47016b707c5fe5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f677f98fdcaef88f36e1bf6cbaf854e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527acd372de73c5cfe89e92bb62a4fc0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32409928e256ae7d46a02db3318c5eff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29958f702db1aa2e25823f01486ef535604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fb08360f133017756ce5094a6be6f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edea617b487bcbbbc162c9ad5b134c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611562ae8ea4b3a2caac59b9cf142161607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244474592a331cb7a1e8acde4d26fc7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3e668c548575f960c024b51e926cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fdd992dd75f5bd52dfbae2ea46b8e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc212dbf5264e7f5346f2ee3a213c59611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dece8901bc46fcc4c01b6c90940e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7111c32d66de676a877514e94608943613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752f505c67713f6d447790e0fe3534e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98a1ddd5af6d8f31ecc7dd1c341664615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258faf362506632b4bd7dfe51d98da4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce89b5ce4b16ab090bee20b79f4b918617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64db978037c38726c10142902af5cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615f47dd9c9616cf33ca51b8ef22149619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75347e0abe5459384ad4ad33aec3f09b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971f46e1c2d09fa099df233f8a37a91621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c5bca546e3feed1f8fec1f8a715f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736a8815fbc05050559acf44be72377623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc716012e84902885e5ff0c2de3379624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8749dcaa1cad3512c396d6b8cff945625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f0f6567ab152250d15705913eed0f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ffe79a404c94fea25e6cd0a506c24627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e28639da5d3f4998415c146f34a99628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cea1dc115af668cdaf8631a24c41f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99503c64d997ac29d29d631d9b96a8c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b641816ee80f549d83403745c11ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98130f0c285a660ba3c6e5d2ff66c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158faccea64c371b5873ac4f28c0ffdf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ff23361870ec363d1f1a361d8626f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b79db75c5085fd09c7f4a27ad28048635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519507fa4e8ddaeafd078f109255720636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97045fb429a567e60dedd5125f00d296637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5f359b0e9d3568fc82d9e80e8b18a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f890da17c5e82578d2fbc765f854400639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b69e204b3cba805c4b325c9de7126640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ca0d4cbddc61541de6b742358ef26641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666d38ff0301b15d8399710a77eb5a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a5e8777175ad21cef8ff26437f47a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d5035a84c73d9c3b1d7268a2cd443644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25274ee799e21d6cfee78d3122ac42645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adbdcb7fa7a70a42dcf40696f0c34e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d9d6f26bdd6bb1fcc0bb5972675ed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb3f5117448ea90731d8a34f4902f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b5cfcc3e0f55f721e8723df80e17a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94785d5b28004297de444dbbb1dced2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c09ed946e6ff022d7470eb97ce221c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84a8db8054d38ae4a6d4aa8e215932652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f245c1a3cabc81a120194aa8b3d1a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d70d5a0f9be4d68698ac16f025b184654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beae703f4d4d9a15f5312671b2a39f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a29d438b6ac3bdeac893086cc1f1b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62bf0a8662199bcc98a74ce1f15825657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf475bcf3a61b067a5a39af79ded6b5f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991ff32cac8b10e1c9cbfe6f2b3ed98659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4899e82c3adc0b41222bc92c4f751f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92c3bb509bb0f2b41d0c13517b0a24661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa7dd2372aafbd0f0d27630739c795662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99031d32bb50963b26122630ba55bbf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134db0617a9ffff7026b642a98ee3d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bee4c24a1c9093ef0da1ec39aa2fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec3ae41f05ba320c34d0f3b550bc2c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19522c93d48f7653207c2578cc3bee5d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633691ac2b844bb7d0daa9634b63704668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9b489961582fb049652b477ec23e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a1515310ef416d7d8d2ac2cdaafa5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb18530fac0659ed6c0da00f18cd833671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d21b38d69ca8ee9c66b0decf5fa38672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5659341bed48497001c4bd33a5a6e4b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7644da1b4c1e82fe643cb82df28737674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86355e5125da3925013260d25a8d0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f81483be8277d78dc3a263c5014f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898ce6c40b754e33ff3c74ae45eaf3a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cf9142ee71cf9082f8791080fef52678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64182e93cc12395d63880eb06c6ed633679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c2bb08491bcd10c3fde906d4c7a2e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bea19c80ffc74d489f1fddd5830f07681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10973e498f2589531f88faec0f9242682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29177980705d7e81408cee34a61e6b29683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd26c941174dc1bcdf78086b333803d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec353492f4683e9d6fda751dfb7346685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc1375d5fa9331b4e40db046167781686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01b46d07a3f25d43a1a2e3d5d37198687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153f3b242295b1a501a13899e253ffa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2efc1c347d0b1369ad3df403d4fba1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b2328dcc01a94bcdf5c879bbb700b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120723e35cb33b86d2d0f3c44815f183691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853259b6eb20a36d4a79387c2caf9e47692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc598f9413c6ae5c53769a9f880372c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667d67b8e799c796d1c96dd747cb621694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd524f7fc502ff3e98fb0665ef34d30695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420affec50bd1989c71d481af39ea346696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091ab77bfe080fca87176d0a49ede55697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94db45359798f3b3e62b635430e31c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9556a0a6b44b18c24d86620b0103b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75795071017d2ab8f26d5b43a85b2a91700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9aa7ccb41e8227eff69785a17babcb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0659ca6540ef3bc258f55a3f347c983702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a727b4a2dbd76384d288fdafea5d9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10aed6ea00c13a7b17ab279418f851704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc1f068afd0f63b22cbe8fdc9bdcd8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b8f7841613f8717306a9125b48245706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6533af9dd09c84cc8506b35807e9be4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a4e015c0656d763481e8ae0d5c916708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a745f9cf87c8ccf8aba8c2774ff6ca0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69b32a3a9e35e2bb9260bba55b99d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1ab879eddb1ee885d11ececa5dc55711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859603397d60bb97ba70d4678133b018712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0dce225dcca84ca7b250fffaff4f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ca36a91947f1f115d54414f13847d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f04fb47273e2570a32978e139cdb47715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba50d99e652a4bc5749640d7c06343716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe419377fa3e89060760a5f0ae39eb1d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020a962dcfbbc69ed1c940eae8eadc9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e19e86fba8b89563f61015ecd1087f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be422e476cfe3b2f62d638c80220a2e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac89ff15c5ad90482eb504d54a6bdb3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296ecf9c7ea21f71cb708a16ccbbd31722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a876ea5f63e1220350c27757eb3715d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c378df98f239d8f3b268bf61e7a6e91724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a47bacf0aee5a510b736719977cdec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9392f2373027e7e7609117dbdbe6227726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1d1bc6592fcfc62e0637302bd6072727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb760c7ac7283fe8b60daddd5e4b5358728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6ac69ded364fb69dcff5503f51201729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af002bd97449931bfaa4bc142ab6cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba1a520ca59f0c6d9f7a77b36cbf4d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b897b31516a051bd36f9aed69853b3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daea8f4a255b12254f29d5ee6c5df63733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2045f942fe4a46c4fe478ef3ef3e0da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a67209cef128c863e8d3fdbaa8d12c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c826fe81e0bed00718490f08f7302736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e65815d3eec77a95c1634b6fd0740737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe78599fc6940bb3eab444c3f6f0aa6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d50771171ed155faed14add18c69c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f895d3fc9e5e6b46352b52cd8a148b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b0a6e57d383dc529a70bdeea8b257741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc9bfba7cebda79e6fd84047acbab6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240ea158308bd03cfcb57b81b44338e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5bf04cb3bd33aa3ce5a26ed0cf8fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7bf04b78f961f19a10cb9aff08125745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440da897cd480d4ac60f56a9893d62e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8dc8a767010e6d38904112e552b36747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accafef4e45475b75b7411dd5e2e1f6e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bf0611c3f9e8cc59e10cd971859cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd991524b569f9d6a2e433503bc81aa7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2884e3cda272c22fa6289b71876be5b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d255dc0b70648f0bae3974a42551a0e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65667d1d52d96a941d91ef2d717018753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306d6f9c6d43592626a1898755b0969754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5332dd55351a2862632872a329ab1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9026896b9118a42d2db622cf9d9a8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e910c83c37714d0690648890a8b79e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737745e108a86c785db78360d749a4e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67a8ae5957931ea8275dacf76ea5ca759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eedb7d801cca275161d91cc1db80d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a86098a690e8e90540913a3aaf5622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37231879d6a408dd5468cadf5af45543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821121837ff5c59b21e43b447a496f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093a1d229a2fd164e2fb7c2f3edc8f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eefce8c7599edc45394668e24ade5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c583ef1a4307f382545b22db224b347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dce4e641667cd56c35cc5df4962eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc36458964b4f9591e5552278cd82b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4605af079f4ca8b93a0c0129194f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e7f58c2420319351c6e4dbb13e5cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b72717049143f4b7a6511610ac2c5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6352976ebcec0b1dbe318e24aec014813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af133407bcb5cc9eb41085cb96ccd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261788bb27b9f8288ae8ff02571172015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee6a52c269e882b039444c172fca4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed64155556b53e825debb883deeb16c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93da011679c0fae92e96ffdba2fcea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c73b82b60f3d8058f7c708cce567f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c1e945c55c8c4daa8a250ac8fd42820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f543c4cb36c50be6c29a99a63cefd0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a72be4dd1dce57e78a5518908f9d8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91cd6218e35b980111e6c450e0925323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208420761379a8b32c3aebd0e1baad1724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799986faa87e180984d5049d4be5e7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ea47933264a0c0ab9f8cde23c252d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c37b3a3b402f6a798e142435e65cca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a2d1646b848966463c576619fc70228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930348d3561b5103d4ef80fa81ba5b1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad805c70cb2389bea022e9e497b73430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be026792541f2617046d2459c0d68b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c1b8029c03f402dfef1d38a1d3c9032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f04c66b7a49cb09e4a659846a089e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca83a6aaf860bb32538137aac36d8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f0c657fb90b690685878c6c53348235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe2c9b8837d9f62a90003ef66b72b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fd19485201d985126b37207dd76aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314905d3febdcc60b27391b6b418b93638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2767f85ca6f4e517a73d1275938ebe139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a2037880ae917484ef0b0e4fb0d0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d96d087cd0525a771cd1960a5886941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b3f85f7baa4340f1b2d322a8e2cca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbb5e8949084787bb946a34d0b054c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7105ef36e89c0c7e80a50ecd8cdb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01973c01c474543763634ebe26fb1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7af3f3096c1899cba2edc61e0510c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cc985f06d5a71f4fa06e12bbadf9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3247774a67c3c1467d43880588e0cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4eec0e1acb2d460bf7a3fc167a14c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d56454b4d4dec7b4d1f7f3411379c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92ba3fb382fa5c0aeb31c8f619504351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702494a100a266b5db4e73cd8ae250c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac97739d3857dee925814d8e068a6a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20892f39da83bfe93d817dab88f6b8054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8250b9bb1f176fe5d7e42d14a1270f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b5c53a58f369abeb16183eaee2ae056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bccd234f39693db414f168d38447857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8299bc5cf740b763dcce28c2fa9fc058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53f5e206f904f9008c29ee0477e22159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fb0a83cea33507e32b56c3ce26ac660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f8ee32f03c9f9a35d08358f66acd061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c055053306b3b105c44e3b3e18af162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958486e29fca1faefe8af7aa14ca0bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba943c21b9a0dfbde6119f24237349a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3a0f7b22a3e9df1e005d56a60f4c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20283646d84441fd456bdd32d64e0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fb2cad0d2af15425256cac75c2c7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e477a341d39987562656d3b38c7d6368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9099de9a176f22467f16747303297f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b23bdb586352240bad8c5dc32c4a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d36748b0da03d3b20c721f94695e3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459a8ce86e96724bc19b2ae42032b8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f4a1914cb17b3acc4e2a0774689fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe1f2cac42921c928d2fb73496fcf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3963797fe221e8cead7b1a72b2c487275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0949050da1277cf42ac61051de083b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4523f0cc746bd980a47c4b91350340677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4992559dc64af17d1ad3c084a29fef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f230d0f4b33b326caf0ca1e7b7551ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e084644e7d4f2ca96a5f2d978008e7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cc5b84b4e2708936630a0f5518f2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b33de458a5410d3d09a0c5c5cce8b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a91be4b548b658c96cf413b54aae4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60608fcdd3d6fd908c92f1124ea7c8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032573dc4c9fcbb85ab37d2ba8e4bf385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9128f0de804f7b0d1dc366936ca3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd6bb325d5082f8ab39e4edb6c68d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fde9d6a40a162ee060ba84798073aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c6e28073053f80791fc702ef18ac089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cab9abd6f69adbd4433fdebb4c169790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3fea6cb3df2f351673abb1701a8ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1eaa637acb963e5d3150c883fa40492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4093969816ec0ea548dfe9576b07c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da077ede1abf6d7345986939428b7f4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b796de143e1fd5d0e0068259cac27795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b73d05412c18091b601fc1863e3e6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602419429ecd957116758fd55d310e7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bfe5bf6d07a781d92d08cb712a79e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8155159597056eb4857e8362066ac9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbd719c26979ed934043c6be8f520e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf9cb376665b8873b4bab7adb3ea7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196e80d46fd9bce6ee2def463f8e232102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c19c29bfa2fceb84750267008486b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3aa58fa15b9e8414e6594543fe3fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9974d4253333b9bb72126d9628d0ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89e76fba8e8094f2c4a989f4d2baf7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7c7ebaecac13e10b26ff9b9593846107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ebedf9f9471b34f415c39ef352edb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bb63097dc2b75c78f773fcfed2f1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e204c0534e00005d17778a3ad4c6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574f86076298556f15005e06c5a5cc3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78860b96e43a06ad9145b3cb7979c721112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220cdc44339d692670a7489149f04b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf12f896a6e8a0c4ff51559b2017fd9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984332f47829cf9e39119038459d8add115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfd9f898650f003db33e8c3fbaf6c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33da29f4af6367455c7005c06db834117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a491edd511b937661cd931575e86e72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d05135bdd05a209fc3048d8e1439df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41e3d290289216e28bf2dea958b56c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44c49ea912417f79a83ff2f7fbd541121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf117f1e430c6c2464708d7448d496122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b8cb3cee928164e51c967bf6d2f32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175080103029b85593bab33983a99f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba006db0ee63e364d15112ff668de0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65a89837575ad201a54c833eecd703126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c33dfad9164200427aac4245fc0bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48cd1839e0ceda5111a3edc3ae6435128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc404f9a0a3dc0e1fb2b2f48569db9e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ce823e86282e6ee2996490efa8335130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6057671d85ba814b4e294dd7f419f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887c607292a08ba329fc24980703b4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c9efaa34a1574d8994b975187307d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f27be9323caaf05b79711d907368c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2850bd87de8a8978fea61a50ff846135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962bef05596b283682bd0f1b4f032b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3720afeb3fa40ddc4102266c4e5ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af63143e1aaae9aceab58d88d87f45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad22ccdc3c36a0dd0fbc906bf7944e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397754aeefc39812e46dc0270958c2d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb179bbb6a6ae7674c78b250dab8090a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfa95c036c55bb8130590a26ae96b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f2edeff0e81792af54f2ef1ce2d0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c6a961583b3631db78a3034f51402144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6397da5725a69e78af2c91782be3ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44ca83a5ddc254e00f99822461c6d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fe7bf46779c07981fd2ba1f68a442147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33144f6ef1ca977474a84b385fda81d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b23179d975bb096b4641c463b533b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dada8d981ae6d50d11488137f70de1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc33e76e80dacf0eb45a2c562319f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc68b8642f236922c025e480cff6865152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249072960cde7514ead5c369ef96af0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4149ba6280210af94c97003e1349fea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a200478d88efe49e4f3d443c03767155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f98023a1ee0653ca9c9b705b1e093c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae2ab590c8e0c64595cb62f901df2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ea1dcd3db8770c13130234d1bc337158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43381e5b69a12ba63f9d77da70c00da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccb653b67bf181e7b4fc880a122c97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853c3a8f550a4cdf13050d7eac32929161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed498415f15f800460c7d7bb2beee6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69914264cca1d4ec30f20d86c792c7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac85c2f5f9f80afa3526f4fe4973f2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952ef0dc5aa2d7403fa782a2a9869f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b2046cee7d0557ec4d93de9b1efa3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ed6729b7ff9d98f880ccccd215ee5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af386fed4cf7e77b636051d2cc851cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1865b2d85174f5362fab77525d0545169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977be37d9ab7737707cffaea8fc04bcf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adfb50f2bdb82549fe086ffda9aaa1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc609ef465ce1cfb39573d0c12d2e973172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ded6e01e87c55c277954dcf426f38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a8c90e5fcedb3aa31cc454952dbf4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d695477a585f77c31f6670089452cef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bc6d42ca3031bd8b77563007f4183176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194cc7879674c5ba7bc36306187d556177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb85f3d82bcd02a4a60056cb3dbefc8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5278791f7faac31c4eb9f4b6e5164179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383a71d8a7208bbc06e597984019646180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16914f32ec76ba70a3125fb1ef6f64f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33de7ba1cb42f2decc3b2885110ccb4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90545d0042227dab2a968440707dab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0590601eabaaed6b36781d513954f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e2298d97a0e9c35ce34c8804c6969185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2b7ba53be29473b84969602701188186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72f4930f20ac55add77e20a21a6f90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff20514af16156cbdb0e64b63e5ad41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2642e76739e53623416bf1395232574189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f723fbd0e087909abcfb628b38663190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02c4e7282053de3f1348a9396d375a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09129792a24cd56c87557f4fef7e6108192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86bfa53264c7ba119c63e6ebaf4ce6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3715f63f0b4dafeb206a024b310cf4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba733fb845ed80399284642be1883c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46855704e4305bb9c82e3c393a4875e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9c365c2c24670a435cc6dd9da8867197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92e872f74b60bfd1fb3ada3c698eb1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70236783609287e030e9fdde2ba80da7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d289211f5ba65c633295e8d243de7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52ae919fd7dd49d096be89bf208ee0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50aefdd61a393c8a30155caee450222202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ee24a40e0ec7637343c032f9fdd31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014e3ffd0285d345cb5b027157c1706204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131e5202a49db863c6401713b34c0cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e637f935b9d4c7981fd580b67398711206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4ad41dc6bf2e274ad07a34b1d77a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08454b163709081c4e00793f61ff3c59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e146b297f5bd2eead521aae6e8126bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727fcfdff7acf6ecb4b2159443d118e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83ddb8d39a1fd69ca798cc19b1a195211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef66775fc4ff1af93f91bc9463fb8a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13655c340eb818180f770ad97692b313213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af427916c41f7c9e092a057f2a7efa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256a3b0f4d7b12b39c4eac8c74a7b0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd9397221fd616f004cc2e02db1e60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1991bdbde2ab3ca4780455bb563548b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07516d68309884514ecf01f3be3907a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed61399a76fa3525c330a5abc4dfdb7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d06fff840b3239d28651f6d213cc9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5055cbf2601fd9529cc83872010aa51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c69d55eb46b007b3b9a986bc222a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328c73289d038337a23af416794c935223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c156328e36cee97d7df98f914148b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7112d815e421afd8c153590f1fa1ae2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc18286ae340b93a05c764e2f76342226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f80ba41c1dc9af7c035e08b25d5e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8fa1fbd68e2ffd02d45432b3e49c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45a142e01d460e5bb321a204282c0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe10e6e72773ade4f9a68c0b1e6e79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9337f900d0872246061843dd538b06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99893c31a7d8504e4f63aa26888fcf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043538bd6d22afa07ed5ced81f1b42e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793626a8477722110a7158918e409f65234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f868689f2ddd85d8758b2e81599ca0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cc411cc90e38012edde755c1d232f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4bc14ce11591ee414953a3d03526f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb254d7c2edc3dd0f9a9994850ca79fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05a5921169df5f962f0166d56ecbb0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8565ef5ac5a78c3bc44cbcff9fb67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d80c4b5ff76df32d674cec06e4cf7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0f3f80278a99b5e173ea6c188f550242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74693d852ba3ddbc27b8c556d9c771b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fa7341ac3fbc9c59d0f94c9f9d7a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba13da6e85b1829d82646e51853713245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f4f24564209f578a7cd5372732677246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968c6209523144e8f670d8226bad94e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4430debfcc296a17bdddc3bcfd7de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac6dce77580c192884c54880d1ef9f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39b82fa8c6e0d5c544c51c07d1797e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec5626ff177161fd8b05663a31567c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6269691fc18aaf70a7eae9ac2938543252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198ee2a3d221056767774ba04a6a49e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07836d1d0039f8503ace12279dcd623a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13944f95431bdca3ed657a1448dd368d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac7072f450943a48777cb3668d78c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a759f62af8a9954723e432e107ac1f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b948d14b2b05f20b1716a17404b3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e412daf72490cc2ac19cfafe66f1d81259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57808e07dac742d4e8ddae63cfd7b57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e000fc3b4d921a37e72195d68d848261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9297d5d259711ef6a3e0bd30b890b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b772a3cbb878463fc7ec250658a89263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ec4226bfe74ef8164fe2a6c2789fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78f2324deaea24f40df67facfaf46f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed28eefac9c2c0171c8e0e8bba2691266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50b5e277749377132ba8f9d47c1c37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71bcc919e8feecee8e08865d317f4d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ec33a113043b059bbe0fd3cb6443a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724d6fba876e252292b3bb86a748859270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63770e4f091f8a636dbe4a2e2e6004271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b2b1c00ff1add93dfae6b552546e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343c18550b84cf5587885918e3f029f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde31c5a17aa0ebcff13f990cec29be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8dca67ed96ed297f5473e19c808ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75071d6c27845aa4da6704a876593a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ed8ad9764ce022e45bc38abf06930277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa8d5c9c21bf77f7d01f198594ae27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae5e189626f9b7612faad12b12f039279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e8adc5c0090cdf25fdfee9b935348280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550234846c5707fdf26e3b665dcfdbe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4ff87e8df52c26bc8a051f23b910f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c761ce544d7c69df2c83cbc51b0ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4a18c4a546876f8f3dacf6bdcd4a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35a9c637b6e739c49e515003639252285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7885c31e8d00f12fa9f737ea23c7e01286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061703822428284c6c0122df1f90c9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909ac2afe5fd8e95d968486b9a3c9d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599b2e6b99df1a35670bd08c65e2140289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1da04deff767df3cd67748b65a86ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e08ef3a58eb0a496102c018c50ab44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7359acfe0a5a451928fc3202668c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9bcaecd6410b65f59e07b32199305293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a13f0c5ba1df68b2ffe142f26770a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8e888c9ec9f123719813a31468e2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2a9e3c10ba4bf8529fc0f62489557296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b49ac0b06acd862b1ae995f8d27c98297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cf2147b5f8e794fa35f0cd3c186a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5edcda064c4565b6a42429ea00c6dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6358b617113744440e09c0917365156300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18954e2c938e108b92ed8f93782cf2a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2f4386649aa3a4004a1b0edf9e67f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f129485d59d596d118ec598692f5478303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5096cf5b966dcbe3ad410a2969c2030304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e56a0e8fb58343b2f73c5f3206f5d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9ff4431908589f94367cfc9bed8ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef622532dca59b5ae6847750471b6483307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bc429e052014b293433368c3e6029308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e9ac76ef33111d8fd0e8e3176bf06309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afa10da028392c361c1a2533a76c52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8f95945c978874a600feaff3d7450311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aaf53fc940435b14f5ba74d060d72a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098799bda231905b6a919b29794f517313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ef712970e4c122a3f71ee0059b4e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98feb65a39ce6387c35bfddd0bcb7e12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794a1b7e51a75ffe228d8ea768dcbc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256b30f73ea8ae235f0000ecfb6284e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e554283f7a96d7ad6fb569aeca682318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5aab96beffcb186f304766d9196eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce7f539a46479902c28d06136288f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5ecc8790c8d6c2ff13ab40772d2f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161599c98894082b7ed2c39dd5353c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa682ee0b24585b739e80e59493b2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721fcc257e954b077cc6e264f1eaca0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e6ec9dd51c48764f08dbfa08f430f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00280907be1dd442cd738774dc4e262326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bd1686b7a09da95cb3f7471990c8f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0ad5817adba02e4e4fee190779f11328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62c776f45941fe81ea06834ece2264329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4727e5dfba66b7e4fd821443ff5e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d400de8c91287a263168353da0600331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76355b0012ff87ba3628bb3f3b7868ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd90dc46fa56d2c538e2bb0e9310213333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc968aa4f660c944124af1e286db1667334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e81fb1c167291d5c18e7d68ca0d1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d548b5d69db897917ee90beee4fa151336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe82238255c5d65063a72ce9fc962f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fb303cf727bd684da9c1198d05820338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a73b3a6faadbda3fb2b5b0ddeea83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706698211853ccf9882df5faf1c43001340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591d1092a1a926c1761948a279afc5c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777d587247e8252d441826f3211a101342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d222ba434bac79266fece51c4cebb78343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ede51c1e9816c0cf5d8e9d1b8c34c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1a7381e78e0b2b6cde97815f3acad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35df69efd17b311e8e5203fa4d5f939346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad01ec77b6922e0b697b182ece5319347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50253ab59bcdfbddbe50fcc84c3c58348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe1fbb3ee7724da7046278ce78104a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82cc689cbab1fc2ea1564776294bf6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb2d2702a5bb81bd2df209c675f696351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc814a16c51b3e6da9d6b51a974b91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf579ba659fcd75d3d7edb309db8bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8140ba2d153b1929467d20a59d49ce0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb718da7f78aa017444147174b04ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e3305a0349d0b48580b364959e3da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b990207abd993d3ce9d45b1745ab6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21380d0a6dc930ac4041f38131b290a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f57dc0a75b2d9067a768fccd6be97359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57f99de9880f8ff85b619e4945a364360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178268f8e8122a272a9523e0d19d496361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38448c9aebc63386c7e9746ab68c7c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72aabac8c083890694313efa6fe4b78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065b48d35928b086188b269ab18841c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb9149a045ff77e93dd9cd42334285365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05ce083de909f8f40d471d588d1b3d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b6dc7cb0a239834987473d6d33e11367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc394c136557a1293a6d9fc43b67a4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801ed0b57f56cf6f19defb93f2eb259369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15f65b6a340b27e608aba2df98c12c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc75f503712fe82175411d919ef019371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ceeb9a1143f61bd6584abd4468f666372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022f553dc109e4ca7d99dc8968800d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0a80c9872e0bece2107ae5cc35900374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fcceb761871cbf88c617c33c44eed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887f63abf8003e5c83c590859873986376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5d61b2870ab02decb4eda0a7f9a07377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600ff3c83c54fc6b056829a7f9d1e5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dd1145ad55d33328db5ec53d959df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47475abd76e977179be331a40fc789cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1dcda70dc0ae5e8b4b5d10ee439b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bcabddd4bbc7f45a47c74ba3ce90f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd167544eff7118327d59ae8bc0140c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbba7ee9cc2e3097ca2a614ab84d51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217741cb33084e67804601e995b42d15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e9a6a89216863ee57f5adb6490413386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb275f6a2edd768ee2ac4ec164ca901b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a667dac245624d6a34bec158043c481388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f8253990ab5c7b83d917a0fc0fcb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2832eb57f442e8a04914b8cb7da25ae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7870f072d8632fb0b554e7d5399ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b52b23b739cdf6772ddf02ec00e79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b182b36dd3312eee5783c17c7888579393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddefa347e15a39900367aa9c97ad99394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4a8435b75a03830ba52d5758faac3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb9402c498ef5130c68579ecf0f987396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384d41353da8cbf9ae1b3fd479a6876397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6c73a2f6100b4b79a2cc62a90c768398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e11f30cf862977a19425176255008399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349027c96a0ac9babd4906d4bef25ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cffe7d0a4feaf3f2f1545133face2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216d24ba22991f23d64e11c979cd31d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836dae2cde638316adb397e062efcd2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15247ed058eb9b84ddb2bdcb19ec284404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c20015437d90b7940ef4acb702d26405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adf2d88a32c6a4769cb6a15b2f499d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6996ab9809010533d05641cfa988a14407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c026187e8fe374aa451ef8d49508ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fea3b23fe64f361f138ec5eb8e9a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304804963cd7d335656bb32ada230c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148c1218d2444d30654f0cfd78b8447411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba04786c389ae1e1791c01300be3b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c55dc3d786b78489f70cd44fd5fa75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17deec23cc5ebd18f11d9188e32c23d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee2ab682e7d555d7f7e6fe69cf1253415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a996e1aff51c3581e10972f7e5d51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cc6c8c880a37f6103e02ccaab1806417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc810ca585ff670820709044163224418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625d799bc1a67f7f630c9848219a6e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5265a59b994435a26333e56fff34d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb6d69d7078fefe144ffeb47f81f33421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa58154f22af62d6fb98a03237dd00422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ef41ffa0df44faa504c3ad184aa1d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e5d8d1cff51914a74d26dfa5c6983424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083830e9126a2c431d002bf772b7cb9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadf6695dae49ad73ceb59173466b82426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f0286c9efde043e5678c9e7fb7997427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044e373e0e1ab5a43fb741d4fce94ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2acf8acbe50015d85b974246619e51429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a01c0319f322aac4b6e91c08f9e25430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07c6ab168d957de6f1b818ffe7879a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912194bd8eddf6b192592dbe294e0c3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24602c206431f7ab07d06633ed8c5c9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ac806343579bd19237278d888fe97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ed8cc991496f948dc1dacc509451b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16373b40729a38584624a6176562e185436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4652accf429ee0d022f5f0aad3d6c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299111d3b7e3184483cf86415b3ba932438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6bb16049ea3b63469958124725ba5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1ccd108f33ff8fea0feab9112f15f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6990fa647c8c9ab89eeba4c61e621441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e4ed038a6e387516bdc912171c628442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067a32aadb0d9ba000e1ba173a853fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80698fda461f334154e8ff84e687c7f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4245c1b9a77fb65e2c8ef904542f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4fed9a70340d5c5e5af2d9fe3c57f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097324748d87c9d09b86d6a96004dd14447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085c069218f44e15c6041c58dcd08e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b92a4fbc9f5db98c052facfdb81e86449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ef3968752fe52ab30745600b1912c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0963650779f49d080e7bcd7e7c4b7f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cff999b8d698e52c169adabb3fa9b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de48860e0b4812d26dfff13aa3962c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8c723510c8ee0fc208215688894e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a325b59c04195cea52b6e2ea023e8f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180489833416c8c43c5532270f3695a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296d870006bfae4b55fe95fd7696471457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5217f4e9cb16816500f21041cf23756458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810e357536c7db290886263fc7a3f49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bc086cd77b9e42d7a38b9a99d8013460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05169e38b0509c19d56323d8d7a6e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e59291e92250ba59b85039d970ca3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbd057ed1c64381ec95c755b63bb14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4113bbc9a46c1bde380790367b5be1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d24445da577b9053a7a9e5f3a3aee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1b52bee3bbca7254b9faa661a398c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1741a89ec89e12ce46f9225ec8e25467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51951604657b8e760765c497a3a468a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d0a6374e9d0c8fbdee6cbff919fab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7147c515e45112c401d93a9eed1e57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b4f8e61bd6af99719dd5b1a67e6a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608bd62eb60a5d37749c9f48bad8c08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37888e15e018f74588cd466f550f1f2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd62ace78cd064eb1040718a933ac9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cf1cab069d17d36eba6386de3c297475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1bd6bfd55171a73f6b8e997ca75e4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35934ec465637b61b72869958c071e62477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c29d5f809d9384107391e3fb530fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5726b0ef3e47320ce0785a696c0be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff1c2339d0bafb0ba801b14f081866480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef411ad3b874f08b36d98e558d3170481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc05042dcef902704538c21f884f74f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd8740f1b34b2d86dcd50052344436483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528a5d656ca668be7a8ad6512b65979484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcace199f64cc0a11bbbab97b539627485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21069df975bde02b8f62a5198e491f98486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1523155b513be136631741f216869487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ee6a18135f4798f77a271585fda52488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4bbe5def92247208dbcaccd4e6747489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357adb559f59c5ce7758da53ee7d2c13490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0f49180ae4b5b3fbb748eb08ddfd0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b552969b59e83c487b0bd3f017f804492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf11dd47bf60e1b0aaab3c4ad6b22e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d9bff7463157bbb6e5e5b6844129f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d0e99c463d08143804142e9cea3b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a0fc5d09d4f5d81b4f03809f4a2ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce117eebe5d194397bc1722cd18fa668497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce981688b916f9c550267e70320701498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2c9ca7f86934de7f8b7f94eb84575499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a146fbbf14135ecf9c5f82cd6cecf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cb7671b181c93c5dbf6b178116544501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce37104670ab0b2968229a9ce753f3a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516678fce3f7682815e30577440edaa8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142cfbcc619716423c41fc06f343200504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7184f93c1d7591377721e4af39a737505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813765652ff77d5a276fda92d4c9798b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2ba03db94fb26ef02049ff8ba9de9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ae170cbe485c26bcde4f8c371789d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd60e081af9983b4e3923de6b7e38a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0bf51978b1a5553a4cb53c5b8360d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e8b79da9a73035e9f978944d6f9cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67ee8d61bf2b64851c275c8d9c7173512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7017766fb188a3482e48502b294bd48513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7082867ef44ea48ba300e00508a2806514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3be3d933c929e0d87f8859a30b301515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d38a7e2742eab8f83d63209e7a046516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d6c883ad3b3a3b0f6408f814c0d31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811a4a3fe6edbc77257b25ce47de7ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5620ddcdfccf4b5e8eac60729a2ba8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d25ed082e12d31938ed05f75387efc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9984595e0b2e15e10713ef535e4df5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a26d6dea592359ce662f63d25112eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892101171474786a956e9dc742da3cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21ac1769eaa9e1cd906cb0e28c6960524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed5da075726ad08960a322c0e5f64c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f49dc4fdd35900791c73145da30d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3a5d602fc69105619b91948b27f3b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afc0288a4dd5b1d33134c35aab01d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdacdb8a789daecb1dcc90dd3279404529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04d0af49a923261233cfcb9ed95c41530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c814922f956d99157059f144484ed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d100e7b2c75ebd48e8105e05114b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898a7a159b40a98aa57d66292f2fda2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4644c549b2963f9bf89e378640ad8ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e5bd8ec6df918fc89f9669e9587ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e261657d3b1e0fb221cfaabaecee9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7abb40d1febac089b8645251cdffd3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a25eb989f65ce53335ddce76b9bc3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465db6a3152751c15d82491d5242cbb7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a9b6e841ea757d7e1c2834a0778cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daf9440307a4769b1bd1029fff9302541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61b99e2922dc67ac2b9479e1f9d56f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8a3220d9cf9a4d02e2cf12f0a0c0f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25263efa52512b7b29df891fb5aa97544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c769b73ec516a81c1f5035cdb34fe77545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025ed9286ea28daefc63bdbbfab3d19546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811bf7752d112f6b11835ddfc07cd42547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876d2b660ef4ca7dfdaa91878b7757f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01445a30d431983db006347dbef210549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81651444657b1d3994ca920b97b873a3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe935d499b5f9fdf0c98446ff359e91551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7fcd436db3c8b699e63ff3270d532552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a308e7a0503f524815d0fdd9d32941553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d3d664bcbcf6bbff556be8c72b8b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c80a558e2a3b2f86df9e502bd2b1a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f8d4d8c3a17cb4b4e803ffeeb35ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357ccc4627969ab4d2620eb845a0a2c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ea3cdbf4e1089826802b164a1436d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ade276908449d7869d4d481c51237559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ba03b9a16135c41620c512dce2c5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d5a58452f1246da8c9967977e8d7b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37621287fec15ac1f246d416b9e1ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229051a66456af54bf43fdf8609f98fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaa69eb7be6161427183f997212b7e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86c776782c6d4884cb48c9fc88dde4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610e9f59b4b816e76c96da40190f3ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269665ace0c238dee6c074c53874c5a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99ed11fab5bc13222558b2c84da5f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26639bd7e79adbdac597774f79b46cb1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cce1de7fdb6113bd088b84b20875cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1a10dda3498c321aefa8308acf23e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd7eba0641bc1f15297f5d8881d837572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9868769487413b1ef7cca45dae4d11573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fef7b48c64c17f1c5e2cdac9f2fa1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6d0948d78f86f4e6fb0b175e7efaf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58614cd9802271ad156de980d948b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86412af6c3a33a93a01a7a50c405ffa0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb97e247c65abfdce88f0f3f56f91a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdcaf8e1a65df4f8cb9213623500fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377a648ccae7f41b14f04d182b5dedb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452721e4429801a2a988f0ad34febe7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df96e245c5bff68c625673ba247575582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee374aa3f37172f1b0ee777daf7e05583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d65a82af20c9ef4115ec77fb740e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238af75414ebe94cd9b3d42e89b8b4b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc097e1af61c5104cdea8ab1dba2f77586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1836016999eb097a455dec2f3b000cd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afed02bd220664fd97d4e4a4a756853588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1ca6e3cdbdfd5b28ca5c903a5e92c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1e7bbd91c2a18794e2dd3761f2f39590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca5e985f0c1f0ebc31e58d7ebf0235591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37beab0dc1701cc9910a764d013c13a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f640a92f25054be4a42ade474ed61c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bf544aab7e17a74036e67ad83041f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570ee66362f6ac24d77c1d6ce85fdd3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d724618ad4532ea98917af0c06151596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5219a89c1ffd9ed9f356e88457566b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038e49c811871bdc169168233fe1935598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a09bda74a56ae48eb48bfa0d3b2181599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b841c17c5ca4dd7d362705d62d1e3b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989415a5dce9160ccdeaf19ae870a9f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f51ffbab268c3040dcfe76eb6318ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769a8a10ba744b357f5272e573bab49603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5730491401cb1755cf2f154bdbfbf3b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827daa3baf308c50f273ea97e5eaa46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc620f08e8cf16c25d51e41c1d734059606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b3f4de4e3b3a770584fec4601c128607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bef7935830057e332bfa45deee55a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29966a43327201e8aad66e23805d79609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ece323d0e4984abc3f5e9e17391bad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d304a5a1f2591ad2ec8a8406f0517bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbc79f01f29a1be8eb8cae23c7323f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f1da9dd1994c1b69ff741a26d74a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84242b5b97185cc5744e80f7c6836511614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a75bcc450ec7d0ea95bbdf2b8eed7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdae02c06f97f67e76b2b041a3c182616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d19876108abf911caf25aa6fc21a1f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd606613262e85b1753451b8f97502d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51ed05bea38b603d3d7fd5f6cbb2e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb7a821ce471bba48979c21818a597620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6ab0ccef59f624934c93be148aa11621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163207acab7ba4c3b70ef8e36fdba4f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fabca5a5d22e8dec7004576b9cb3df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff614786781c93c4e681b41113ab5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1423fbf188f9f88de5605084d6ca9d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdd857e528ca777e353ff30c8e8e1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b4474a525c294e0105fdecbe22bde627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719d547082ed1e7a54e3b229377ee6e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859414f56318344103f7bfcc25db931629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb9001101cddca15a22c5d6c30ba00630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea742af2f6fbe55ff02fd1222c364ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1d4f457efcc1ee68de12828444bd8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fb65a444e6acccbac0485c2545ec8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeae6779088d031ba96e5a7afa30274634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8e23928be20e63e99f255b2d746fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2238d9c3f40c0c2824fb881b1a81692636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355305b20dacc7322be8b4fd80596d9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d924a71e046dfc86dd6b76a2aa732b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a99be1f83952ed5a1dd1dfd4b560e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551a63319e077697981064584da3691640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08b005501bdff5d5de8e0743a04ee4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe9b1ebc7e314829c7dea74aed27c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac51c0e07ac8ce00dc7a7487d2d4f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4110ce461964c55a5da8f614c3994644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17124a13eac6e0a45cdb928bea529278645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479099a1d1d4eb4856c3547a3f830aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab4453b49884eebdce15ea7a881304647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bc4f950363b3615a8b2520eb173b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1903455f2a303e8baf2978c024d8e2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a922746e29d57fa629f54bcca55fd7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28a6c5c4d0f85d7d1197897a7ca5cf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d1260345043d338adea9606105bb7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ff9aff2641a3eacf72533a4dec4f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d53a1eb31ce06552729616b9e5ef79654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4a32f6c4c2ea5d85e06413a97adeb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34126c8171cef970478706a82dcc22656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f80148016d84dbd416006121605ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0bfce9d7453d13cc9f967652655a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d6a7b598c4b4193b799ea65981206659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b058a4b509293f40f41e315c1ee4e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ac210f2e77684253ed74fbd12f7e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764a723337a51efba3ab4225a00aec8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27e4bf8f8109b69bbec7819189b5b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a1ff9d5b237c5deefebcbaec9ea25664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc09ad5843015a90a301b22857a48d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b9d90cafdd09105649603289baf10666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab7e695ee9bf2347c90af3beedb15c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314392d46a3caf95bed2b0427ba477fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231b04bda2138640acaa4077d5214a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570c3d122bd0e43f26ea61be6c155c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f808ae3329b35c9017f708d049ba47b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d784369bd8211fd4bf7e374a3e57d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc1ba07ea7d7f6cbf3c920aaeaf39b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59c1079c348fb9ad379a57d98fc027674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cc9453076f9305d26022b8cc97f76675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5395dca676894a54403aa9cd8dd787676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98ad97fe1cf665f2f6dd774801e563677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365aae9424d0a302606908a064de1a33678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ce50e739efd2450ff29380cdf2e53679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e2d7093bbfa2a217e50cc057e8f4c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136db7d7b3c71cca6885bc4f3c5c5645681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee72e97ae46828eb0c9bdbef3ce91a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c3a21feb581a6676f9eb45a9308a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018773212bd4688087b3263c48c1cf6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d18f4f12ea65c617c4eb4e68debd81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe873a60a4226b48d070d595a5d5c39686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcd86edba9565fa16d55e0fdf4230b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb2bf84be096f2f3e00c011589679b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54163739224f2e8fdb231dc736f887689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3500047abcb32cf42370581595992690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea754fd644080557ab442f18ad732a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8427375f4034325893be1c87bea62692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350d23e5451efb22c9fd4575e25138f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a65304d0b60f51babdaa04b9b89e43694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcfdd148c5ab0edcdd8b0bb223fafa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5768425e9e0911994dcd51eba76dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3ee85bb78ce5f24eb3fc70be14f71697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a3ea6a279ff638cc1fb68295926cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588cbcb42980afbbed6bf54d12e8140699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c72c2c07fc9e6a43e509804435078700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1513494947ab3b53fddffffcd7322701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dfcad0a1d952ab3d0670922012f3f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24ff5b427f0c02acbf4dd5ec34c3af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610672ae277d93f80e64ee891bfae3f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f87d603c543b83396d54f4b1a310b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59b5b8d80d4a3f51ed16b98d440028706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef60c897e00c279d3c486c373332b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dc312fa033f5c3522d4e260816483708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15afeb6272c5d40e4144edc347fed63709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010a73f310dea9be6d2a94ff97f2739710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc780bc8968b657d9634f2a5ed1ac0f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71db562a1451eac8c17c627bd2f5215712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a89bba0af9b5d9577f71c3f94415df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573927a091ac4f8268ee318565a6b44714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b39adee6dcd102bd03493c86ec134715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab920701913505ed62e26a79d89409716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960b82524e192815d8dba86b126766a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bbba91de6a0ff595ff6d5034cc92e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dfb115107a6a1f69a0826958d051d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2e6545a19dc880f19f57e8e3073a6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabae04c9f1752839455ee4c4348ed46721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279796ff0f2803e0dd0daae7798adc12722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cc727c08b1ccbfebb01d9de139d0d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bca1e795445f7cca4f883feb150cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1e3a0884c2ea5b9eb0ac9ea561d82725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e18e2c92d467e34bd932fa51a3efe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f72d2abbda99b79b43b6893ace0e43727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864f528260615ebda03ed95ae73ddd9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aff606c1c5b8e5d9c4ba08c41e419e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef212f1641786e9bf82a2adb338891e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3913a1c98316649695edcdd672dc27731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b17b38ecf901858d028c84e614456e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d524ce0a946808d678c0d34e036df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d9d805bb5a9f85c64afeb00c2e2fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780a9070a1b759700d4ff7517472b01735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbcc5ebc533367112f0b22911cc13f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293b547e8b57bb9bfc75ad105794c28737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306d0a95f051624183eac70d07a387a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d614d7cb10ad52ee9b5060d6a063956739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a47957a363fc7b94492a943cb7146740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979a2a67ecc010841098a48a83aee5c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c40a5e33f0ac5f2c4df2336518514742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbfc252de6fe62c7af7b926c1e2f4b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb9e0218921bdbc8aa1fa17992265f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae1422473ae3cfb90e349682cd576b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0225076e36234a91d9ba2526f39b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de13e174909b721fea3d9d64b086277747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76790a3de6f4e3882d8500c1ed027af9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5d5efb2987d65711f884c5370ce13749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a428494fd059f03afc35ed0948e6a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47002442feeb039713d158cb8e09d9f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fb2c33a8092d013f2756450549285752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced2c369f2a4b74ce29580937ef2205753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17f9612506f36a76753d57727f8bac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106bf7dfc16d9e0bd0e9f5c3dac340a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8da4ccb536ba853739ed6b82cc1d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88293013d83d9d18be3e12dd24bcc3f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31361be93edc61a7a2afa027a9b3bd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfeca6e6e269bd9b5738f9804feca9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>