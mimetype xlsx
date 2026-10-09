--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6fd9872db36afeb3cffcd197c24db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6013f9fea7249db925e4f1cb5ac18a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19757d154038830ce3f3ae3e98330363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d187c296403c9f143bbb030b47ef5234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac6b5f8948d79a00d641f14e485dbc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb59c810b2f1d2bdbd5fd5a0d6317556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa6129ed18dc8a499b8b2a8bf82b037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5bf40e8e347a34d75feb6b93253548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f55edc683bcffba5ddf27c9b6cd2c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f40fc6d4ed10a2a5ce9edbbe4950f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39505336eaa6885d1d26e1a48b340c6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ea270559f0a8fa869746dfaae2ded12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85819427fab3fc1eb7735964bc445a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517c3744d6e9c3d9c5effe4afc46f0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a89d81a1e6042c7cecd6dfa44f2a1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282803ffa137c6b1be62623008de91ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3674ac1dac97093f69e650bae4208c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57ae1f021d78a962fae7a5a70fbe8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec579f06727933a7331be7da14d61b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb44ec0cf7075e374a0d34c9c07302f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d45aca8f4c383e7e6ab75656b665921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c8b7f9be6ccecd4921bc8466f06c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7cf213e25b073107929297212cf8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7726dcb1961b6cc9e93bd1473905a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361b1bca81fd79bd2c13ad0c7d494a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2c777e6bc47e91f4e57b4435618b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1b0f151a2891acd1a208ef930864027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23b3d8be7e1a0e9b6e1eaf7a12b9c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785be6fac987d80562497f74a1b192529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9cd3d7ab9612fded2de8b5642ca4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468c31e83ef45747f430cc83fec201f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ba21738dccf9a4291a29bdb593a9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebf4eb412ed25194bc61a9e8af92fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b0783633617047d765e57db91835a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523cdd775c4964efa740ef71b848d3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73bc1c91b845de5bf556fe4ef89edc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de169239a362a9be50c05dcdf78122d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327e1e41ff9ca92cd0fba16340fa19e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72687268e9171822d47907a4a781c0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389d7fb6122a1cdd631bc7d37738cc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d57ccdf9a3ef4f641e96c53120fc541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f7784750ef9645fd61e1fcd972d4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de27da77f8ee472900ca76b252756143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a516a74c4063fe924bda91e87a70f6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc7f6b034a8ff0f1260daa6def2a3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fef6d9d66241a5a331da19057dd83046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20074010bd7f329137f0f9d05b81ce2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fcf51a5de4d63e227131c974c596a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d781e729b9aea97fb6fc004bb3ea0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696ba306aac663919d554d78640207550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c996cb5731845a1d6719d4d9c852651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b1ad1be388bbdf7eae500374371b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e72b3d995cf310e1d3434c47a0382a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356f9e31a3b8cbab8c96fb251f9809a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f6345b5fb5e65108373083fe37b8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1a34269a53b743fa699b55870bbed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d569e4010e902f141bf9fd5f0a1493a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c7f929f8ab49f1bc6c198291b63a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdb1fe095ff314666cb997e743a72859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897afeba36bdbf1ca1d57f6b0d3ed18c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8efafb2c29e35b989fab6e297863a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa465ed99d82ac571c729cb905e8055762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f33449cdbbbfdbcbd5a437e6e53d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25e0ed5c3105ca003c2a8afc77abf964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969024e6fb29071bb65cd413864998865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4eefbfe3a565c4fb26f3b99df6d2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b3dd796691e0686b8b939c03f5e2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571bebcab04d9b85d8e6dfba51fcddd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5865128f3705eb5d8682d8b15424569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6067b36ca1f55a85f1af62cd8b0b6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df684565767b687132d0dcde7bc33adc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03cf10d36afd1e6126de6f0e44d94c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f103626ea04cb0ddedf606d26103d4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fc930e022cd4a60308cb9fb5fc01174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d455ebcf5f45838e92b311acfd472675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438486cab81255aeb8fccb02a37cbab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c82990deb2e9b182e0387bce70d0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb4787df3fb7c9452226864a5e155f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71f50e06afddb09c85ce41614c37a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598e7b42e2026bbfc0887e499706ac980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa580abde6d4dc72c643f9dc0a76914481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3cb14d9275d9b4fee7f1952e1f50382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6aed3df9eb358c4790e5b2cce12b7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b3f5f6956bf1ff3dc86ba29a8d2a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d225ef4524e3a4b6153bce818be95985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa72edbd0b95985c009db356afff6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd04832ae9e32d807bef8f672b0033687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333232740481879314efdea608d502888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369046a0287f2ecd474732c578449f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255249c03ae5ad9a337fa609431dc2ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8af4ddc4bbda6ce50b2c7d003f994191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fd4c4d63aff9f6d30e9499ff507fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68581e42e039171d289abb1a6f146793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7020577f247142f58d60d964992221294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc459488eb9ecea0369f72398f2094a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ff3a599eb17406015c854c0114d6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e8b9b6405f4f15f25fb3868aac9c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dea6676b63be203655332a6ab71d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a97052134e9fe06d0cd6c0806b32c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a9c47784d8f46aa8ef0402a104a48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc798feeda6af650d3bf544c7485aeb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5df94b2927d892e44b93a73c09e34102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1175e517d8849f85767fe2972c02fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41a35c5625dd6404a0a5395d1e198e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded9cc967bf75912d0fc5d8c05466fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945b314a5eabefb1c02c92f4178fb5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602bedbffbf848043a635e81ab2bf2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1348e4089a4f21ea4e8ed75500bc59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03e5af64791c16702318b11cc04791109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a317de22dae162136903ed835bd8ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844077acda2bf2da29a7ca72add4fc8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573b34a3dcf8dadf3f186ce60822ca2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1ccef62fd214a5a382646b2991835113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca864e7f445618a55602926c2a123c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61d93d136f3eee7b65f671f5ee1bbb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b286f4b8f5846389f666cd49e03db9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bfb7de3454815034e1a5c7cf86b0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dfd58f7790343f14e88c5b85f8d31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02b6a777a66eec1ee5c3f7f2735cb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a55557c42604b94c511bbf007de9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c2cfc4f54528ac58d96f6e18097cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8f36e6539ba41580cc02ba5416409122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328519fe2f03ed5bef496e8db054570123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616848d791b9d2f4fb12ed409ee724b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745732824621a8a81cd7a0231f382420125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aacbdfb38e9fa5729662470710d14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47e805081548ffe33af014f493d9cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3891709082fce9872be2a25f9db9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b18ea13fff9150bf2c60a135993a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4a364b92f1a8f5909f76738250b4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d24d01a57e3ce4edd434e766cabc17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e8ed5d30018b25c540df7027dda9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1bd1c20531c3f389673aa08462834133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464444a340fadf65b6e5081953e7deec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7832a8fdf7d2063cef1144488d5c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1f2c3f2e4ed1f380d58d8d0443496136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6918313b494b050d5e8ecc1fc860bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d541a1ed732a56518ced958e75a756138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf5f25c080dbc504280c95bd5097de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0f5e3b8dd327ae32f07e5ee8ba58b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da03e7a5189482e88e86218d4b96aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93b58a44f91501e16a1b689cd0dd35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a18e2d0c30784c12691e5f70c93ef2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5402ae5fb843f21e34c17438744ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae59b95c7596cdf48b1f1af2c6b48fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df35059d5eddedd8d65f085b220461146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0aa7131fb1825025fe5c76f55d6eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c892f0b727f7a7fedb1786b1edd26e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936a672b73686a7eb457fad32296e26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95f766d209aa40cb934d2ff2cf2886150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827d1e179041cd68dd25ede06bee9d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60616ecca5ea8116271f61b0e6004fbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fb92752315e29481d95e4e1c56b04153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3743a15085f1563c1bb85a03a09b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbf2b052be946d47702838fcd538a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e730e89fc758294e837ef4fafd252b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91959af9d8db861c18405f78b1c230157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43befc66c1d56d02e1b1b05e346989158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402ac22a5056c32277a7b46071b1e35159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a510de158ae5227d1efccce2a5c31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6db6177664776132035397e49be3be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f39c9307b19de43f1bfefbc89a1d59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9463fea55b272c35f8e8bab7a55181163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae4c70b18a38d7ca179a8fdef8c5a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3aacae95573c5d1d128ed994e8aec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb931f441744ddb728b555bffaa414c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da80d1ad79288c8f676b7e330b2a7c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31cbbdc6edb2fd934489a59c213a94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f019beed2ece90876f782e820cda5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cffbd9baf216359f23d8250bf3c31c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a526f63d0ffc4005e0693048a4e2079171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef501be6cd1a16ac7f807849a3ca9e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa449319bb0b36715f7dfa133a6c07c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad649fdf048106252026b0e7c0c0a86174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bf25bf83430d38a924b64caad9156175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feef5104e1b9fdb0c4bb2f49c394009176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04f4dd712b71c173b330fc77bbb90c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38942625645d83ad45b41dbc5036ae5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b744846a11407c1e8136185b7b3fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562c1e625be30d1679386ef664a8af6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2b018cf17b61d9238f0cef793c402181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bd74d60c4b75a1641d5e3347cd9f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42debc299b5b65d61069b5b404057dd3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3e8b23a856dc32c65279f8034c2af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a659c1290555e6c25f49895da0a843185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd495bfb526f3cbeb7a7881afee434186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f500f9e6fa6e2b535526b8097e0f31c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cde3873045b5873a7d9af014aed565188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672cf0365cb0fd2c3d945b05f28065b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5a4b798ce220015d5c919adc1b506190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cb59e3580ed68d446a3b449764d96191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb8f7091d5d5737eac73739d632c80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeb983ef59622434b5bf57b8c5aa76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f590ae4273a1fe202e5ce8ddcab6515194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a5f023d0e20d61b58bf0c72c9f251195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8e6f5f0cf3d4b9b0f5afedec43bc9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b55da93a1c02c51d3e72b9ca67d2f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83612206d694a8c226b39c6de06f441198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268d180a56f75155e6875d79a337e3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c4b3b8674874f64d88c479e2ead46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714977712a9d866218738803ddf40772201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397d86d7471e1dc6e90d1799273a251202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79b13271a4a9cbe0718df7bb7b1f0c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bb24910cc5afc2ccdfc0ba87cb83e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf72be70510b4fff71cec8a286c77e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc977e38781d7b615a8b80d56f9db60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd0236976a9dfd09dc818ebbc65671207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda6a3f45d1ed9ab8def76edb373341208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba73c0d8dc0d48d2a72245a5e790711209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d01e2d10baf57b67e47df6f6a1cc7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7ca360014e08a0c67cee67039cdbd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba050da734cd2f3d4e23b1ec610ebd46212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cafeb2b0cf92bb7acd74304735c18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bb3bbf3bb59b1408a69ba5306c6f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576927637faf93a63a8332d5cbeb8828215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdfb655dfb11bf9e004f4cdbbc7abb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeee626b34c899c1d66d3664aaab738217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3342deaf7b5605bbfc92a43479610218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65f0478dbfa202bf03da8e88ce0619219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf436e6751e8c015d09eb6c6e60ebb5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9bec0d8ee7bfc3368e78b232b62bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d46adaf4ab80847580b358afcd01b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0809c72d662ef34a00ca868cf8114c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2541373fbf786bb70e12678abd145d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ae93dba0e8ab99484d672a7de0a61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1d0a112ba8642204f9cfa3ab03ae3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5f79eae2595bfa650beafa34880db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3bec7c43a16b247ecfd449efc41d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40e0f6ff2635b927b2f244fe3e73f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b69b7e19384b10fa2bd6764d2c71f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ad7d905bc74d3bc7466a92350b18f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f0d7b2bbfd6b3fd8565744c2defff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7473d575045b9c60697bde40bee3b71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e127b9e941889cd8d771caa886b91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa0667b8c4ffc369eefc58990fa663235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60e089d402752a37b49e855ab9d551236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76178c56eaadc964242618259babf88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc62ce3e2f4de0470f7ae62e198ebc6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5191fc813e48fd3069ac7ee846d3911239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fb823064e6e7dec39091f4ba7e8b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d59da05445170f0a1995ee4915dd45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057646de82c2d0969f7d029971cc7a7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc742cce0c77d04d47fd9a0a78a3f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18801d8d2de610479cc816e09555aa0b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f61c1d3771ad5ca6c72c2f1ad0ff54245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053d64573b624affdadd81b7a3eaf95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddf715d01e4a7fdcd5bd0bc6671dbc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaa818161da982c0151238dc0c0c44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62c3fb9f6faff2ca0eccd32b86eb70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d681dc25c35e83f9a3a2f03d841e72d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c374e9710ba9581696fc699d405e7f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bffb19667811b58aa52226f438605252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c9798e4f5a04b5a80f043dc4461ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e442460811e38dabf97222b3042f2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8122c0b6d7a0046c5f48f576e158f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b786a99b25c7a34a7752c10548a33db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108b033436ff843f049a84b9d605a76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176df983e196dd8416411042541b7c32258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca479cf43d18b5a5ca84660495dbf1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550f61b5a6fb5a141951ff83f0b812b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d76c2d1d00f1388d2f021f5705d78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fb606cf660d013359f6b88845272c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10f7c99333d0c5686c2ff9b7f01676263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe750d281376917147ce872a12d7f4f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4810ed85eb92de623fe23d41abb7cf1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee39425ed1179e79a3469b18855a2c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694afa0047201761369b00aa2689112267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6394444b0df8f5143d8261eb06be4c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba920350c267a2fb8f099b03c765fa2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b599b1de07ccf4a8ae2c2c7acdf65a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656aeb86e23815e683a1fdfb04854e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff02fd866392d11613f1eca3925f74272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da7cbef98dabc19d5862e63fe54e3c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb3a1777a9e18ec7af4ae06f106b95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cc4cb8952fa41cf90f115ce40004f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb50481a20543b4b2882693f721362a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b026bea12e0843e07cb8739f6e6bbb4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604659357975cd32ddba8d7132b1624278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93433e5f1225a61d39c6021f62ef707f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e48d4265aaa3393a2f999cee2d12ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdb033871e13acadae083be626e770281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5ffa190e6b9feb513f2d212094154282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824aac38a815b4284f1436a10b8780bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefc0b812162f75cfd755b9efdc4a45284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dea7236f57fa43d1db35b2d3f62f3f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea45f2f2a08a0a540a451f2b368b6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c56c4d5261c88da3e93894b7724fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125dbd61e4f94f915fc834c4134c335288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecba6bc5b0ec68c6abeebf4c172a91289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef7471cab3afed2cdd54a98dca260b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d45a3be19f9e575bf5a7974f02c1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac1bdee5b928d128f7f4a82d77b63c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e6ad0c55393c49d44d4d674f957bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd325851466d9c66c11aec9b4759736294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac3a8a9ece4717c2a400467b46e6e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f72f0eda50b3d035589370cc9c2d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac064b1c5f469b571bab3bbacb9a98297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed054f4f92287d182d957aac920a59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627e4410e3fc4161b44a5750b8707fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e2ff79724ebef2a598b04b7e0cc10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fdb26fd8f33103eaefe507fbd1220301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cd3289b02dd13525811e5fa779494302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b28953f787b10e7fc4dfe01d680fc0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e364b9e95913cfc932bf967b1f138304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb299a63de917eeb66b402080411dbd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a95964dc5625a9da352f2f2943bdf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f9afd0634b31f74d5f71fb751e797307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7054e8e9c4f3f0bda36e9f755425ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706d827074280a09bc62c1df2286d73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae9eaeee5ad5a014b6b21d59dd1e12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3566b78de04d898d99fe26dfba79fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a9607c0c227c803943306fcb868ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962285c63eb4ef7066b45bcc8cdae2af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8698dc813bc7258ed9ff6ef12ee01b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17935270011fcb85cf6f4cf334e5fe2c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429e6c49d785e813a58f70ffca49b38316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3d046db435f48b0c2c8bcbb6adef0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100c0a8f54e2a6d4b9a2f7c0d4b83f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef137848996117252a39d7d6576817319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b5cd3dbbe3867291be9e198b09740320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355831020025d2e5f39d7dbcffebcdc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4856db3fc5e11faf28a5e9fa62a00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59584a563d162ed195302556c8609d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb7c014cfa62c3bf984d365de6d5c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0679088c664ac5e69f4e3808a175b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841282d45b012863070570e4bf3c778326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616af3922687210ee37d258bde25bbe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81fc8264895650bd25613e25885654328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e85e0b8fcd600869b510af309ea6ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39c314107d2874977b67eabe1f3e9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59aeaf15b3418837af7aae075d5acf8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f39409171f65f3a13a5a93708442c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe44eba17d4e92c193aa0ef48092c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c8068559f7de44773672c24a07163334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2a27bd6ceb57777e8c94f8e036120335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec730316fdb55491b2967f60cf7889d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af432fee49bb4d9a817492411628913337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376033612f3e5596200cfe3a9e62194338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece6bef73e7380aeec197e7299ed224339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c5ebc8c787547f677e4285aea6f10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd489235f479c679a3964843acd685c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cd0dd695186f111d1537607a74845342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99d68b789a5063055ef9a1f237c30a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13d22fa35c155eeed55627a00658c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4040c58256571bdd3b370518f6222345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581af8d46b8fc4c77bf307ecd2a6691346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b80d7f037892a3ea178d4cdea6c20c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877a38f1833d9f98ce43960636f6d56348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7fd680fae5713f88e9204b78b5d0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4c9e6875f48164dcb7e6899b88a7f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df28bd452b63aa544ea25a83f7b906351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b132602a0585da0c7f3d3ddee3187fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a6998f732176412090808153dc425353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7db68a107a163d1ea82fbb031ab38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520809f4b06c44339718d346c8f1a7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6191a56399980c564cbefc257dcd8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934c26423dbeeb3b813a2f7a70d5065357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34002846b0c057d99db45ba3e9af45d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb025175e9daefa17df5bf9dd6aab870359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e9b21b6f7ac8b1af05f69ff4f5f0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d865fc379f831376dcb9399c4d692361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db49a86ed450f0bc6adc5ef5ca241dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86503a3cead5b9c01ab2c0c4e9a13b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587fda6baa2907a62ecabb3433735e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84458dba2aefeb81290a33cd824d98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55e4975a6a57fb74da4ebe61d49290366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c44a9c57f375f6f8e2f460bfb71ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb31539457814293fa9a48885cbd25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28e8cc6e14e1822bd485c51af5d285369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d264e37a14e8f5839c7025be70700370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadff8b747ba2f6a63ddc0937a834010371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d4e3cce140398ee0cd0b323794705372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39fda4947b0dccf8df56ae548746ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b36baac9e1e9d939f2a5cd1c344e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c65025edb00696db7f2b07230d7b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca6c39c123467bc120046e09d0ac0b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75179fdd9d2b1249950a43a0bffbbe4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20e16a408534c25298e6224699996a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87366efd355396713827c6be91b11ed0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcab4b3bb11a110a30e2d47391afdda380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152780b737c8f1c3fcd240e116374b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74c08d0f63f042a430cdbf5a6a4ad4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fc234378e3ec474130bd69d983e5f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ee0944798dbf62d027947363675b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bb5ed306dd7496dd232c30ad093ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c03cc79de6db17559f8b5d6f4259b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68a9e0bc3754b31c63a6ac73bc1941387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807348016c2674752c3addaa55984c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2ebd5222cecb9273f49301f7a0cff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09944a05648d226c7fe8ae8925c46071390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8752ba3b4443f483408e6f709d57b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973af41a6d57aa31a4f08ed05e0f4876392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3672a81f87843d3b603039f972907393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745589ff03b311ca6bfa76d3be43312394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7c8b65d56ce167895e29c2b91ec7c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9434235e7be4b81772441d86c9a79bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022fd4a3617c3da0c22d0c074e5359c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bb6b9e3058d89d3bedef257512b47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32a3338bbc8ec56a2f818a5365e6bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57719e0d6aee4300d37a662767a55f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97342feddfe345a4a6ec74797c8e86401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040f1f47754f6cd45ac29e5a6423328402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c79e7927b719c02797bdb627e9ec1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f92a880aa65fbd088a284cc8974f54404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc58d6095bc6efced3d4176d5b111e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022ce1e028648ede164cea3333a65b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac41aafa0577e3f2f33e30647d5989407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee2144aa5063cba16099d52584a017408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c20c75a1d6b78ff86e0645a8e55ffc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791273c8d328c53f12f5dbf52e679a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f22a656fa28fbd11ce3189b4c5d719411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05a40dc3edef6df8f0bde40a651051412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebde19ef816a265c59404e2f5a4bb21413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad959dcbad0cbea1f5470c378bf754414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed91426828b90ff3db7d8b1b3aa93e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca32a3fc093d721fa24e9c462530a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cecb5bea958270f85277f213eacf86417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4964ee33380d13919a5148fa933e618418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e841815650d1ca656349f878c8e9424419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543adcdbe074e44e51efce0b106c5de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303e5a840f93c132425ec45996b7bed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f5fa554c0da1405328f4dabbe8ae0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a242b83d455c59c9164e5a0d130610423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813f3bce6cdb737cb660bc050be3d0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627e6739ec4665253cacc5daa7338ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37f099a27de339166cee2ff95d37c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95139a1bafe198e5c71173b80de089f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3956faba39008704a32892ce3a188428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cd81f5f0130241543eda803d6bc14429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6d8851cc48a623673f78e1422a2a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24769a5e6335d7af4c9aac6e9af19cbe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4a4b4dca27b2cabd3e77f990cb510432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6505cd8fc4ea76383c41a5be6609a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e5ed421b889fa9fa5595f688f3a6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba02a7bc201fb41633d552df37b7cd1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ed3dd36a97197b4d41461f69203f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9698fb079f35ee9eb9404d2876a00437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af24cf5c7864ef0d75b1dfeb1146bbc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007ec6779bafc0db905d505e8a07c33439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e2f5fb8ecc651a6bd69f076e32e27440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692277122dab59c7c12574ed9429cb72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d7407760695ebae909495fccaa093442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b701c82d0e8d800c74a2c2126c41fb4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6510a02005115db1c3e1e614baa7ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f83cba240cc67283255976bfb3f04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e3082d9b1065c782ac40e52241fc1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065082456285e13dd27070e9ba90f55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828e9c2af9905e54ed0a987754c97e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e3fcbf44acf794fa5760f2aaad46d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f9b2c0eed058bfc7ae0c354e44c04450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a49efe8092fc68498631f65b7766c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fad49cef5d36fd2f77a15d8a76ebde452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c02fc3fe7bf5975f3d93a3c3eb552453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dab5d0cb0c02e8dc9d0fa414b4f4b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809385bcfb288cc60b250ab24ed9c08455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88c2f623fcd10b29bc49499c7695d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254d11d0b562fcebcd07c180efc314b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a9b1e2b5a63b5e7c5c6ccbb00f993458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e8ad35f700f7e5a4af2101afd1d5e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db563894ca8bda768df402f73a1b1a17460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f69b112add9771bc852c794f43357461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de2c842f09c90b3a143ebcccdabbee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c85548941b5e65ae0fda32b7244e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d89a6efc6ea452509526cd1cb9743464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edee585b74a81e5f0266e102e971d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322383c4158b9715d4d6a764b601aa5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a3641edd38a354d08af610bc2589f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6815e41cf0be72ef54cbf18f3b8dd1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c7261dc9b87d2e5d35f4de3065abc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bcbbf6adda9e3824d57ac007adcd1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017a0569b7423652d2c863063f6a2a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722134424dffb630ff28ad354f46f09b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bb9d607a6e3d1a6312d0813c016ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96084f14e90d0a7c533c51521b835e89474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cc36172fed103431369ee18147187475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b294d42d283d47edf44393b47687c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f354b7c6030adb1268ae233b41ec6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab602fd4be033eb179fa4fa8433862478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef705fdbabd8b39fc8362c1a0afb5e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c232d64239e733162fab8ebe2b84240480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7943e2f3d0d69151f22da93ce5686e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6103a182630f949ce410c30a11390af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361b623d9dd2a4d3ab89d8cb9023693483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc78b0059903e80f3989cdb526c789b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc922ff896499a00922c89a89a0f8c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa811c7f2c6f363627b4f4787149952b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48178ba8aca5f8ec6430405c945d4a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282bbabaca5cec1d0ae7e9880a89fe3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759e390f263d860556a60aa382e7bfe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b484c6e9050722970e0a88922e01c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b82d97a475e7e8e60c4b86ff584fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1f7b1c855abca866ae6ee87ada418492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f025011b90aa1322bebc2cc8c3e271493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534b9c175441efa7f46ed6981e91446494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438e1b39a28d4c6aae871dc84f27ada495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa388185bcf2368f02af89ee6c0e39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcb337fea5aae093e7b8a164099bcb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4134d5a0d3a6fb6487e074a6a140cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76d42a721e68f619d2d9a641cff2b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e485a85c32e0a1d335e30495d0763500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e59d54fb1bbb19514378503062c4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5e35ca93cb53aed68603e36fa257f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae0571dc0af909b9e5ec9dbe307c88503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13f97678673278dc7fd5cadb6d6c5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0502b9d33475adfa47d3c87da7722ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eece40c3524bfa9f97918f892e61986506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908684a0550a5891180d212b9043427507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102f8b57f5472342f6076bdcf8b9063508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12df6606ac6664140e34ea7ce24c5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc6db1ecb9424d2bf18319bee82e45510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8032c42f224c51c8ffe3ca0d5bc7bd1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00caa7518a5561d55b54f4ecc05a4ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bf47c66c498ebbb0b56000420103f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fa5bde7d151602b1f617c56ec036e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5733e10a9978138ff50f63378a73270515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1cf80995797eaad1d1ddd3ac92035516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be36ecbf21cb6c755388aab689b204a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094742b87188e12da85121371a059171518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a74d0696cd437f8ce0589b626da2da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9931701ef9e0e29f8906dc956f303520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b14febb0d361e5d5209b71869d564521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67124ceffc7ceb3cbcc47cb1513a92b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac768c9b962490f9a7f0481bc9c18550523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af879eed25d217feb67065fdc80a8369524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365c8080125a45364d7d39e921d4c6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d1b60cee00b926cdbe18facf8c1fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac59f7455d3e41b0cca8ecc1960413527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe73ec9d483cfa4308e94391f226a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5694e9896914e74a1f759a266b29484529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910f47774df11d093545f88e460242a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d548d90487d1542302327c0ae0a8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf480fda399defde07aee6cd2caa20c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3af8ee8e66bba5c175fc66af6b6414533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d524b93545a732c22a784aa6bc596d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939127fb3ba639db9e89d7d47c776daf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedca2042f9c83e00fa4fa3d59b03ee2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22603e96434889c481e95fd2cc085142537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c02276d990c7417ab0618a8562319538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095479ad7f4d46641839d47e3b7c498539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8a10ad1adf3581c25051972a1ec7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979af8b68b1225434b65cd6f2ccb530541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8632393e6977565d7318d5bbee69f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447ddb6f567d49b5e87635baab0eb73543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab05a153fe65388a074b7d58bb7e43b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876247cc573132dc3a41c38ab3773d76545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a413828178bc356a185036d621460d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff76f2ea8e389d33c53c55731989af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cc630d150d217208fd38d0afcd3e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966b3d75b45fa23902307c084662443549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8238019df9456a3f9c58c6052db296550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86568ab295e9f2d0dd5cf7eb2825926b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df8979872f757d1a30e5cdac96d81b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d1125265c7ec8487c7fca74022a24553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00110e783a53aaeb42e56c065b6153554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82cf7890f662b0c37cd53e2e8e20f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078bc8e921d3ae1155d4631a030d5ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73639a3a8fd2381d7ad7a82b752368557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954641193a612d3d29b3e6d61b65e36558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fe2681751c5f7661f187507c11827559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c113f34873a52ec58ce5f8f5270c3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab04a86aeaff82b7ed7d2e57b696887561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011f4f249be09e91c8805d89e06e6b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92087a1b3e09c2b76e80901ee4557950563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36f81006dcc95cbba5152d8fa736c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0cf1b954ebf24cb4ebd473b6f5d7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16821bda3277052716cdb6a984310e1f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1b206443abadd4826cae418a40b47567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ee6fadf9c188e9e3b6d6a713024a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5975e8eb691dbb5493634deb7c1180f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a46615432a2a142fcbee0612894dd0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006332ec68660838f4753243d6fb8ab7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237220024c904a686900ed46a2bd13ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed207a1649333458f276308a23097ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c3c672da12de968612dcf5609b050574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291a11688eefcb65755e8e626e358fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba15567f5a0b39dd0d2f1b0a717be7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694888d897cfa6574e1d420ef96f4493577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3abebbb85a42044851b88395514457578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf99eee24b5716cea8544e4e12428e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b147ff7205662b20d67db8bb47577f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289778c7280ae579c4145b7ec2b6ce0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b029edc68b627b1d018e298bac5d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52ef0656d847f955c5546606020362583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8723622a2de39df51aada640a86f81d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4b89846b1e16b4a1f33c9c0f5c2ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02881fa536ad0c9d6b5f2e5214d753586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ea4c8dacdabcfbc789a9b287c51e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dab4884fbd3515b06b9cc7580bdaf3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24543abe4c4e8b875df76c35f0430b65589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4add3f7ca7c61ac69967ad8baad253b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54906b872543de870462cad6f13a36591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ee393e44714dbeb7012895e220ee3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968ab6013f3190f2d447dcdea28ebb0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e932bb3ebe04df8be447769b2437663594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8abf93fd4361cba5c62de880e9a49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2dc223aacde4ff883dd9e9b44712f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d8a212ac954b3534a3127f01fca9f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6303440b3dd2b4c7bb8dd89bb703c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbbee3cf693a78342c1dfbe7486b6a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412d926b941e81eff71023059593298600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686251e71983014c783e8b377fcbffb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2ee7163bd3aaf78ce8c3caa2060d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a93fb0178e42914c6419d66aecf01603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a068b428dc06e51bea224c62c26e836604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f35272ff2e1a93fba35ac9b51619dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8932f3ff033f852c13ff53b3e00b85606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dab56259f58346e702b621b7084818607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3fda9605d8356d7ca8659a0d73312608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e95343fd3d467609a518d7d283543f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8775e3c6d3fa73511853bceb22f846610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2f0aa7184591d3bd8c2db8a48ae39611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe3968ac5502af4ad7e8a47358af1c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed454fa4c1a64a915ef6b8c09884507613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998fe6a86cffff4260a995df4e07688614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ca18fbe868cdf3f089f391bc1b17e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c42d3fb96b1f961619ff3b19f3455616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a156a84eeb0d79c0d5ad4396a40a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54cc60fe27b15ede132cadbb723030618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4056174743fd4e5d7cf65fd7daefcc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf960c6c3fe000218c8ff9765d999b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb750ca0b2fb6ed6697f08ebb0c461621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affc8cb73f4d0cc1a81077e801b39e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78ebec72e39e483f3610665aecc7fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1a2193514c255468bf948f7d85d91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f17dd3343ba6da300513bf16642be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988eda6bdd9d2b4cd59da7465015d22626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8c613b5512cd1eae4e9bf376b03e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ffb1ae5d164ea83e17b9d311a6ef5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced14210b2a4a7395c94aa1bbcdb463a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d260730f1ec03cb76e50c77d0b2abb4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd308736854ecd887444dcce28865044631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a940e82207be9389f9338495432987632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492702affcb5c169383327407c4065a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee2836f6dee921e1e2711056bb43e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f56d6743b471050c6854c877771ad7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de572ea9d949c3b0fceeb45baa3f22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b794edd91cf2ed512fe37b3fa294a5b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8017eb2f73deb6dc53dc9884bd6ca7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fbb19017104c1af65697a4ba0d222639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01292993eda3b9978e67c3735016c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81554e9f1dc72d8fd7fb4614fd275f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fabb6645157f91bbe37a2731c7df01642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9cc25a9a62834dbc95dd8487f37c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f402d1377a5d61ca203324313545cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dfc731c9df686381fccd057251a50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637bd33aa42a2724cf96e0b0553875a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c205b7382cde1bbe8dae35e09e9b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe52220989b07d5a0c61cc73ab144f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c057f29a38fa82cd3daa2a223ce29649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04665c130829d6ef83f703fce85e6f08650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106782355aedd2b7f9dfbe0209a76508651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccd3a3ea90ea683848d0c4ff9d0e62652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4983003bae625d90e81f8e7fef41899653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae44542beff35bae7ea41345c777377654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c67bd85b88e85f5168e8a3a16dac4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edffc21c1acc210d88b0232ae9eb3ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2ffa457f549c145ae1ad5707ea8bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abdca863340ebb3d58d019acfdb0a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b897c57918a17e36345d4adbaf9e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e88b3dcd8e2d68600c64130e8f351660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb63b68144bd3e8c4e1cd91c9048fe8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4650638549df707617ed68542d75d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804900e1a18046b4729fde104606120663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b614942b000ad9da398d1def7079a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3866b0cfe9c42a6aeaa07bd5f4624c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aeb49c4f71229053a29914394ad1cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a7cfa49dd9337037aa902694f2233667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0537b9a906995a527eea45f64fecea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722221532ccd564f526032bf24b5009b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c41aba4b8a9ad45550076fd1580967670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc16ee2b4280e1bf62e4987cc12069671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a13143f18009bd3cb57b0cd536fae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc4455d047ba4ae54b57e68afb7197673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9e9a1f60b1b68e1f70d3debbdde35674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77219d11e91fa6b6e9ddcc180fa3bbf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07f2e04bf7b3b3d205adea0a883a32676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41df4ee84aec246a78fb768775f8d13677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755375932d3436f14139cc832ff2cee2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72cf1124781288d9b3ee4b5c8e6d07679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821d35f23fcf2a52ebb19a29a7c400f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68af4de9c84fb13ad3dc6fe5617641681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788928e58bd75f69f45cb265fac3e4a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385020f991c7b2fa888d21cc9718915683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb04d9bc842ea9c3d4c40893dc81fb2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e900fda5aa1887dcbd77ee2067c61685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6b457c887449c3f269566e618d468686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb624641ec631d8a466288932b62381687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93d04c86ccc94ee30f436bb0877346688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b165eb4ea70fc5a75a770458fd43ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f946d69cde9356a995a5577fed3d907690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eff739dd38b3925a13c49aa798f241691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104b0cf87816ed858e218508d9a3c3e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b97eda17c74c5f38e15245cd2a13cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f935bb55ed2d542603031965c75b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63db75a9329f35570f15b3dc9868dd3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3248112f46edce6080f131755c9399696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53737f97074c1989cfaaddebb7d46c74697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b589f4715cc55fa0bef8a63d463df698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5c180822ea1cfdaaa69d95c124904699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77087e1e95a5bc40bdfcba204959da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7dc8827c3bc1abe0382035ed48e83701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f46246c0e3a2a4caf033dfcd03a0a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50194e5d71d6024ecb9c438282b4693703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d322eeb52416e54240940e03d1a08704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ed63123d7952793db78ed38faa80e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b04a8765d966fcf0405238ddb4aaab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975fe6e92f7d69db044bcb434e3960f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2c2c4f1e73347b23bab44c08a5dd1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47ab8b55a69cd327eea036b0474c14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e69d7eb486a00eabc24fc13032cd5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cddf749f5e94c317a1c4b36e6a7ac5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278e1baf0c75d77b8975e673d2fc01d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f1e5a6c279fa0861dc8c31af4609f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e14be38c60a450102267c1776b961b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44185ee0b204c1f645e432d1dc4f41c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d06f8f5dd33fe0442b226361e8a2e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208e045a588e25e8ec4b1c92cf7a31f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117296db13bf582baf119d86ee90a2a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b033cb1348f86a332ebdfc151b430c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb5f4b09c491728a32f8fed969a960720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec775c6136618e98cb30335c8f53024721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca82c08733442ad459a58569a3ce359722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93161764b2338d1c8d169c4b12db558723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073598a1c78fe745b77980eefac574c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5c2c68b12cd5e30c80d2e385f3b58725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911790d03d265d21bd40b24eb3cbbee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582ea145854c4e5dd69bbd0cd8bbfa0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad9fbee8016b8c8fd3896626ebf878728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c01afb3fdb21af21f6960f9352bd52729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78595b3b0c3cbc53637e0f1e13344e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b4d1c5fa388072bdead58e0217458731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c676269acf04dc597981ded72f4a394732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca806bebe7a92157ae4b869b1c7ddc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5269d8e149aa6d851d001609f6342734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adced367fbc931fb9988c6fbd2dab692735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f452fa6b733868d1fa95bd236abef45736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f50c7a12af337b0c55c460caa86393737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57394272aaa6d06d7ffa38379645671738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad57ceb4ff525652b5ae6fc30132d1a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c91b2041ef4d42c450930975177bbc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e500b2e6994c548900db4531d97a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50850edf5cfde1453b8f019eb13c1a6c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb89b542d0306172503ad391fe59d04743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96a1aba85b2e7460f3b1d5690a75fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236a9ae409924eab5ae75e5aabf4ef4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785aa61c8cf671adf8ce8f3a413044f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b15ec171e5bfc3b083ad8a6053ecfc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77012d36c6f91907363da1da8fe72df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b82bffc62e7c38b70129ae213c903749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85d2a5f6ec4ca32b158f4c42563dd6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887ebf5b50a790f9185aa161867ed29751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1f800c486abafc5caa84224b3cf72752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8606cd70da931772fac383226eb34a5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d2c5919c8b1dd65acee456d9b857a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a2cccffed74516d19b93a8732d695755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b8dea4367d6ee23ab4d947da238ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66869a34ba97023e7dc4e8faeaab3c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c50538ef1b742cfc1902d23624c3d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61618bad76e11de569f71543384302759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30eb631c9afa375644581d1925ea51d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45c589d7f2885a6ce7de44617864322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6f65c70728c5f43fee447147de0a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546da2530d7fd43abb54a2dba3f10c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f619ce5dcd74b5a020fd3da503c4df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13819ed8e572463b8d910a3ac2adb4716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb72ddc7fd0f7962e547dc69e3e9bf97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039debf30e0dd5c2abaa32a99794fa48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267478512c5af8760f67fc7ae3517e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af845b73c8ad12c39fa44a3fad095210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152790d3c7090c5136d9d05c6b23d0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81157a1e73f8845baafb8967c22bfccf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d75bc343ff434fa2fc28c6d99b06113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49159bb4afe4032754efe9a48128937d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086c103086e3ee65400418fde41650915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82ce9c850d6c32f1fdee288bf1b27316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eeb3124f2f15438a3fc7521847ea0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa54f97d3c7f6b7f7b440d23c5602b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a10ce8ebc8020553ae03fbd54d33619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca811a18ee01f9c39f1fb92855f0b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4f9ba327c80cf5cc796031ef45b9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095c8cc4a479179dd52cf5061c7bed922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c33086161dd38ffab0ab05599bd07123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6618e2e1e8ddef48b7c60fbb170ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce54055655e5db0c21615091e5c60e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3634fe302e15b09860e2cf589d8ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e1cee54e1bfc5cbd206e1992e109627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f2cd185e31a3fec89155912d92dc028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4aa1aba48fce27f452f45d3a283ad429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec25e6de25d4a10801232ea8d2efc730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64298a44dd9ca26669158803aa1296d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47300f818e2b6383f1f7e578309e85732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8186870ba642786a3e0740732cb5a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489333709768d41ddb22c999fa0b08be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43778979b702db45fd0b44a87ff897d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467a8e18aee91284390b26a2546956736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdf2879c0fc91b665bd116a0d1c8bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f4dd2a65b828207629d6c28bf62c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34de163fd86fc6de815dae1c18107a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0b38c49bb6f7913ffa2c278ba29d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9119ed2fa10df5fb4635a5193baa241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c6b9974613d136c12ea7d1c50d2ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b716401a814cb54f5c66d22bbf064643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a8f4769e2e76bd67ea22285b021d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dec29e2b057bda3a7538ef5dec06245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2c7ba3245cb316148d4f27e8868c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b32322f032964615510b417a47765047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d40d8818b60a2f919906be7302b0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edf9e19eb03207b3b226eb49813a2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f6220527b8b44f18931150158241050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f9e68674285cecdbe06d6eb62f2b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a562850b2c44133c1b2b82032da372b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503e80f147e061f90446efdb4369b2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29244e52db44b18a813b2643c0a060554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df127bf87d7f257f27e42bee9bd21555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be5e14380cb737093c8336af9f15c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3efc3328c2f553aa0b931d91c774b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74927cf58ca1e920239cbd4db7cf58958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca409fc841fad3578a8c6b9682be15959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa5e882ba7f8ea966620d11468e54860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491712471a568e8296b4bfff4c2b4ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3363c1f8e5b474702091cc6eb9ac2d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076ad482b93ee61e8ebc3da3d32efef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc581dff24eccfbf4a59b3055e0e770664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43abcd5c2647396492c2ed0af8763565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8aa90d568ef254896750c0f4c4a6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad165e5c1fe2c2459cf7f5669bc8f1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cda676b7cf3bcb7f41ed9c6b6662e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16cfaaf0a51449e3074677039fb9df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc88b08e9f0d0070c8e7099b929b88e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f68062ce3e9a5c45a964cde7e818b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3e1f6f890232a021eccb6d43a5a9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8ae355efff6d75e97a1c3b80b742c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3b171170702ef623fd7725919e7ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fe6c62388ed1ac2cbe5af172354bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec785472a976fe7337ac2bb3f731f5e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625c43b82595d0e4ec95fa464aaebec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58d1d31a671dcbe61f4e7dd9a9cd2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653b0777a994c2c35883e8e8565e59b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0369c4db955d18e00b5bb814d111c2080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5021e26cb4c39e86a2eaf4da3c84f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9be688ef6cdabefc41232a3808bcd082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d13dcbd8ec71aec949f314befed37383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464615e9b53084816682d39145d2192984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c3cfb01db66bbb35f1cbd789cc3a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ba446f580334e3158686659c70dad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068e36f282a66a166f56a0d36b329f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cbd9e7dea8cecbcb23d9ac364deb488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b2d0b216c09a6d771fc9629beb8e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeac3ddf5a97549b1d8a6a34f0b1fd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c08af5b409286f043c53281c237ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c0a7b97af222c1e81ac0f6d1ebc3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c462e386641a47182995bcb2b6bff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec390ea09fe0a37b39205c5e26be5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc0936e18f05f3557b9eafc05e1f4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd0034322c8f20cfcff2502070730996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa008a3650397a2e13fd252018115197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c850baac6047f1fbfe30369cc2600a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cc17fbdaf7848881c344520218d6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ed31ef93dc8dca2835e5ca115e9d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cea0d2ef7fe7ca18217a4691237d21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbd19dfb314dbf0d953b52d30e4c5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526cb2d9d0f769a13a0ef9834730fcb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e1c61f6b3b2bd355d62cdd2c092e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984cf9caf1d84ca4895b67afb5f10f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3dffb4cc6fd901f26db848fd09f9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee553603cba809c7d30500acc8614a29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d2a092278246eca686354cfb80c32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916a57610cc67b70a0779700b373abd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160562994677a99f3f8503af262e9e45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671ab4874ea64694f712ae7099b51b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1ede7d21f9e5c9242c13352146673112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c981cddb26ed54125ceb1b151e7dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348012425e9e727f5d98272ca14936ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2753ea1e3d6f1103bd4c80e7900714115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7f6718581fa3acac4c1bde314b666116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a932a1cd3bd72795029fcad194d24dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c4b24b709a70a6382bee36554a9b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da54035346e0ab2d16ac700149c062119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad224731d439dbcde116dc53e32d9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f597f8dd9dffb72b60d4f94ac68dbc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8377387b3cf6c88dd0b34c0523eef6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1513000694b30e42fc2c123a026139c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc288d2227cfef9bf0d647a2e7b544124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e185ab34a6fedd412e2c14b9361ee3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a79f311e9cfbc74a58757696093a0b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607e9c9b4f5cffd56a3a41b557a5cf5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2243f69cee163cb26a05f7564112fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2263c02a9b8b5667d99d1512dbc785d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2f75e3c902839d8dae3566cf34157130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9008f6c96cb53f8b0ea24cc8b0a488131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee8ea1d4f5944975179c609759a9ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8e7aa6297218d71c5e9fce3f3090c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e814bdfdec12efb6125746fa859b359134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8eae7c01846ab9fdc1acdc068a85bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9f223479f5ef0aa2c14cf6cc86179136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86dd7d80fd9cb0905e0ba28dd69e2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85aaffb76fcc16480a46875d856788e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68a65f5243ddea0e303a2762f42efc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0545df2af3703eac793e17531e6cf76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c01abd80e65513621c32db611ecc2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66c483b84783511fba8cafdc4a5d3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b82b07e236667652836d1ed9318d76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bb8b1bcaca76b39e5833fa2974119144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637f754c410645604317e93a2934e72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe60057d8429838ee8cac5b23ed49fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d744434b3170fff7f9aaa2e92dc407147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6981e39d9ab28bf33355316131db7e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8aaffc5bd892b1f756ae61ab35671149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b25cd9fffd1e21b48a71e0147a613150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d6472f911e4bda74d00e10feb2a85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f539ed62a3fdc6a5d9bd621d582c4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c256b36cb3cf70d922959265189c165153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07389e6e6145de988e469792f4daaf9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4a517dcd6cbf584344a9b55591fb7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e9dcfdc2d0e516d89c829ab2f4021156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fbff8a6a865dc5be617711af4dd1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566400700736ae1dfbb8526471ee268158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2559140b6f85c1eff579ad588d2cd74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad47e6f78d69c7d1af3feb70a1028c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81faadc92167674caacc71289f8b82c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f09f659612bbf4819c64e7e42e8d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db035f3eb144b8a302a8648ba1bea9ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a335ff2329bb5505eeba11792c54d53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43c386504c35b306b3f1896f0f920b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6cbf2e5961234b704329fb7a1fa6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e70bd282d76a29846bfeea4731519f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ae58bd8ca14285c2cc98b768f0834168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2caeb728b712052de604eeb9ca054169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c865f2727f9c4d8f79e7842a7e2ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd38e8e1cc9e8d7157a380169aaa6b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4c46fb2ae4446245d2bda98ee2664172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b4f1e90ec8f6d4e7df6e4c0a28e4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb2f06c2330571c0e92085790121b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae702ea6611c8a52ad415c600e9fdb5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1c9e23134a1208f9c149bc12baf9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269303a78fe99bb57abf532246e74d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa284f63fd31ae5f0e89e003025831178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce592a5ebee1e2da6799fdbeaf08325a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8733f4b55b0bbb9723d950d6e140a30180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2a7500b5fa76cd829f32b3912b6ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b85dd0b82824fbf687dc08239ae44182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101cd4f9d036cdc496784e9d8cd9af2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f41233669674de87182376bef0c69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db055c8f38d0718258a22e919c7366185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a993405bb563d5a864880e2e6fb7384186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8ec352fb84b3d5f39a552759a27e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfbf2d9226ae710fb929c2ae8318e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9538d39b00f9e6e8ff2442c3f805e33189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fc54c01b1d65002dd5d30ea200af5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95a3dd7879c71f6e669d57b9f16975191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7476b932ed9563e7e2753428abbe652192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489f8b4374bf3a5a98d8b40d193abf3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568df0f8781a26a45f5ad673f1a2c5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe9df8a1a7e7221b88c64c92c65dd9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f494919a73b5d7acf1260d376a52c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9f5abfb076d654eeeda2f2798aca9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2155ab8d48254a30bb0e5ebbbe5bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ae96558a35b8e72439de1d35070cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47bc9058b3eead9b8a7b7a7a8d19dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471fb9104ac11fd43b4b61229d46090201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19ceaceb8c79b1dadab96e1ebc3706202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047570e144f4c65d8738e53e2b60cd4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b0427d9232ab50e7d40121a129c77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a84e0ef2ba169ee3766dd480dbde6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb1a3390c328589cd2ce4fbb4d967c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3a2b4c9b988d332058726cd5e2054207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c04993b30c4671e3e651a35d83a51d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b4b6a891846cdb5c0b3ab15fbb8ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ab6d6206de0c90674e8b96b6d66a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7aef9477bb93191d83165aa0f4bf25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8424317511ab8de93005b49f77c91212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cac11f08ba6e5197f9fdf78136cc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe1c100dff91a191b23fa3214cc01d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32391ab6cef69c94b59713c2459cf3d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fb679aa05d2558745096b5cd4c750216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dc289f0a273b5b1c38fb35010018d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ddf26b5554cc239fe56214e4fe2e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328aea139cc8ce5f826eccd8dab23f27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a0f1100d0b6e928910fb8835753b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dda190ba160ea2d1570f0921fb5e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d96d6cee79342e8d8204719b6efbb0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d8106998bacc0bc0484eeeec49467223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494430e3bb07d274c34ec781cd66b88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500df75fffa6a813a5ae74fbe28e642225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1c58e40a4e345cc910cdbe48c6e1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7579c2c5a42845084e7852b403a7dfe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edf1f4e453887d5849f67394570dd2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1f7dd10cd808397c601451cceae0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06f89d6c19a9cbcf016483b21736e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3302b8367cc265deda4ec04192aeae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2684206c5d5d785a355bc1a954898232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc1b971cd2bd9ce035c9bbe3007ab8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97078ffd1398894ee8a2f4cceb2a1b59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0788c01d92dc4d5cdcbb0c933f317235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfdae27c36b1f0cfed5d6f66041a60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b9604e520fa389cce71dda2421ddf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06176c813f23d84fa7e4a59bc401bee4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75102c832714caed8480a82c7acb757c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cbb90c8a33e287199aa07b1824bdc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bd6b3cded347c63e8f314c7468a3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8f321c2eebe8f1413f5d09a724a23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100aa2e9937c8eb644eab4e8ef38d10a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371c46b632cbeb8625bd6a9d787f3a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b7d1d1ec2464571aa721dc6b637da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc9364470367fff3a06c212041bd34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545d063eb9154ffee1c467c0df06dc0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b5e9d724385ed4f4ee7c33a8a7ab2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738e30d2331d673a095419f18f72cfa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4ec6a84f41c4bd25ccddbe2ac97c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e5cde92c75424379bd4219fa183d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eee0fb5d9910cc028fcfbf853f3f2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e7ebd0a10bd205fe5704703a93c16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6083f721f05a56742077685febecb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de838471e8254c1c2e2db0019b5a2f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef431fa861aabaff649e615e07ed251a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40aaa46d01e86bdaf4943046c579f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc73dddda043a982a5014686db54b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2726426719b83579a60d1df976be1a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e112f296d0053120c359448bfae606260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3218057c864620e3200eb77cceba57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c29484c25792b02f8a2fd2716d2705262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50b56ffbab2ba76076a64d8f2fbc51263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d84bd17c8280f17bb5bfb104bd16c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ec40f86f8999d13a2e0e854c69a73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805ba9b890844bc2aa2a11a60e8f474266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f064a3bcd65307bc71eb9db844a52e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278db46a108a69967d76656a873c83ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13bfb2f3464f1a21fb448285478d50269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a282b14534f946769900ec84ed1b62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a059c1c554ef12921c5aaa17f47d96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b3891da9cf3c0e9add9e2cecfad9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67af51ec2f6a52f7935ed7baf3f80cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2077ca43ee9859f89c80dce038e875274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb474f7dbfdef95605f3b3f817a93b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ddc8e43847b4c3f748b9ac0060bce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bc9fa0de160bc2f3606fb6d2ff371277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e118c315e9c5f4deae5173ca217484278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b18303ec986b01270754e20c08f02279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a517573e996bdde7895172baf2c29e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cf850f32866009d3eb082cfe13738281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bd3534e81f9d5557d9d278e13e9b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4078ab4a33b69ef18d28d2d6139c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100da19e29f300627a79f23228399a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc6d53dc48431a8c21f10c877f0ac1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bca683dce61e3c06a3f7757cc0149c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5645acb82598c8233608ee34b84575287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a99b7f263ea752d98e2191e232673288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ac992ea7a7bd2e4966b4df7130e7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9feaddec055f90aa872928400aee4b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c17ae8be496ecd2f6802a61cccef84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a6f23e77d05a970a25bb64c8289f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024ceeb4a5d1a41c1a2c5cb973bc623293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912330207ca1fdef1abb0e27746e6929294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151d2c44ac9df671374e847f4362c96295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0150f534f8908a2f595c9024bae51296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3ce918cc7814ab0c1dbcc4690b401297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccfdaebfd0fb19b5b28c0b8891f707298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66624e036e7b26264a8e949b33d74458299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32387f6bbb0bcf5e5ed3c8c4c10e491f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6d664020f8c4325ca98837c0efa8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1464b7a1ddf95afac128dbad61b20dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9065ae447a6ad61ea7eef0de5c669c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db36014415e506f1c9fcb43e9dc73b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e812eeddcb3d0ad1ee1e1e1021872305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182937daa02296d37b786702ca321668306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14eb88d852844098397c5b3b108d817307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6feba6bba5555e70a9fbb545db9ee2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90b80a80d3c6c59900a6ee4fde516e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdd00c91ffe405d099c98525760bbf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cbd65cab112a26388d22a294aed9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1d80c4a4f1430fe407f43e1b4541c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fe4a05f1a0c008c2cb78da46bcf92313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27744268164f333b4a370c3f174de61b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1b1356093afd2764902c044a97722315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16ab5636326e0e767e6b9b3b5fbd97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cc45fe5733f5d9f45b4fa4ae3c27d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117b87cadb93cb31a5403fedc03c1d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73662f78f98156f5634455e17fa1f50b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b12a2e9d4bbafe6406369e6c9177c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df87f6671c7659a8626cbe2fcd55c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094265348db272aa55ea31409c4530ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5d57c80e21a1bbf26d30283c0f145323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e390127ada12da5fb1fd80eebccd4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a409993f5b1e1f9debfb1db95cd4c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7e87461cc90381e4e27294ab792c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca439cea8d121baa178a907e5e46d65b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b760b17b584b8e1c48ed8b1820917a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff87612f56fb9909333561b1233ccbb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bd49619032942a4cfcb60e22d8ce4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b9c78239508f929c7a0e53569c00d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68059079b475ac1f542c35b8b70c2636332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d412152931c7e7e7016673f6e16073333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54e5ce6ecb640d45d6bb5384a3a990334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa5c04fa61890719891643c3d1f037335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac14484ca7701b952855dd3a05e326336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd2efd6d16d9d9e0851954a6717af7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8c21fe39a37b3fbb57d3c0f4a49f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75686ae99a1170cf4f902c78bb193a17339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5111e1b0b20953c59390b1aea9613340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb72d6bc2ad7abc6bb6bcab3d8a4c0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b2e364e5c7d618bb92a033e192214342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60c582a61e69d01e8dc6ab4d4124ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96e5536bb381ee9dd599b473e74db8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4e64cfc689752d42bb16bc9af8450345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8d50e98912c927cf52c4156928e10346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319dad98e5eeec88e91cf46113ae052347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27dd77b1fb47b26ea6aba22607f659348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7fae86efe717ef106a8bda336ce5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3c440708e79ded89f642ddc095d9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bc06c826b66b40a89bc4eb652174f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59d4e64f79d1d3e1905ac8f381fe24352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8029264165703f00c74398cbff4f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6214bade2748769faf648f2099916354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76740bb67238a520eecc481fd8cc14f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551b2f76b7429081db019fb8392b178356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe1bf35c17670908b3b219673d71c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fcc5ee6c5f845f67190109932d316358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b914000cf4052e44ab14c7976ca08e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016583b69dcbae1fcaf1563d137b212360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6741cb0520a87a5b2cc8508d8600e34361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33167ee905d31e95404ea809bdc6fd8d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62905d96b3ce36aca91c2c74ae7bda6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d1f042aace651d01450840004b9db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20992d6b7a2e3dd8914f7c58b43746b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0139b41cfab94bcfade733bc837cc1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471674c30a069a159e00095055d17bd5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532249e6b38d8fe3d932e3abd0e8adac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433de86d667b327e076f6bbf5d422e9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6804e4bfc4217cce84f62aeb2da3c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5570613b267039c33d579496e4978371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b977f73ca6165cea464c369e80f0f86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208007436873d2be15d00b97bb78f9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fc600060118bf57cbb4a7b9e1915e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e266a283d9f8d4f958aa969f230cf9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d92807b506bedeebe3572c26b8d08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c492398641baa663ad8e909b533c9b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219687a12350443b58d7f55ae32a3677378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590b6b3822b55a6ca5f2d20a707fd41379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1acb607e2f8ada1a13fb21fb1beb8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e614232e50bc7f7b48754ea0326d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1320e96a3ee1e275765c6de6a4996e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7037f798bda7b014b018f887f10e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bea8dbba283eb3dabcd0178adf40e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2db143bb44b5e572fde91f7348595385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e85590065265b1b1003b936b88959386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750d0b4bc8d797ec67bc374a2f23646387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d03b267b3c56ce8bb4df641b225309388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6423863f4ac0c156ffae73d13beede389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3e5b96df425648162b529c2c9aacb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef5437f78746c5a29b004b56c2e0d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32da79a8b734e6f798530ee280ddf13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ae4545563ddd09515186f3005278a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353bce9dcee5a2723a91b54b18e88c3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1b9c7e88b43e4092c772a484a1ed8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818d26663e2058941806b1d0797721e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e05d32c21e56ff20110e8141cdbc8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532b5ad9503e77ee50fea1fda80d4f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5358aee970e6858c383630fbf9edc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0703efb093b07dfb823504dc2e0cba4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a228d947e9002b0bb632efa52fcd0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f87514335d5e6746c84b6f9f1caa4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540933e226c0961845bbce85dd693c09403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adb97268d8020b63a1ac622ada781a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd535f23265f9e03799e04ad6ca8384405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b6c1d0d4b1f40abcfa534bd4ecf9e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e537f76375aab33a1a22cc0a556f581407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c65a05f88fed56127a5f7f8567021408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff22afe419dd4eaf239676f11a0d827409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38940dd788378029f7ac99831617f5b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d331c228509e8a87930d753a46c9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526ca4e6127abbda9cbc6c4d38707b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedb5188bf6b9327e179f823cd3870b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922412ba9483a3576b787f50318dd956414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0efbe5118857789cc395b914b930c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dda2e6eabb776f51af4f37aa51359416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559be0fb8e792d4fdb61097c180c7bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745cfc74ad901eb392f36724a6e2f33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8681fc99ddd43f73efe0f14c40cd36419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd502f12dc98240d9d511353a211773420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077840290195794ba8ebb9cc44e59288421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932da6a6a03e061397fe0a985e7542b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492c422770edfd8edf9551950d70930423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912ce0cce15b937b362341a77ba6bc0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d0ead96de6ae3cdcaec0c95a25c66425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc96337ae0b3c0bae388f19bd93e876426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f915d03bf698af2b317158c7aad26d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd67004452df6be8308b8cbdd1bcc8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38a0d330b7c71a0fe18cc975d71f29429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8b065352227ed5707287c0aa2cca8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad4bb6854b335ab228ab48bc3f8cf9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071e9877f81d9d4128ed6010d519f48432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31a578ca535afdee2974ac86cce111433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a4ccf05d6813489ec7f899c4dcaa3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cd18f0d4bbedc252322aa476c7889435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fcaf2b0c390faf8fb5835067067ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac51070d62077b56c72783fd263b73437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f38392bf8990f2ec9b8882cc02f155438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a588b357494af1e0d83f99fbabf37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5bfb079470f4e1d5fba1c33b33d14440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521700b3c655cfddbc2ab27198613361441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fcc53112b96cd00e140be81bae980442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49362920ec82b98e976735d0db114445443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c40de67e8497128ba1b94add213887444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f961d29cb69990643ae4dd4c83443e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7b16c32c51203429a6d4cfb6534cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567f551cfdd1cdf9f07ebe5000f37f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1336bd4cb27b8911b5ba395335c0af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa46b30c71b6d0138b47641b6bba521449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6b68676f65054b6385508d9a6f3f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031dd06c00ab4b876155b67a676fce4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974cb37778636618b45dc3861813505452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38eec53b23a97998bbb14704ea0abf9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a598e7dcdeb902f62b7f9749a4383454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f64c80a425ee4ace4ce30bd7dd7248455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d993104a737deaea78a3ea26d0797c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b382eefd1d6544d69d7e4c87ade5b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfdb49d6218f04a8e10e6fd5326e93458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636c8cbeafd499ede4eb77a4c085d49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857cf7fc3caf7320895184d5a4575ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204d44a3bdb92f5ceb058f08a771506461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d2f4bee4833fb58b728adf0fe2793462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771a440cfef5734b767498d84dbe61e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db997bc45a906ce2b94a201c95b6ecb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acfe41f8cf1622fc55f5f29db899de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5221b3a0766f221fd20273d2de3c84466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d48a312cb406f9f0f2aa666e87c1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c350e49a05e7489ae0f2ba2054d52d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018fd85b1d5ae21970afb9472dc9057469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7172b8ec27e0475e0dcbc6c7c1522470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c21bb3a87c3d5534cb9a551804aa9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7463c28d995eb9965feb4d5b3531fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ca0de73908a13c9ce745deeb62f55473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d58eecc1410b02f2497bd4a83b8769474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dce4a732409872955733b99acceeb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c2e97e902fde611ee907351f77aa3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d51bf36179a105ba47c4a997c7821477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f322a82e5e67e190f6acce35c726b67478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63eee08ef9b24f36558bb71e92b8a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3681c5f4134905cbc0163501b07318480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a4482e14ee62fbac106726ba69df3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcf64b77258693cc208d5013571cc3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee883bf37b43c00f7f6b6c8b7ee720bb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cb42cb06f7b64dcda793a5bf8f14b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d5a2e58070944456757a5e81a45a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7636eec351bd9c14c45ad49a095149486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cfe6f29a1a43fdf8508d9e5ac56f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a695b11d735503824548b5c0be3b0c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da9cdbf07a6961ef4e6fb70e8c3c6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24783de52969907abdeb6d9ef40f00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57994642509080e6c02a0de484a97860491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770e0add5017628c64b61212f58192f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c20b2676b38b7e931bba1c3292b7e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a91e00185dbb2ad3bfea34b311523494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc7d1deee309d63d74c5b2ffb8af96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360b17a0642cd6cf3b866ca8a31e50a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f6ed5a85e159963c0411ec39d8343497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a090f4e8c73944d53b28083d356610d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385fc3bbfdf59b3474d62edf9ec44ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ab969682855a28f8e93c1ca08fc40500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa5fc38156c35ea839d2037c86c48a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf7fec7e84ace580cd745ca6359046502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333141d3072cb22efad6bf414f8fc0cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b767d1e3278a52e5af5cb2f12e5c88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d41ef60b7e561e652facd09249b163505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307d2515a4a00336eddc4912da341b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398a3c9dcd0475415a0011c8dcbfc2b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43572881df4a38aa3e40a508a0b956508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534bb3be2fda2a59614239ac28c9ba8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb1dd0e16f8bbc82abf4d55e1d5e8e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54871f8ee3a348b56cde0aa5d7150c97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c9bf880848941a8e95ae17d02091e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f8a7eade1b79a0140b47316ef7902513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becd58fb6e53847d98c7cdf2dc2636c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765897e86a6793ec92082fea4cc5de8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e839a7022067e19972077e0b8d4d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bf31e7fdcba2264caaa22b1afa6d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cd02390a17bee4770c1829cc02842518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c238bc1075969405c0a27f970caef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce032a84449d3a295033caa11b1ae90d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3c32b03de1e449719534510b8a534521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be203ea0a9d337bad00f9c21bf228211522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b37a0cd424ae92596c63d512d7da2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bf96e15d1c92dedd63b6a64060249524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7019c855fc930104be051e2fc050ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd3497c1795dfe553bdf49d687f94d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99857f741b181446323221dc0992948527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736be633cad710e0e24cd1db649e3d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397e3d40dfb2ecad2de65df9c627349529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba341c4f55bad88f9becf228bcd9f593530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439b07c8c06ab5ff44991298417e422531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65fbf9fdb3139031053f65dd5d47be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190c52aa536c17554394282fb3439fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7bcb2a48ff7f8fc42e217fd905c10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501eff7b15d2dda9b422ece542dee61535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dd4d94fd88f30bc0c849adeba9a97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04b03b544c3c4e92532979a58871d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6f3e61393e5f0c52b5a34d27465d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca49463c6b15ca70c1672cc16b86e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1aa33d7c1c072d8143c37844f7be0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99718d2803661a7602687c995a84513541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7c7c0661bfc8918a78a404b28c3d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55532f0b946274bbaef419572205c59e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3672a9a24a2fbf313e280c0227c194544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0b7827db76265eac9d8a8a517d4ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac43380237385b359439d6ad7ef25c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42dc548acfffe8ef70fda92f8a5d37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d377cfa2e69aa0c9a12511ebe48a82548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda32224f32b869bbd8fca1fe0d0ab1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e7fc1667beec6eb23bb06ba6134b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344031c81e76ce303d2b900842950f8c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397ccec6ce0bef7daed03af6970b256552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dce4c4275e7052e8ab556dbf2c1171553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0c2662348ad93000e0661cd1b8db5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018b7a629297015d56ea7875b10fb32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62a76cfc775366dd4c79a58b52cab9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4613bb05b46c3ce490c3f45106ee45557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8bc3cf3d6908f3894db5c5d9a0a41558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c19f8ca71731f167358a7363e5be8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed53b9dae093176c4d8d3d1d3ed363560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca06099ac89ca2c707e84b79eae0c31561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9f1c6fb78db44ed2cef6f62f7f983562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c97918a6959579e168159c296f56bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d43b171e7d551a59e97e0d5fb7d56564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b9d7076366853d63ab3b7a58633ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9279b8fdcd933c24f678c6a90a9bf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f028b39be000cee5ebba2366003e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7d4eb3d201228f7cce7b743eecf40568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297cf146d615d185655d0c624fb45c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23213c38a6829d5d378df8ff614faad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9bfb569b126468add4b049c4de043571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6c5d86f0b3df330556b56e68c746d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb3c70e5e7b8ff496ccb000138cc19573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e8fe4d6c5d8830779fcf30d5b4f53574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f373fa57a691c09ea5bf3a08a778a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b1e2e1f42a11cde64a5052fd84449576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b528380bbe0d2416b02fdbb3146dd71577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707d823538cc56b07387d0547301bd1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7827de901b27df020e84e683d9a5b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ef6961dc98b5ae459d42143e84c34580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76301c5f872475b7c560b81beb02f16581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bafb0f000403c39591a6ac479478c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b3af5ed30def38b8ae7fd5af552b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055412811e9bb754172e66ab1725b07c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae934bbcc4fecbb7c6d34381fe7e65a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1a5b004bef5f18ddc4ec2c7787225586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de09151d75b5544625ae485976503c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97536ffbf812b3ba4cc67521c46dae0d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529ab1dde4a1d453a058394d8c7f3b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef12496d38ca36ff3562adb359c921590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df253913a3014046d37a117b54e22d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3491881eab2eb8b4e3cd9f51066c803592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a06da43494fc618fe4732ad294096593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8b1db5ccb2011c484fc4793bf0363594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9babbaf15f53926acd4c2982ae59f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e78e0873896e2743cc36c7db1ff19596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875e9ff69551c7a3d2bf8a09d8db5dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991991a8e1d55d9d82219594cb26367598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5412c5c61259168f7c079a7b1e9eb17599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43436d35239fceb079b51cadfd37a651600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693591c379b0bf8e75e5dee14c4561c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826c3030e099d2e3baa32a0e1baea60602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bca2c89d06b989f56b2f098e7658e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b561833a5a785d36932241c367498c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d59a9f192980180043803d0cfb0703605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fb01e0030ca81ba809a7d085b7947606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2698825cf9d436422347dbab1543111607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be9b6039dc6cbb148b1a210060010f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c729e259233ddbf4fa563c3b6368d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e649bfd27f1372f7c7da6d86fbeb0c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e35cf13354bf7db27c01657c2f9923611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5b6b965ed68998f661eafdd333ada612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783b88d36c4855b28c37bc634ca6b7d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861eb1e41f7ac105ffc83a2e8c8e87f9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e7aade910d26426ea6b9eaa8551b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45130dc61e42d8e6a2a783ab4e1dfdc5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50c1235570273ba0f8a5bad867f761617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce69d67d3dc6f8963d41fa0f2747121618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85340a55e3eb59552bddb8a122b3f940619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5159939092cc873c993439f580e3e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fde9c63487bf42625323deb6773027621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe44c8012567f584c99b21edaa41260622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840d5eeee5aa0e17ae5a02bb67d2302623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459145314260fbcce10930178ae3476624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aefece02978efb7f77c645d9a27ccf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90d7278f7a7c8e9f488d6bd6696072626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e948c933cbdfb1d9474bb7956dd74627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c19668ad4cf2d811945c1d0d0066f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fe161219ce6e5dc54042a892a4ea2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3dc5af7aa82b8e9492f4139bf78f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81a6d5ea27e3d850a770cecd17a879631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3af97f573bce6017e49cfe879f63ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8280327d0aaf2b6212a67540b1dee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892e7e214277474be98808933d633bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac9671aa93a4ca039c52e48ea05117635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3ada4eed71c946405009fb18b754b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126718c1c7ee0cd4f6970f7311556382637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40a01ca21ff1819889d84c8e82f339638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf592b63521ea735ebddd36973d2ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26c7090f0e1ac145bffdc4741a9cda640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a82a6fb4dd5e690879d963c3c6cd9f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700fe333a5f6380231b9a2300cd4930642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52679b580d70b37e6dc6ebd721ad8a6c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1488a313a502ed5d8485c8d01d3b02644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c07fa6abe33640b17bb7821ce5acbe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5343de337d07d9e17b86610db9aab07646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290f9e086003290c4914db24ab71d8a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01160808d8b8329c368a932a4616e79d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cf516c04234f5ea726fdaab9c9f99649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f6f9e10171758bf66ff3b5fd65763650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c427a7a024afc46f2274e9c5becb596651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1eb399ba06dc4c71682d1996616de3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac46e0b69b5aa9066560b846606d532653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c743c5fd0e62f99ba874071225a7aad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcf2b4c57eee325ea796fbeaebc66a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3430785780a298d109996c001f7fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ba62419c773bdb5216f63d93c678f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8044d7db717bfc37cba86802c33b2e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a2f22a9a4c0b47199a7aec65053bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a632d703a215638abe830df085129c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c67935657b72f2fbb02bf484a2408661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcc73b9914d131a452a2ed2e957ae4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37253789234faa833ebf3f1ceaceeb82663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56964d8beadd8f68928079553541cc9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ffcbf5a17319d8111c2db3d625b59665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4837427e6adefeada9fd8532a9f6601666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb7f72b61e127b2be5b151802838cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8db7d329d10e92c3564ccac59b241668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c76ef10bcb043df9aa774847476dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef7086cf1e39b9e403a5115064d8f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61830123a39589d3cebd1a52145326a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a81048d18b38b07b36859ed6d35286672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59099d9a5a6e0ad6e845280c185eaea1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8cc2f7f9b025f27ccdff42db92886674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75d197b223b6de55a8780384632cf3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67384a3ac1691445716e9af9c7086437676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a079350e99c8739744df4a69cf2f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceedd57dfa4f5927c756958cdd96a29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec587348fbb6caada0a4a9a62d99125679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890d9047c8415fe5ea3e500fa3a628a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a67d8daa51bb8b496fb6e979865ac3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739c6b9fcc34e5815fe67e6b527c613682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935553f05b40c512ca345de0e3370404683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d22594bbf96c10d296ea2537e5c1b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048c84becf43e70c2be5e76e26d6546685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ea58ee57754bb673e2b0ed16ca841686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace97d667df2db42f98b766a2dd47f41687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bca99271b26632e50176cfc5f12f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cfe382cbc79a470c316fde7f1179f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736899284341621909cdb3a5e44df92b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dde0ad9f3a6d7a826a2fe2b25508f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5599866051c880e2468d7e2650e241692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb75f1ed310de452450abab37401c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a2c170c29fc84e46acecd72c42362694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf21793188e84f39c46a23286479b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a59bda9160e80f7cb62966e68004c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b49c6c03c07c4191e0cb3dc3008398697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181be566d013a57420c52c4aa8bb7f36698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b7c4f4295a8084bcf5c7ac326d64e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7e3332676c49403a26a46b1650f81700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37685ed2f47ea94d47a594f9f53ebf0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76c8978c0338ba7422820aee58e9a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e9cc568d547c69a10e91bdd100ef9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0c11a6de6a5978315ce375b7f946f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec312545b005af31932ac9ad66ee2c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c24ca9f99c9c81a012b9a2ad1cd0d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed00fc86daa3054d21064c07c9c535a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ca05526a200a159f289bc9dc964f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0afdcaea427fe3487346d32f2e0f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3393e8c7670805b08e34ac61c29ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cc11dc824fdd0456aac08d955fbba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be77a47a7909dae3d2a4fe784ab374712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02355083f238e596f96dc40f44c29662713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475208b520ba272d4e3b03e83b7120cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd7f5d7aa9611b1eaad577daf8c078715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafd9a4038a5ac59a413577f7a5c72d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f16a5de406dc20b4a0f759410f986a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addd8e9d112bd4fda9c31e106a9f071718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fc6a944d841f06e911cc513a741c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936da871167fb7e7b2fb86acfbca2a6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faf79214a7fcbffb5dc7ab1c2ec569721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc77fa88a2516e0571d73636f2f700722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce220cd0cb8afa1887670dc264410b60723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2c8c3a6f0c5de0567285c2353bb47724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fe082c7e12475c5fe175c72fd8dbe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bb77c37e564690d2f553ce976325b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6d85a04c028a253357a93b82571f6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63508091e2fba44e1a17abe36b53ac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a76ae6b4ed654e72d2cb39013e47dd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122a1dbd62a9b6dfc418c20cf70bb27730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a9c839be8a9d63eb1cb21c94f8104731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d404a29157240bfc4b66acb7018ea0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613c161eac1e602e1be79ef47291078733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3397efd631816c0ad3c6d5b69390c80734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63162ff229438a5144cf097ecace983b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390699fefc4bce09c201e1ba0c5391a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552295fe77ae217370ee031d6cdf1fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a661a8e23170e2b83a4e56a7d2c74738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c21ab438639a42c481347dc53c7d13739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd89f1b2b0738d4c3b289a64564396f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2381811c28257618d3de17a788d2c96741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb40f9200bf0b8a4d7d09311b768a1c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99c8ce36fa44e5b7994d929eb232d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fcbe306c4d5f3e321b7623ba3e1a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2b3d56a81a541e66c877d4ec57044745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632a803fd92d431c1d46cdf2bcd6328746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c8f73d265846aff604d151b7df7ae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875588ab6179f65db87ac85bc6e65dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c2b05af093728c68b628d887dcb76749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756e00c043229d02ac9a7476e7df010750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144876d298e1bd656ce1a158aac7213751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9763cbecedfb396ca79fb54ed0a12b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1a2955fd56a2689737ed79c2a1c27753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd3013384d2a4904d1447309d669a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7125962710248c88ec3f5dcf439031755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fed247d4f747b92c34dcc969d564b9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d680d3c5b825e5e73670601c300a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905415d10d95974d64faccbbc5b5f03758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f636fcc312a26fc04b231596366a9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>