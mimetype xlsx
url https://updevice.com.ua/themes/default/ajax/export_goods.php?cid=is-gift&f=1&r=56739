--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4ef14f7b10debc1a9f952dceae9281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3bfc77be95f994a89f3699226ec682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3ac91370d53146e7188d856b44c983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b0f93793ef0caf2caabb149b4720d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5012f47664feb596859123e5592678a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c442e3d9b9753a961ffe9122a1a59c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ecd8d8eabde27fe7afa76669ab2007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375cbec9fa1221fc6c401d28b49fda38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83eaf987a8d155b8952626a90c0c5ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64971e678ea1d306ae1a2b9355b02a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b7b49dc3a5dc5b2f6e956ba956b1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7bc42898cc251698a0abcb943edc012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f40f56702dcae1ea924b830bde20b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ef84bc5087dd00d7230d2773015a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e089b6f58da3bbcc77da48e4b882e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a9906d5f98cb5f00b831b68a280ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fbdc580b7f519ce0573f3738c153817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab7b45808fb638f9fc00bfba64692c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c5023a28146b039ded204727687e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a15f60f51dea966fbd6cfa481ac74320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8081f55a0b87d5f47ec5eb25546b84e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957d5f1d8a7895660beabc08086d38322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9a3a934b8eca24e98fc4191b382c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f814628ce32deb659ac94d3c7814424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fe099a150b0a8ae0c799b45fdd7c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944324e43ca9fc0104c7a83ec2e45ec626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75684a97e17da33b283b64ac0186c3ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00eb89ad22710ed21956dbd686f49e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450802fddba4d9fe1fc92b51713769b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8a61796645ffe5723dba22ccd1b8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c374bbda97434366235b7c6570b53d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06f6e71aa4e5decee1c93310ad5b4232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355148f08513169a8d22165de8ccd9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bd98fb4ff86556b60023298a6df8e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52b6dc13cbfe4a5096cdda15fe4c7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca03fdad0883d746cc420d106d400f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0882d3036d0bc710450f83e34d26b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c7386d2f335363a27fbe91117706138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f62662ec8c19695e548e5388935be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e75bffbcbc9be62a83f1fe01e631e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459181638084c53f1c871d8c52c28ea941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c115f859f9f41b429ac7dcd13733a4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53aa37a322f0de6638144f4abc4b3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e197643b677db8caad82cb6d27049a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437231a92f3ca61d9a70e8d61f6e07e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12e0510b679ed87d006457d599ce8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2b1dfc129fcbcd88e6212ca422ce147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4869afbe473a29a430f39050f955448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dbf19e520cc9edbaf92a848ab80e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aacb314a6c830cdd8efee49e18e7c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8cd80b900a7c4884371e91d6180f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a6b67db24941c96510ec2ba1fc3f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07448cebe743e68d34ad1854fbb9b35253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb0964857f970c34831ce85a9fbc5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d0ee238fed883eab0eb02575b8cc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00658bc328e7517517c156d67b6df8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcc6b955f020a51495bc61ff20fec057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65df15e9ffe6a910289e3bd811bb0f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075592054f09bf4c149db117dfef24eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5178bf31279c5edd4005cd018611cfa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7288e3cd26140afd7bda1d6fbcceb661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40e71ece3b3567e15f257cc63c15ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8253c6830373444739f026b6d3f80e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55d69344c636c2ee49f8809f45881d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3341d141bad6bd945cde66ef790e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786c78795ea4a6c39f80fc5208b1abf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24ac85e97f7ce31c04d3d37cbda87367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91fd904d4d620d387984c5eefc83c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6e211905c325a65be1cef23dcd2bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345f02559501aa3233c4ccaac24428f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0498c7f20b9b8feee3196d11f3709f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e427b4bfac9d0dfa3d7157db9a47aa872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471d532ff7c4cd0163b7acaee109e5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298ca2da0beee96c8640c47efe2e22e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c28b24248d1ed3befbc541d55eb3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5347fc585c321719e06d874802f98276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181a8b7610dcd2b86446efaa03b269677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90706ea01cfbd4cce2345b8f70b46b4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027aa30c1c6588d4b74216201f747b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97490aafa10261e1aab456fdd2e538380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be866419be88b0723ce54a21851cab881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf0f202af097b13aa3e786f39f3a7882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c693a692cf5234853d33ebce7c39a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d42d3d49d0a5fc20ab8b6f4add1f7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d15f234112a4aaf7502e7eacf623f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80978655ba578cbadbd3695ee12d2a5586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118ffb313734329747fa1a2d3d3da2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803ec9e0e18329cd07d785f84691ae188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc794a3c475349156571283949bdca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b8d8435f4f78b57fa0b00bdfffddc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c2dcb64b1650f5bf01ef779699a2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642139d4a5e1149c5d7c317db747befd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a92f63d1647aa03d07a567eeb6b0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2355913c631aa1bb3a1e47c92a2af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1ffe763f9d1534da87facde53651795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9065a7121ad620e7580bebfe8cb2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d8b7ab06331e4d9beb690e8d22fc797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d9e1e80fac61d87fb5815875061c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3902f4f83ff47d68ad9331db65f5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca9a0f5c82d2a17ef3085159b2f04e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55966449c4d8407b3fe6581a44183e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5cd3a851f90af70d6b7a49376182e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50999e6d01faac4c1f97ba564d08388b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519edd6a5de3fbd386ece3e43b0aadd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b321aba780ce0fed9991bea785bf9d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd68428a0a44002f05144cebe130648106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11250461cacd201ee7ca37870be35e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cefabac37a4831b2397949528ccd02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c7ac6ad760be8ff47c11fba53c423109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97890481492a1611583775aea8dfbdc3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bb266b4b584477170c6f2863dde75111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6c28eb34552a0a3749ba2eafb0244112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baec1064b7ff0cc956dc413a50ca94113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c668b4ab065df7c4e112785c694f93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3c988afa3b4b5b34de701a1983dc2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255ecd6d8b0222ef17ee89275580140116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e9bcc0761a80fb18fef9f0e8f9fdd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d5b8d19970abb1977b99aa0da8d4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f211ddb02aa954489f5763505573567119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9d1be63bde5245c810803b777495d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b5b87e4d4c7964c9e1e2f909cb977121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137bdc3cb637bcb8a4729890d715532122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80add437af80ce2fa047a13b95fa632d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c06817223d0ec2a4ef51726f35c3f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdc970473b866cb71d60688d916f03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d0fc965cb2365b7c83f202b710bae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66d6a6dcaf59517deb236a0d9187e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9b3f1bb5b59e6e1e9cbaa9582b572128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e7ba49076867a3671f4290bf23082129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad51ec8bf836a33a15d80eae053dbde130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9927279be8fae619c30e68b58ae029131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d421f7b793e6cd1c3611d94d09c67a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750fffd59c0418a7d5eef2af7810d6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff61f72fc3d837f79bf63996438d15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d7c062406470a83e31bc134d6838a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792c082859856261cda8019299c027f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c00f8656ef72ffe1002dc4196b79e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ab4e9e858929ee256a5be004c5fb6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07213f3fcfb3740828e4401a1a25a2a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c87171f957f01f5b1dd98b2ab7fae4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e758574a47d0aca47a9f30da0f6fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61c6377ee5bc399babb1ca0d9aff50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d090db3cc6384647766d0e543f9ebdc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2c51b9e4230dc0c5f61b807585c27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de7684a22eac73162ea40518171d0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6c460916e7fd631a2ac7ffbc37e66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393c20997bff7156dfc58b2f2e50397147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce6e4cd701eba50acc4545449de85d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadf480a64247bf74ac8efd12e06517149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806a05a3a35a99a7585c2f410af4dc7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263a72104c36566457175f30987f080151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e72f2d4a7321444bc604fb423a460f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6f587f616ae550697b22199245479153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc9f8fb1c5768e6a64b67d8ca1d17f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f54d9e57f874dc622982f8f19f1f6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791e0fd95b086e69542586fff5744a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570cab1f5c97f2a01e64b264ff23773157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47520d0b040728c90ccc7186df41a72e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a1cc9daa9eea95ed72f525ed25fca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0051e6e9e1acfa820e4f86806b77f51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c6f538b0d10035969b1992ffa51c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6db18cea7ea6ed2a41fa9138351d36162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18874266175e95863193bd1f622b2753163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e72013f4af95503d9ad77cf2cb2ee8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f7bd242294e814f2d259724ac2fd2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b589e1d50da88a25086ea10037302166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d6f377aec39e02a71ca68a18d52b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42775a96c1371375ffb9a698baefacd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e706d862d0676a0a557e85a6cdfe4a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02323ca8743f792311614772b8c61a31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002741cb14cd4eeb55d776d951137485171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790fe46cf7a511a6c2504f09d3382fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97e137ab22342593e190dfdadcca9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbf843051c203cee7e93b09bb86ce5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79868ae75e3e02ba1df7bee6ffb533175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b198e37e094ede4d66c43298d1e351176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79a7c5aafa2dcb4c250cfa923f6d01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c660e265bce5057d6650d201330ebd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f441483f58748ca1a150fbdc87ba9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5147d34b8570e011ef2735771c5879180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45113ce444bf339778204c8f2bf5375181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e093c574244828d2430d57f3f66024182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004750545039a96103eecf71d0acbe00183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149111e068ff243d2664685f8848e12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e579d82db367813672ab5400204d22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0aea45345d7382ead5b2766b98b19e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce3b33482c4e53c7b7410c8549e300187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd846e9fa74150fd4f478fe2a6b7c775188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43753fb668a872e0462eaca7d999210189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a3d25f8490e5b137b4777904eea52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea415c78e760aedc919955b0e61ccbe7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a79aa6dfadddcf54f5ef17274b6a61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f579fe125d4497aeb9efe7f3e9c3f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbefc56fb844bfab14a68140f17d710194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d618a26f1e162b0bb81587ef73b81d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb699f669ddb6b1447ab3f472251ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550adb49de38fe79357465caa32eba5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b716a4e513fddde6fb66a407b09978198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7093d4517ee8b03f423cba1b47879199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb04e2a5c1fd37529581a68667b2151200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30ae7a07835fd5864f8cdae1679bfd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547874ab5bc5e86c7c0d5ae1b6c34c7e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eed5cb32f2a31b12e616ae1e950f8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb821fc170dd773c2e743cee88c8cef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621281e87fecbca41a77381b45d83d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e62a6ec6b430deb4fa32c4ce915e60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850ab386c97457e730477d75fe508e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddc0f864134c4e06b8211e54596f99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806e228cfb5eba45170dbacff062608209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f2b8524b708407c7fddfaf524de55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e59a31d6a9effeceed6465569ec95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a3953cd7c01ef133c3565cbb3413e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aac13db2cedfd99d06a3def3ce0a6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c054c182a84054981c099ffb3454c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00543c68cef297ea72d942672b4cac5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a0385897fc56a84fe4aaf18b52b67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7dc906970b285222922418afb28d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613a77893749c97d4731acb1038d091218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec31b3b76dddb05e5dcde2a5623705219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580b3063dcf2f6dc8994f31655f8bd0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f72368fa9a336ebcacfb418f603507221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5682f9bc0f0852b818dcd9052c7ab4e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffca5fbd2cb739ba51cbe7d2b3bd235223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacc30a06f250186d9a7c066e87fcdb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854b3435639f23f519cb80291dd72de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5c5147a588d7f69c6eda8d7cb0982226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a76658b62f675ad4b68612472e274227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42698ebd4b708025f7ce32bf2914e7f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbe5ebcbdd353db6133a45a18cbbb7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2039390b8eea3538591582b36f7c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbc570b390e126bbe52d3405cf025e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f71631faec3e99b2b27b9d40ca6932232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff2d7e52896468a56556e51033351f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e80bebf3d30e638188ae4d00f6f55234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed271a96f54bafb5c7ebfbc83bb2bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42fd6f0f0be1d3f585c7a69a5d3180236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949fbba1ab0cdfff82d8005b45ad5a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2bf9c3d40cddcece4bd764070b39b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b3b746cfc9ced9ae99eee5a5d5f1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691b26dd63065de8afa7b6f0120eee0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695c10cd78662afa9b99b096a715da5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfe627c91cf6677e6f56ebd269285a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae090fe958bd3e209a4bb361f00e99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627f09ce963eb6e160265cbe4398aa8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6d4bae0803917acefbe2f66acc740245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53414eecb3250c248020a940a035f354246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484eabcefe29ae2a87181e9325785083247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab4245ea1932a432780d9a2f42aa1f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c13a9abadc937563904e558b0abdd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0fef73407c084ff44491c23bb2bc5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d03c19eea95b77211e609d6adf910251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6cb33a63c4cda71c88cdbcdd4413b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607011e996a7611ddee3c142093f09b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9404bbb962ee830b86869a48f60b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb024cf316b836fe6bd6033dce999a12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0dfdd2c5f9a05a1071d7aa1ad4786256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfcfd0166e1e2ff89fee106483d228257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f83843d483bd890683476359737a98258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024e4e014a7dc6aa5f070143c68e60b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a6320e9916abe93644fca7afad4ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b2df038e14a1e01b93382eb744bb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190454f2cfb1723b5db9476d5189ac6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d073dd8af028acbba18953328a4d56f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc52c1fd23b3ec48d5c4cdd3874662b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0f187c2cb3daf54091f410c01a75b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a0f4955d9a3bc70e4bb67c61915e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7487d061ed2fbeaa443ebc128d7cb95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8807b7c50840024d4bc10b14651a8f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05651b36c8106ae1e84050cd6ea145f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e9631fa8d55e9a042d4891023ae34270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0853047f324d485f091c5bfd791136271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe587a7126a0ada0870985a91bf35c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadd5dddd2b0c5e5611b93ec7b2a461273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762947a4484b8b3b1d6f98bec20d7238274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c5c8c731737ae31392d5a1117e5ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd7907f1fffb814e21bf1c3478b036276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42edd8201db5f9b26d161b4066ea89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20df93e6fda4d712bc25893ac19042278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e3aa1b7fe4d663bf59334c623bc88279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9454e35a63c7bf3cd3cdf6b4adc5b81280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d9cb9700ce8ee5f977d8b502c7bdf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fc0d1c910558650aa50689075cc20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19772e57659c36f4b9b119d82198530d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4f198286b27e9a9942346ce831224284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53876b372721015e7e0d0555fb4b23ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbefbbf18e5a51f4377e140773f842286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159129d5bdd6ed1cd3434c4bb57ed691287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ffcb0668459f8b8278b112a337f4c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e3cb4072a54d097be05446e9bc370289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e13f7d1a852f55e24b5c38f9bb885a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e94825619eca8e66fae759641273e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59ba3f195372355edf3f042f8313d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0c6b7c2c04cd90e19c5186099db5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42786a04946729d7d7acb1494654abd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203bf2f556ea83e926888ecad12a9e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455efaadd2e173fd6047eecd01f294ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a7e67bfc9d5354de965a8eb482ad8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a293a28b43dfb844d6778f0afb2451298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e35d33d2a317d5a9733c5264274ad9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136b1fbde25818271068ed827a75de9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345cd22658ce15d934484e6ad7509f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cdffab8462ec04c208b5d977a705d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4364eee22698a9365d1d055bd2111303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6fb970f0ff93b37679eab9cbe236a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478fa54352255ada9cdc8c2c4cb1622305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299e6bc8dadbfb00bd40b1a4d6129fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c980a10e6cda75344434301b3baa2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d6fa2cd2b0f5c5f8c97347a1d84c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23474cd4f1db49fbc0687da4fe18b40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc311edd0b4dc5051d221ffd7596ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97bf1a5ab0d7045ca2188de1780367311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b561beede5cdbdbebcb23885aa651f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c97fde75688449652ff86e04ead7ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a642956f9b7f3096e9de4bb4cd768b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c36a0ae0638dc1d0f76eda651bb14b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ecdecb4e180e6c57fa83520a14a49316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e4a4c2c80455bf6b98022438f0125317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2f83942943f0b4f893ade0d82d31c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c47fa6d35ab34b8f1676d1187d13a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062ee69d70ccaf42cec339c8b201345320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669631dfc26d0f6e5b7ce7432fa6a1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b176106b666debba3945f8fe911eb6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec77249ae2df5053e6460a92337f1b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88487252b7ed3865f993dfd15d24448324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75850cdb598e61e1bf9d132f4559f8c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89142fa378c0b6879a5f72409c99ec0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032a79ed6c29f3c5f98301171b3516f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469959c0ba822c32da2a061c78e6eb29328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c794db9eee8e23ed9c62ec3691abec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a59c4719eaa81a63c91dd4ff6e1dc7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24a29f9496d0e7d59aff58c295a71b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c04c89d922b1094e9cfe0a731d1c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d926156f1ebb8b674344af87d81aa3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6e7e06fa64f30d7d1f4f64a7608a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b791cec85adea7829b0e747d27eee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c9eb2bd1fcd6d93be1d332f0aa42f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d51e74dc8ca30e60876efcb0cd43f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19503fbe1a9e7e1cce2087c0eeae2e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06659e8eb7635e87a9cb3c53851798339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79947a0f3ddc7384d7d8723ad5423fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bc4c185e4d8edc313ee3a688172c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f31ca76bc52b376df4f368337c4137342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4db5ad7f1865d2663da1f7715fb25343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac89a51665d48a908151bc7cc64dda4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315923518e7ac1dae34f28cc390e843345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58014c817912c8024bd45fc715e635fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb34c61ab9c3f8355158a1eb3766c25347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccab31bcea7fa9ea1c4117d9b3951e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c87990d8b1dc028cf2efba70b03ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d16075b363cc0d146386880460cb1e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561410954000f493be68800e03dc3c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf87287929f82d57f1feb7093249f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ace8a62930cf478a6010fa30879b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3ec4ccd9723f25e575ab61728b644354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94c03d2cf0ff723984adc4fe2aadb5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6c690fb7ad6edb66aee8fd1a9ef59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63500e9dd870737c45c57a3700ab5626357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d184b4553a4315c4e2b57e86d56ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749cb1cd5476b24f2fd56b65b6f1665359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0cb8f2065944cdabce63fdd77bf54360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4c7abb48e6ee81271f061430d80a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb20e79abf266f47591283095645418362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c86296c99152fef0d59a18d6f747b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161ba95e7c9e7b635cea89b7a0703f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed92447ceec43e0a20abb6190e5d0a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159729200c096ad80f2290c9281a10d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8ca713db816f02c15a31bb33b4fa7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e299915ae1e7e785f58a215593022f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3be0894a0e1311eeb98f01e5e75c1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329a3ce2d1167a672f9795a68500604370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf6d4a1b9dcdb557f63520309b5e41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547445a8b0356e0a266e772b91fd4624372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f0fbf89316fa77838a9ca90c7a87e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ebef705a02a02ce6b47a33028a912374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e9d56a45f7dab44b866e48a51fdf6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18418e2799d8c5e1aed01f17648e9d10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2c6f861d09f55dc3cd396ce768add377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4442314f3c12ac5c212d6966be2886378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853c9b218a23ec4ef36ee2c425160b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792722feedf454f4aa7e94ce80e6cb0e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3ad655bfe4cc1758c10a7308b6db4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31ab16dbe28177d6262b9cb3d14d80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618698fa4109c6d6eba9de2034b4c7c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42393769a1dc8cd0017d4cb801b7fad7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e1f147a003dfd0e95d827c14bbb89385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a09b6f85c565ba70e53076d6ae2833386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfa11339888457565e9a840d046e13387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4bff72eaa48ec53a631d9e2406e9f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a203e0d6e78f9998d7547eb2be3ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf9ae6c7a402e925ded45d7471b202390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c04072cf2e05567ce53c2c9b1e40df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c355f81b24df886dd1ac7ba1901dced392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3964b1a794ee38dc1eb6abee90fc06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1356fc254b03c3b765e6ce2331d7e4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c84d80b24467cad38a8ab5178685e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7119ed90002cd04f15a108b4d7b666396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98597a2a891883df080351880ff6973397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5de24c63ec9d2b8a42df8ffdba23d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa29006d02018661ec2151426bb6b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e795ccd2dbd1cd9fbc48b13fae81f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a4b66058fdb1e3510222894230337401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aacc2a62652737e07d69166ddc1f47402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1583054c47fe50514131a06fb90cbfe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90fda92825f8ca72dbacdee5459d95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32852d9ec51fee32bcffb3583dd22997405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81312ccec685d4ce44df27b2882c91fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805abfc289fea274042fa143ccbc7ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c1ae6f1b94f4a4f43bdfa301ea19e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1be25669db3b1902a93832e427e52409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76292b949f41029061d8e6b5f89138f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de78f5979313721d060a152d7a3e7c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc196a3349f4f8a1a5e3abd408238f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583cff3ce798aa4051af100010f03af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd0cf1cb73fc63e037f41edcfcdca1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d2d023d31c20593448b83386644d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc637ca6731a1c660a1526b06bcdcb4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84b2515e9e6ac2351211d9f33e801c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7a7f0220be11da642e2b6e9a36343418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041ed0204c4fa9f244079b02b36fdaa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da804b22d1e8a7d01c6990989cf19dd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed663d8aaecb3fcf8b9df01fd0936d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623435c6ebfd66d564ed411147604933422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030ebe8bf335e0a625c71cb53830b88423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177391ae12f5b1aad8712311bff46811424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a867d651f79c373d47dccef22ea07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bb90cfc6d892ac993fcc7e6490c3e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a61e684744c50e5a44f91d9325a5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2d61aadf001f08bbeeaaec3048c50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923aedd2884406071262bdfd891ec383429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4a2978d52fcf00a63c38afa257c43430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626eabd0946fd07212d87d2431c4d823431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cde34903451b26e2dbd2fd069e801432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff27eb0372dd2298593a8b4e640e2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa9e9835310d5ead9e033d3c0a5e4e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1af5984df93f3bece968b4e557ba07435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bb0a4be07fc3b8e310b2d17410b33436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fbd5cb9d9a66512069929f870d84d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba721c45dd44a836059aad4cd9b0d868438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bebec3a264808533ffd3867fa74b99439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb9f6837535706b21141c6c378e02b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cadd0ec426d71c8efbfef1ec13c5b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b2831e480e3f6a7afc582f83c7928442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e704ff9c9cd57d7af9d1550eecf222443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8b75ed5017177e9d1e7981a02837e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a758a9599675fd34b4210fc28ddc6cc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec39c031d54f129dab9818e620f17e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a887c99091920784a865c3f0f36e37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e092734a8a1c669892ce530cc6b5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a7e4e3d7fae7832c4ce5c0168a655449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51e3d4456e54839e36f96dc375a9bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edce880259df5713bb9cf6fa8e4fc0b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377090aa40b00fbacff97902aaec0131452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1634b7115adf190c0d90d74e60717e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232678b070db06dbabd61744379cbe6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170438ccb11c09bfb89e23dce751474455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a1eed735131a0022b2657179846b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948a2afad580dc0bb6919720439deb5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30c6d0a943dd8390564836106e62c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34f6165debbb0b277050635b300f6b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3286d9d4c4b83d8aa20e290ead461460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac551a86ab0fcf73cdcf68df3dc170461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79b9cbf043879521c2fea4009ed1d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ea3a0777754ef106108cb32be62e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355b3b72520786ebde2bdf1504e485a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f6f54202d797ca16d0f4d406f033d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4f7b0c678dfaeee0185513ec15bfd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86f2012b6d31648b0a532155822a85467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4758328634159d640f8584d812e3df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37da68045f465969c7f98f8f5bdfef5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab03df7df1eebc5677af52023276319470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d413b5f91f6581bb817f23532f6c9fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79717e610f9760bdc8bd11d9a896d89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bca35995e1297660dde32072ca58f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530ae934fcde92c5d597e8f495d48be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7b1cba630e2bb3d381a501c611328475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bdf3dab3a89ea736e25167fda094d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0af50ee20d657744c705eb3702afa8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32717f305c56fdca9751c5985e19b80478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c397c5a2e6423e6082a25bd39968309479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89aa4b2bb99fbcedfcbb61d89392205480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc144ec4a552d489de1aacf11ab569481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebf6b14fdd1195daa542a7b6e8bb3d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd62403c945084b9b54c32d7c573779483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3794a0487739c45b293c1034a96236484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f69a195714f8146b6a409328a92277485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159187e6df24fb8b50404516363b7040486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667da7ecef86d3d816152d64c5e5d994487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a26ed065aa8882a90fc0f4f8cc73d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dc6a043fbffa54e9375def2116e9f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ee68be5485d3d1fdbb523b8bb2e48490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88474e1a044861cca8c54390548ea0ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3a245c78a141aac80f93bc7b0dadc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8d9b9aaed4290eaef85e8b1524c20493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea722ace4c7dfbd869ac85cd4c3ada8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518890d0811b2f80c155b74882018128495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98861945947859ad39af02115e21b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fab56732714f621bf15b50483436c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156212d902defe7d3d2cfc3f05782112498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00ad645ff6ad0ca4ece07c6f7d637d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb8c89dfbde53d8b916fbf11e6ce30500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7099cf7f3124b54c84d09ae31eab8c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7b7c1a304d1bec3b9169169e6c192502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b1fb4c36be3149ce64927459c0a57503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605042855828362443804969e0c59d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5415dd6ace0b8ac5111d758f8d63c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b9e59cd6b9b07e640d5ba89a45f14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6ebda43b43f908f9b5a1496850973507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d820e17b8be801f03611735cb367cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14955773c596f4e726875b4dc89c5973509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b012af9e1803aeb966daa238703c538510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9b4195d70f9c2d3eddf758bed9144511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3453b884145d9bd4756473d867775b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad52b2d0252fed43d03e2728e56ef2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07b836b0ad70fcecbac0052a314774514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cdb86a1b8f514094210a6df6a32d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca470f360a1f2e786dd9411c04c20ad3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed609d02cb0f91b789d6d5d0b43af1cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a7d39d589ad68ad2751d8d2864675518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494edae0c8ee9004e38a89e1dab813c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49dd633eb8494fde96b8d789aeeaf4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7376c6f8e378b3dd85b4021abf25d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb70ff240cb69b979c88f1f9fb6980522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f431f90153a6971e98ef9d4a8f13d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc27b14bef38af94ae8cd0da5d15f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa45c0deeee1022dd387606cc2049a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f744fd9fae29c6643c07617a160ac1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd2fad6b28717e2fcbaf4497daccb7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f745da76f7d2a5813a648185f365ed0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb957ddac4ae8222977b721ea26ea5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783dd76c1992f7eb5adb9b6b6093eb2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2158ec541f449289b16294f6c15795531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee812adf4b603b059688523d2f60ff1a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73f56ca8682a31001d61920c2da2c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35024caf613f8bee524f85d370fed869534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1514602b4f08b48a4e4e26236b8087535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b235ee448406f3f1a3ded736e2367eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c09b1ba2616575dbec3561a6a948f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b871504a9d93b9baccd7494a007212538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ff21944e6e5d4a3515bbf54d7e09f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da6e440a625c8e5d5807b31207f901540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a150f5f400461bbd348306e80495a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6290577c27f60edf4aad926eb11959542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6043f36f1154d85f3b33cd21d7cf1f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0eb39d98c5e3faa513e372f3b0d872544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fd99b70180abf7ea89033c980b87b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc3bdefbf89cd79d592485535c313b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb96efb218fccba59e242af7d03298547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb870c21bf1a95c333a36ee10fad000548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc55df31bf1a086667518ec79a0b1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea3de92bf6f0e3b5a9819f374a80c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f7b141ab71cbceacc2592f5c3c41e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74c59187a11989e5d3af504e154bdb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101bded4c854672764c48a93ee31675553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526021185e6d0e4fe0d5cb2a15235903554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb77da6f7b1c678df7d56e111875f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea93a25831d0dad29471dc09948b77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd6cba033d2d970db2ee6cb51298c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f862724f8b83a92d8c35939129988f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d17fffbecd3c2e85f4761f5bc318b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f795c4295f79e73a38e2890f98eaf0b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d4102ecccb1406cbf4d707469e6a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513c7ff4503f3324ef4ebe3c6769f67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2668f01ab5defd196afa57dbd5c6385563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913e1a309f89278a3718217a3834fef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65cb54dcb160b629d28148bf8414a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b1228cf0eb1638524148112393f41566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d37f9aac7150cf9de6d1d6b022d3f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2645f148692ae63650cf64f959ab66e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bd3bc3912ab236689c23c0998fd1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889a6642b0eef064dedbea44943825f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5a02d73a63093a66719afef92ce9b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25a34bb6adc5272fe4476f87ed8bee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0808d1cfbaa5b6a9b4b775eb1c7434e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d8a4bc048216ca3da94a64c212a31574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aaf3e5bf384253d544e94805bf9117575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ead51e60c948b8143b8273f67ef00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f2887db3409e3a6f2f8b00452b7f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37afbdd5239eb00501e37073ea3eca2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6efb221eed15f3ac13e139c691fe9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651b288a4b207b2c70330ead87347da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658aebca686cf74e1c556d3381a901a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cc23954b920b3f85eebadec274d2a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768815e63d40e39049c67d79f16332e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d360b8f61d84b93e0fcf83426e9cd19584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7863f6baaaddd5d189c2ee865ef1890585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54290996336ee8b4e178e7ad460274b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f94e71168779d4a8ec1defa3c1796587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02647f1a5ed5de46c915009321fb296588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6fa8080b657d24ffb1dd19fe3c5a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354a43a0c325639fbdbb8f8c3b228ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043c0b10c61f1d82d5d18362330e012591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650add46f78cfd24d3534ac56a2f4bb8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9f124f6818731befe068963e4569d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52198930a0fa95cad733cb2f7db16e8e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea83841635119a834f5dfc51adee9a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceafa00fbdffebed5bf18b5613d1daa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccddac9596ea3d6e363e8286c43469597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9d5d3e856053ed9a4737923c1529a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f5423d035de2a3d33719aa70a3d8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac353e12cca00a2621888f891a765f2f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab461551e565d06f260d7c448ac13d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c58bcbe11c20ec47caf7d30d978832602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d787143338d4e92bd38d5de55ee3e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b51a19c75cbf1df86d65e1cbde359604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab181a2ef1255e1b42ec46253feea8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b416cfc95586d9abe62b2b06a746bfd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19a4aff75b8230c7f0cc9a02054425607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df847fe9822346831926601a3162d60608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b5685ad158322af4c9bfaf7be8994609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46508c4b73c24ba2731e4847bf9733f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80ec348561a81d8b0f5c0e50f85bcc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a41e08164b1c3a69d95e27a3ef02b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458245e2fb6320732554a8e8a8aa915613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37387aa76d73022b4cb2f0c6928c4c56614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad61fd76faf47be101fea14ff7930b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edde6b125c51227611915821eb1b921616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ac5015c8572e90132ddfad54ebe84617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc3a8ceab98456fbcb96a1d26b54dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f696b119544bdf81bc5997ed875488619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b0e70ea34d489e4190daa88436b86620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82496ade9b2c52ae7584ac4c0337a308621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e66b640c2534512ecd6fe9f2df974622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1db83ca87e04663a390d67a10a807623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4c874f50df550d0909a0bbd9f0f4e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8078c6aa9f2c65e4263141380a391d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c56151a88da9db5c48841598f5d5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855df80e1f5d975db504b5c993b69d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b537ee19bfcfa60db100e4adef8f963628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1467a2f9a17837d9f8a8c59b9e22e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec060a7ce51778334503636e43569cd4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0153ebd8765d865ebbdc8fce3422e38631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b9a00aa77390a332f02d6ffa8d589632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b770289fdd8207e09f63463c0b387c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dbc6fe36d564eaa21b3542ea0f435634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60d8865d96e620d1a10144aa7b14b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29fed4bc0c36134707cb3519425c48636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541f09c2d085c83f7db93cf2db5d34f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb0c45c251f0e6cfce74c3ef9c1701638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fb76a3e8bf5046d6b8eafe3bbb9df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d872e98b1ee18df00fb22e72c99718e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad17d7bb1769b49ea713925085db60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738a12d4e85534360ca6cb651e01c6c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c786dfe3ddf58daa4c3c59c4a29f9e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b099aed37320a3c27dfe35010eeb07d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36563c1d47893bd687d6c19f74cc90c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fc13072e48d94cc3734eef1310dc6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31619abadbe2b6f741f92fb8cb292425647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1ef5f1ad203b62d85df7a03d57760648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14597dc8549c15fe4017431fc4affa42649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef434455059af888408c1070946e40650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa520a7e8ee686f4099bff1f914ceab6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e24607533f50a98c479a6ee393423f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e604dd262655afe785c6911542302f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8133e9b919981834acbb31b38892d76654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab06ecfc677a6d4c209cf34c0c234f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c5131b92432b3e89bd594366bc09e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab118fd3e034d0201244461c2a619383657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c20019cd376ca20f874209347aaf9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff337b4a9e55c58173aa191dc32c72659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c2a09fd96f63fd0a1f77fd107e50c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca09b3f7f30358536430f94588d08a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771de3aaa7aeba907538f9f2d2f9490662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6e48a3d6cbe30e661cc4290b55818663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3b5770db55dc426cf831cd4564e2c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dba1d6925a93308581d8a679a0212a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eda6f3f581be29fbbcae85a9d1b7cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcda8f155d1ac4a4e9237565687e7c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee5d1ca446106f15995c8904301cae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ff3a92ca17345f7d9e8ab00f076ee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058bce9774f6c2f96e1b4871199a2d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e08fb1f53c0440bfce8a623c79930671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ffe979ec7dac623061d0b56b34cee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98333c34a1bb5186f4d4e3f6c13f0e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c6f097fc08c72c28d0ef9e38dbb29674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffce032940afd6f0cf03da124a8f006675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c249e0986dfd38ef1570158b5f3aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dfa9fa8cabfd01e71a6a77afe6cab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77d6cfeee2696fba09d752a1a71237678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0f2002c5545f4eae3b9df3692fed1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf7402471305417c28a2209c2992e6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351f1d07f74c5844a46a272a134e96f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09d1eb288181ccbbaeca6dd741eb1b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6b7b7dedbbe1275197b0cbd2a78d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45832771c0aab43dd7ca523b745b0e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88806b50b245c04ad485809333a44af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79025a7ed7ab38c95a7d86990b4979d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bd0ab6286d1486fde7a896a36453a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47556ee1cd60cb5bc6d09bcc698d4bfe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d98cc7d4fc2e82e77fc6be8f44440a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efe68a327e4f4d165cb92a876c7c24690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa0a9e9588510241ae3488cc598597691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d31cf88abe8485a463e29eb191546b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14070cf4cd0688ecf00d8c09e0328616693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc80f2725c0f4db5ca0b817e3962a24694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bf5f48fffbe85f402f5a226ebea6f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145846b929cca256530fb6d6f4a7b17c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6905f91377a96c0094b730f8c94dd4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dd57c3f8b639745268864fafe6840698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871e1c93147338b04bad7498de8dd20699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68937dac16b6008bceeda51489c81091700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64b327d283d4b8893dacb635d6519d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b025a6b6a3e5428fcc550ecea1d2b7a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c40c1abb5d9599c2a6f3d3961279f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042a4cdd9d0905369e1c85ff3f77206704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f78bb6d829d3da3801c8200c03ab3f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae9200ac01f03991195db0d67ec2f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a89a3f0c00f4d2946fc04505135c3f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62aec9dd9e7cf50e17a1370645660e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9970226e353bcd92121892449f2b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e24ef9bd5a0a52217278448dd66a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762e05e58f5eada2247031d9e14e186711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b94d7226f7e33383835ff56077d000712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0e1ee222a8860206b028cff0beab0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2072a691a9325620412d118d956d1d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cab88981ca950fa4cd4746f7490f0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073fe5b16c3e14d524ce5fca88a3910716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1932390c74c468d87620879184a34717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11599caaf4b6e67325f97d95d619d523718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49bdabdda7debab05d7a4f83234277719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8dc9ea103476598608791788d4ace720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8324f90d46064defb8ab7ef7cb56034721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7f91cc3f191ee140aef4769c8562f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b8d4676b877a40927aeceb993ead5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcc3914ca932a2cfb6990c4ef96813724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc2475612991cd1980a4d7e33a762a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6305092df5287eca990e0cb23a502726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b284ce9dc6bb88f296ac07c2f7accc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8831669fabf81556160369e4ddca66728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53647e51175025fd29c480857017905729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d9698d183f4213aa720e02b4b91d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e9e4071268dfca60851d56b22e6fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f5e95f0681ed77fa5b2b3c70ed294732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52fa9aefed88b9e0941ae79c53c340733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb854682756d9f81c536531401109980734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31047f0406343a64c61bde194bd991d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfde4aecd9b0d15c7f53433d40be86736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6aa957e807137c6e9389327156201737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5a96b78539d4802df67e152e40965738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce63ce88eb5d3e5de0e79ba8b925c26739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17df115c89ae3188012b94e63a50ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44160c1386130199afe8f1a96cea4e83741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15de0666a0546b13f31c328d8494d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400ad0d1700b052b8ff76639b2a1976743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46a6b8097f122dde52751ba8bda5fe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2d2ddc50dfdd535f8fa1b299dd345745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ab7731f337c1de956eaa686b72fc9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a79d9dba29004b49ef7521aa6e2dd6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445470045dc272a97962d0a06552ef79748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecf08d7c4a65e11670da9f4ecb7ed9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd41217a022b48cbc62e0a0f4639974750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26d74c07d93c67d8de4c4630da9443751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042473356a588c6885c3b0c8c304a53752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d507130d448be1009d41adeb0fc7e5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe288dc6ab954db9f663a6ae66d5843754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93e901ed9b9ef3cbb0387565b5de10755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2830d33f3e2243c7de61b7dfa19b8f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde19a383ed9295e42210fbcb3c4c09757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5e9d0e480462f841c91368e2a1e42758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19bb800f6bb947d37af998a076cc3b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f2f70075b1365918d9e10335908c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d69e19f1419e1ba9e22281d82b2dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb38901c91be84799938900584eacd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a6806716738eb80105ce0154184484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35818c2bdc0c07da99c298a56d23ae55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e9aa8fdb3e949f7288a3e00b6dbaa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9145c9ab4e67b311607f259479eee337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828b95329dc299b1b6e4fd8ba418b6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337c46992584111aaf2393c3e8e60799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a17dbf7a7a98cc2502b5a6755d2a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac18743827924fbb3ad75820e711e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d951bc81307cd8b583b188673f220212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01231ce74b037c74afa5b65309b9872013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6e2634dd8740be6e914d9acdc79bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb323ba8ea1e5cb6f9bd4b70aea1cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d59036e598e545f9881bc2dcf82d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112b798fa0b817024fee475d98fe46517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5e33c28c355642920ba4ecfa1f9f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60055a664c03f6e1c6f86e189d21e36219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0badd9ab561f1bc2940215cba3b326220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97a669665916ed538f83c18ff12dde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa6740b2db8c1a502aa58f228e86ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2b705c9bdb81ead57a1762ff0274d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149c9528b84f859a13e2cd860a882d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb48577ae127f062e03e44fa4a6b9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3d46e9c8656859d2267d634df15d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab361268f4a437a61dce1dea838e780f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399f3e6c0634e866b9ddc15be2b3d2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fa0fe7e97116d8f8e1730cad3124c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85be9b268f34217c540d9279d65a5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cab4aa756b2139a6fa50681c4ecfa631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af4fcccdde65434ab39f10a74bb11732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98ef143868984c149cc9f924e9d47233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44a3326a86d31cd320a0f81ab713ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041231ab0d48e415bb794576c6f12b7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac844c0c865e60cb3792098adb562c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b844928032fff49fdbf376dbfa633237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfa958e5b0f6ab2c4534bee191e5f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56688c9a589c776faaf2b64dcf5548239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420927145bf4b0104e4d7fdea2e1bb5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8df794e34927700eb6d340a816531841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679bf828a38fbafc1136d51dad47aa142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ca9ff8ebebd6ca5553b47ba88f91743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74d6a081858890c44b19c7e42fc5f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d649f57e0dcce4547b2679d95fe65d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca244c58b7c5b64328950044c4a749a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e3d97f8d21410d32fa8db8e4203b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e17dcdb2f46d123dd9f0b04e0cd8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1c641436e31853bbe30161047953549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20222400474a84806718588a44dd31f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f3f71909a154bfbc9701577c5b7ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692d032135b2c7ff3bd88d6bbc7517852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b328a71c2cac74a3260d05cfe22e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622e322d79dd05cb684e62bbee4bae654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5cd31d2b9c18082aaf443409f27d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d02c3affcbdaa66754e0770586d1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241d9dbba4ba8735dae3fd7b826929557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28a8a4dbc57b99b17aef1975d998a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3c19bb34035336252c4acea5197ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8acaed0302fec368cae76e7566e2a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3883273f1607f4a8f67f2c22f295061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69697a0c7bd57b0bfebd471d362af0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e896774ff7ddc058baa38269f3550763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ac743eef01689e4c593089504adff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f9d9f5bbb782d1fcd6650308fb75965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cfdf2a3e2141c79c0a6503e1ae77c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414a5c8c7fdbbda1569e90b5adb198567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfd475c91ce041d1a1ad765bd2e32f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6984f9c52cf685f6171aa916c71bd0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c95ca4d57dbdd0141259e6bba550d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffb33034237f79eba2429225044f6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4fdab2ad0dca84a4160e4db9353ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece397aea0dddd38792929d4bc3220f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e51935bdd3a944362c8ce015e8ba2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59a87d15f26e0e82194b896ce0a21375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4fb20f8291e0334079cb25b33ba0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31603e1cee14697a2aa9e58c27eb58da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e27c01a9e35519303d110c2bdc33778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565f53fe36683be8f3d78a56d62a87b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34453a7824ae45e283fe98e7ebe343780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8092bc9728f2e3342330ab0a6c82b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced2ecfc8adbef2f7e030bd2b37096282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32184bdd5251e9e67869b1549f548cf083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ee858c027ef2d3f2749726e4b88d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8013571dbf81ee8f4241b47b364a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ec76fa04a98613d4270c0082a9dac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32042bd9d71b31b6e599d9a631fd9c1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921d5dce639036cc4abb10891b4054a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88c298c1656b725d9194a0385081ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae529a1080400f9c277e1ae838311190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23351ff621c00b558e0a706198d51bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ccddc058f9281039b4b993f00adcf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663af2fb4995c6df3745c0d14036e5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3d55748e0cdf013b5d83d3f15c7b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d523aa6a1f4f92409aab7e4211a5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38ff34acf9b0fb8f00bb85be59afb796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1527556377494216c7039c7994bd797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb63608374dc5e5b2bb74867e70194f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcdbbeef14d7a26e7d8443a8a8f60f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dbebd009b612475340be2da3e92cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df898a275760dbf9b21343aaa4e8b69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b49c0c11fb877a06a8646a169b8542102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b371d077e8b9e4247a5471fc1076aa2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6530af9808b4a25a8cfd05d0e1e68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e1ca053801dcb526f7c8b5e2f80e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029bcbee161fa4319ccfdb04e44eada106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371df385847837a6d2c4be6f6f27ae7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7435a651db15f7978d82c416d80c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc3d6b079e51258e71da9dbcbde5d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a308c9baf16146d9191871892b138e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7841fbbc079773afd846f09e177da2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c0f342a1494bcdd447f7be393e5e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48728278f668f6e1a93ad26adcb9b631113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ce1f3fa92d86eb33bba35d687b68b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fe550ae859e15114aac33c01d8577115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95f7a0c4ba30f9b1d2f6b6becd56c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e86abef37dcbb1d564aeb45c83b9f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442861dc84dbcb6aee3a09d4e8cf9298118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca66cac5c473dfc6292c904b74b0aa4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcbe76813697e9ba450a950498d494120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6237e32173e04bf9f048a4d45adbe93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760afa4447d7b2298371c0f1e88f59d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13429b0b1e04ffa8871a2b87d7b7d4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d216afab3721d9887f99d107ba11187124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c838bd15b7185b69bd0bdb5b9c550f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252d27d4315bc081a4c37f6ebbf0b58126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf6541e87e8367e3da16875280d43a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e585b18da97afac7e56f6a53f5fa8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7d8550e497733783335af5452b9bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fb13b7890d65accc951a574fc88c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a199c66b40a2d51a3ee826916887070131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832900fb9930213a2a2056af0cb3a599132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27bbc93c1913f3435b314e315e9a6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b20a2d5ad47048d32b17868c557ac4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edc455d89f79f124a83ef5417bf7f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115640f9bc37df03f5a652d04d8443a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67be2f42196982139d054adf37a198137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702604723c1a2693eb3ae4f87d9ad53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d40168964758a8e1bb6aa3a1c93f9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd16982dc31418203e46410372eb22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef535e9f0f223cd7e6012081143b258141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48258019b2f9513ada23b25c746c9455142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11f0d15d168d1018571ac41c813bd3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae131dc2a2b61a09df076f969caebf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68899b99cd15fa04c6af7105b1bcb66145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddccb7dc65f9dbc6e9a1b7de2c141a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116562f6313cad78be1a61d497ddc65e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e75d17525c77a3d1e4c7d63c5bc69a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889be3774ce411b2b852afa5f62bd5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dffd82e26f0f122d1d8d9725587aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57b01371740800bba6de100741d641151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db643ab715639f69a34827f0aad9283152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9264b84f9c3643aceafb93d2d7a8186153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148a82ef4d745013d15ee6c93a12f45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024177cb038993e5e113ec1cf12f0e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630654615150ccf79cae464a526ea05b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81efd168a3ea77646b6df2829a1eae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8199cebf78abf1f3868620dccb583158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ada544a396f98272d50fc4d4df7e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea470a3d893a5a57ead17708a3ddcd1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f7255d00fb0ba6d0a5dbe2e4eb38d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32250be244fe1a4d501f1e210e23f2e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e3058f3c2f0596f46b510a9f267de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e0f401e3f7a8ddfe436eb3ebc29e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e470bbc810360e90c3046102840f94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d59c49d7807df171fc220bd6aba723166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7151af672a294859c3bab7b76b4eaf5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28186465b137fffdacfbf2b6108eb99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b2a303f84a386154f65f412c296a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b87a851f0433ab5af378be642f45f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eafab53afd6f044dd7cb603c77faa1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e49f754f5e2e2770ff971f6df144aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c06d06b905addd4c75141c7950db1e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976d3a4adf8a663eeb664f8d2b534e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993ce00021be80ab99540635e1325e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0b8ae90d99531371fa985af265cbf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9ee7143a7e6f6641554474fb05164177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1371329c5a0c352dfd487729ea1b873178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bb085f7a9228d47335e817fe27203179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a9e544e3ff494775e51f464ee4195180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db2fb0763aa5610ec5ed7e0b4e28a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59579c37c34578227a09c0b7c6cbc01182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd00655df6c3d92f7a752a29e78bf5d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a219e3eb2717e0cbcc0485a2f6bbb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b8615658a2f7021deddd68ee1e18f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5034fdc1339f1de607237243c5bc10186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89cc8acfd1f62420cc8f10d00a8a1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8400b18ffb6b52f628e3d1ce1d6103188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896e7c819c4180e1f72bd81f783fcd5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71948de3d9035f019d8745654094d7a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810f23eb9eacb40e58ee604422cfd14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e557a9c59304b4ba065daae96af49192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc38c9084968f48469d3633140a49c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bcd9a3121b7934d0586a813ced0dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff62016a5f4dbca17ad46c0d8bfd60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27a4dfabded9abcd8f0482ee839995196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638316313ba963041c612c64fac54ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568a4944ea6f4b29171dae7a54d517a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a56a47f972b1fbe0c3f840e628c76199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473685f756cb52a74faac0148cadb2c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fdb6056da8f9e3b71a6bdfdb81a1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106e5ba0c5ba011af5c672874eac691202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f7823f2497850cd2c87732cb890e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48324eda9798f8fb91ecab67b6251a78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff31c649ee4e5b142794a36487ad21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797aadbdc08a52d205e4a63a7c6dc87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5a36e2b3e7a67674a74558cb40b59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567285df14732a245bfa8cede1fd7f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6de4928d50ea7d6b0e7892518c64f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa653090383e7b646757b5adbc07bc2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bda761ec18d0f85cf379cd5fff924211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1192ad2c96732045282839e2fbf5db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaca2f937e1df126e32c7f7915dd4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9576f8a6f75ce8cee0ddaec595a70a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f4674a38545031a8bd2fba3540930215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222c945cdbb717567513daeb8e66946216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabad63ac4091bae3324bbefc2f7598217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28c62ebc3994ff3f63825106b3786b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5ef551d362e70659b08c9f710b034219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5ccfb759003c4c5a703d33cfa8660220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0106dd193948cbf512714ea84bfdaf1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e655d9cea28305070f16b519e43238222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd423ddf421ce2cb68b463202ac1a48223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be3b21005d2b610291abfeb6eb6e24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad696cc0bc211e71735bc87d33a1fcf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8509b39fc3e10e20023ca24771b9ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63261b9805473a4a6109c12cbecd57d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0e8aeef24817aaaef61a09e3efc44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755f1b13437866bd18d137aad508643229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d872f38c4d1e6aebaa7c8d43b84b046230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86885c73ac5c498f2f1bf1902e8626ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b1ef3602cf6122853bb82f5901481232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990e6b0abefeb255ef23287a957be2b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bfd74862e7a0167805f5545c3f9be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffe4ae70c0ca9aa87e2d41e2931556235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221661e0b24d204b0d41d7dc7b03346236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cc94a742293f059d6a4d4c281ff0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f8b035404a371699d27d5cb9a034b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4e292d4932bf127da4a4d8f0bc7a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0facbb3443bf48dfee4309bf350a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3adacb9b3e807af7d8c2421cfae815241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb7eae1eba956d8e1eb06ac9e4778e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3e36fba4aea3828fc93c2e35989f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1b90175a0d817603d8701996fb918244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960340572368dcf91deaba75007ccc66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7173010f0961825991595307c981fc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bfc408d86ce929272267c167c61f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82648c019e6f38f8894ce3ad8440b0e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b8bc6c5cf177122beafaaee62667b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6051a7a9f945f8902b69b7806c75c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66411931ee2ea2dac011528cca3f6fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53920b4232a4920d42c0821701891bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12cc22c1acd350aa09d6d7e3b7d72a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bf0b2aab429fa10d9f66681fba1c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cb9ee266b00eb1e3a23a62116a24a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a489dfc471b2d7eda5610f52cc2603256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb4a83f2fe23693bcf6ac27a9d8602257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b60707e0cb80cf1c1a2c8bda154ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c115615c51c47bf91b233263386f7da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340710dc58398e55694bb3759fe7fda260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bebd73d43a1bf7264eeef030f0c059261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963324f316403d314bc0c2cdc6b30c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99fb9c82e85adefa139fd09a539a42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d840554c460a660385d2234c8bbc320264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c721e7601f360ada494bda04d5422265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8df42752b1f93b48f9ac32d3aaaa17266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1af89edc5a5fca047e16731b75ca1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b88aad9defe60329958b2f97f9b28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922cf49c9c2fd822bba33a9278894c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c62580bcb201aa90488a7588373a3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41cfd74572c5f4443b9cdb09e3812e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650cde4fed01aa6579e304238c4e175272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d3ad0c0ce14ee50d4b820925bd816273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d629a68ab745f8770c42e843c3622274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce515b2df1f78327b70462bd2151d16b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496a80468cc213e973cd32f9c04f7e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c68c8440073feb685ad544e8320c5e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d41558bb157dabed7b5fcf120ea7b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c8002eae498e497ed0f9ed9a07acc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07d01d06db687cab42900fcad51d9c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c07cdda02e1f776481d716113f0b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fb260a624ecb6bbede9618c5095ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb371a60f1d1e91bf4453c29a1fb07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bfdc7d3e206198d31f75e040ba327284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940560654b53a2b289619bd37f0539bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963afa4186f921a397d88d9f4bbb4f41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54d0e8893d36e54f7a2ff0a0d20980287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec242049368649ae7f0ca503bef8107288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb70d8182e5d4d6cd6da175d2940c4d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25352f863d9723af4118cf6cb1c572b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f657eb91e8e817fd443e8fd27a6f42c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32c1f2bd403a9bd4afdd2a5a4d3199292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31daef6b9badfd5b62ea13e37bcce8f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfe22463a6b3e8832e88deb8a840c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fc028be79c64dbafef0511a7178fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26fe961c8c2e11b4f3ce98373c42e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509511a57054da8bf3ff2e24016da871297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d972afce4cfdcab1da54d48d185e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6edad47f1189cb91fbc652eb7a276299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c6de633164718d64dd97e301af5da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda19f12e9d2cea72112e875033de408301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4c4935f7d4dd4717484fe74c97cef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092ea7eaee32fa467af1ffcc563f61b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35ada73c678363da036e8b2e4dfee7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c72e06b815f3303f817fe21c0b015e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f365e92c8f1c6aa76dd0ef9917af5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b454653ab89a1be62663ab9b0ce0351307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd29d8ebe1f773b5baf52571ed803d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620af624d0354b24ebb25640562f7019309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64903baa64ebbab4a84746b90556f3c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d8db416d0702f1c1d23f76b63a7ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f98530292f11786a1eb42cdbe6cf4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2455d725154e57009adffe021cbee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83ecf434527509f4afc8bc196f8017314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542800a153d3439563973057da879063315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ff53af4e2fd1fc239e237a58bdae6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16fc31389e128bfc5f7fe11e625df4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39844aa0776060fa08293b789fc7bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5965f91d038af3d68ba24bfe124c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2981fe3c440e48547ff4ef18cf6b22320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e562f36307d8473e814d9a7c80d5207321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4c3cbe75ee9b804c5728c555fae96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c658e598961b36caa8df5e202e3b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080d601d9096991f36a2d60fd820989324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736742ddb1e2b1d1e8cf0c8fb0129a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a16f7dd3d6ff1bd1dfe40f40ab1c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7492fc16c3d2b4ee8b8213ea42bf6ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51dbad0e0664fb5614a391f08df670328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cc81503df14211666cdc003da77e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21656307bc6d5aff8c8640467eaa5b85330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75e3604a2314d5e5685649575d12c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2173b7896216e755915441bbc3c55cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08093d37371af688b198419fb157c9ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db87826f43d7342220378a9b964b9c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf686d50e9acaf7dd16d016f76968fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921c893dfa605fac1a07c3f998f9dda336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b91f574f17a9c4988ad6e6c4fe02d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4769e7b4b84e26ffa8dd8386bb061a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274af63fc50884f22fea01f9bca1100339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3bcfe4164276e1909116e5109b20f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340c39d24a61fdcd92f13ecafdce71a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2b3539071ac26c1a72bfb1e816b63342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62f2b0f85fc2161258b9fa2352c0c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa35280ddc5c0d112f4ed79875f10e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c551ceacc6bed9309a9892187054495345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbb7bea2ca07eee669e7f43eabb899346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2a600b6143b8353051024228c435b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031852de6454c8d57845e7b7e1d18119348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec318d2c13ed492b98270978592294a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672e8171f70956f29b84cc34c269af6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd794cf29ef19240984d166713c554a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7c0de2564915e89a6d64a6b7297cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25f108eace489051e7a891d4d1ed97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2b2b41bd7858504d95fe01ba776a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ba21530253366bd7219cb1542ea30355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c44532ca0750f9e520efd22f15e66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586f0de3e311af479c3fc7bf9243264357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c66f3da76f9aca261912778da34e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64510e0ad08c110df9fce4a929235b4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4f527ac6df6b89a4db045f84d12c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70185fbbbe8a3b046871af3dee8b34d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c28d23602d1391de6563ae0567c27d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625c67fe7f7e94cf20f1f3c90391e0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f7a6542a4450ba4f16607939ed630364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae69a413f254c80861b3b3b903ca9ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af7dab05a598ef33ccff2d4f0c1353366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285afa531fe474ac7f93d3afcfcbb2b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7cac12ac71ce372cc079af63a9e65368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccb57d2561b44aaaa83ca4f73cc419369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de522082b42321cbbe625989756f51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d80499cdcdb3af059da6edfcd02d2e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dce9016667dd56c6803614ee7da15372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d383b4dcda8fc5fce2b64941efafad2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bd7edb0abeb4475541c71adb6e672374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d0adbc8f0aba9e10d57be6e9c043f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2febd1a3fb139250c902796b47e590376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1f17ac16f8e5923d70b5b213d3521377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b6c2b7d345b7e2841fe3ba4127a05378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bce71c749422880e3807638d09c64379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf8268fe5c91f61f4151f4f01ffa8a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad214388c7c0e9351522bcbd010aa8b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53b8ecc6dfcbc75001ebe965b263a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9f7924eb3175d2c983788e220ef1d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a2d4706a27243ed11b5b84e96f883384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991801fcd8e154908ae7b34cc7ba338385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a27bd9f123a7cfe886c6ec53fa6ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21625283e18385088101ed6c73bd26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ace8bc23507676745505adcb9a025388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d1d6b43af81b9e54f8c9aac17e08b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025b292be71e8828ab395658a97d963390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50b7c03bcec8472f06c1ccc32c9d77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020d392ae1997d451f6871d95aa9e1b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ac14a0d3e70952a4e6fa070162a91393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af2343e088fa3daaa5d866e724d361394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d2e47bf517d9c32bab2755c5a6354395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a69295e16ce656f571cb6334237f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c0c3ab21e14e094c93bcccf9e6d75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543745aba4703830ec3439086b2b146398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f44fbdacb246425fe0d8cd5fe794d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b056569c7b76fdba2e7e31b3c0ec280400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cb61e58706c925162f43d7dae6831401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27374afe7d61ff24adc1f52ff94459402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a602e5d4c8007724008dfd69173b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22111c4fb309799b007511142140d255404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c0a9bc985403047de9e4168ef24fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64f68af25aca15ce2c9e46b9f472d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5427d4b7dbfaf64d6c65289d300a642407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ac0045e4103100f23a85a0797b84d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fc9509b7127c3bf0b71b3dfa4c86d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930913959ee8883c566279391a92b415410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5221b2a33bfbf1492031d499bd0e6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00e82838c9bb5c629fa8d2c003235f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b0f9a22f30f7ba31180e7b794ce81413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c96dc449f21a4852e4cbd4aa4c5431414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dca5e41d404b630e41a7ca287ee64415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0d4a9ecdc8e91a8379ea3a9ec2525416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91adfd622e815fed5410acf66e3991417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae4ac04ff661199ac633c79b4c94a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653e23034469740265c8bf444e44f57419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581c0ef2110c7df72095917eb6c4519420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933b6712e5002ddce7f1ffef7926be4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea492d45c64bd2572153770091bcef38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e086adb38f58dd274fb97ad056f511c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2ba37298e6c66bb8ad1306e431be0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee001e642e5056db76ea7cfecfb3d42425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d201e790899fcf84935dfe9df79b72426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66309e6cf906b222c2dbcbc6960077427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab093433472dd0d97376dc46a2eb8f64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d6e015b8ddb77ff1cc45923e98989429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb30b24c87a62854ae90b4740f4acc1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc006bc5293594208ae1eee856c954e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135b4ab076252279c448b96cc97e6d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593af67546216715f0cfd5b8388a490e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eface9889b4f520836a1ce3225c10372434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10f680ed6e590177b2dac20a045730435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567020b69c0a174fd8116ac47a972d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad63dbf1658b53b77c21c968672eb3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e32273a468dcc454b325ea3f2d239438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f7971cda927a70de9508de44b2e79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77581c376872646b7ae5d29e5379c8d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aea7773e70036fd1b1a6ae524a8c90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954f00bf3c21c4320d1e662d0e84971442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7159335cb0576c574afa6651f8dc8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e3e39f61df4d8cc5ee49f183bf918444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb9091f3f66306d9e0dc1c4734b06e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d4aa05daad6adfdfe29351ea32197446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97e25a1819c0a7fb6cbc301671a351447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b73f0ff66fec5d41b91c1b1e8c0b25448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3ad252ed52574e7699542a2be0049449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7181ca3f0a8b11f2a489e9846c21d89450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fb9a26fd2373aae4dea3493d2a5a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5958df299a1bef796ad57ba37e6341d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcccc27a11efbf50258d0660597496e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4dd565d238f6e9aafffe3ccec7a26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6431be1e522ae35081c13cc13f820c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a13ac2fa4bee52c8cadf70e9cd2e0f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ecd539d811f9dd81ba9a4b4f22116457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90971b58afe4cfc8f5e649b206c9976458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1e7c5cfa173834c5d4c07b5a965ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da46afb64a2f59218a074fa5fa851e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d44dc7a4fef32c2c75070d071c456b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e096aabf6af919276510701effd0c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bfc5206ab50b9c28df4c5167d1c96463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d50fcc568643396fff8ca78a1858e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8d2188198ff2f364978ec35f2ef73465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2c369de4287fdccdea708f63ddfab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2b0e2b2935fade6e68f551e80f2bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fb5791655c363d8d86821080872db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44cc0f2b7d3587dd21d2c30220981d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99968bed6f085daf2ffee57451cfbfb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392db897a9fd73590837e736c1279a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81601b5cfb421822aca18100624413ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f25226aa2ed23b45e1ba028bb174e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2a3902ad3091dcebd8df77354767c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74da9333fa319262e48f48284dacf5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9f6731e369c5313d5ab2258c667aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a7ab4663821b8a965b9a8c4279ec1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed93c35e203af837a9f0abfdf691dc8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf832d5efa835fee0991a4dd58349f58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb318a555ebc5ea19d49c2ad343d0df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75049630c4a7bbce0c6b2cf931f683b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36e9e0d78c8ba89db8a71c43b631d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02d275376fec437ddff6f83d84a8cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9a5da042cbbc395755fa72f3dfc72484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee1316afe0234ae0100bd44204b0b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab1ac4570e26acf5e7c76a1839fb3a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7795b6788e5221b2578bf829946a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e604ab89387fb33c2d28236c4e51b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7140b87beb59a9d6cbfb541bc0336f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd0c61771f7f9389756ce3af873504490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18fceac7ab788d3e6ef776aadaba56491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf4bb7dbaefebd027d51ebecda89af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbbc0fc4c3ec1bd50c4c2bfb94ad39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303a11e0426e023fbfef1c8fe839d86494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739e289d8359b0a83057fd1f16cd557495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4f9c85abebc4860d31a1954627cf9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75394149fded36031abf8a31baad9a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe591b9b69eb26ba2fca09bbae40d178498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e8cb2b32f9366944d6e8e1cb3db91499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3860d7c5afe143399761a04cdf9ba4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738958e1cfbcc3289834124b3d55894501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f93d377d7aea6045354812f173a645502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2447788b061f877d0e47b6661e7a76503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda80f8043bb8bd84fc7f7334a82c95c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111879ed8fe9921320e90c14e8259693505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd760fb855e9ba805c3a6ab9235112506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0a4711fa3cf1604f8df4c393c1ac4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fdcbf557c19b90743e9fb304c23d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c98edb6f0b1835b674bd7e0d464f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f7a1320b26e8d3b4346dffe82cfd6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f24d052798c556015216b28f17fd8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9e02eda135a3972d63077af5ba250512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfd472fb70e4855dfb699fd0106787513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904aac83f785b366dd7418020e0b77e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee74cfa806bf294e5d65fb9444742d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c65fb36bbf6823eaa6cea396c85f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7f0b3d9d8bd9341073ec2e10a8295517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfdcb8d05abc9083572fa4436aa2d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36952c9633fea9fbfc0fc1ff9bcd9ffb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44fde5ec814d8691c1ddedb2c5c781520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff9b308310efffe275da6862d1d69a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34e75e111016c4fd464751c58e4f24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82fcfdf23e9ceb6054f682e3302274523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162adce70fba9cf408ad114b7606e312524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb597383e67fa9c2fa755cc3497619525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfb3757eb8c72379c1d24ccdaf9fd8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187aa1bad93493bd564fb0001c675ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c123d31289fe6708ddf538fdb7f17528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b54f9f379279794f884a2244520deb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad90a8d441e0a8a1736afcc7ab367a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ed431d28f341046e81a7813cb4bc8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e389b5edd4c1d1aaf11dee807915f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b97266fd8ebaa3cac8fa97f03592f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d426cc44b2bbed5be779aedc8fb4c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d211d8eee047979eb8eaac9433f22b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002812ca3e123e1ad5c8880f2e82291a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882f07e7c8e99c2c5c2894004a6358e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39777569aa0202d05d02345bbb15410538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9265f4ae9734e879931262827459ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddc1d933bcc3e7a25efb676eb7cd0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351664271aa872a70805fe21c6b5093541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df53b8ba512460dd1eaba053e17a3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d47f5b4f7c857a9ffc6956f98dbb9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d61d4e3fcaf5adaac9478d66d991b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097373e4d4a739a05d1eb5447de73b3b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4eb6f790461c94712243625d0e97d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bea35078d0a7649d84cb70195af59547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b1bcf7bf7211dc53046e5e0d6a58f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ba942a98beef6faab18588a540c5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b0ebba1f9bf782e8c76ffc54137ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774184d5719d72181a52a21d825bf9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe449d5336527bc6b3575efcb384970b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94811a6e1603731ae1e719e27db3140e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1f86bb6c7b108461ac65ec8075b29554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd58b7b9e7765788b3a20ed8ca956b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a583c3fdabe43ca1a75cbee488996556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04822077d038bb07be342db3c6bc35fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fcbc1698a44299cf41b3967e440e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24657ee3443fac2ac4df7c68d710f358559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93261c9ba8589738ce2a45103343a67f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a757f522fb87b69e34973846dd86f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd354d9012b8a42aa0e5a5cf878b763562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6eaa68ec5331630cb6c52a812f3054563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27901fbf061ad10a2192e7655468d9d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac0ccd1d1b657b6d6fa929914544f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0d6bc107fc435a2fd8fb92972dd5d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87b837a15b7846cf779dd8a66cd9f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e694169637dee276901f2855e429e3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d569918b9567cd9ecbb10fdf03095f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4f758c9ff38f4ca99c1e4d2bf578e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217a9d9fd84bb72a76242e0aefebd1a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d28de2b48a0e31d574e1d9f507ccc6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1d297cfab8c14fd1a173f4b1f7085573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cead818397d7d5471b1763ef06ef719574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdba5860705553770d7a6cc690a34f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f1056dc355f829072acae5cdf535d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5cb5ccd950487085296db68ea0953577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5226663549cbcf961b9f0bd4dcd2406578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91992fb3215502562c05f1bf7c19cdf5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161db1455283c679c678cc0c5a296f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13ce93522029419f06a2aca4935b6d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd41283abf4fdbef0e1261753051976582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083e5793f3e18e3be0128ef32e0f368583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d8512651c7db3d65820296d6196dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769e84c8d1e3a23b22eae97fba9b0cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4efbfff1c483668244d9d0a9935ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540b9e700af7f9f8229c2c00775fdc7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c042051b7913c5a1481423ab6b89e2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748143fb52ec86013795bcfcf2f005cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649eb964e935fc22f84297057fa79d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3aab37eb56f0662be8369ae04982a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed23172774fc0fff002b0620ea1778592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4157c7e84cf76827c278f11be2ef2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850863fd4ad91a2e2db75a0adbf9762594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43514fa52cd47a49aa6d9d12ec39bd21595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb47aa344caa642fa2317e80d1a83a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009842a2d6ca3ce92ff3a5274d2bbaeb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca04536f7a1614d62252ebb12d6476598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c25c027c495e91f428dbdd6f95f200599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73369af8f78f537995293914584a4c92600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6de47c5d025d8b927a99d7f4addf7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa6fede9679f72d9e135b816048847602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b4447d717c5d3b93f146943545bf4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c396c633c2441a1dfaa72f1e8007ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f3733b91901836ba1f61421033774605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50583b5a5926bb1a73a2e98f8873fd4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a71c5130310ef8748252ac8974f81607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e601f78225293ac96742698c366254608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0f20fd35e10a5a25d0ce70ecdabde609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b589dfbfaa61eaf7ea6babd6a01b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ed7d219ff76fe2fe8b17a450e8db5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872b08545dbf9020e9b80cb46833ba2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a957de22d07e5ffbd2233c09fd47b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9027cea3e61ee097a7e6baf50840f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492824796eb77913fd12b9fc0e9b94a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2b3c3fe526378b6f0e7761b0866c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db868e87806e430546e8a58e6bd85fcd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14407ead08fb8fe6e36cdaf11868d25618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4180d8c9d23d2869cc8d1c7ec8b1d35619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e08275c07b617f001b14afe040ea0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a30f2c24e762ce22633ce3be0436d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabb6c4f813a8e17b52999c4ee95ed5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c3776de7afc1145fff20970387adf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b439fe4081b1641a0921213dd55f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709f6b8477c58a70d06b1d7f7441eb3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80776f67d46f171962de0017385247fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb2903c3b1d3dfac8c0d3c730c6d80627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b96eacea5bb11d0c8376b382d26418628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b881e6a37ac7e523ac0f39efdfddd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b1c0ee5579356366abd29e6983e82630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e2f3e3203288ebacc0ff728dada7e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2048996bf149540dc49af8471c1545632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d216c44fc1d97753bf02c4c257ef4d4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6ef8d82fba6799bcfa4eca0e765ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef78c081da78533114ad074e84e438635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d917f788cda589fab41a9845b1965fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452ba71077f45d3d19ec1f9af2094cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1a816786f9f58be02cbbde728ef2c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341967ed6b9986d6ee1ecd8a7b867cc2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0308062ad652c8407cdd8ccc717c88640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8dbed372b2353ecf23fb8535d867e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9b2096329493fd183523287c74fb0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9918939f3b015686bd147391f48e7cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6608fa942a5fe0fdadcb73330f86b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733ac54063bd68f1da61eeac6606637645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e8df2dffa25f9ebae8b55bd5f7836646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e1132ed2b48577dda4c6654e3ed36647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cbe3b4df8464f037a1b15dd00e9bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964b1fd0d3ed1f69059bcf3183c311e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f26ac8d1802b3cc220d5b7b569f3bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80a54bd883499a5de164d01de32689651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76237c6b790676b48310459e52382df4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d87f204fc0d7dd264540984415538653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb6af6c4f402d93590096198a4089f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccd7d2d1cc605ee16c5b304df42865655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574431df75b005c3dde453886abfb96b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c6c8631cafa1eb8c827a68024e69f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd647de0a471619b7fe50568f5b9769658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107ae2ac188443260e1b77c9a1eb2be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355306559319e12d6de1ca6ac4640b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36952ca3581b56ee0f9ee752c35dff41661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce185a6807305db36e6299769d174a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c73bbbacd6119e711a980a0a08bfb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f264474a2d8a28c711434cc90ba8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b207ef1623332f8709d7341d35be01c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf0b59223589a2c975e5dace8eaec0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e4e37890ed01a3a9af31c839b3f6f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c02a88b12b6222d7b160ea7e1c09f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb488e2ec75ff551cbce349609af52d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f17b8093d06a047d0b58ec7d715d43670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383b024e2c7382b17f451747d501d27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4251b070a610037fc1be96d456e3b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58699f011844a225188a64197edcfb80673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df388cc9d3bb435619428c3fccf9f845674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8c71b1ef6d325b051285cec33ce47675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5230b55be75d60a001203bd028f51c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d1b3f0093e1d31cf817970b29e9d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a941c166f0202bca35a5870c44e5fd0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77309f5248582218dd6c565b8f0192e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507057d1d0d23b81c8f75620261ca547680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d91be8e8f78a8d3e1aa4c3968b1b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c7483a01d89837e2f71097722479c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30da6e8f46edcbfff5f70aff3d35b44683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d375ed50bb3ae928b752ee53c6dae7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191b14cab3e9fe68f0f818cd19aa85a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88233564f55465b8676ca91b4fec48a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46cd979358b6101275beb3b5910e24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d290a16aa241f3dbdf5c083c202e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640182264294f37893d47292915c0ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30549a668ca73b432ecbfee69c5aed6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6f1aa81b3e64d4c2bf663ce080cc0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f44522b786631b2952e37e7c9584f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba2b05bce023bd07704d4fce851031693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decb3e670bc9c580dc84d319077911f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddee7ff7183f626354e1bab4bc7e9e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb888c8a69b6b9381be264a33285c7d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59359146126b041e77fe4e7c529b80697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4222374bdc0a45b7d68ae1d8ba87f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fb7b14cffd6c47a0ddd6a0e9304b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae92c2d00d4e4ac86f4a465d52a4e0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44cb291dc930511ed98b2ab908b974701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c3d01fbb04906e98430f5a1da11df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474e3e27e110125cbdfea71425692cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f18409486c62baab4b097b23f591c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a214ef613ad1749e7195944ab225493705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e63de769b0db4ac365909b9647c2d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9830dfc6a16619fe9f96109ca5d5a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1263b5bbac5332329828066575e6a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ea5ee13c30f5f613b0cd57069ab60709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae282dc102793b9c7129e422108a531710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e907d55aecdb9d887b7efdc385695711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb0746e7ac807e3f01726109f92731712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7444a746c98788874d44b505f64bcd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9640a63a88ac811c87cbafbd72655714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce04592da57aa16d9fc1d56a5af4752715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affeec04feb3e35bb79354075c4abf63716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a109d1674c9e5fabe1f4384ff73d8b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166632de072a7f19b6f39fea2cbab76718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de8cf0ee7ff1bcf2043a915dae3e73719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621f537692f555df6de34e2700db204720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a842207b755daf93d8a0083907173721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d873e9fd5c477f7ea908019a6319265722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0522291a49f3e4acd79dd4032962d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ea9b8a213eb30693d0ed3eccdb378724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f76a747e70a4589541909a8935e40725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc1a40020feac83ea3ab767e29e85d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b1ab99229be37b5a79fa2ecd50196727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f949704e2194d8a29781104fefab6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc70aba9f8f159734414fbd4c820821729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31659deeacfa97125172fe8d3ecf9347730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203ef23c57e52d01f2c7f99f938d0eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc27e47d54ade67bf6892cc824a8684732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d882c31bca1389f74ecb8bb3a51b94733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92716d79e0d912148df2d55c58e92dc7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23206a8eca24bd120617dd7f5d22a537735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00090513f31a8e35028e5d620ec90b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996657fb7a28b34ce17772f1fc1d90aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7207166042a3a6bb8ad5c7e00d02a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23d12f2cc77f40012147f898ec9f83739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d226e345bc448d119ae1346e09c80740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe0d38407f5b5daedd9f853e4408fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f7b5452058db57ac4c3f4b87134bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112822347c7bd1a40d683fab5fb7d7c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0f500bbb743bfbc4055f0c45a2bb0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c01423faa03596ad25f00fdc90a7bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b85df42030b4425d9b68703dc8c04746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4f021426c61ee5099f823b786e65d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e874be1f2eb8e3cbaba6ba53b41187c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3798a8ee626e19fbb126c03304e9ba9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c42c79a6cde46e31e11806e7d30f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313e8332d53aad98cd1dfb1e375ef46751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bc0a695f1e03fa5fadd30d36f1386752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e225aa663db7d216616d6b1a4da95f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f25c3c63af10200b88d4b68d5c4ecb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad3c7703e95b5cdeac56f9b128b922755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53291a3d8cb67220b583bc13ecca9f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738b851fab8bbd9c289537b7e898976757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472c6c22b77b08f1b85e034fa7ae38f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400420a97c63bbcd73f5cd90851a0c34759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>