--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe1c92e5d463e77c8769c020c8ad141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecd86b31ff97aaba4f083c98a58a392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156e103afb5f5431b3e26d69de73a033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dc6876255b5ef9aaa2715bb0137fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb205ef93f188671bcca606847d29d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887ef0d9b0b9f15ea2031788dd0bad46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb93403ecf3d8ec19129a181884e3947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a453f5eb2b99bfb6da7f43d48e5558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8947a5d3e019cdae94fe7b27c0a5f0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e940338dc6b53c607cda51a44b253f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81961ffe53370111e47a5f6c14d9a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d06416dae129c326238cf33a4f58d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717bfa5e509f96eddb39f10013c55c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abfad65bbacd7045a7e935b65e7b2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c5b4bb1afd06fb304ac888839452415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52a9a73f36f6d6c2ee6e3f6c3753c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775bb7f05b40942a22a8b9797075db917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e81312e07f3f8c1a018ea94d1a58bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9c9acff07304cf397f88fc18fe1a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377282f47a6afcdf8bc90289f241a5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770aac7a0b1fbdad69a39b8088664a7121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4ebe539ac0e775ec624dd9ad7bd5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849f5b5b45860c5f9a0bd17592fb58b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b7df2ea010a91f7540b1966cc053124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fdc014b0740c9b63bdc2ba58e73b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b86c921205b600597f3309f72d519b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c53f4caae8c263682d28db6a948a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18f82a0627b0de3f9cecb414a0502e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f0e486b58d9727fbf4c025e978f3229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb8f61fd420111f573fb4064f96fc830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155f0f4b8766b1ce35c643783da3d5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640056f144b9422011fa0fd97d14e94032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8347d0cb231b742175c30eb29c1d1df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ba1f2af1ad69322a028593c88a34534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870e4d772ed33339a4c0eb0b5d435bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225eabaece8be3c415291808bec1495c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0af60053d09e02ea031fb98555ea4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1d08d120eb9edd054a3fb574f0bac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf33101de8799ab791e3eb52f4c93239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ee382ff0328cb4be8f53df358b22740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272171ba0c6f00b3c1288fb5e421c77e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e979ee6de9c814c1bdddb9f7b387242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25549b92b83860837ac6d844ace10943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa7b832e12e811bb587d212ad3b2e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423342205378bc601672be323d589c7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484306990ca093ce3a17c97be3e597d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd2475f888d4eca5acc89827fb5bfc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1733618e4692e7ae39e14d92a1c97448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82e597562ded1b2db1b370416b618349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c31433c247458739fded272ff7fa3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e077320d2d2aed9c66072c542b819c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ece8c8a7f55de3405b50b9b36f91252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecbbfa8d8f5f2922e8860906c5a49353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7166a5e8201cc4361b8bcc02af7d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b4b09dc180d1a1addd4b477e8e56d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76383719b8283a25e86d7b133671c1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ce527da22a7155e7aa5060993ef5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b10a95075fc96cde5e36db887c9a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17401d85378596fd204a888cab074059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9e36ae12b2078a874c35b9246c4ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acb1990c346796349a79ccdc14a68661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dded790c1ba5b10d0174c17ab0ce6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c84fb6ef2adad8f9f6a1a7153cf0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b173af01f4481b6f80cfbfbde5e3f8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989fe1a443fb1ceceafce9e10c53f1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cd9fc53782c5047297b2c129eafaa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fdc70db0cb813842c3eeb5faf6d1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c8096c5b8f3e991284dca66bb5ade68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3b697b9b56f01127d4dfd41812ff969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c457bca9edfc21b9a54a04fde50d56170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecce9b7a029e9a6c5f89c9db9bad06171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d01d7ee5c2d158291a6e3619e124c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1154aebd5a77150e00d0a51c632ee9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5762ba93cb0f4f285d8455319618974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f0351badb2cdfe9ea8d45145ffcb275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943710a8386977e1b47abc72c69dc6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fe0d3c51f8df06421c8bb8dbd939277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77168038d6f8fb2709f673e064b1f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc517e845aa5694ef6faf707074abb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cfb07c73150c5dad81f3ee31c10d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f458790dfbbecf0be56f128bd8ba881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711193e1ed5ed48bea3cee01c7608e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabea45fa7a8803999c32772fc82c3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9af72b87f309ef447846cf2a1b4b8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9b7ac7fb6afd5bb038e5a1795cd5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed25ebbf0ee70c337f2df7e8f0834286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ac0416a03e7d389a145f48671d85d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786e415cca02cb593d02e2515bc389488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afacfd454999873136e8f7fedebdc8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b217cc08967778003f54d013173cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cee83f4cab1d2150bc4a632b52a1f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f2bb95fd5ed64b31995ec0b2ec0f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c446f04e30a9c737827571d7223582993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621cbc95cc1bc614e5f0e3074fd8a4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b3d3f04f8515bad039ac5472263ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11765be61ebece4dc126abf5da66011796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd54d2682281f555281d01442595c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1ffa44cab1cc7ab70aefc0a43508198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610cfb9a5cf9fc84cf2f896b4fcffc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dad0e98dadbe41e4133c9d40abf02e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcb8f565b36b20896ce315958aef8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5b172cc0c3d16840eac2f136d7904102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b97ba8870d9f1b69964fe66d528159103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472823b428c40c639b6442220576e80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46f65d50c47902b95e580abd244fac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41040cef7a1637736f6e11cf9ea7d79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19977dcd381d824687fb7e549c8826d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c38ac88c87d02696adbfd215d99c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4269f24131ed604d8835f42ccd1be3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6395f92aa42c401fa414c6ac80a85b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88d38e8c951f84265ee9391c485356111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33806da2ce72db617d5b3b65de9c41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dfec2ee2f13299916a6f6221c2afc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efae59da27f1127826360a441861fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439013dd0618e864854f67b554a529d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38339ae13e5ef09757164b8e01c8487116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed670a01037219b1b913ca37793419117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0595a3904f7c8e2ce5c094c8e8b05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b929a0d934fb80193242a9f1487369b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b5930a68abf5bf83f28cb5edcc595120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2c0eb318a038edc17d0a033b76976121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d47bd4b2d7eb0d881b64b8c2481947122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b512e0091380ecbbe36b45680542db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9ceced1ee146c51f9617d41206bba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cbac58d1c3c5f94dcb0d3bbc950d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134d96d34c1cd5d74aba6bde8d474ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc61d115fa5f50f866b0c8b24c6eaab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e229fa9094881061debb2675a71f1d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc263e9ce0445aa608179d9e767672129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d1d63634ad96b60d15652bfe9bb08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f562db6bdf7cb98bf42f0d46315bbe1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f180f632b9a19d6b4a36b704331f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67298aa8e9a23f254176cb32ebcfb6c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5981ff99a82e66c7b7ff846a699103134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00e547687f57794997dff4833f57ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b24f2ec5320d49cbcb5ff7256cd326136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b86c5fb3f5cbf207abd8fd25e3482137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90f5b9024be5b40f093ff1ed40e364138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2ff7d68a5e9a611f4832921135382139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7650adaa61110c7d87220ce086ec2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d01d7f36ae39a0ffed8676be442cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415a63c35255cd40538c62dacad8fc8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8229c42aaca5df4b7e48f3b44d0a93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116c978cf8cdc5abde9d358a8951913144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbd54a50c85562ea72fd45d1a8bfd7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9a3f78422d360cdb3c06c84abdb18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143e3f75ac98d12b270782b693d3b1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d537d28868d6b6d2e8b8fdc620ed2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3998131ff2601dd42730fdd5105fb8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469e2632c02be263b6e9e574ef9bbb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546a138da16a7a2474b9578fb90618e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bfe76721c917e3b98b46094c32ef7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cedfd6e733fa32c8bc1be4385a043e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfdc9fb0e63865838c371e72d371be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0521a765fe6e97c0643f82bd5c89f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89c024a255cb8d5e2f7bceca239935156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9ccf2eb7b7b348342333fb4564d55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54284940b0b6ee6feb73b5bd6453a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfef682d2b737223e64de310c6ceff7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811c529ff24f56b1368dd5eae7ee824160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf4c84ad9c7c281963ae05e3bf5201161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302bf13fdce70c9578d38e1d11a3311162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27c959e6b3bf9dfa958edc73641926163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140521a14331b5d81aa05d8fd98ef67b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00070bfdba2bebda3dc7dbe8731f04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04eba7e8083ce05f16fe11978701139166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750c0e28e9e1bf86702bee6af67c4e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b2fd68d5ebec5083d05fa6cd93df1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b26852e0dfa54ded3285e8b6b878fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fdac0f160dfa181284c6b6192c6e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fc51810e932d2f0f5be1fcb221d2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc860be740c9849dfde8f4a07a044fb2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e17c398322e162d72c7e99a69b6b80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7329e74f7c4634a0b3d092ead72a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259e98b62e81492454bedca63822561175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02d62639a7a1ed88ed9565595127ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdd9c0be6d839b15ea469009b6dd75177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddcf1b024fcd87a197dc9b7ae90667178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644c80b11ad6439a9d057db78ad161a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddb2d27c93416d845058895a264aba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993ee8a6568a65eac95230e38c75101181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f7b153e20ded05af464c0eb2f295a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcafc1523f995027c7e314bff98aa2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c557dd76c80fe62a9ad595ec40a91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5734f3061e0c4806661dd9cfd74ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86762efae408e3006b0331ac109edece186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee514fe67f59f0d051ead770a519da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef3720693e85c7f9a6a19f8ee4ad17188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b483c33b0046da2bc150d9ba52db89189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7219eb3b15ec0e33a6dd02ecaddaf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21454618a7dea82ce96b7fe2a5d1173d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53cf2baeafe6a91d0bc08ea3751be3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d0b1a4918d8df52a1eab459a6fd2d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45044130316f59d2d492bd5828dd1d5a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadcc665f57ae88883010326eacd18f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c30905e6186eccb7e234c8b726140196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f54e1677a3aed073e533a55380a78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd873c5548b8c162324c11d5d47d4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e92287b4c5d4ca403d2d1cdad2254d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c7c2bf2ab5d5d34bd9c03e5044943200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00494a2bda3e2a34755ed3a2e380456d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd24ab844806d593862b6275f6d10e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7d5ee2f424e4f53e7165f6545bebd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab22b3dd4e63d48983f2b91b254585204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e437c81f2374e29fc85d2b9160ce4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347adc5aa167fbd57b4427bab24a7e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5c0a15e1c46999aa7cb0c249526fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd16a88bcd5913242ec55a0626886b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf5ca29a90f5e94c87d9a866292090209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8173c5bc050e2125491ea65b904c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d22caeee0cb790dbeaca0f6efe1106211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf5c0553e4112dd61506e0d0da39cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1a2ddcb68b2c14e0c9006f182b924213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44bb17634fac52acb25e6d37df4104214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f4f9e22fb60d260a1c1a5f2fce47f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f218571ff9747f4f6acd94136f377ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a6bf760e84a7d795c481b3e9a149e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead7c2837407a8bcaf6af2e26f2b038218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa5950e75021af804f401c2dc513e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213bf2972e6d65fb45e25255b8c4d6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41794322f2adff7ecd2e96c9fe4cb908221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60cd7ffa1d187bc6e04d991730c422222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6a33de52657fbdbb6704b84eccf91223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cd52dfcf2397736baf882c44b4dee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a8527e9fe01d9bdd4407145074f1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70db5654b08ffed2f75be9f83cc038226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b91b2aedbe60ac7af91d89f4a7b5c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376e5638448e622ca35a5fce95ebd6d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880933c355429dd79632043585ba7bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3c36d81d26effff0dfe9257c2f891230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fd9562a812b9ae5c0b2488e6185c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc6513c405d69d5b296ef5311dc10b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffd6fa375fd0acb0114fb66c0e6218233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69a3730a8c192713af1e807e95ef14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f166f74c9974fefcb7b83e3867ffa8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e6dd540f6e4b69eafd4717e6fbac6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1a24bc0041f0e542c776107de8fcc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea233d5ee5c051eb4ddede31c01b142f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac918db7fb2142ba0d06d97a391efb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2974ab214d019562c7391c5a09f494240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94ae24b4973a3e55630768ebfae3d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3225e87cf0eb831bcddcde82e58fad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9dd54bcdc861f6652ad212e27dde8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748ff31846cd3ae64ec1bd39f241b75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02285db8d05ba172257e4fb240e33e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e0f05e2ae16b1d6302b7ca8c2d567246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ff72fef7c982b35ae65d08b2f8b54247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39a76810fa45cfb0952ff4c4f7f2b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16a34a60768d9e4e80f707c6d9a3fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5254a774419ba6412de5be08ea0ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427aa1f1097309bc453f778321ba757251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9b5b7d5421cf15cfd6fc3910a210d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab1a34d2c3e77245ea2c078186fdff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520952c8256cdbf54dd3452b46125557254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29188e3278d056ccc25e583dea63455a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877a2a1fc96960a02c588631db5afc1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6ab4e11ef16992f040873ee6ebc85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f8165d21a882ceec89e4ef6c7f9a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfe757c9c559d774350993c9d66f73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4ab02f6fba6f22836bee56241bf07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705ecdb6db00d44a029eb1f17318ef8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a90dead04ebddd1ca8d3a32a71dad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cce7074a841d218902d1348c915a8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc87e135d6c376ca2c2dd99ac4251ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd6c5f98a1bce77c6eb65fedc424d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb1e73b0f34dbc861fb736062c1402266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a00f6cc50dcbe187f9b5a459fbddc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168624a7c63450bc4f987d4493a7aaf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb7203f9aa7c7396a2425f1c16279a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fae9ac1b2616e5d4e349bf56290f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd12140151abc083507a5e4c4cd7ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f75e8a52dae30a08f81820cbdf090272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a208714152814d210a59c995013405273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c522124a0c4855b224b26de28b496d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed4c2d52a80c7cce4b760f7cedce12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80e613b892acc4a978070651367e8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991d30a4c14182a4f5c69b3771472aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0840ff9008b5071dba45a022e792f3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4630a8987941f2693af028c52ddff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b7f8007b06c66bb77d5b87e6ae8b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeada50dfea17436ff7c66ae8eec2e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd93436fa141e5d4bdcffe52d2ef65e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a230c60517a4015f731a1b605650c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afacc91dcef87c4a7923f050aff482284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b35ee15002ada2abc62c394faad7ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06a796287f3144409b9621df118305286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086000636c61e48ef84080c80d8f7983287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7a9d9376de57285949a3a1b18f2f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06362cf0f91bfa7d617f31c4923ca7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1084c74922eb8844d007fb754ccdb9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2fc64492d6b841a8aa68769b60a36291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2bfe551027fd9437367843757cd54292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bded075ad252396cde0a0ce345cc4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b762b0f2e383275aa82003db0fe875294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff25fe398996a4317dd1dfe6fad6d9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb3ce1b04c9e2d94923b56e354ff73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799eb6ec1fa3341f8390235361a17bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3e9e475db203023ba6108c13f6494298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68c9f2c828b81df9197920cb64ab04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d7cbf3b6960661f85a87eca7a3a34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dd09714e2f6d7097e4a8daa3e0a1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a48150eac78821f7aa609fe54079d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7642f369b9215984be51d2f0e0a665303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b869be2db83e767509859eaf26c0e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048488b677ed5f7f4da4a013b0590f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9dd266e8828d4ba9cb924e7eed3b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f6031aa22581fa8c96cf542c0d4e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac664fde967589bf3af1bc25ef68902a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ba433deabd09c6199a681bd6d33ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8a9e964a1c108d2eacc2e33a31668310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086111646a79a185853d99b267679bfe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be8b582ec2941b49f590352bd3b7aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffbb3df72de63c41c0bdc99bea28f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309baae5b7e3bf63cbf50c1d080fe3ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb2d28fd8bcbe3a487503e3ff77db3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fc1d8f9bb9841595024367df7b459316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ba4a47959b861a5893abfeaccd049317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516592501f8c9211dce4deaf3cdd418318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88767a13a596bc72810261506bfaeb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa980d6e724e78440cee389fc0fb967320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff77749e3279bd7fa3dd3afce57ec04321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970b9afb9b7bfa031db3a73088f9b48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041c6bbdcef626183328cc6d3409639323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62660f93e71e7fb76843229303e8215324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b669b74dd72e957b9900196d730db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb455aad2fd00a019dad0437e283cf3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d062d24d5e3f4e3950a356a00d1d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17c5cc8eca4520c029289fee974faa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d49f1dc98c30bd47206810dd6a451329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32d846033a7dc7cdb8eb13a8299918330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ca41658b3259570f1c62de044138a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88a1084167ea59dd83a15e39a7b411332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67290f502c3f02202469919a8575ad5b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e04b0b1effd241348b833b2a7f48a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cc592ca6e7b5f1b6fc2151f3cd498335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20466d3c7e93305b71459c7d9945c850336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17758a26ca250092a710b83f2b09551f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5be691811b42d15513dd6cf3919b7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6a8428d85650cac6b577c0c043656339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42edaac968d5575d60158d1abee696340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbec3ba07f7980b8c922859360b2b86341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e48f46b1b3398a008962880c34426342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ac676e55ca6ebd811d57c1bf2a332343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a45fd53c3a87f2d9397cc198a8f7a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1452949a0b34df541703c565dff8f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2cf8b0100c3a03e76027e04edf3a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe283330c7d96c964464daa6d5cc61347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c633b0180f0ccedea8df57ac7d404348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305609f2c676925a01e83746e2867f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa3b076112c75bb569478deb4e8d8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0326bec00da06e1b3952db12f0a94351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66f18ce2f1e28e8feb5a33b15ccabd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3141c602a6a2a1e4e9ce460475657353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807c851b1f5f386fab3ec960e6e750e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296e5a06027f83cdc8e0123341b2174355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4e9511d884b5e093d04c85b23b6fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200915890199ccb7ca3a55d721a2053357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370d96045f4c136cabbcea1f1efe38c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c06bcff75ed129825b2f60f9ee58c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353413d10d10705582b58d1858b33b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9934d1750b21d06051a896aa681d23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a8f400aac603e75403afffa6c6bf1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5a6eb3fa5b4f283f9f17f3c9e79fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fe8d38f883108455e1c786712e358364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68287e6ebaf4342401f570dad91d3195365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74db65bb887d9b2ab8806be9574f28d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e030d9adf00283a1a02620dfe5e81367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c885cd95027f023dab5ab50636bbaf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de034d4c9f02320fddc766382e44ae04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894b5f58f94656071aa25da4b82c6d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a71d25a1485f7dc18217d3ca40e63a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db491bee2aaeff3ab60f777f9a0c748d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c7bbfe07354fda5bc88f3e58ed4bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73102324949b320dc10f161c8d3900374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7777ab3365f86eb31a1f9a53617a11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c3e1510c0be68093ec1e941422245376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4328da1de3c30fb9f55f6496e4e269377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fb340f986577413c800e7b3c830f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e01dbece51ad4ce2e3a5f3f27a5dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc063ebc7e3e518598e49534ed9182380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b6935b98c924ecec55c18d4ee6077381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c2061fcd111ac2aa6615f6447069d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51c07e97a9a9ce94f2984d673d8d46383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47046bc16713ca3dc42f531062857fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6f8f85145219d5272a12e82760be4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058b11b1f7e42b7018e22ff3dbde890386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a302d073dd01294cf2291f7ca4e73ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3833245cf1e9c9c3a51cc620c9f181388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1800fc526539395632ea12bd2e2133389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1c52f4d6e54b33e2373f68d4fcdb8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e280580f25ccb2d0f70b5f9503d430391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382250e39dbd2099bf1f178576987d7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04464fdcf610ddf0a66562c9e66e72be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfde14f5cd891d15a59cdd29b73d26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6df634000487066b331a224620c68395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae173bc8f9c291981d7fb00058d81d87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc64e06c35dafab50434b4382b2009397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de661944750c78de8a3dddd272723d0f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d61176c47ada19139cfde5e7b05de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb86c80ff11be92d10e8502c90cab0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a1aee8b7dcd1bde9bc140c8f6a253401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150c4fdabf5fd0e06728228d7d56dad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac70fa02c11ca3ef0a5b01df04362cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db7f1dc72ab72510071b4cdb19cd09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e3aa5158e8486584397056a748d86405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860efef644fcc007406ba97f00cc11c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e24607c055ff6476b1ffb892312c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1c60b268d49a11701eece5698bc4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1e918ad3de0d3bf583ea800a7be72409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f060ffd9bddd188edc8e94f6c99f664410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77931f60ef5d35ebeeee1739249f776e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1349866e3660d170b21fb8cbac920412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61359b2686480178c6cbad9283be02413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fca35b9d3506b90bc9f0217dd6601414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089f34130480c1d2b7502c5d7d57233415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45eae9c46787bfcd2c0977c855fafca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e97782ffba67e4a5ba3871dba7fa2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417430f4ba6050de8200b72ccc58595418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e56549006588250dd6710aabac985419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c9579d4427e2ef98cc125ac37257b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845e2472a7299fa5b949f437c1fe31a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4cd158b1de8b18920b47e1e912326422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533f2793b25ca9709f0aeb37a02b70b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3247455e9f752824328e2aecdbe041424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf244ba48570fcefdb19b45d9990ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549b5c53f78d31015ecc7c7bbd56cb2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a66ebf7b816281777c47c723d95f5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f0d859d22c2056c86d74397c729fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b9d6ea5d41b623187c5961317c44f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925196e6f39d09a9f36b3fcdbc23b1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd57631fade20ece02105ed7efd9c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7efac2a4bef0769a05ceb8eeb652c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d5fb9c808b8ef83d8f9bdd336fefd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed16b3e2594e72621684c9aac8464a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48771fcb58e8872df479567b215f51435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671163f40810f0d17a0b6b9cb3c436f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0c08d758c7ae4383d230ab338d0dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50788baaf261fa50d6aefeb047f0de97438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7254f30e775f0c146ffb1de5ca6b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ba699d3f3878329e39981ad6f689f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f59d94ed27fd893e57ea484744ddba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476d226611c7cfc0238ed979b3ed356442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ccc13b5ab226f6229842fa409f80c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5a02ce21e2d6b00f655b407d6d5b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308aea778f9f5daee8e42c431ca8539445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a77c93a82b3cd9024b61e2f7c23fc6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34993c3b0eb0851702c962cf1084517a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c9b485408b7bcc7f210e8538b027a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bf4f686bb1d436aa4c4c5613f371d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb844076023a42daa7967e3c1612a9b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae950e2954f6c994d4fd26ada939b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286df531ccb1ad3d6faca361a56a975452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e8fde3d64fb5abb0a0bc87447ccbd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc2fefdc8a08e815638ec4d4aee86a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f433e4a8099e6a3b0966b2041b507c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0253937dc5ab769cb8b564651b6456456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cedba13dd7c943ca461474815c4bf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd4fc83081b98924ec92b0e62e9a29458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8b98b04974302466ebc044094d0a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7f10819b55618a88e574981d9ce1a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e760f58566e0588ce151b88e0170114461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10565c46a350d69063fdd7ed0eaa069d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f265a4f05e643233f21e1e2f384c8a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea663d8c25a6aad3bc1065f5f86a1e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ddfbd0ed4fe7bb479c171bb826f0c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4c58f84d46c73460e7afd5f22bd12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae69d79b08cd5a4527db5b3af39ca01467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183cf61b57779416f77e3a0ab211ebf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0e871ceee90c6bf2c039c9f2d64d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaf60733e602eaed8375c2fe801224470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c0612e720459b9f897e87ce541792471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981f4640bdcf331b18127390ba509f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73853e33ef4a0dca8163e61deabf749473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cb14557dc38e1516f31cff4650c0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928843f810a64102960690648988c97475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989c396284b285f8385df80f9b9f3c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921687bd51d455d4c896b2d66e5aaafb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823a57229208c9a99b4874493dd2a0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0bcc103f586d0222c38714c2813c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178ffb1e9e9ec62aebbd1879d2e954f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64731c84080beab955c6b5abc6aba7cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e24f49df978048babfc46ac5667bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf74f895173f2d469b3034547d59db8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c280ea74d2c38f7998b319d65e8db13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148a5ebb686e69dff1ce9300df8169e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6468c977a129242fba2a04c91dabd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392756aed424ddd7f4c0246dfb310e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354b41cc17c153cd7373fe15dcf2bef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f1bd118c4cdb08c83dd961e03b6fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d36c72bef1ab825560607426e72ce6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208afae65d0a2ec544765aa5c4b6c97491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f001135e6666ba482a12433165a25492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219cf998058c18ff0c799d681f63d99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3202d0e83d41d49bbab97939e14b30c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633f842e5854b6dd4e590de7187d95e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccef07a1684b40821ce11dad302932496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839c2277647ff5b1d2c0f3940753b2d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a31329d91179013e2176bccc718ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa84f85c900ca279400b6a0c3736304499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c852ff94420b41774cc3e28d3ef925500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2f5e0f028fa8def379217ff7e6ec9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5e25907f42d765d96c728715d9004502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984dd792c1b2b174d3214f04499b8a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf763ffabc43b461774dc494fd4fcc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e6b46b019636c4abb8940d4c671be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06ea3707b2446f2480e2001df40eea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad535527eea1d40f86774c2153587f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dcbe83f1690cc042955f36ecdedc0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e793bd4cdd3e765c009179bbe0c062a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f10ebc96361e3f65a7d3da4f60cdd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c845efef9f5adb7d276d997b271b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a32dbb6756c36c59a519019bf1368b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c2fb05300247c8d116417e0f26d36513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4ba72b919a8080a0113198ac83f0a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ceabfdee167bb1a22c1f0e96afbbf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70e8caa04f9f3d4749815bc5064187516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c3af8d4b15c3b2e04261fe32fd257517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3c4f73b16c24af609fc3f4dc9220d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a50a4472272d1f2bb02b12d72c9ae9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7871aa8148c7fa8d33de3a79d03e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791a6ed19a6234a5310da3b383b9659521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdf5fe5bf19f1b1aa7315672973a8c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff0af03e17c04a0ca69ce255ebf51e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a35f0d5e04372d79d8a87c16c3acb0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7131163f1b7da2bfcfb6e1479866e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca38cf2b6aceaae753e18fbb735d0f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c3be2067281dc1e24c7d493100777527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086b6f750231aafd4bd9adf42962658528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c9624e1251230db34f6e8baf63bf2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702ddc2aaaa0e64e4bb922af5cf7e27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df96f2b108b9e0a394deacf4480b815531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd3cb470afb22eba726629bf309764532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac548df3e74484d385f515f8d13de05533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88facc083ece844a2db110c3466e0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced773a5101cefa880e29506eddf275d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e757b6254dd1d55cafebeb5abae1a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88402b7d916e1e3990731a7e3f97891a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83d1996d3f2540f20a3ff4d58f85f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9892cf2bf41a0ef166c51babd7e561539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d623ce4188311a0f37650611f58ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a825fe66c48f169b106c78b497df2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1288a66ad2492acf10a76079d40dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ab41ad18fa6358fbce6083f19cebd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cf9f818a955d5c14d236ef426193a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10ca56ebb60c0e8eb3e6de09b76afb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078641c11707e1563ba3b78cb8ede409546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a3e0aef9c5c827a4e9dc408599cfd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96b9124b0b4891946cc36430c4c0d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0f5813198119b3145b845249a458d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a507ce3deb28390f6374f06f81a6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ff88930936552dc7cd67fb0710247551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76be5d0e8aa38eeea7fa4423e996720552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bcd8c93c527e54c1c029e07a82641553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609b1c2798938a7a1cf8552e3822fbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67123008d9e606b61e4394bedef2ee4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641eb39aff8519dc25bd0f0017283dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158806be4d0b541e102a6b3394873ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de351016fc39a9abbd9b8b038ab8a60558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df26d9ea59eed6df43f47bc688dd41b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14529bbf188e81119f77f39ab2f931d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5d7b3546dad12902cef8569887017561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c633ca5360c3fb772cbb20dcff994d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c5bc19da047112abad8f05f5b1862563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2583683eb9a5bd0863fff7cedceed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329451dd6d681d3be500631bf41c47f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce96dfdf5e1d9a9509f35a03a01f2a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b249415f2f656f561dc63be2aa72892567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefced16f88bccb9f7742fcb698079b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f94fc7559ea3c6292ada3643527760569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877abf14613bc8ea9455ccb60db0afc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbc856feac716294de92312afb1a2c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedd3b30951b3a988900e687beb42eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad99f11a35e7ae66ff8b9d873b05cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17248d3b3e3848534e8cbb0696f66c05574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424820e21a7821c13ba7f4e5b382812575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4522743e7b8498046ebbd5c432f02576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7cb7c8934fc60dd2705359655ccd9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a16d5e2c102e9249f0ffc92a287c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c2336f62ce903830b64fdf0739e50579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8ed9bb02b8484a5cd15d7565a9f62580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5d24df54cc1252db9c5409b78acd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222710d6ea329d634c29b81587476975582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffedee9fea90c202aa04db071d0abfa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b2f90382a5c5b1a35ef8e8af6803b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf714212e3d8ffb744c14ebe835edf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4878591c7bf4aba541cdd8101f315ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1860d5bc7d84038dec0cf63e15ddc1a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb15fc85e03cb66e26f225fa56de152588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8cdb257fb253b13af4caec2a01b4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7549404de88d2902f1a0a8bd4ca78e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991c7158802b454614a6200d6ea7927591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e85d497e591d025866a746474cf2fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13044bb1d89936e42579dc75bafa0b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12fdd1b679de3a0ca19c4c5b878764594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d978c7e6486892fb4b09bd1376f4c88595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990642a2292e87cc8115c20b91e60ec2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe40a351378ec70807f466bf5bdac3f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e037e0a127973120a6b44dfe0c044e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf9d272569b23dd8a8cea2205affb7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689d078eca922ca4e583e59f967657c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c92e81b9397fa5ff5f1e30034f824601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146be9562ec4c8e97e7523ba3483dd9c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f675301e739bd30177e1bd43c663243603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd627c5d827d561fd9f564a847ee3b9c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ce2efec4417406a9a293f315bf3f6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeddd9622c6c2e113108ab29ec6d3d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437a10fcab6737a3bb99cc16c32ef1b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b402e0773356b0f1a6fd3e8b8e03c8d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4998f2315635df348177d71752501d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1a76fa8d4b3d35ca4a4b2615a4e5d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376fb284f6fd7319a9f5333848d0e8a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ad96ad07a06b7de5beffa684c80e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824e1ad2a11298d365e41bda3cdfde8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d475d33685b0d069bd06686d174bc8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf5032e3d382d742d14f44a362af74615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73875cd240167ce2fd6737224afead616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619682bfab6de2a6b699554980bd5a2f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9272c9644c7e7b6e62123376d661b72618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fb5ced8bcd36d5f9899aca25ce760619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe503576b883fc675389c894c9f4168620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5457481b6504bb0fe421be24cb1f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64833224b48158961c26ea16620417622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0c6760e0ee35c5fe9ce296d9966f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94889855f0cc3b370855e97dc12b1167624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd64cc270feaec9c8703711cfdbc492625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829c6e8165850b70c105add34b087ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa919f3350c4a1ff015347266b435ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e151cacd7497100b181a4ac7689d44628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d85b088d5b2c515d55fb93f4c777ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b077d7ad813c2e9e334e4941c0265630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0e10236b0214dd4323b1732823cde631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67383c215fb687c3ba47d67645f4c048632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f42ffaa921a011ddb00460a6b9f438633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ac501da09694bde50881388ce0efd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54539802294c799b36067b1d589edbb6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9febb92c280403199da9a3c5df4fc54636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de098177d333d1b9f28c5b33092db30a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127915e19146376953fdcc8214be903e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906b999d5eb673b5ac227d76b4e8ba6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdd35730f594d67436453b651f688b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b177bdaa5d6c1126835a153653cc3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8a91c4a4fbaa3716c655a37b78bc4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9293e460a4f97ff4c6d0d00f913a7db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3677ed99a6d04df760d06fe89dd33a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98872cbad3f4acbaf4d359d227001b40645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d8a197c441d22c21095ffc69f9b48646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c9939a582afd5ac0fa7e7ccfb524a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ba4c9c682646ac5f4e5112394dbf6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375bfc7b3122eedee68ef3b504ab2d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0804a14eaaa42a84ba692e048bc1cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408976370ecc1c0f19be07e7b19a3efd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b55bbab59457bc2a02b790378b867d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31fbd61f56eb79e9a507a9942cd83f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49c3cd249c0078888b9fb378110a97654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae236746887aa5ac709de14c8b96a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da67510217172145b816dbfcd7b5a16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a54a5c81b9e84fe6de842917632c3e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe8b5d89d08d1532b1a2ae0eb0ff2d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643f0446bc6ef9ac221d6d7f2140280659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c8cbaa789d17337440d8f090d605c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d3e95be79e8f3b26d836567c380b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bd26a7b0969f2fd4b63eb0e4c811e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d1572610e3efccdff393d1f6b6ab1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7dfb62a2974e8feac0df86e0a0a6f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe6dacf6377289d73d3f204059a07f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82c3c4d23eb3c523642f2bf39d9b6e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4aae51bfff4c0b8532406f8c004541667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9b2a7ff7f8a3304e21ac7358e5c26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092b4a481ed360786c07c1fb2fdc093669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1420699cf409eb29f55d474d5862d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e87e64389447c4269a928b1387b8b4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbb7d5c1911d525ea6079479ee58cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fefa782a98ffccde987539325ddcf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5b4d37fa871f0e84cfbae5e4fc234674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783287f332ca8d72d91b22671fb16e1d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c999b1bb7ba8c95dac8f4529114f3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41894e7ad6e7c3685ebfa6cd8193a3a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845407f031e3d0efdf9d6eadc763510678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e1481ea56d5288647a25e5b49cf5d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d37bfd8d0a89519fd1fbd9cb24cac7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96ab8a19581a0c4a3d2468e2922e95681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e7c52e067a9c1d0043952596d4b06682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a3cd6f7fe625b8ea5a6ab1dab77a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073dc7fa8ac631d23ca04bd2dddf92f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c4f34dd12368d0e491b2be9e9d927685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b42ecc371437c4c6f8f795ca25558686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2dfae7dfa8e4b44592d215cc4571f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b59d3cd0ca59aba7d807305aefcf0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2fe1169a2079313cc85e27d7cdd92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876e9ad67e2799aee9dc1bb268dc41f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e47a256a189cbf37592e637fb174a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b315531979c0ad5fcc6aea79b7975c9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a598b834508dcb7918fc1f43b3c487693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543e0a7a9cab3c6a65490a14729a6e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923211cb31a6e05af2ac2ebb21c8e6b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2c4399f8a435f8137a05f6a5c33d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a1ee391326581d0d8758fda2d1c91697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6b4b33b6dd43081ff7d7f1f513c75698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6f4d8a54779c4f8031ee5644f6869699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570c49fab97b07e01f1c479f9aa1982700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a65ea61aba0a8f063abc8f6b03101701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334b0b3627677d633f7b551126777fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847cb4efb692dc09c20d04f274d469f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd25af245ea9549efaf175b0bca4942704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fdff241207cd64a80d599d5699f98705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954bc162dcfbfd5be9331bb68459535706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894d6b24f07ff3b62aae2ac65ee2e4d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51a3982c640e4ad6500ac40fce8fea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a3d02d120789b0a50e60006756582709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13774cf91888047d40f53de7b495727b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b123fe35d65e9ab4c86d5f934cca07711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf384cd18844027d8338ee829a1c73712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a6ccd11b743006cf9a42e5919c991713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13672c8e5fc1f6aee501839bead9f1a8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968a6040ab409b4b7dd384dc433c6c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ac7143506d4bb021c16f5eb9b45b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48c75f6b44d26b25a9779eb2b0b65b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18bf8a90927bff39aa92b766d0e329718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ab39a69ee711eb81b4cf14ac90bdb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99f471ebfe9d629560da33824f24d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6927e9b388829650b2c7746c5031d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962edd153930c5e325d0c06c68b9c74722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe12e886a456c7a925e054519288a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0f2fd1f4fe3ec88fa7bbf3c461947724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb7bee8f0f9794d5bc7fa1791fb3bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa003205082be6333e07edf6acba2882726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd2dff52725c513c8a71d175d6f0f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62862465b00d5f168a66dfcc353e45728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64360190c4e0aba0e6ad1d08b916f27c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b767a678a50865ba7e469436df9a1b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba824b2bc1e1ad1d9ebe186ec3d259731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f39c774f348f8b1eeb6ede0aad4d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132aebad6245d287dbcdd140211ed91f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f47803403786b3f528dc7d2fd9904734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68611a70b7075bd0a31b296db8d14c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355338b82faa09d8654a59ef1fecfefa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8781252c9bdbfde8fcdf699701cc78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cf590425becd273dce89c07b77d2c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e184c1874b1fce5397e4df8288325739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2778fcf16b68ead66197e55957673740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ea536c6b2f856fae3f244544dbf3b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456be927fea212219dcd830d84844d1a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682a75ce836df72606eba6ed48ebab2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c98c6b5d297e0d1c22ec9db145abd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf7d39f0d2a8b00db85f8825ef2103745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c958863b8515a2378b7837aa52a607746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f9a2c46f901b8b0fcf6eac0b83e89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8dd760d24551b86dadb187de18139748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d880f1c8a90a3b6353fdeba6bb0e9d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf42284909a1b1ab53631dc8db60d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7b4b8d33c535b4475e64c001f6dc5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2a92fa972dc5d847bb583391d812b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c20d32965bd560c004ef0c8ab24b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ec9ed92f91139db0d9a5846dbf408754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c6d252f45fefe59804708dbba6a1e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9a02310faf71dd2cd9ef342f90e80756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030d1a380c0ab24a9e1513384256416757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fc20c0d476c02641dc05257ff389c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36486ad5363e5c342f422bef00eed97b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649d7c213b14cd5635990b161bd08f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1599bef07280ca90a27a1c64301bcc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f048c24bfce604179992060cd55b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205b503af0a2432ff968e76844a37fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2519bda5b1cd9bafb6646e3fe71bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bafc9113c7bb6aee95a86cfa5f45956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472b67b07337ffb087771a23542038a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2361dbf2ce7c99d1d9a26811c45cf88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3b26c2698433dab831df787cc8fac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ca562464d3bef880c4b27fcef3bd410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aab3316121495ae9087af83528773e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabf26783528d845759a5af862e232912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9e1761c1c52ff807c7ce40251fdf013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6d1e65a9f9cf7dc566fb4f8a534d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dbfecd96fc442ea42148e2912ade415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4e8d300e4ac2cbc0154a654532fb516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfd94f4d12d635139b8a22909fea0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688d614fe81a25b54a48396b9a43bac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75531ebd7ae4d747957706a42f2f4a4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95242740f04c9b7c88ba16bb466cb1af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0608874e016d98d229b71745b92b42721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38b3cf46a7f64d5f3546d47a3f038e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959aec3a33cd0b31a17b8da2a1dc16223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f65a1722b414067433be46ae5083124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb345c66ae024689a3da6e49e08dc76425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36cf2174d71c414167643fe802007a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63996092225677f2771759d9c26309ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bb009deef27e562039a780479c50428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332d1a94af91b63d700495328cc8e7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b677c1fc055695cd26755be351c12330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a87fcdf8a5e81ef649989d57f45cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8a7c6fb5f8eed72ad408fc519031c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008e9d2137a5213e387089dd420403c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9140f977bb8d28f01be83f4de53b6e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93765ff72af1985b7a82cd85498be1c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5512884778fb329991d4d96dcdd78b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f918ef78955582c89a6b2d8eece652837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc43c14747c3c9c8eb23f6a289370f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6321b865338aff7e3a7386b3a0cdf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763bb57437996e96db4f2b8d57b168b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24528f50b5ec3125db40f7f457c00d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87712638f3d66c9f20ef4f595fbf14c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d179d352e85414f7095fe4d8c696ee843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5093404a100c2007516b3df3c431844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e34a189358a344d06667562d0851e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e70feb99100d3e8e73f7462fa3c97346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca48b92e2ce4c369dcadf8d347f4b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325d9470d0f3250d0da5f9ffe1d73c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d61d4b4f352b5aa86c1af62fba65349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1b8aae2a0621f0f43e00c38bcae1750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4242d8e7321e514904e335afac105e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696597f0028e1c92318ee1986f5d40c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba7dc7d7cb9eb20196e20182a2313453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfd86fe339bbc703a50e98887f12af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657beb247da14897c76441d1b5efee1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faefda840df648859748245340c33156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dcb362a9497388e3e51eeb053342857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3e9c44112c1c30404676d002619c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b2d7cbbe2a3edd4bbcd646026355859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8c24ce35ea4c61aa7b92b168282f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043051971c3dff444f045f3829c18cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ade0cf4f9bad47c38c4b1788bd49862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8587b69468d5b55d15a6a5ffab34263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe34742d3abbd6de1ae4a85b090277f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c905030382d83936297019156b5fd1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853cc48066e9a9b634c350ab66424ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54992504e914915007bdb90adfbabecb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0d36c4f42318afaeeb0136f341a0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377c50f1ba73315c99ba7fe249ad34a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8753cb05d677afc45d99fe86d3de62970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8edc4b700264357904c60068a0031971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2aa6bb602517a12273745d7109bb2772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7958421e71678ab457f4cf572a8fddb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777ffadda854c17411c02d424346e0674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8829bfe8efcbc99e1b753462cf66f8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96374882a1f5309e44df3245a2e561b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738079027dbb90e93bbf764264e6f46177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e78635e79dd1593cd698857a707edb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700317931ceb5245125afdb2d2f5df079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df823a422eee4adcb09717c9dab77c2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a9bf791ae0eb34aa0f935b514673581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725be921bc19064703626a049dca011582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40da7dfbeed3574c30a9d9eee4f3d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dc5e18851abd2cf5278fca096bab284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98143aef217a98f571462dd3c17b0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce1c7060e0e248e9ad7a0c798e171686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f738346c7c60d8ec150b15da33132987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fe4329ba8d1ce8e662324eb9de58288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e8090b036b033d0fb4ef7c9db008a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c4c964053d61d1c621abd0baa73b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388590f046f4f2501050a293600594191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d890c228dccb948e9fd3ac66b4b693192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a3fcb12a14647f2953a061d2a9d8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c66e9021de470a331ff5667863190b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642615d505883f9063b33c389145b08e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e06467db308cd3639aa01631eb942a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde6f6901a2b2d18462d4f2e6f7c9f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773b607fe5c3b56f693f443bbc06c7698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd960d6345e2d0538384c61cfe071c1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6349a8dd0b17976f16c387ed4e356100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ac6b5fc902cacebf8e5130b18d954101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6dffc6ef7d8197db5ad5300929d54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc053dd8bc710ef3f7eacfaf6cd87bdc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bb8df12132a02a5d94bc5c6cb0ad5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e1bfc24fedc6238210ee6f3721ee6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0368596e6c543ef93154a53171e048106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94679e6cc41b8e7a9b5368836670372a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfd728a7b8316e6b6b02680b63bd01108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e664e2ae57e125e8ccb78bf1facedc0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3e46a832e32e5bc9c31b3aeb4f355110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf4f546490d1c5c1658a64787bb9fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e729aaae9c566bbf69c0c2fbe7cdf80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8e1c88d1cfa3f9f95b0857101ed9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a017b8ad7446813e89ee5835d3fbd8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb8773720bd9b8885a7c9deca07d9b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1fd17097b4a2cdbdbc98f954ccc17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80868f6f3df549eb610ee863a5ca02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd29c8230ca9233651a23546f814c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6884c2e75e87a2a1cec6b5d4bd982119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90dbb423b4bb1667fc92a9027e7f56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bf98626b895e974a66f5883752b54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1681f6f8c47db39eeb5ab903530ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048870ce3e4f7a285d4bfd202be73ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729234f74d1b48441bc4137d20027ccb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe29f6c2bc3d7d31de406404d5371c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f217bb39f2d8dfd2834cf161c92c9df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffd6415096cceaec1df38c8bb9a0e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be011e3fc26f854df730afb648d019128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937867e33f883716a0f425ed27d317a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a9061e8ef1bd9b3c8b90b5dd08372130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b089a9f2a2e808eaeeb4dd6476cca29131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f6c64ff101d52159b5bf1675275f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78080c2132584fa29d529cde1195a9f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162d816772c018693e8a870ac391e8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792a6bfb4fd119c39aa0c59b254c0f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728849d724fc0c2458c25372ad867ffa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac21df2962fc6294dbec6f67d6bcd1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c8ebb6eab3c266d81ede2a44d9f21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17df0d473df8239e474aa07675b487139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e705d6f412a0eb1d038e28afe554a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce714f36357259f9717bd1b79eb47ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9309577805323b1a2b119aeeebbac6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028cce8e86f0686ba0ff71bd67f581f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b3d21f0270a2e819839df08be449e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce862e0ece1f7e54345474631429ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75487d7e9e4f89c5de8ad51725ba589e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f109cda055d7ff59f46adf05143a523147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346152711cddad99aba2090c7e27c91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46781e6644c140788aa7c7ef133770ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a52dea3e512c8088155aa80c5330c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dee10afd50bd51504060aeabdba3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f4ac543de659acbe200163f85a01b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d9e07e0b6b465df7160018670a81e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79a85c5071c90f34d827737130eed1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f107f613a17a1afd60bdd8dd272cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ffecdc675f204bb9c5b2a1927e0eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce9cd380542cfa62b55c547f0296b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865a075b10ab05d3d404f96ed0831f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40a4a964c02272a48d5a0f7ac69867159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a605b4f63646587a27f862f41225c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5935f0c3625082240af76db8e4212161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077ca46e7cf7617439d6114dabc25bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd23e19a34a1c6902988721bef89d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78c0c91012aff49e8b4da55d5e6ff0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c653e187f6abac4d1a6ab3064ba1e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fceef5295aaccbec049781d40e2fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7139e10e6ac39c2e7533bf60a55b91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fc90939a425ecc2cd4f88e3271772168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aaf2fbf14a73fa92b306cdadeb1578169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108e4a4e9e565e25a68ac9e95852bbf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c387f52838266a8706fa891c927e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811348a643efc78a532d2b93afb469b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f0c51ef449b56a185232662cee387173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05119fe22d904157adefb9724c38c478174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0000f28383d50cd0d97be9b6d718d08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374ecc14f75215a363843c54934e949176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805b1f064c79351198ae529f65c7155177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73fc0cae061b9b49f712be7ac13fa9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c554ff3f697f713afab692be973fe7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da75f6345e45ef9ca91ee02e673b8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33804725161ada4d188aa62ce33e625181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537a92b6f471bae034b776b1779c9dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9c813c91908f03ab7bd34dae7b360183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52982e10882e92c1008a4a75c61d0360184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ec2adcd9ea42c0a24157e4b73f80c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c4b8d357ed605b12deb744cd48d65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373aa52199f6bef476c2cc3c063e873187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb955ce689fc94019f33ea1f30803614188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fe438a4b5c4659eec247ef92b4008189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710df243f5f932e5f1122e8825e3638c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4a077725d960ff9ed913fcbf6a3f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383da9dde4ab9ce6f76c0582b0ffbf4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af17f5406b27f538aca5175eb6e375193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d4dc5081a367322a333917fc5372a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926ad22bcea616ff5f7c40ecfdb675a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f250f00a86649ea9011cb4ce0be08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3e49249da9accb1b152f1e0ae523a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ca13b049680f24e2f0f40e15016d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35691d24e9e00d1e8b4efcb8eb2faa01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d99b06ad66f26c33bb2c05059da0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5148f9ef6b02817e5ae893a71a75b7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402517d32e9750fc250bf12511c949f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1535f50c8d96431109e449edb1a20ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ba2bf8a5edef9b80ec6ad2349b9a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c545d55f551518cab2c852992074205205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac36f9c67a578efc87012f9a6d0693206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1523c2bde6cc821b465eaf0f90e68207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a9dacdc19b78f75147d7b48ee192d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be39d0f0111a74b9647d4a5d92967f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60934224951f877886da173733dbeb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef393c24e707e96cf582682d4e955c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30ae84ce07dff34179cadf7c00ad1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec04d14e8b3f6821bf6526085fe78b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3389fbe27d7ec31691477b9dfedfa1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46893884c533dfef188ab6971ccaeaa5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea394fc70bcb6c6c61b346853b51fe3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1ccb366a0d143987924fc2462ff85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2894cc1205b00d8813e63dbcb222d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937be15702f11464356608f36937dc42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e03da7b474e2ebc5135d263f4642a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ec1453bf86557ff0d4347b5721ff6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b504fde8b6e21943bf9959785bdb3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d245537caa287bcf6e88814e33558223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c20f439bd685d4c4b93fd4f09043ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9685a32342cfa3bc4b69ccf076a529225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65b6220abc86f22afd69069d22a0c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c31af7c829182273059771e4fe4f42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e21c336ebf5d819fdc7999f0e42fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89b73b69ed2a5444f0a59f8030b22f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1f078273292dbb5f9d5898fd8ad76230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682b8118c17c69b8bacd3c35e8fd7f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e599263c5759f5ce0f1864c9755b54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd074b7285e538cbfcd980d3ac9c0a26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527e2a7fadba58989b0e9e08ac1d92e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f1b22a85f9f559e7e3e3d3e6d181a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa812d4e1e401aa57115ac49e05485236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea23236433f77a5d46596fc6bbbf45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a83ab7447e17a6f1ea33f86fc1dd8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93366f9cf729de19d600260df938191c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9447f34571bb029410543a05cc474240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e93f205323de87b078d944dff1038241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31cd113bfbda928ce10b3b599b1e54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f7d4346227828a900833b4cbf180f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8f91d18be4909e4fc1d97c79d2b8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23787599de88a31b1a01a75c057c65da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879440d98bce1ddb238ea0dbcd7f9090246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b200a5779dfbbf48b37e630fd91e14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53544a25b28e9aa0aeb0e3a750a627ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702b5a8c483d59931d17fd8ae0667a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d036ee0b60d72618126a77513df802250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9559ec7b2a4b6ff03700c27170c2101251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bb3687110efffebd85e196430c504252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9295087e8fb2c1d83035d760957f6fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be9077dee7ec940c7e4539ef17f97a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a7e4213426fcbe303d0baea1cc8f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a97ab1fe59b36e207df391846610e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24287474a1e288e738977e8cf8bb826257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d28f377d8cbc6e30667b2ccd5f53f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814c2a7c3909ff2ffafd0580b4016a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103abcbf7bbf02133fa9a2db86322b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72325751b8194f3dc3d429284f0c796b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e911383a3559128ba3f9192ce0674262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c810fce1ce6f97255cb00ea964025263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210ad2a61403abaf52b6702dc93d177264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db547bcfce4d837c486b34a509eb0e89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406b3ed27fc3614800980c721390b1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31ccb55eb67fb9223fe26bc94fc114267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23803f9de25f95ad9001d79d619059268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5ed34a0fcd2862f06c9a7bafa6296269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6414836679951cc4340e4a9e4d3d1aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e91ae97f87fbf0752707511da172c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a4c9442727c0ab86de7a727f0ea6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abed7be786cbd2496dd345f7f346d26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92597d181e811b7843884db16fb4c290274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631c9bdb73fff3bc9f5636343cb50fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca948745b0ea7c52b6514290ef7e1ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c9b65439cf65fe1aeb4810b3aede0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bbeae191f7b9b6df535e3112260a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a2b2124407ab372c5117120736fd6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd27febb3163b3c1c279a46a5da0675280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597437e084cee09758c38a6257d95ce9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f648e1776d02dc32e131d13e7ecb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf4dff2d2caf93039c96ea0e457b2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d3b221885da887e7688e402c485ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440760c741cd1bd0a5622117e8eef88b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b1730a6375d3b9ea7dd5edb0dcf59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c63c1fe56509fca0562ad27980525287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d997030f958dc3257a022f400f7f44a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fc7732f7e4af20971e251b2ffcd11289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec79bc2b7021df37351ecdf76d9f3f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2afedc95dd0ce552bc87dd0d4b26fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14135fb7662b22c69c90de1e12592bee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805050470338948600181d5f4a0be77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb24661f78ec4b0fe19cf97f007dd95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc493482e1ebb930c9a913f899d708295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ec8cfa673fe806930d15b0dcfa6f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52950777b0e03e753adb8d93988e285297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc5d359c450207d484aea67aa84e07298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc5238eedcdd67600bfb38df6c3095299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47db1f04c604567588712b56b0e759300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595295a65fc44aa3b7fe880ffcdfd8ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de362f3bced4c68a70f4f74c2caba5e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b5f5b29c38a024e95138740319551303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cb241faf7048db7ca887bcb10669e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca335e95690fe289162f0d43316c1a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000eb6c0c6581eec62c05f7b4ca481ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381e3ce0f846ea7ed85d521f7129f5b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcbf81308dc1bf02b39b7c8fa4d424308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1300fac37ef88a739b6d85563fabca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4204082f9f5278de7fd662e5d2d8118310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa20be8a646b4bdd8f4d402b117a5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdf2d267185245452e9bb372b33907312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4223272d3f5530bf3a4322a93fa1393313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd179d61f1fd690f42f551833b77f4e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba822f00ffe7f473ab34c3ddaf51b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e8f9a7d4f9e6c84b78a51aedff1e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96a29c6dbae086a23c33a12e3159be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb034bc780ffbc3caacd124a6724e84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538acae3e68e43ebb88118d704efffbb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23e957a5e9d6dc7b6f6d4db02d7efc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f634da826027cf66f841d481c9734321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090256adbbcf39a31381e16c8a312fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e931e9a3cb81dfffc4f3744de7836323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576dd7016b15d4a3fbe5230e659e4e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49215a49746d20c87fcd7bbfab803147325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75bbfeb23bd63adec4d7f0f61feb96326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e32c8ba6de3e9eabe7f012165d29e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91e6c0e5384b6193774264de18d5aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaf76e494d98f63bb333f2e185840d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc217f71ca276329518dc4e16e6c00330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41fff8689717954e61e29159b793e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f5c3f56ac3c3ff171cf00b3aeffa1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32041c7dfbf51286d732e99bf1218cc3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f6dbf5d70853186e88e3b5b07bbec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514f31a7d17225818c30cbfd2730778335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee753924ce1a3c6577998f67ebaa8a25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458a98743e5544ee003aaf0959befea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dd9cfcdfdf22faa1ebfaf1bd94602338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad782c8efe9f31ad32692ee569abd3d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f326663d45920e5788ee487313dce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7b75a15ccf4b64e461bae9e1a3e71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2b4017e90378c4f1104ca79adeb0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c0e5c7ee0f29469d6aa3f1659b592343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef53954c57701f3d6dc2bf61c9e39f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd315e76b620aa2a8b308bd2347970a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9793010b65d43775a6b6e940105139346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5d98d63f9d0f5503955d8c0eb3671347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb93399c4407f7f68146b0e007868a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6127a4e251f19442c15fd07617168a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44589c3ed751adceddb8d8aff5e2b972350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d1a6b8034bb1fdd6b3018d6ac3dd3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ea44aebe64d1ae63fdb0eabb833ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2998a5e8790fdf06063532aa8402139353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a971d4f3ebfcd4b323d73913c24d73354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527af1b070cbc8945f06e139144d583355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1561e41f34e5fac7b6da82d645d37356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd2f9be95a54ee7091c73549b6af56357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8b853109b986d5268f55c113591d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf6d08b9a06b8d69a83eb906815c08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d490843e3e64975f3fd41064dc765360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f35eaa8a5cb0f7422523aaacb43e7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857ff4fde500ef7bca8bdaa31f66e10362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d01bec5c0e3735fcfcf8f9f892955363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf573cb93d8edb8d1fc55abd8b2dfc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7233ea673a6adc88c26e40a7a85039365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c949bc1ebec7cf56127ae205bc168366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3248f344d3f2207768cb2b24dfa08d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734e65298e951a33e10634b3ae7b765368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616d5c45f65a3ca6dbeb29d3483f1ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f65a4ab72d7f0da7ff6a2bf1f4f24c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ad9721f8a93825da0730cb3fa50c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969dbfbbd9e6ec4874e45aa31c37841372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8888d6550b1811cccc317b2701d32c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201160e795789e39bfd3165cf07324f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bb8da61d59da516438e48307a6a2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024492ccacf01ad7246b289f0c2e52d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cc04a4b78e03a2d12d2297fa9a9f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83751f80018b74e3110e675030f77d86378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162ed6c7c6eb5af8f84acb253f6dfca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbade647717dbf096f661a7f41ec8c4a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965e309bd5c0d64131c562e83f5450e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380796360d520b74afb59bed356b482382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e48d4bb4270e30f0456c01bf34160383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05f96e41cecd410c0193417bb4de0b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fd7e193c21cc8c69caa1dc60a7823385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abec82a26b30398d83806d35986ee00386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd164f67f5a4e204ee4cad85cfee3f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0312c142690c3c4aec03bc5cd80df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108000a8265eab551169f29529a4781389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345c5e3afd401b667178586e465a1bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f7cfabcfd34f792da67602c286afc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdaf69dfacf375bdae2776c889fd48392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db706a6dc8ebdc8132fbd20a1ef8d3b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d53a37e0717dbc607be7e957d3e831394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae5f6d4d2220c9f0498aefbf6c61a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347da009053be7a0dbf996ab2f87066396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53805e412bd76b716542948c33862496397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1ed95f8f454dc216babb7ef59e6e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fac8024c42b78f3810bb1bc414cbb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7060334157311393737a9b155a004400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e3e7e7d096c3ab31b32afe827f8ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0eef4c99cfc2780c7eb41696d0e26402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c399af7cfd8c2fa37146454cb9b3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f568f4999d9e8402236a4902a528a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4013d182c28b315d5b3e05c2780e83405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a418becfcce647b30beab85a72321e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85698d490d5a408e0aacbb43cbd337e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa59ef5010c7abd045fc725aa74c4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79316b1e4d01360d4646107a38cf19ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e745b1f67fbb80be4855ac1ad99d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83eda2227b4f464e7f8fe08a5c60643411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b4b5328cd456d105331d432d162a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ca3282c5cabe1f7f9fb10da4c48bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e21e870dc4d19adb6939275d712dd3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa0bcabf0bf91552d0827ad27cf9e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a070b584d2c0e568e450a96580d0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536cac68c4c1f349c5bda71cad5a61d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1be1f06fa0850484d5b25ca82fdfe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee507751e8276372dcd38768e107c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6268b7cae2615d506bba710fc83e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece96897e110f9d6afea12da7aca2b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bcdf1fc9a00cb94371ab743f3abdc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d468465b0b60a15af95adb49ed7608423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116eb89680764ead26fcb1a67e484e3b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c76f4be366d124903bbc932fbe615c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d75aca3a745a88efd051ece1824b1a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75e87bde90b302c1685f76b203270f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fcefcec18182d84487eb4b8a1fb2a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430101c8e26501388edda49f1d29384429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d75be25db3a85a2bcc7db4978f22f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c66ce9fc8acc294b95cb5679b66da5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9a1c6a393ba32068e81e341c8d8f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cb2a524bf93e5cfcd94af84dd4138433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8b92752ff8bc8bdd5baed6a4722d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd24652a0dd9716861f6968f13d3ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a281f41165a603cd50de10205d36e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b00aa3347112636122cae35d16686f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633442a6acf75fc18d4e66041661d3b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c807897613eda538140b3c895d9a7b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e873269f220323698870b5eb380b85440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ba733dd8665cc0c266cd146711ba5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cc0aa40465510244d83e4538cc1d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69869c54d639bce02dbd34f621b4d413443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f28666c52d32c29d751b9eb892d36a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bd655bf337b7a8927a529e6021bbc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8269df07c6ce853931956edf2784fc7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249a37517b7b91680a79dabff16cb19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe3c44c5b1b3c03763584339bf101b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0dde2912f9cd45b1054b3cb6bba9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c4fe2c079c3a87e0567042a7f5b43450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaac20ceb3f7bfd16c47d2be7ad5eaf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006841e52ac35c8a07aae1ff0c4208eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8584d5b577314288a236b12f49ac59453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2f7dc552c3119c31a694f1bb74229454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86a9e0b64dd693d9bde1c83dfa779c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6917038baed7c5f6510b001478158456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b1354cbc4426f5620df1e4aae958c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575feace4b10c81f39b22d959b90bfd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a19e3322145b274a0a878c867ac785459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b16d6ae67803130dacac45e18549d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ea13e13d869c2ad045a5c6a908d5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6f1f95b61b3d270b0526645181847462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22190eef0daeffbc9d1e3831f71ac35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae34162cd647b1aa5c5ddd54131a2ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c439795155a03a146c40ff4b40b8ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0233f985128aaf651abcc850fe66738466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97886a980b2495376c6c6b5aa0fb74ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f6fe1c9ee44a83abdfa0ebb59fbe7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7f426f8d6b4cc130169d4b335b62b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01eb38a3adc89108689c1c4fa82f73b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dba3f70e3970b0a1023685d375de8b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4fa6159c3337759673fde430d064e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d8eb00750d1ea2370e9392d4ee8cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83b464f2d663c704c56beeb09abcd7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0e132476363fd6689d94dd752cd70475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4248c5a8912ca875be392131ef0a0e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3756ee2bd2ad762e03c8590421976d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27a55cf0e28387a557869d69bb18ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f77698b9b3f157047acc5a30475ea2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a6c2e9e8e897ef525eab7e86573a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362de56843035e2fc90b0ea9db1f3e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801d20ce89d7e452b8aa3b2ede85e1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d5d5969ed2a31a2eab903d2c77630483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d05e325547b7e77b0be743c5851c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81268d534dd5cdac72a63ee5f08f08fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31253557ad368bf42c9acb467456d7a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7999bd2b9a58a74555d7abd199d45f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332238e77e3540809ec3a2335cc01b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d83db9569ca04008f434387f5b604c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ed24abeae6c0a2c31b912649ef0ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e414908065136f7eb55dbca7140ec1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d869d33a2581cd95831bff8fa8c0f54492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0c4fbe0004ba77bc7ba6347c69939493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c53d2747e88dbd0dd1173743d73c1f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ee85fd372d04d71373cca002cabfe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307f1601414b67726413f042d063497496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e7c3a078e4f4b837d40d63deb84ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ceb5eea0b7ed73801faafe69f999ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89930005d339b55d2bd4a8f0181213499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7f6072cbc03b7eb6ba66e50e566f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda044e2b734b28b9618b0b81cb535fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89367795afbd548a0e3ca2eb28f94a6d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fcf298db992f94ec932dcbec46aa4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde8d51de4ca156ac8489d84986217c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd8eb64ebea6367a140153b1d714cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7819086d08892201ffaf3e93eb1ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd3397716cd6daca1cbce1cdd25b58507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf84daf98aec660c1ea090c49bc7f04508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da039407a166b08952932c360152bce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e7d2606d17c308dec34c3465c23cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d32855924e834381140ecfe96874f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fea878480307f41fdd36d46ed9ebd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bc601e909d6f0dbc2e752845d0fb1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e25c518da386e533020553e2a1ceb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b86cb2ce7e45e78f7af2133202b484515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19023172133261e3563249712e2d4bee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056225b2339961c2dc70aa176eeac4f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce840b9bcd2039e4f1e24cd6c41ea479518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571c8db01e3020254c36690897793ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66c155acd00c7bc0ded7165f1dc5dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b866817df4c4392e36e837117b88158521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d274616f51e2af7480b6d912b6a462522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920233dd03a3067b67408aa2e2c1305523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdb3d6189d37ebbcadfb97e2e8d13e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bbd393301a9594ac1676b41b425c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973432222e0db52f6a9097a37ac76448526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a645092a41d59b5df2b806ee05d44d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b7d59f6cdbfde43b47863e2e1ce41528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e58e6d16e763719a914d616dc010f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec7aef064f5a9360e7a870dc4fdcb9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b00c148ffa60e92cdfd6295e7c134531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ff2351f4a6c0468455e4da1ebdf82532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408fa91410443520794325c65cfa0ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d59af0dc41f1b9230ea65830ef4dd6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7dfdf340fff89949f87128f605508535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c4cfe7ded03ad1fc1a2a30b93f242536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b372ba8f3b76c7fe1e31a1bb20685537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73988ce465281057c01630430aef2768538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975794ec59345ccc7b56224d9f21b21e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f525be0cacf001b49e5807ed47ef837540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0034bcdf17a1ba7d742533b0a166a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025baa1e02c7b15a884f9d8cc32968b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbbee3ea161546408af85aa7cc2ed3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88056d617bf83ef3c470425bf6d64c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa34b98f9769bf96d358a09430a9f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcdf9c3ed343fd9f6289eacfb16a1d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e7de07f41615d360d99b761d6563f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf74ae72dd68b794af77de4f6de40c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e7a40a6ad3c2de2893ac00f57d19a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe742fdca394144ad6c984bbe2bda7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94884dbfef10890681fb57be526d56e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265eec4ee02ee1456e8f242df0744329552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d395c9bd158c5d203f9ecf3d0eda70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4dedb20ca2269c6dafcc872b947e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e30414b351d93b407b047c2d468f08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9d38d0ab2b10763647deb9b8c3e85556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e990470bda04074aec057f21e75aee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbc531d2077738f0c8c8d3ac8c6eff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278021097bd903a18974615d0ec2882559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c841b1cd513c8576fd8dc7333f177560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571bb179ee86c007ef5735c023265a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f90ae85ced4039977da03ea9bd7f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652262dcf83a451890b173a02f396345563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d701a174c24e751561e1643412dfb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b18f6837c25d5bd4af0d00ceb94f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6fd1c7a28796d18f7485aabb17f3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e938567ba786474781caa6057d9987567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923e66a5a9123ce0458b7912012c1a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60281394dea5e903d269324881ca5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6bde1a6d5153a105ac73729483645570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80a873b603bf70764eff04074c0463571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ee5fd5657f4316488fde41b105c58572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ed33524359e8a4e94fa778220e3a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249241a0491ea9fd5896fe1c013e312e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad708510c25ab99df1453c7021b74d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed6f30579dfe86aace97d3699d44cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e8203307b2d1218ea0cc6dcd9315a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c3f9fadfceba79ce9c463439104aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3079da539f6ee57a4fe546fc6cc80d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe900ab07e21536ee2d85a212cfab96d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a54ea7368e139fe3c4a20537d37df7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94559226cd694d896736c4b4e92e3adf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0a4491a06255069e58e0155a79430583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bbaf03def55577325717915255aba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b431b2d89e80cf8706b81e524916cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f627b7ad8ac0cb6725a7f334ea7b02586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a373c74cc84557e13024c67a1ed049587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7203eb96ce2a02044b9312ef3563dcc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54191bfe0e2ea32292d8c3f27e1d28589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c50b967f97e0ed2c69f9eaba834cbe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bafbb37927c41c47903509b0f6aaf7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72a695ec224cd513eaed0f799e0d5d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884db4d533df5887a78b9816a1cdfae7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1314a323dd96b0edd87f7a9b3515cd1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9209280826b00bcfcdf97dab922738c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8226047b8891f00bbafd81a67449a0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e6660f7089254d855f54ae88c21ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59863014d84157821a85c71bb25afb3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6bc227db569d19d48193e25150f91599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa386bfa89da24a293b85961f7fb68600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb6f95bd85510a515df0f59117a7e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add16cb6f7a009da6d2dc67f1cf481ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022232b098fec8710e56922c31a7329603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f36f894b5b8f7dab5050969bc3c3b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f5c76c889e8bc73f043910d17d91b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b2d8b7fe93ee4e9b6dbcaaa7745c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2846ca3e4c9552f8d49003468f9cc1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ce927a84a87da32cec4a9f8be5e09608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966ca1907683891e3c22dbc84260060609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5c1d590e054a71486c76a56e25041610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8eec51809b4c4b5ff4fbc48b89ab0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285278726d71e2f7c3f30e6ade9bfefb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017971d78bfdc1030817b3b3052106d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4fe840159c5611380d06f11211deb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48992c3b6c809c657d06dfadce0d2ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dd4db1a64e74658c72c7c37f1b0e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994e204e899717d4f831a87b657bef0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fce497261a2222a39c9926d211141f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fc283e25d3cd2b88e561f432d7f1a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc270b059b1cbf7374d0c4ef47a0899620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b3f107846b8a5d0e377810e0fc78a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c38aa72f0a6c66563aff360365c86622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e470faf22f9ac5b13eee3b9e7455cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0243982382c676e404d0ac289b98d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31675d9222c6940ae0485a1a856ce7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f39ff6b09f2c1db2ce4125b63d4245626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2b90058ac96eb600ef7f8a832fb4c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cf60b27fdce9ebf3731364a5d77e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac02ea83e993edcfdcdcf695c52fa37629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c7130dbb0fe71bb0d78e4d930b541630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcf52d81aac1fa9781ca27a42814d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a49a5b9cdc84e66aaaa7b9c4b973c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dd9c5ca23de5ec34f4bcfd4e5eada633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09069284efa7373304dda35d1fffae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc155aa0c388fd6c4c8c4cf6fe39e08635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d359a8841216e81fc70c744720657636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d0ea7f6a3c321404f3aed73e59895637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0b2311ee301d92742e16dc748cd38638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301302543aa1d9f1cef9aa157777c5fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e97c4b0b0ceb2bb16541fa65883edf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5ae9b83c3dfc123a008d8d59ba6a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7ac0aff0051cc72e8e5fc5d51f791642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362943cf6f65fb8fecc65459c5804e65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69a20512320af064597ea9d77e2306644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90dfd0ca8afa6dae90255beec239ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b093c5a9b591c8c80bde393884536646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6dcd44c428a207d4c3e82b2efee3a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba84346b8a4ad8af7eced889d3ad1d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f088c662990171d1003033dc16f517b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cf5d5f81430936399ecacdfcd093b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38804ad80c90de919e9a9fd9e2a1f636651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601ec23bd13f283b12ae04aac3f2027652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3b12ed303f14f32efb718004749df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e167d46cbcc01208085a7c16449b0a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5b9613a213ef9bae0425711269fae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8e3a24281e46e80ea2fca73a5192e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f01ff173f409190f138787270f97b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21900c1bf777c7c8fbb85e0e167f8f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916e4ae7c39abee6b237072ab55fd34659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdec150fd0c1821f7815e1f13564cc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504db168aecf857a015f7e4fed2efb93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c900211f9e8d672430adeb359d93ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d1c445cadb8c3d9193e5d51995a5e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038fb3c144c1fd1dd502e145a8b2bdc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e722714593df8f8573fe6545e541ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367a7980b2f90d9d4d1ba90e3f666f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0dce8dcbd02a7195bdfcc898055a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd5d68e1dbffbdd2e29a6f0df1f1e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086758ef0d021e69b78346a05ba41ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7b3493ba7e153ea104b476be20f0d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f72100ea37e56e4f87d5e2e72d9a02671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00621361f860f74597ada9a6b47bd3df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984ced7d20ede0b9d3761b8d7754aef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cb22697a8e15a0aeaa1fa7ed521dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533a0c59fb7a333e010c86e5cdcdcbf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1ba8b23fbefe4c61738a595d5a867676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247cfe0897dbe461f768e978bf2e59a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb5a532c6dbb6b256df1366fc3a854678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cbf48f3a8b227a9f9d1deac465eae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f3a48d697c4c0b48178efea77b831680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ceb7fde3989ea86f62f3168a95cf43681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a68803f847b862f09f31692cf039f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811fd197052909eaf68cef1db96eaeb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d4e8d1bcbab9eb5415f2a4c0a4366684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a7f1352aa0ff970cbe623beb0d3e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f8fb46c82203676ac49081e8832ab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d485c5035a1e5c9e4a0bb4519250a31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c100f1a3844b6b042c41d174e6c38688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78921d3554eb39f512e618230a01e50d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1225dde51dde934b09618ddc8a55b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324f5af6afc81456693cc404a746b19691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dd236d3c83667b270a5c9ce50b542692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61361c12819429b70aa8b6f3afc9dfc1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523103d45bdd2c2d6c40ad4a2e1b36e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da025aee57595f1f807825f40a36e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11a9efea0408e6a14e86d451aa8830696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0af3e099e9d17b6e4ae6d57f93b10c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e38403056815ae39e444030aad432698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c179c25853f5abd17a8c57dfba1b11699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c26f2b7270e7bab85fa4146324f7b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97afbd1fac4e6e6ecf2057d815e0ae5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4361257bad3a168913a6fa363859d7c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb145895d2a95a7b41faf1ec04cf6e14703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1593eab5f1dee57c8b65ab7bddd6e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483753334c5c3b635255026e8ba6743705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c21b6d07a23e1565ac730b583fccf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb2eee5b6ea33818f31d48900d97f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088c46b7aa4d1cb6d423d4937b1702e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeeec606cb8cfedf0462ad361eaae9b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7554f8a0ac7feb195dea74d7795ced710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676150da12449601de59c01b8594a27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f233e3c572d9eafc5f660c62cb062712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbce28dcabab015d59bdc1cca19fae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de738af6dd8df3ad811f9aea5b9414714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29c40b22990ee0759ae09ef7a0f15a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728abc0d4fa3f9cb202d1c7bfc9365e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa249d3b31bb294ef5b8d106095a76717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f477edefe9065730dd2c215fe39aa8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04812839ec34128c777b4d98c8fc40e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21827605b0bac821f9e86130ca726a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab652dafa6cc9f2c9284a6ca12abf399721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313202e5c5fd827408ce8f253041e182722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99607fcaaaf6ef4ce871b19de0d1b186723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00535b7fa16ad6cff4e10802b5175a2f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09772a52afd373f7feddaac853d38a4b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e6d5890426f8c72d2bb844fb29c5a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dc68a7660f5cd1310c6673daadeb3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e7c847b4d9d4e4b1dc92423bfb071728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02d3d61463aa146e0115b95925d553729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770557cf5394e7a7e95745274ad31ee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec5572fa1e664ce1252dceac8520d1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a37a8dc3f98d680258a0b399c3b399732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb265352cf485a85d172313adfc7bb9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858b8cf8d02cec2be140d4243ecedfa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df696febd84cbc5564d72d8bda12941735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77d08777a2c0ae955faf55a7b1c26d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fd72c816802a0cc23eddd22a3c2a6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29eb7c65062f470b907b2e227a235d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5278b2036f394cda6328d05276fc53739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb5915064666002d5cb58b1ae534db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4be625f10b6a092bea18499dee179741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2ce39e6730360717032a4a501c54c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fef7b5baad43dc74c70e18972c19e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee57eb5d69f8b78c5847e1872e63f4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f770ac300b4b26ce0f4c22084274b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ff4b99662cafc48fe88765486c5e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b0949d727722f6a4252c343b80096747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb8116b45405545453d0d376ed3ea7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43514b24b32d8b45d19fb9b1f8a5bc8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c06bac4925b0f8c2a32fc5435f525a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35887a54a3fe814e2aed6ec4d17c7864751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad013e17eb3c7eae29a88fbddbc3aadf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b272b47539b937e89988195906110d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadeb1001fe834c80c9f39af20afe91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c36e73384fdde33ff32df3e0fea15b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c82c7ed0b3d6e566282e433300933756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5d8b3364faf7da26dc27d28b1c696757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9f2448778bfa653fc7060ffb26a12758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc9775a1d5b631aaebedb86a3a44b0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>