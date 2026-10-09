--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b76fedad7dfd4da7d9e80945c22c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53766ab7b36689159550de5f669d70e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dc04e10242e9bfba88255bea4b7223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bee0302c8432f534d6b50b87ab9d0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd868704b762089d46f3c4e22aceec95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b4e33f64e5179e9b1155416f5a7ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d9b4497c115263ad9b40d82aa69787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cc601366ec64b9ecf5ca9b3542a078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de615567f17d3b9402522d2ed190359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be004d1d3959f789d08655a75c7324bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7cdabf61a6db393fb27bb92da14bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4aed3e181cb689d5c4e6339bcac88a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16a443e03a0dc9156349b62ff3313113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460c534b5d2ad9531d33e34dfe2386b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67f2b80754dcf6da2f33b49c27393015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c79acf697df64e96f78842642309516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94fa82431c412407cd00e600155a9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869a13bbf717b5e09cb7308eaf0acce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65392bffd01cdf065e7c687c0ac155d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a489e1a1147839e2fe0c175fdd97720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622cfbfba5174050cb302fde2dc0cbc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3890717ee323500555210b2a948232a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8afaffd1d030c291b025b846b79ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da21ab481cb32efb56b0ea6d79c61c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da19a693e2647ff6ae1b2ab975906a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2785ba4bf090fb65decbb0121c2423726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eeeb7340fea2ca87bdd0c9ab5e38c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5186f1606b13d5814504cb86923b8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c0ff6b098d5526fe0e8ffcc4a177b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711d73e446f505ca944904ef9d9261a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4fe439578ff5babd680854017f6d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f4e0430f0494651e67a17e49e8a0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90402f43d396d4b1f36da8bd86849633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605380753024cd7284fb65e7e4ae21834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201226a0b3b003084cc22fc8094daf535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583c6de24c6efd27dbfba5f14debc6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba19b12a401b2402509fa11a75187b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14693df00b03508370eee48dedfee43338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6d65bb548d74e7bed01638f892ce839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103c61a20f6a506964684ebc556499140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6140021e41d87cc8860a183226b75441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d6dedb1d52ece71a73f86f55eaac742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b70dd3a83e751c6260d19d4b9b2a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51157b885401562acb0fb78016ad61044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb1c5cf09fbccaee97ca3d05482efd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed787f30eb5b6bc4c11985fb3e1d38b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0284b42621f8bc4375bf4c4987d807a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c38c6c35de800f2b4bb73fb8ab5eb548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf746b335288b303395318689fbcf649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80493624aae7c34c27a7e05061fd6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e0c2829084b1a4a94d686740cb77551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a059ffaa0bade730ef9de190f00e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1560ef3fe1873997f01ea8964aa958953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629078ec67d8b5686454f141cbdce69054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24516946508433119d9f5f07f52f8b7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bd9b035b71c70749434d86992521b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef932c623f6c10c0fc6409e92fa10a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0203b91f567cb9058192b5bf52427d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d18ca5fec4e20455755dc6ef18ef4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586bd35dbe4a262a4b8a6ef0425744f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e1f490362ce37ec562f64a48ea7b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71045b4ee3a16d6b0f3bcc5fbdd6173562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989c893c0ff40fc18329cc965cd40af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b887da3926e2f8fc3927a33db5a7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b819f4b1e5ed0ee8b127d6a0c03ebf265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18be703847d075ea6ae14cf89f9490066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1f112794b8aaf874ac6b72cd5507067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219c4dea89db1e4c492970fde09595e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4081955b1d3ae4c1eb618d1a4d4d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064760bbe59dfda21c443fc37419ce070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da885800acf5fe0cb548724041c8d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86401ce41886a62679cd502911cb96072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c635a7b3ba025476a350c54f7270e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555da7b4ebc1f0898a29daba5bacf1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd322cac7b01e2722c7d95c26cf01a1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55749a89e6de9466bd982849405e6f9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169c424d93e27b8851b9810fa8e433f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9626e1a1241a4e74aa6c7f58a733c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779eb53b29449b54a9027b916f4ffa779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b326fe71a360f8dd12d717070287e8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f402e99a26e97bec2b0b8d473fd4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662d168a386aa8f94531b7f82bc98f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4074c0874bbb0935ec72a6f2270ce383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec77a78120b89ff5112266e5ded2c6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec58465243c4b52c4f48bbdf5c62ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0ba8ee96c03b3306a6595d6bbc59a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc78b2c0d52dce4f74f7401b15f1d5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5a831e2a462310b87df3b7a06edb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44748be6a2a0b4203bb18fb28c1be289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb6b4fa5ba31368c56c7abcea3779f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad585ddf8b600f4946381c7e1fc317d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b204057562be76a842fa5e832c25b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b590c4490fc3af7c7d6f55774536a0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf535ea64e80ff1ae657c53661222094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929611f34e7e49411dfb1a09d2c067b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dc048b39046ccffb36554be1157db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed997add711ce68828997916623bc897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb61c46d5e56899849fd77e92a9f00098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c7cf3abd3f604a7bf486ad7be607099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c41e3bf0a4c3436aa0475dd1805fe9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b950a55ec4f71c821c6bdeda9f3b4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72eb2ced09b307a2c2763d7e2fd57d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618efff97b1b69d161fa21de436e2d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e83f74d117c80e2a2a488592dd305104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c08a787ddc616000d76f29b15eaebd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915b900dae9f524560892b8bf798423106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ddb124482a53b5ea4ccd6456946bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60ae0bfb62014c4dc2818b91abfcbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a507b628dd29cf521f8e4c44c1bc02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c787fbaec33e211c7846522938f7da4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae25d4ae61ce42de3d615aa43502d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762679ff6e9158dae4c1e42369922d58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f7d8535dced6ee046fde755fa5b1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fed9e90b175a26078869e6c651661114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cf991b490f4efd36daadfc4fb9535115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cee75f01c5df379594ad733e10840116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee00b33e9ef43afedfcf0dec40e5e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bca26dc93352099e32a7790e94c14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dcf961f602c49a5639e826a368a8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8bcc929f65c2639ffe78df502b13d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff6b134f3cc0edecc765c9cecaef36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7869c96ec0f81ba84352d51f61c6e1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab964c6483ebc9e41d438a05522fd7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d27d5a635e191ea2046ec043cc60e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401470d21f0bcc441ca3870d3600d53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ebf0ef58b2947a03620648655e38a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9466e2ab7f2c47cb19d9a36962a235127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc7e16b799233ca1bab3ec9cf3946a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83847dac60fcbb090b1ab7c8f7325c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6adcfddf3b195faf9267fe4cfdec26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1746aad81a78c9db5f0a4ae9750a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0a7eeb7a5e291d46a83836e0f1eda132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945b32d54c507f8bc88a7aeed0bfa36133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1195c571bb99c64da45f76de6ef8ffd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d909e0b59bbc318fa08670d1c86e35f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add18025dc9a737d83c2588e7272ebf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78778c31f18444551aeda4e7173fc4d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcb42b29611acea45c25c8c9d26122138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbacf46444052ea9d990343fa64337139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93ff15dccf7bf6f586062ac2bdd8ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf8cc07c2bb3c60a75f33157f6ddaf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab7e3da8eb6607052464f9af274b1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d934a880e79080a7e05aaadfd29799143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff0a5dd2e10e5fc5a4fabea5ab0a26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3dd6b57830846325d0610f11f04ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab214953f75df4e122a7631c4acc666146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae716cf6efda2fc608806d963d67af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e59ba385c15202500b135858279e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1eacd83b545e3f7d497ec5dde9a57a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2921d0686394eace971067d4b1fd1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a762c32cb36c31523d5ecf1a92699151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6301eace2b116ba7b501afc8e7863c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b6eaacd02766d2e2533eb99a1be8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3115d271df25f742bd5a16d1ae2d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84d4274db4fdc794874a8552dbccaa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7f0a187769c7c00655cd02274c351156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427d2974266f7d8d59e9ab5a1151ff4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294461ca9ffcc59e4405666af041596158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f803d14a42cc1e66614b88959f7a1ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a69d65643e4a4012e488641bdd911160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9f904a2e1abaa8823680480552ed2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b01cb0431c1d8ef14cf747a90e143d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ca181830118eea43a0e5b465ca8c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ef8a938af95d5f4d4aa8e95ad5c08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64565093f1647011f38cd3efe471860d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a348a602598c26d411ab04c83bcc3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea055fb43a56213cc51ff22a6d94411167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21001d70c1b52275887b189ab9b23e20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7df8ac939d926c57a967246da723b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3a6bab1cbe31c579d15896526c532170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f725a392d6e34ba28286c6a045743ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a55d6adf83cc96fedf5b6eedac8d64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8b63dc0a718af74095c5e5f51f800173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd8bc6e9025bdcfc98a4d1a0a1333d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f72e517ef3ab7e13e86ddc24bd8b7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ad4af3c5494cc8d8d153b988a1782176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2070d3ca6879605c96fd467c27f563177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d70262637c01ed01d177cb854ccf35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec578cb0913d68913a146f1bdbf48f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec89efba71b15437fc5850a677d7d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557c231c6c61ace17fa3d874db16d53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4388532422e443b8814411118a4fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f928f4dc98ff46721ee3766e3b30a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b975b5dbc1908f0122578aa15bb5a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdee27e71fec2b71352f7774f16e93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c6ecd42a051e4a197f59d5c45dfa0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745b41645bc7094378d0417759dc3fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39275574c3598bc51d086b31c3f1c5d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7513042e9c6d664e6fd51153b93693189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99507871a9e7d3b16c8f9547632d6a38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dab364363649cf04d75b2ffff58df2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4cb86fd62aa5016bda040cbc6f88c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e200d1fad6f2e0ea7117aeb071c2f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e35c99d7998a8a088cd2f846637107194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c851fb75d787deb38c1b401d768a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d51f46d6fa9d80ca6f48e7ceeb4ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1ed64abefbf5614beb94688c31853197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e267b88b3d60115b5c1f1f309de15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087077e0908d6dbc0e68c501be6b3a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b2815d607baf5fb902c80555e59cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee19fe307a0d7e164d8e4e56625c50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986af88c6122b317eec39ed4c5c44448202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4c183843a9dff83b63d5baaa6184c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00c9bc3771232673b2990915d68491204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596634d90697aa49014c860c720bfadf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a773492b3ce23d118e16c2a4a313f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd69f5b2b346e9b04d5e43ddfb90516207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67c6f7e303f310f12e0494a72aebc2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61065e635be6f23634ec5ba43991df6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea2850e85fd7f575d4ef5ac7fd4ff5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271df96b9f7a575183e23d0301655b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52740e763144722cb1562392820348e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81911e5553fe513e81fe8c1ab15cb16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c19c7f94d3817bb70777706601421e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc67d0576ceee777481dfbbd6ea29e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc3a6c7f0ae4de4f82960dde6b4af1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65257314d3603385580434b87532529217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a96d73c75caaf75b9b61156f8f044218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8242a4662aa0468229d69b082f129219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0315f4aeb7217fb5831f3ef5f6c53220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808d119e4b33125d3731d5fe4429b30221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f8f36aeac9b4e8c97465e2a99d6ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5d41697ef2c6ef9dc2dcbde4de69e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d3baebcb617833207148f95d4699b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4634d6ca51cb65e1963ef63476401225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749297d5a7f7731d3c7e5fb4fb87e9b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff6d66df4ed36284ba3f9167f289c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a70e1e48824370f31df59ef577e150228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cf8b80cda445487310d6f5c3c94cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31796307c8491209fbfe6606312f5ca1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff57407d4cacd81017a2e7a685b8b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7677ca5cb78ff59807a300fbf1ddaf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0ab33d4e98b698015a16c7607e3d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea58ebb010ceff5c6ef88a88750a76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd164ec903b056202248dca14f7d90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b7de1f5dbf9e7fe15451255f27d2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666172df294a52a15d7fad5dd5665e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115b8a0b69a74fcd01bf19c3e5f832d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed46ba03fa1d1b7d95406fd4407862239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ae3a02ca9a532f8f75a815af753b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6e86c68a4440ea6e0504ef19a52f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3f6bb43d7bb48cd80758486abb670242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c0c92715aa91ed5cc786d627fed30243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad82473dd2058b79775d08c728fe01b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68f368f66d65a976acfaf5156fb1d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8377ceb7bf0ee48323c3a65614f1f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd694c8bb9d893f7b80060e448eda13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ad49025f1b17b3718c0c049687421248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5456a746c3aaaab147bf49ce27763249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfba4fe13a508c9e125ec26cce74a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e97997dbe00e4b523209953d07504251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef56168c5ae5c67a3b7514a7ca5cb79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f003cf0aa114a543d4355d8aab62a79253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b316ff3c67d217d63786f314eee3b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0021dd0303b3bdd51ac3a4fb373d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c0f5c038c299bd4682a8b1c089c8f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bedd843fed44566464189ab256378257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5ac94e67d69d8eb937365de5caea7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950d3203ad533c9281c0777d523810b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec189861cdfa38586d06c31d680d72a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882547a2691dfc78e09d90bda59569b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b1c6468716dfefbb6daeafda8f480262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63301fc5ffbd389531fb384b1b3fa270263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08522fb4d84892b3868123301f59dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a961fffeaba9bd84bc0f99a83977b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b601169f0342779bcf62d7a4fd56d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c62164562cafa1dc1a6659e43f57b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3103514c9e85e8efb4088a3cd20d14a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280beef3672b97c71b4b301bd9f735c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26d4dfac10021d046ce442ea0e1bb7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ed2a09d3eb14643856b9769cce581271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37745c8408f1b04789f543be84a138272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e9c7f1af87ea25af1923d1ab1b3a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c4d0df402b459d73c81c9a52a642d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb3f094121e3c6b61534c8343ed375275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507a62b7b9967fb440602ee33fbfd79276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bd688a5bdca4a1e3b4acbb341ae26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f8034d2f24f4fea838c575d84aa8f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f5e06bf6b1276279f988d17a5cddc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae99450c55ef470abaa6c38e745d58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf219d479f0f3189bde9f56baeb228281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c64369cdbe2b3476261bfad281ad67282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2f82af3eb903fda0c1752bbfe4e2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d7b233db4a7202cff7e81e41b744e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4325a4812d5b73ab06969de92d147285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7c0a3d341b12db54cde3d76a55ceb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc054a012e6d3b0075b04e61347a3e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdf7e513dd16be0e71ebbf354487ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfc67c0a3bcdbf7cd489d6f3cd32cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d52f3907202edaa7642e83829cb16290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f42de757194cbd9ab93c6c64d3ebb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf9f70ddb5d4332559560ce8217cda292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078bb3054fa4547ff5148f57cc64845293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb468c35275de433e6ea29ceaf7195294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3525de9e48773a10e615f811e9ac2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4688c3c6bb087a5e53015f830fcc15296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a5644c154782be37e093b6d5a1cf0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a633bc7c614216d311c2282be97013298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42fa16959038210424ee93abbc632d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2b52c0c686409bbd71375ace8f14b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdce017b06b1834b1c23c4d1837e953301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dc71d162a1c5ce35c8543d363ec57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0440fad31046da872d76d0d5072ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426f65ce3aae2f38de876869f6e1cdd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316aa7cdefdaa72fc344355362051071305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee907f32af9059dca0c4c079544d9d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aff45ed9da039cb590248dbc37044c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0409b7e0565b2f1d7f80dcd26bee2e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db78c6047d5ef61956753c7e3db31cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dff073564a40b410695f69c44a291310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e1018f9f9172b960877452696e045311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bf1d97443c6cd9e200f78a720bf99312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fad5ce2c652c51eed32449f8d8fb3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0760b6da07d003bc01a2966d82033314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f06b034ebd0d094603bdd24f8252c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f4605399a237be8dcb645b099d5ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd148b7395601118c63616c9fae4a81d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3fda11a7fb3efd719e6303a3d108a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343570861c6f0a07eedb4a4a94984bf3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d59f32348534f9721cf5a4a994869320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016f1dc622a776346dc2afb73a6d547321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0a75537f439a097f2401f766c7a6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729068b774e767b44094862545a3b44323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5822ca88da00d2933b4cb37650b5e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a048dbbbdef52e61e8d4ee79805391325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc154ebd1aebbd859c3763c6bdf4e0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaa95773f549a6b84a5f2ccda2e8fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b6f8fd020128bb2b98d7d1ee1df28328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606dc58bbb5067e3af8a165a5aa9f76329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3f4fc5fcabd6d1fd8a243c0deaabc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a342d4698db48533fcdf4d98cefda331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917435b56e217e7e2f2f94d0007ef85f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c577f57c719878a20f3bc9f90e1dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fdf9539d4652a2254159e72ffafc9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea00419d5582ce37902a1c2bd4ce113335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e21f217718ed2d11001f4c260f3e9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1870ad8524d5e5d994429bc07510f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c506c6c98b808b7026a6c3daa4e01f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62cbdbc9c5d1d4838fa3aa8b3c687f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da455bdb81431818bfd4b30e932460b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d41349e5e2003cacaebbe95cc42c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28839a292fb063a825a013ab745d15bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994c8b756e57bd80d3ff53bd43e41e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5b39b2095ba4dd8f439949bc9fd03344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ece7d34a3994532624c8f528cb03d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b679dc6ee37f2a915610fadd05e169346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a099ba9b663c0e13b3ccf610e1344347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d93851c98ca79822b274cf639daa15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa2247f035ba9a85d77bee46b8c8e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b20c1e2136b17cf74cdc715e4346dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226eb861fb90cd81060747c92643f81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7f018fa86db8d52bcd3e66e127d85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01be75558d9a5b6c37780a8a215633353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbf33e0bda60c6188a747d971a84b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c24fd9e7a596a51d8e89a18bd5928355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bece28018aa150f6cfb2a59b574dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcba26e716dc3e902f7de7a82ee3d77357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da29b1053c22994b98b43ac0d5641a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74075886df4ed53878798643b736511359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b481284d17810aed47aa65fd95a39f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43953e46ac42136c4cb61b788a3cc8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afd0d1a98a48b425a0713551c97bb6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49295f1dbad2d683f8498fb6843e4f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907060f9cb32528702037bc0504b9af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d813ed69e12bb37b250d4cfca9b46f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7641d68a443e76684047d0cca832486366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3196e6a19bf5a301c3c577e98c9b7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fcdbdaa3fd0115e6335cccc3aa8bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040821628ade4a1eec6c9e26b543ff59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76f022772ab2c4f277533939884409370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070528f2fcb97b367bcd103ef696382371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0e2981dad3ee81347173e74d764b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ebdac2bc24ee8dbb3f9531ff0c53d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7e59d0d91857563e8750bf40853c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7393952e4d5dd0eb3a810df665470bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a21fa272c1e0489185a69eb416a35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2aaae0a01d7330002fd1a621258840377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7d2bf22a5bd1e4116a09d3ee9dcb4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e2a8658908b4b441a95f09ed2fb34379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51e5690eda60d9e59b00def36c1a8b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75528c17fa6bae612c0f8984e20fb9d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f5e00924835ca2d7625e004878eff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfe08e8a93a2ca240b5e65b73d950d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4704df6007b7187944dfc245275647384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69ad75d3b94f3c79eed4100eb4aaca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0412a6b2e379370f8417ea32ff33cb7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da24a1e8b22324f7d6d8df0d2a211c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2d6ece12636d68965d88e295b01b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25186bc11bd6b3edd1607056dc1b60389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee8bb1b96aa81d1d5119f2c63e5103390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a40e524e909c5ec68f4cc49e02e451391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2034bb57e8aa251353032235a2a13ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b084e43001993062366fecc469554393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c191399b397d60a3b49ae4b58387259394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d040eaa9f257f0b43a65c3399771d5f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001387cc36775847855539e2c1599e41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceee0c91235f99516365dc77bfaf3b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ca335140fa4488adb5f5516204977398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999b0a741c29b6d8538d151df78b99c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8783f76dae9ad6ae5b90c3614cafaf9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7574b3892601665574571a217eb1c9c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190744d3cb6cb8bfd0ad4cd05f899ec4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c2eb133922bb1a6c01613dc677642403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1a3b3adfa43a9a8d9bfca7fe59460404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6769a8c3bd3172ca704b96b706e9c9a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f0666349cdda2f36754a0dac1fc0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4accdf72aec7dd47b7cc2b22eaf079407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b267e8d9c8921288aa5e3f5300c743408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f21f77bc68a90348601c3d49a6c68d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecc0e8fdd0012d0c4e0ea153ac8dbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b64f189480ed5d3ce099914ca6c532411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2e366d6de23ffc51a5207416cfa45412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7154c0024284373f1e51bb31a1d938413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce337cd63dcf8f51c52e39c60dbfd6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d493f4e49db13379bedd2b6a95fe2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbeecfb96c3545555490035a765762416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fa645d17c26392e633f0dd536ac4b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c09c9d768a61669f28f0d98b79191418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696074cbf822e548f215faa23295cd6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc721b94279c03ab1dac3e8a4b486b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65d30ef5a4a0ef496d66d33ae5748f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e777ff4daac11b227f92e223aa1942422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04197f3e5a37307d061c0a012d6ebf98423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c364f43c89adb0dbede47578d8367424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762a014d3d38654b3cc511a3e2f7515425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c29ec65f74bee2e8614f4a8d6093f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a8c436cc358e7511ff46293b32485427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b8da3aa9f25358641364b3459d4b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae20f0be08674263e9bc1a725315355429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60cd7894a60b1ff5e50140f2629a6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0244b35f2162e4044501a2f2ad406c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925a3b41f8e2357f579b2746a3c122d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede05509c00dfac2d06fbe431f445176433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01799359a9aa67a9a934acbf542c513f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58838f787af684724e8a7d528a721544435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349cc8b5fa245cbc9097fb2ec30040b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef978122b36a41b822d8a6a4aa1bfb0b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf313cb186d313cf84a959fe9d98b216438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12816aedea667a78849df7cbbaed18e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2c6eb8b0ad178eb86adc0070d63ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec963a48aff480a081a4d7f14dabab13441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68497b22740b67fbd0ee412e437f9c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abb1c11952d547d6afe15617c3daa8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579cdb5562e8acfc2cf2fabdaa0792a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c1417e5251d4a07073da0fdea36e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9424c7c333759dbeb220461f44ea1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c55cf0cf8c314e3d4d7fac32e1b97b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f16b1c6de90a2f87206d2e6d5f33f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a4d6c95886893c6a88af467c39309449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8325d5eed429519fd4a8172f7935f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5469585dd3022653878a35ace31e42f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afe74d85f7e347810fcc291e5480b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1398c80941bfb12d93cbc8c7ad9619453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4911bc84b1c590180625ad68a5992454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c858f906b4cc7bde2979dd795ef748455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcc0fb56509b2d111bb66a4359e362456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318cb153063e5c470f65d7334ebfc74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f816d0b9af780d279870388ecf1323458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fe3389e1129420900078511548418459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0d35226fa752c1991f983d3c50ff4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650060c71885ca4aea5b80ca2c3ee40461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a3d083daecd2564b01124ff7bfae9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af626b17e872a9232794c482b26033463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244608ba4240fbbe635473ed9ac9dc0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cda5de98277ddc39698379f0cbffa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380d0b6e8044ffde6b1715031ad6916466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ae2a46c4133fb0eac49825b566442467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a4ae78abc230a520bef1da38f009d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f539dc8e650239e423254f83c800bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7e2dff22fc4910d0eb60f988fc31a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d03cb846d4a7aff410303e61249bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb117d618b6eb0f50056b231778632d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c24fc81d3c9c1c5f8b5f06358675ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9638fa0b63781e6ef53f3e4bf1198a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38494f15c3ed207575b5edeb078c2c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69019e2380586c6ca689fe5c98511bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c9bd6e83e887f9e255b4844e54bd8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a0d9dd88a6e27bef1a08173332b99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd126dc66bea0061c4682e8270537cd2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04954112805bdff4aef853a2efc14c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efaacebe7a7d7df0ad00e8c50409c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e05e4c0ba64c06aa07f1d5f8a0359482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a0e2b38a69da688f7989fdcd51008483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc638ab0aab72941a4c2aa7285f940e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd727a2be7b55fc5f2b6ee3e8b34c158485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16841a5a1ae5ad6c9e936c4f496945a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c99ba1ff1eea512d6d8ce05603f88487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92472dba0db1e23bed56720183389ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87338b4ac489cfb2dc5292ec5c7419e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3935a76ac0b022217b8ef1d698b8c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e1378b222ab21e7fc31c8be2bae7d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bafcdd17b2dff44da36da6cb0ee31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f41daf5ec8cceffd03d9988b9bfa6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7796adb9f06da8f4680ba8f00497e9c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf530fbaa34f0b57979a8ba35cd6467495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c54e09eda71ccd307a7ed8f188cbe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41ebb1d1d7848422ee504283a0973e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e08a71048b4329dcc898a959bdbbc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cd740a47a2e8cebccf49ebbd86787499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdc568ebb0c82890b1864492f3f649500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd20d469f2dc561d5dce5762a551567501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebe9953a6d14bf6172927322ed348a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60e1e571fd38adc0bd17e06a077b13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6e18113c108949763b2bf6d61f57a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56d72c2cb197f291e6b8b24ecf9c0b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b10e4852d5fdb3724f8735a508b97506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b34837d347ced3829123e633e23304507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d94cb6f274925b85cc416c7785996508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaee4af3aecfb3ae2796e889b271f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c87e9499d4836c20b8d0500469b36a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2806853cec2022575287e431ca6435511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096cb26dc23356d6969ae1eac37955e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad39161ef681672d30d7e8d7acb729513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f144e91bccd5f2e4b201706245d013c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c9c6e8daa6810df7d1f9f15e95266515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e35e6cdd542ff1fb88d60f2c84d282516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df10b7cd11b96976e70b46615fc2314517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ad9f69681fa6a0c49eaa80a502d0c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892312df491ddfa61991b376d1181da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9879971cd95270e68094689da5c33520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1365410d49c16a18111158b035ade19521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571b98f24bad40e7aa0fac67df2136e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ebfae859fef8f20cecd8dcf7d35a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52fa71bb0d8b375c65893668e407d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229702a1d61fb0b5b01a851627b2faa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1a1ebfdf21d61b03ff2495d1d846c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba491b46bb842e421a3e2bfb071d351527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e00f1e13324bfb7753abb454e066c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538eb382be3f57199e55c4f03769a4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12de50d39e495ad2fc861c4b98b4a5f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb60280c89db2a8018c63af2ae4e8d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31192e2f3af2886fedd6856ca1d6311532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd46568fbc37366bc600af38134b6d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbd0aee5c0f83cbf461924d81ec47a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292b1025b1f53f0b1c00c75e8f064fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adb88d3ce09fd9ae7cb2723dab5728536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d90ab3dd1ff1185753566206a9a57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0814cb04131131ea9c012c55110b2f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2bc9b4d175be01c9fffb865d215c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59b3dba088a3b218e7aef757a50fc3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65903cc1e3d82bdf5cbbae818c634465541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86322d89326aa7d75591d619dfd8c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f6d7ca69682169c45aaf1d6d8983b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df46043c85121c3f8b4a7239876cc7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1518436cca14205cf1c0b77e3042ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561ce9823162b02d58519d95164157d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291b6051bb249378e7a523400ed5b6d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014719305118c3a8cfd325cddb918aa8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7700d34ce2468ae256741295175bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6f2d463584e0f7ed98214ed1e7a3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db59b8089a778cefe268fb6c3c0809551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb75e77d3d795df51b97a7c0f4dcda3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a743a183e6fd7e430f7b20c86abaa41553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab6e317a99f11c11ddeb352b6fc9aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071fd3868835c5f39d816fbd7dd1a5e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9651e6720adc80839b0d958a2d7fee0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77f98d89f40e481a63fb80a5e31384557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526567c23fbafd0b054750957bf0c0f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951f2e4a2f58d5dd45c75f0025e7ba8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c29529d8a64b06a3568b06d77c10c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43247f5bcf10728029dd0afdcc5b3c58561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fe949c0052b054046e42cd26fcbd6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5eb664912a7b44c5b5f24c78de90f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d1f6095426ed30f5446d2561b4600564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796ad4bb188bf55b14a0dd71890cef2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8b7a439687b424208080bdb792b9d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b1d25c9b537f567062f08f36c1c57567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f71ebdb4977dc0e0bb1c93a8507c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfd1386b80a866eff0cc9edf959b36569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268df082c9d142368c0849e98041232570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61eb3377a4843c97d18d4160d33032b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01089889c641c9239ced6ff12e2a58572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d11afbf8c0628dea7ab9d9180d68b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a958467f25f733142c634e92508bcd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dde7dbac07ba1ad80f6585ae70fa66575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c65808c11d0d58dcdb41d6a42e40b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cc97d9ea48e164a23c18fcc9db8c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340ff2958fe88c1da97a51ce7206b8c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b427ea630484b55b2289ee8ee8852579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a0bebb0c155d19b63e79336fa0d41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c0c4fd52cc5c77efa987cf4cf1725581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eda5e72910fb0fbe8be6b7e3686bb5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21120826182a2d9058e58a4f81451918583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f106b3b31434756a246fd4981e2c6e4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d67a6a205e0fd89a07a796ed387ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8b75a2181da03fdc871fcd3262ef5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a5fa59f00c135de101e0cae376cfe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76344a0ed0ad35cc0b804fd68099c964588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98808e265507df15058a4a13d9fab16b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb507c691b5a896f03972d128927978590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f409f0585d136200c6d885b58b4f646591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4cd3ddc5c14dc2e6dd5bc8d653d9e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe8fcf78bd0ef0fdd0e7fef84927d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e6b3e46a7019ffdcf96cc7a940338594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be059b6c5a56121b4c3e79a4d21a015a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3863222aae6dec44d078dea79550540596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6e3d0d353c878993c784074e1d010597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51944ac959a5226d848274ca8a493c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adad51207577d80b2d962eaf1085b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4635749a060eea3699c911faeb9cb1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b964eb50ddb92d0d69e2a8930e27db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a462b7afbc076f8f128e33805a3988602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ab7c9eee2ba295e7110f312f88449603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dad414c7a94bfbbe14aaa1d8895949604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d66dee5d1c1a613d70858aadf43c39605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e8b4d3934330a099cb572218407a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24e984b4628e1d6d1f00cc609f344e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a4a7d161beaf899b9420ad678b1cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06eab418a18545381ba668961f80c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f0f99822115a53e754789002b8dfe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bed227d6cb5d6fd04c22148719af25611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bf6029c438e2c20d99bfff81348cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db600a9372af11d81aa6384d297750d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c774513bd6aa76ac66bd37c7a4be44614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80955a5b659c35a99acede7456d57c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1662c4fa62eedaf67e5718395224223616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de1376152fe5f0b9bdfe29d9803a7a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d48405585af30b665fe47909d872d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369654f6464894d9623de4b5bf6cc029619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5950d535b3d3b25ef8a68a75b949b01620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ff17a5ed343567138f520a7c450e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946df0d307d36246026bd6dfdd158d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fa793b1c73345500ab2dd1f669031623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda3f969907613101e871ecd9383c22624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b540ef097df1230369d6151c3b91d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3761c922fa99bc405c799cedc9ae6f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f444fd7db359c3bc664f1cb8b2f83627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b7c006518468278c517f8ebc19c82628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5043de823c9a12520e7e276b38dd644629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91cebd9b13348bf8050c46f7f06377630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810a018217180ce808b404ccea66078631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc36daa59f8df9fb40a04e95bbb49f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2672480ad066401eb30e07d4865155633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df6e856a8129d4e5547947bb09cc8a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ca1750ab3c692c79e240e44ee0681635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a95f3a29c6121f9136dcc69721646636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75de1f501a0be8dc27706e3c077879e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f384e99e986e512ca2fed2f51a640c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acc6dd0a699badf38e1c9a74e5cad3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15801543866112b9db4bd8f58981cfe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082f3007ce581e3d778c315dd054976641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597fbf63252d2e51d29f82181631304642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8287064be757839be59fc3c34a6f3f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4041322c2ed26992291747862d4911e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377389e6c48f4dfe71f137b95351a278645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f307448f020e8913c314c5849c8fce5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0031de304204d374c4bd64816da88647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ccae431eb8806908ee985dab804ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96273160156b0c7bce3871aec008070d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea0dfa9bf6a60865b2775407027261650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc82885c890c6dc2243c8e148712a67651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779484b021be5766d25e58d84183fa23652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995d81a2801efca1c2cadfed95b7f0f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931341935fc752d33176b0cd103060e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825faffb8a81733109cd320e3485cf9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73a591c2feb526f03f0970d5e1cbf3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75272373af8533f8e8efbfcde98fc46657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed585b968350845334d668c1c71cf31e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12642d63e60d927db874f87a6974cbca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551694e49fc907f68cd0488229da802660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0474b15b4b88d8a38f7fb83e82218661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82303847f76d8ce0a8b22ff2e9413eea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49b26bb39adad91f84c3562a82ca0d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edcdb6f96a39eb7708c331941d0dcb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7473dbd10aee3b36b0cb852b3b1b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af845043ac2c591a288282ccb9f55515666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee90c56dee7bec714ee47a9c91f876667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb38ee427947076d7383fe9576db4d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f92ef7b50c06df6e522e5ea90d0756669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce978ee1988949f3f4089af48a4510670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c9558204df8f95eb93a1e367eb4b8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef62281ee464a06e79edbc85187a6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d4882e283c1fac5c273edc8df8595673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d09a0cecc600bef909d855d54fea6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8492c02ed9636cf7f4d030dc620784675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27077dfaa8774951dffc402e6e0265dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4016bf88bf1c094eae119a00c3f992f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9de64b825fd0ace03b06ae93a7ff16678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb128ed8cef324b8ae304033ee9e10679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cf8f233c764bd3dc6bf6df589b32e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417d2eef1e60f5447dcad648664f735681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1e45dad2c9f7f725b90131c0a9f8a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e2374595b92d492f6e9f46c470a4f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65450971656d421d577457bc5a79aac0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a19e274fe3d9070b05a164f1643e49685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70df2a7df37a440becadfc160d3fcd9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa03994168b84fd20e6b7d037c9d1e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3a0e0cfc9543d519040a7351a18a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3f99934b981de551698c0d19933f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf17287ce32921db276275cb557fd5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bfdf547da5bd8ed5c4e6cd8bfcf49691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3b773f6537be32efaf7d96305acb2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e170e498cb2c1661ea8a1f4cbf472c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fd7c89b26f4fd81e774b9e07ecb96694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e76322ca564e19274eb9d4bba6b37f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc142d81d96290f857553e3c369065a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0c23b1456ad588fc314395864aac0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e5495ea9bfa672fed4935d86e6166698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aef530169d3b72e9bb88cb9f2606ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fa789883919e2a6325ea99b76e15f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae58c9e52b22d9fa172272f5bed9de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda306aaf88392bd2dbdd22a60e50c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffedce0c05dc52ff6e9ebb94f061804703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15923182ffb3bc74231514730453fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a628c476b03a852ceede76ec7dc376705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb537d7befea86bc5ede8830f6f7cc0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a88ae53672aecc74b0bb753d73d535707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810376a1d9ed3016b6fbba57b1c5562708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78a6482443b5281b9263bf7dbe5982709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a6cf00913eac20c7c07d86cb86c41710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944622e1dd08f426fa1222c2995f324f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ee5dc06d637351aafc61faa65e948712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e235346544cdada74d831888b55a2da713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc11985df2b02f5279c5ef0275bf45714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae061f0cf67a35a820e55b3d5b2328715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632b108bd7c4899967f13c5aeb1c54f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b504e71b64c8f16bf8242fd10bfb4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cca382e99d3cad237fce0c37bcc7dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62cc9fb1d95b549646556592ab2a00719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9b48fec7df3e951f3a2a18bf62da7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86669398f5ce63a04289270dfb630806721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce4ee5b4a237508951930e64738510722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf86d1f472b1ddf4abe78a45f182fc9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec16c53e873a471ca85bb83411366fe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec0e77025b9b5c40dc79d6ae179956725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbb7dac57b90bb9e7d0a706abf7d2d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71f435caa99cd18974a05ce66e741b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca546224607c186b234e02b58d0ab32728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e63ade592817730f6e47198c265fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d831b3f4a6ee9dd3969fdbf4ffa09730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498d65291023b1e5d02450a07a03198731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8770ea1e9e7765f929ee4d22a4b6bea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455d95b665f8802e5586a7b885c390d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e05c2ac3400b8457c6a449ccccff4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b04c8341e687dd112f6d2f8fcfe822735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10689570fa9b11ff2ba3b5b04db9872e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a7c17cab36d0049597dd4bb5a226a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f571fa952026acc43670812e369d38738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53eb47178b462c2be6e200a31653c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcc2b8f6bab7b31504d31e3c00144a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3f8b8b6e40ee7b8388279ccad3d9d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336dcdab2e093a9e98517f928ed7805742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7604da7ee058d8b2ada7b945108114b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76bf53869214485437f1525fd6b95f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40617f881e95e6569cbffca79bcedc9c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc0de02f4e999f853443fee9a5874d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce071518d7c6579e513c1b88cbeb2ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0631838ef17d122f1bd1799bdabf6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f112fc54adfd42dd5b8425db470cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6e16b3daf2c429b6359b2cbae652f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dc582b8c05053cf805cb660d7696a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b576e8ddf0863367cfbf131943a7ee8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c8efebf6e6e15df50032433c2553b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038ace72a6cec501eca97e929e22acc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89059c53b6052663e22ba8ccbef5c955755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87e320f40a98b83e581216ee2c3bad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48d9872a0b4e6b120f677feb5920c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaf4d231a848f5cdda2ae3387ebefc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc9e772f5317a68c7473bb9c190fb7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f1599642cf9d2214f62dbd3d0e13c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039988821906d977df31c691bd776332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a72e09435c5bf182114a0de8cbd0973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73f3ae1cbd0253f138809fed587ceb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e9ac7180f9d0f591583484e0317165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9934556572813fa16d55624945327f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac7aa417c7533d5d92199180bef6ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ca0c2c3342cfb7889833de02c775d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cab08d4a787e441c3022f1f8320e469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3056f7903c2e93f99ea3cb5ff1871910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f83da252a9f38ef76898470d72067a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276195b437440786781df1a4c37eab4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31378d4d2a7294a2f8e2cbe1ed200c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b32cef8bc29f63d20f240948210d6f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb19b421ee486877821e5bfd1e625c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f290600f8ea5f22d1d4fd6c2eb2b4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4241620e56fe4c9c6eb428a3cb9dc0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e957625a84fcfd4ceabc15d33be08818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755c933721c160aa57fcdef65ea107f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80bb9a995bc8cd2747415be6a38b5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4f9e4fe3df4fbb8553725b4654d6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7032d9eddd5e1ddf5aae3f900b32de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff405f8df1db9636d715e74ab74a7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2424cf61f6e06ea279b1f1fbad2fd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b737a527eb3909b9982863f1d2ddd9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19359a8e02abdda42c12360aedeb935526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607362210b996e0de8107b287d661a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db61c83fdd9f2b2d18534ec56e4c28728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42bb37b04097801272eb11f54fc01829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f8ab0a50fd0e4dc0286d70db2cb7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1c85e21a721009556a41c3221a5d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048a2021db36a30031894bb4ec73ee232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d24ed14fdf7046a3d66814940afc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ba716dc35f8adb6a06a2cd260e8f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd3a4b5d8cd9f14ccc4eaac18366c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f81c41ce66828dae91d0e681ea586e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d15d2c03a109eae132697966a4e0f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbae3164b9c96ba87558c5cf09da2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b855f129cf5182c39f7c999bda5bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b79fbf3eb7acfc07cf7be2fd5fd5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ee3863cebc2816f5c3934bcb9eca041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edeeca41411e461dadf25c7de68bac242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7c92f113da4dc32e8339c9038baf543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0d6856822059937e7ca15b469df5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852cc38547d4f1173172e4fe1027f1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe6a526fbb991287cb7d2ba6c599cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa29fd6d3bde5a54b870351ec0d1eaa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3751f8610ab5e49af128f05cf64410548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b693f3776fd046315a00c670e526949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace25c4153daa99cc9bc40bb26f30cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879291161c1cd49b2261d4dc482b15a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877738864ba349108c88ca79099c574052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f13347e31be15eb0e9f813dbb3c2ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a16a7f01c6aca2d3dd8fa0bb80d7f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a418687177ee310df6dd7f8cb401bf955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3931fba8caaa95ffb8f0d826e9f930856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0fcd53477eea775ead665695d1a3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f810ca2effbc880d6ef0983e447d6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445290f038f133f419bf7a4180de4e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d2686e77c938456057c937873bf1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0da792fa71b5157170a0b87ad1716b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef31143814512f7f3f351b4777bab562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2868f96bb9a20e36f625042aa7a5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421df2433e972801b2dd9e78865f2f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12692c7ad2f44a49fc82f38c6df9e9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60109854a56010596f941d6c4778509266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7137600f9d5fd8dbffafe5e37fc5ee167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009ea35669fb719b635cc7020fd159b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58472889b5dfd254d25d1c98bffafa7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd164f5253f11077806f1e41e096c40570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b37e545d1fe0b8a17a60d2a9bd485071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bb7aec888dde160a42246a8c6efe772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cea147a60f0ddf32549e8a1301aa873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57a185f01ca0499e0211a848d6016774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b78475e4cec47a3185b0a857b59dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1795831b481c8c9a9a2ceb6a597fc376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202bed40aa596ffe954d286b259d7cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ae387ffc490b383abe2d2ae552dc278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7da7b309b7ee65f31baaf78d04523e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f33a2fcf0576a14a94b7a0ef0a6be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600641e57ed5fb1c0bf66cc65514dcc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b208e5c77114c60ebc2913988b65e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe02b87181d4332aca6ba511fca30fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f15cfe567c2b4373c49f9c3a6fbf0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9394c9e38b9daa9403ab2468ad9ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08caa25e9300f5ada3664c220afe1da286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd99ee505c959f319fe9d7aa0a7916287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d296b0c26692e7e3976aed92d7747788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16548b0f54875ccd40a3c5a0d2362d1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2961a974aabac8dd12212949bd9377890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88d38c00ee3bb7403d739eb113c50a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7472bf39819925c275bd6819beb76892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7494ecab4f7e4916c568945ee56604393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc509cd73de5b20f41634dc1e46e1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f6c409bfff97e432a5979750db52795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca8e75b5a5d7b864acdbc14b27fb8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c57d564777192fa1359832acecf47e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac538c4ed83314603001292179d386298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42ba222345c9269cef3386478a8d4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0fa0430c2ee3dd969ca6ee9326278100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421a61fed92eecfa6c8a43d97cf0c78101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9323a09365dcd8b83dfd1b035f7250102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d78a979c291b799bb8f770be52fdc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525d7e7d8ceb28fff304aff904830a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2abd2298ee455b473f0b210b2fdeb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad199756b861ccbb51c1ffb03954f95106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850b6cba5ce320227d6855f64763222107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f83236dd8e5f3e8fb99fe0587fdc7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648510eb5b8a1acc12fc363b6013c9f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794d8d8a20e211c6f52c8d14ae67495110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2886246a00cb8a1a8ee536bb6e9916111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57465133ddf262b42d960d5730bebe60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307934d2891a1ccba812081807a8e7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d1b8bb03320000d3389085d89d4ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c6e29532b5b825f570716d10325d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dff4c5a60dc7ffadf8510a0a3cfc6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05065fd23d906040fa34d85d2c8f34b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2ed2d1f195664216dfc8b50c8d3db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2aaf2a97a4ee2d67cb6d7645d05d3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45e9d77b504a81b47186cb9bc594cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb19ece4cde6d6df9417715c982a520121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e05569900c710c375f1c7b2669c46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d48fca9d0228d226d28550c1200e20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48b0e460823b62ddcb768ad13a7ead124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078fbd1ee0482a920830cfffa45e005125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d96aa88be679cd44346c61692fafd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291fe3ca5c788bf5c24d40815638fcd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4e46bd888f2af9647edf46907d4f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012f77fa7430f4eaa5d58cdbdeab369129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683ee9d6f2068597fd568a70673e175130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a44f8ca1b663672bab3137cc1dab63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e0a6c718fc14a4c4bf3031ea2aace132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e21c27d32f31702bb28a006d11d0e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b159e9d4096981c24aa89aac6e252134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f678cf1696a24014c91126733b55d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec0dfa3a95d6b6f1c83d983b84bb0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93b6a063c7b8766632e6a5f8f2a71b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51811b65895ca49fa17109bb8c0cbc5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef96da75d74288f90885f365214f6c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05d902d04b18297bdd43314858e577140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52011ae95f0c4e867f674a67ef99d1e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45c7d548f663f5b99d8c950776e178142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a295048ed4a24ec987027049c13402143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baed40f8e5a68587f0915c63cac826144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7a6b3fac3efb1c8544bfc2c830620145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fcdb44fb26a8bb5bf84f1bfaa1bbc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559665fccd3568882b100fb4efcf1cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcae12ac01750a58b1fab599ca885b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22482dac0cfc66634e53166190b58b45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18628990f42c2a39f4c09f655cae4f0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17de6706514db8328a7e1aa97765f2c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdaf2d9a0d1967fae3208ee62ff917152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294736bb3c2bf7ee5459890e663a04df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f00ef9fa22b14909ae4303070a2ffd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b8ca7e625ceefd9405e31d94c0982155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69874bf4a05e9d46c1a628bf844574b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fbf8a8f64f1cab25754a0811b49fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db310e838110bab45068cfc6b46851158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f65b4bad27c1922e5d6606a302ad8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8a423e8715d5e025a358c96b0aad9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999071eafe3230edb73c460ff8db359161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7db0c0fad010942c4b32a43fb97c19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc8ffffa4e3c2c594a1a317dac3418163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833206d3874acf8a0f00ed851cd3d6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3a15da873972d1cb11eb7cc6e1d66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e6240d25431fb7749888d5b69412f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c978b8b540da20c4efa65cbfead56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ada5edb5f4d8c21a4c4b945d5b42c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b452d1d73647182f441ce08dd945cb0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd1c2b2e7dd3cc2996b0ff8c7e176b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c998a27e3f890b358e2fe1e178502ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a685e898bb5f8a9a5f88eb52a153c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4011fdbda3017361972e8913374ae12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765cbdf33448c540089deaf49ee1c54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9066be0253016f8280baa06b70f6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c4c22d88adc4644d546d7da207a3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c690ffe5d5a79c90425591e71a87f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1df85b9b4db26291e4fd02d9e40576178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc842ea51c2ed780c644c34e01ad068179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1b83da236708239a747ce6e496398180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881620acedd81ce549de377f941d8132181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6f5f5cc3547a9c97c5780e6436917182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d11b2b044cfe529c46f863903923a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cee1104ecc6e9b01e330c84b88cf4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105b1ee542eeaee065c369d16727d44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fc979e6c1d55ffd398e8a85b7f7d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08c18803a29e563dbcd7a8d2d5c975187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9ae3e6bf0a39a09265b9accb35c63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f43052e74fe573a06a7943565142fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a16570e022bc7226b344bfda7bd9e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e67ea0c37b1c6012d57a794103109191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f5f0b1041a4b65458a8c4e1627cf2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b3993ae743c84e6472d928a41515e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f50c2642190e0a1b7a3513dd4eb274194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaa860ef1601418df81f7b6be73698195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9af8b2344331c6588d399733dbda76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5d2a70b9ebaf73d5740250393a9f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd3f13b2fa9b494ed7ef5ad6d063ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e48273628d57cfb227f0c2d0d36ad6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44da18e281b53b800e0af683b87b69200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe2f690547b42449b8ffa5169827eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2573ef2fc7e475a6aa3852b7960139e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d05d9f3fe4ce92bfac0b7ed51f303203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7844133de68115110fe9ebf5f9cb5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf48f53fac196fd9729fc3c85ef3dcf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd917ced708f3f476e1a0167e99dee5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871177843bbaa33618de9b985aaf1064207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e17014c55cc794a5569766c2fb3ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a68717c04223a2fbd18c2d62e9184209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a4f4344d01225fa8b9f68a5f05edc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09328e64dfbcd21b9672ac9f5d3caf7f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf7d0df684b497ef859706c39f1ce5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ff928433ae4c1b1d69d321f4b91a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651ed1513ff82ae77a326fd41b64b11214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267246b44045fa3d750a47b48fd5d6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5720bbc684da47386d4bf9f3cb0a81216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dc73e26dcfce8277d35b51dc9f08e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d539e6fa994490e80ce618432bd48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dcdaf555f90a9c3f0e640200cfd95219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aab5426db87ae2ef2424bdd5a40fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c1e984b92169b81527a8f7b9f0895221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f565722b210459db3b20f8c2693e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d9280b6bd7cb48a07e5d621187313223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010d1877b5b723db53a070f9a9b46b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcaaf15b863efb3c3dd6321b1133e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda694d95719cf005b9047d4b2d0ea4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03949773b8c2d984520058a02bbe3b87227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071bbba86eb9d50dcbe887d3bf132a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8717423e16acc0344332bd95ea9db98229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fb4660c7f755e855ff7e8ddf9a35f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a78b2caaf6e61b64942fcc74ea455231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7d0166ccaaa9ac4ddb0d031bfbb41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f842ded631daa5beb67fa50d2479500233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50eedf243a2f3fbc9c6d4a2ce4cebd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b95197d9d8a2d8d745f5da7ea22a22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc22c7811ce7ff4c1ebd0c54de3c0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b4fb319a1971f6c352f5bf41a4814237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd5fe657503d4d71c546cfd023eefb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880c86a02511fbc77af3b2443ec1596239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c7c17ef69dbec5c4f62f96aa17ddd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64183c24054207bf59308f900315f53241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89c05e9d2e0a394133b31594657eb1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed05414ffa37ed814ac74d973e685a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a935ec0d7026e5a6ca84ca1f787a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6783af149a18aca9b0829b4d96eab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae910ecade323ada699ffe9b3296a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53f2bed4ac2c4805ef8ba240a638ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b66047f41224d60781c7b3fa7c807248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc48dad464a6ca3659472d037a0c6c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a0fdabc76829bb4a19902c19d4896250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a8452a8a7f3757d74486f5d4da82f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8d0e57cc63ff2f0cfef8514bee533252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901476f6b990e61e35ba3f19d5de54e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a60189b973a77cb9e3ea6cff00088254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd544e5c33f9e67d66a719623613d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2093d5c2d94e7dd56cedb631e5d28256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96120876570e4990329a0da476d5910257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e45a7183a60b3828594a03c5cc72c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0399d98ce55ff5fffca5c05261b9b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1858f28e197ba73ba4bf499f65e8a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ab9f333c41899b0d81b7cd4889374261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881406995b92dc6d903c188e10a40a59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a788228d9331016e40cad932f9f2b17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9120eabd690f7c5ab6ec31bc3cc39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ee47e52f2d97ac4d79f54548ce164265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13921d02324e33799c2c9348c4114a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729ef219c5a7605ee6e9c6b9abcb5ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c8cf2ebb834539b5ade24855e0851268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b5d7107cdbdc8ea67e0f331f8cb31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0f2378d6278504b03d3e6c04ab8b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96142121b4d629e5fed59ccd53809530271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7bdccc93ff1b34cf72108b06ad760272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb1000b5dfffcd9e87959eda8f69e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5d1b5926a27a38aff808d9fab596d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbf6a0d6f15ea841516458328d3991275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f40acd8db6e40314e3c3b53605643276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52cf4d94306c27d70e28e04f70a253277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb75a69ea52f03fa0d4afbd6bd109f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8cbb4ba3dc5ccb479adc45a6f343f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170aa19bab1fe52473aaab506718499280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72500b56fe2215310f830bbe778ce6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448de2c7ec8462277fe7aca81dc2352282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e469cdf712ddefe9fd7005a167bf779283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b10b2a8975885004c21327a3b086a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d293a9d23a9c2a3f271360d65acf3b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12314fa9c7fceefd9f47cbab759311e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f05b1614e78f1f7106a73dffd28627287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fcf8135ac1cbcbf7bd9fcbd90ef6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b057cfc753a2b442af700b8a9bc54289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12ba42ebbaca8576ff9d6082ec9302290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e421918acfc2f5ad2df43907bfd5ad3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d2441ee94ea92171c3e1dacc47bcc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23be28c2f3735c2565a35547cd18d1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94f6b2430a27fda7ce8d418d4b3722294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c61e251fa93b68436f2f9e8702870295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccb06230f13d977c48fdac42a4c0c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04edb09543d06f2407ca83f8eca02c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd006456c97bc9ab4c21f8387ca0b6aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915ed4b7adcd9e04adbdd2ac55f9e72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091da6af8c25f83e49650b8276f10a21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834e4ed2110f408a18c6144ef1151dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ddf46159d2ab68bb175ed313ab920302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25ca62236e5feb58a3833ff9aa4c01303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e45b9e647509c11ebb1ce2673da592304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93c0549796c1437d55d06deb50118a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b48fbbb67aa746784eeb9e09f9b56b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad69ec82d19c0a7c9b5e27acbfb9d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97da8cb5cc0ae14ffa02fc42f79d60308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78de5100bd8d2757dde9e0fedf751d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b419dc66909dee1c7671d9c86c26f4a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338777be5972b5340df7fde27a80e911311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560af0942bc2bea1508c6528d593060b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdca646621ca77c644011850d31c77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40c7eb89ae542c694f82c173ae471e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9b449af0bc532c72ecfedf65a073c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd422a7c3357f5ef53872cc5ed0e3c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab54060d7e92cb457953ee71a408fd2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc215958a70dac7bb58d8c4b1887f76318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9303fe453a31bb389e7fddaee9e649319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971eb85a46f3d0a850951089b186b1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d355affd07e0f077a94c3d0b145246321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d0bac4faa5a0ac4e4c53e917035bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f82e19d79f0d50814fc598869d77cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d6f17f99ecb067980790116442108324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a376fd5f9abe6dd4db5ceb1812dd7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0377a5dbefd76b608804917ff84e202326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132d27a50c56ca8762ea70bfb32f0ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff5da2b6db38a1db025aea223950fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67848c32737bfc6e3eac6d3266858325329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629dd17a13950f13a4f637fef09bdf3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e30042e901a73f76e57606851e7c1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58e770552bbb46bceadfb2678d5194332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cbe81c75813c63cd01d662156123a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f497457265fd5a50627ac0e9d3b5be2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b98f7a3ec75dd9c1890402cd599b2f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03cf53c9b7e6fe222568f74c378acd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d8390000211e42edbdaf7eea3ab6e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9815fd8bd70bf71888ba264672c22338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a3103f1343b4af2614bacb6053303339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfb446537c505a68aa6612f4a0e7fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c6419ac40defbb8cc7b2ec4de406b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9bde0ede3e2b95eba2ba9fc385890342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d455ef4afc1986f3f92461ce5a297343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fd7786d20d218ac6f3f4aeb777752344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41935023ec2aecddb9e274d843149c37345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db602bb42ac812141c0bf32d6bb747346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3cc2f8e2a41413bd3c47f6a6f0c3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170dce1c4cc6a33ec4c095558ceb860348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2989dd1f1c26e702711a6aeb5b4307349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444213a8e054d90d197eb89068f9cc87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b7985f38f7e0ad16c991a248ee30f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a53ee8772c110513a5a108a48541c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07c2d35e8278c667b72a36badc133a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fa2df40a393a65de68b8c77afec61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e3186ff52ed01607868df3db0a5cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db453fe1ce3c8a28e856a3b36e14f5ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761e85267705347f61cdf576b3bbcc7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647973684b6179a20fe26ff040aa28a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a2674d3600989e1f5a56b1544910a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82090617b79b066b860cc53d4735a7d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789484d3ad01ac7328d8dc8fb851d3b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c231424271f3c130ecd8c3f44101747362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe898466be1307ce61b7d57f6fa1a28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a2ced0e9b42d3fbd0dc28253752cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a618e0736876cc8ce2ff486f5f9d3ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f635f5319d83b9d30365975e43b7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d553e6516c4c6d6d88df55aad1fc54367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583bc479a7d60c27e1f1492c337b31a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f075a39609edee8ea867736c788ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120b52d76aefe3e09cc1dbb82cfcc4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86c75a6ff2dd7036aca1e6f8e26ab8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc38239868325cb03bc7c281bb3c115372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6b9ad584ebc1e925e8a00794e574d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec54f926471c2c988d0b47efb86c08374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6734701797dbecd40edb7192b2b7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c50675a73663b1a4cf46b9240030b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381878eda79749987e365ebd785f23d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982664ae83ad3c9f6249a6dbb20620d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ac787af7d1f22b051de4af86a0fbc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370226202825179ec78811e2e97d73a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170c2d1bb28320965b9932a29f58f51381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c82e40ba17c2e1114248da78cf4382382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92684c4f668cec5d4bb1dd64bfe77f11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73922c12a85fcabaf6366e019c746e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde52822af98dc84f19b5241b5011a58385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46983c5e7b055e6e261bab163f0594386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5aa20eb5f1684b22661d01c4e1f493387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb3cc81532ee6a293b37c75ce1da30388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839783be383b363700a943a9e686e87389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73723edbcd7262723d512c9c8775fbe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d98f12206b61fbc56d963840f3a8bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bc824a9f3d30f78f54e34e8f3f32a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796d667d7273a38ea5250cf9c9896c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f688ab223b066a7a834ee832e56ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba8758d9b2b1260c67c8441a1a1ae7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e0adeb27660790fc0dae169a1ebb1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3f15b0c877a45ba85fd45fc7a02c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81daf8a557ebca066d33c30c1ceb1f9e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce284c42f3af3ff26cdb4d8aa1ec62399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f4ece588d3a4ddbe0d03e0f6fe389400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3414d274848defd9ae5226f358788a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398d29a79fe67c827affedd6d99e8cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6967048731cb18ceb0b6ba6656bb264403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ee3d5187b92081859c8445e8f1cfa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ce42093844fe8006698abe1c3b920405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f5d5c1aaa0789cef1b9ac801b3d62406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa86b2b5289e714ff72745bbd4cc89407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b513bce9a13818580613a1a7069c565408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9c306ba8e4bfb6f7c67cb3aa2ea1f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4f5a1dc31d2ceb35e547212345e49410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7494f802a824e0fa26631903d121084411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599397ee9518b89b2b4024b2f8ad3233412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b11a58f46e4289f701eeb50bc882d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a47d312363431134d8be6c0b64487414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7c6f17d293b0f8c0988d8416f998d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343851cbc26978b5f44c5a4c12b34a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9f185c295ead014c4f6253c8c3ad4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7794ca4822ffdf43c59bccfc4df43418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4d10822fe5e4ff14c7f588577a077419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bda2273c080b552de0d0bab201c70420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77458457507a76703fcae7916bb071421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045030fe7cf8790855d03a28c6a84d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29bbeac3256bfe9767b55a7ecdedf1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da82307ca1358e6659284e087d0639424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a656ddf3a4f2b514342348475c4a07c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0f1db1b2ef489c5807a78fcc9ef36426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee6b88214b083ac3aa29b6d91c4c82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206748a381c09169aec1c08aca59641f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a7de2be70e18f5268732b53e00324429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861f4b8c48ec62b068c02c356868dff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bd65e7162ec7214e8022e8110c713431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a53eb3f92d5e66ec4291cd724717f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af7f99ad2c51545998868e882011fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165c3c44b0f4248409add077bfb4771434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f56b2b91ec17fa94b61eec77aba1db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488416a867b6d6f3d2e9ea31179d639436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4da0dc0a355905319f88fc2b8d44b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5274bedd94e1616f3e3ee72f1c676e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cf3e74ff8b1cb66cf1e7b8fcd024f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32c883b06ef3f09e5caabe4e96908e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c6af007eeb3a4cbaa1d37d889b8a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a96ddd4eaf7e04182670d359318286442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea7a237e3bb974516d5fa77d620a46443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe021263d81be733ce644c682e2a07eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cf889bfb9a6ad16df969a2c1a3957445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e88a0423fa47c31b9bee27afd7ffbd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93aba89f7d468723aa5c7c05c861e1b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34428e177b3e7664917379ebea59fddc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2a6cd588241080b31d15f98ab08fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a275beda3013e7e218ef1d55cc85388450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5c29c3d68b82dba75cb0ae63eddb3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0fb254bad800e5d0f693d35c3e70e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bf921a475bbf65447b54fd09987a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3c20302c99a68c572e761ed73babd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fd71a2c16346fb2a21ea9bb2e5c8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceab94d89ff2d00755e85fcb0f35298456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2e993bfdfffbfb8fc3456a2496f87457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5509ee95cdf82ce633071c89da73e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2abc9df9ade05bcdccdf8386068c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193bc3272c62e48ebb7f87785cda8ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fde6e0e2f4e303e1ee0e8e4443a38461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf69b87d1048a796e791b1a840fa94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67dc61b9ff23269733faad7d834bdf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aecf03ceb912e157aedefbf2d78734464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c1a6b9e242ca1dbea666e45358b5b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ba57f5c7ea2655997dde3b8c96b15466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc0302d3e34601ad3a8ef016c94cc2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743527f8a5ef2b1be49841b14e1402f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0e85f2a86ec7b089023205c5f6618469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204fe42ae8dcc5577aadac17396444f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892904f334e66214667ac7ee4159e8a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25d95161fc7118e2dd83f958398cad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d27619c24f3c028ddf2dcf68437e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294d91261f58e5e1087eb33160be71e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647e4173425f27234579a1556d2a05d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6ebc5279df152abf704aee5c455df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c878242575bfdd45498994b436262477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43302f418b9f54a129bfddb8914cbcec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3b4792814c43e218485871dea4455479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68962cbb2062ceb85bbc569f1b5313480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7046f65e70356dd4a9407713523798481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f94c301839ab179ab229afeae7f344482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f2df13c0276a70b1abb8e7a05e91d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e453d7bdb12a4d3b9bd3b624f56680f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef5716e0cf7bb5dddccbaf291bb985485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244564d90580ef3bd05b22ac682146f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f264a66918ccc40cb01efcee62061b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d8eb9bb07b479209f36f4b47c62d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3cfd091c6c0787cb94009fca3e85a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f291e6712a9eca04ffc4251f3d575b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a87f888508407e7bf6eed805b8ece491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e437cd931f31683a70a5c9b641bbd27492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c41d10b6bcffa1e27233abcb3a61f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f6ce387b963e1f26663637f295faa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a0f61846943605e775e94f003ed30495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102287f09948273ed4a94a72b32a9868496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631402b003d8151630f00635325fe943497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ae216c3da0b820fb3b367bb970a17498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e5ebd3697f6c17c336fcf676c5b43499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915498ffd6fb41cda21b3cff97354cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf933c6eed2dda7c7e18a7296b88ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca864c4d22821d34900b586d705bd3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610c7d050a54fb04106e7892ce6f2ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009daf3e52c1269f03389722088aa8dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f95db7262964782e872aa036689074505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a730603a9331dbfcf77cc9241d7aa4b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166e175f4383d1813f363025d2a2007507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963b346c024cf4dadde26e90438622f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29567bdb465cf0e2866658281d9ca50509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b726a54161a872db51c5ad6069eb223510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5affdeb4fbd560fb3e125596859f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159deef2c04811b79844696a2baeb3ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190725dbd6febd0492ed5159a2c3cee9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672085655df999caea6a02b88a9202d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75ec73675e9a5490924a75bb788ee1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cdfb2b6c922b754f6ce36f8fe5369516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8f4f2a4f1350a4570c7096dc4262d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79953557c5a4a7e53e82153847f3d35e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56beb3ee29023fd6212786a602e9e5d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdac441500a7e1ea3648df7d38c8334520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5282df1cd9598604283ebcb1717735521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23e98aa8bb459e34fcc15bc4de9231522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93abe5e4e76c8a9082a4e0d89fee8a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15840234e0cba46bbeb29b9a572093d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5b12bfe89bad7e526e338d4d5a6d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0308945a2f71dc11cdb7ecd0152df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb18099adaf9b266e9f02ce01a714d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae38e81cd605b4d8cc46fd2e5a077c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a91f7883b02c14f5d3f53a5956090529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bd638f48535c31fbef303d399216f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebaf146900a49d9d566133e509533c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9589f1e4aee8c1d4bbdb105f5553b99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635125340ec5a27f2d6ce348b413f6a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ef779262de20a392e137ea76a1e25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85533cff5ea4df90a60f782281f2ceee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586aab777829d0e2fcc54ff03d8866d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3539d697bd6c170f7fc9b40ec859f44537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a0d3c557f89b6abb2ebb4dc4934bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef73a980fd8716e197afa26be83f0de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e0cd5e6928d491813df30508fd4f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fda705af1bc4d29f27e73ad30a098a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba281a51a28cba42b72488b0d5c11b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650b8307b0999ed0f41d150faed5769543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9bc7ea2a83e9960c262790e25d8e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8db63c83821cc2943e011271e4816545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbf9f0db774e2cdafe87bbd8dbddba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4f640a144001cc884cadf4e3600e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65744529e636b72b726953875701fb4c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771e427e9d5c217d13b98314e3ac994549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f668e453939aa30b36c76801fdc41550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36009d129146fbda2abb0c8523a7dcf3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c119df434e595998fd12aa5bf9798b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0b13119d5e5bf0015aca3308e9afa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307129caa9a1ca64b35a0ac13a837cbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1d519dd45aa0ebbb44b05f7096572555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e13e289c913236da38ef7fae93320556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18c0d996e6f1877d33cfddb46e45ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce4825904e45455a4d32470599045c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4a2e0e5e13dcce502560af45fcb46559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b96ab38315019bdda7e0058afb106560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b36717eb4acc03deb7e063c191d4f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777ef14f4daa5fd8e9dfe85e7936d13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc0f3953345f515bf336be14442501563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9145d30d2b86fbd08997923b8e1c420564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690e6d8e2d26c64e138e3280383e4d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ae5ad33b5cb8a21e93a70ac122c81566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de2b4449dbc96c4012cedbf8f5369c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f5a4fb72db557d02c0d3bb5ad774b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22fa3336583a287e27d58bab47eebb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730ebd0f757bce7a7c3420635d78419570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19615ab51e2f349faae2f94a7fffbc79571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60453b418baa469f5f042a16afd182ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a7eb68817c0e34792407dd91581a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf815e06be3bb923881bf68952ff5e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18036ab053b268ce2dc9742c540c2c19575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f8f8ecea9e737d91451444be1a66b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c27fa4f76252e94de0ce9c4e90b887577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b72a3499edccf87c90433c2f1446be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51ed7df2e6939b6af0450c2d8c96d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dd6dd4aea4ce5462eb3ffcb35013b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99486fa2fef54dd97b3e748a59d51a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1864ac6a95a051a390930ee12df414582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348eb8a28162b4b505191d5f2e22733b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06eae2e9fef94b60d620a5f189416c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b0f09595e50d33824adbebf93b24f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b6ff39f9f2b9642ac2c96e3d4da27586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d7f7ca6af78de1a00fb1233b8a423587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db3107944e1111cd935179b7b2adb8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326f427acd340aa5c041e0e92e5dba3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6319895d4d861d5b7e53c6cdbccf8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45400096e8bcbb0b7c316d61a85a6c24591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46a6a485f35862b89115186a5236b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2b3631597554db1ec0f22983f9c01593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960689e59c35ec64a85dbcdf5bb8472594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4258740f959f1bd2872739d4817cec2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d76c805c57f06133f74cdf544b38e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cf742c03ba9ae12c28ebcc0df8471597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efad870bc6d321cf89a741a83ceb63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567b611f1aa6dd1bad7c983467d0f4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5407c6c47e377fce8a639353dcb8bc4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ce33928dce55c9e77c591460c5906601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bb25467586cf02e1fa726d1a5382f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5257083fd88d0fcaf16fd8378383d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed07d161b0e373161cda877ada0f8d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185064b19b9424fad3e0ac04307b2ea7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14158eb118fab9270af60c5c4a687aa8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8023e2b6ebe5a5aa4651773bbacdfc0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133991ae299e31fe8398ef6afeefd84a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0292b969ce34bd83cfc81dccdaad86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72368ca92e4f29c5636d70a6837fb478610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6a0a05b57a7a32c511b0ce5fd5f68611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9909c0137645f90e9e33ffc58b75e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c40ea68ee589ce39f8543b63fd181613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f1bc17aad5121e5192eadd09734ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084471b29ebc0da1f4764b29b69b5bf0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e2f7888d92c10f06391789f19b02f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731882a306e06334e0bed88c280087f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b93917ca06017779066af9e7f63df2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe30efe262455795e1ce24d94195566619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3050e6aa310b00aa5a284212bf140a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d26277228a4c079e6a3b27857bd32621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12593c79be7453f975c568ff1e35073622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6f2e202a3f678ddac8c943b7d8fd3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64e0b6edd8aac77220868e7db36808624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f9184ed5cb0bec91f598b0b780382625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f0993b601338e60ae2810504c245f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f3461c0d1c470529a93338ae66762627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a216b22d05b95a2418f3f05db9e9875628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff877c88e49ac7ddd1e6a541ad4d6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c487ac897d80e8b1919edaa4be25ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826840750c37e5e9324784791f20c657631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06f9c6b15ad53eb24c4a939e6e8ef4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f920e099b3c7c8254c6cd51fdb93b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf5184aa912b8f544981f2bbde9b95634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2fa6d1fdc0b0a323a5e15680ff2ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a33ea20cafc97c7085b26e39d23454636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af40ce2be494ef60f6b613ee8de490637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca17ee1f645c70f8e362b3076eff71638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f7a9bbe71923711fa3d5d06e46c17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab057a36814b66992af060ad955c78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ef429008d07b47edc970b8c0d248c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8ad5715e534efbc38fe7539a5420b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9408bff69f38b4c2738ab384e01b903643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07a0721be92718aca6b148a263349a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616773c7b21289529ebdaf462fdbeda645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520c4caec30959b37a99125330f7cf0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78740d0a3f31b9de1a0f402e031f1caf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c16b6992442b02b62bf3bd133c6177648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4e95f2e2c082edd227f0b03b581cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e071b240c8a9d504590adb97b98751c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8dae1df521befd61c02344f1b1c83651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7886fe4b31ccecb8adc7dc40cfbd2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8dcc0481e23c81ce5dd3f745b4733653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95337eca5bdf1b1e51d9df8b8d1f15f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbbe0bd20bada824782b2e0d00ad68655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b5625e8b2d7a2b99d9f15d84df91e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55a355ed2013b24bd16b719dc0d8a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a11c266fd75da19917cbf0037efef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098cb251f4afe6c2d9d5315f2060ffa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441729dd1dae3ee269e1e2d995e26e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db519f8baa17ccb95cd267adee280cbe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe0aee25d80d580a674b76e46d6f51662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b595d2143bdb69b29c8accc5d1360663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623ef915ac9e80720c840448b116eb7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4d38f5429855f125d9c319e0414e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a98b388c4f93e2759e258558b4bae8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74af232c9ce7f5751d2a9018c83e8c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d680ae2b1e6c53efdf90a921a4cbb0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784e741582f513afa710a8b8ee0b836669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c0c2910aadd04f483a55a96e97165670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47d99274758ff2a20192f555a48c77671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d0a78d7163a0e9650dd1d0252c165672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87697cd40d49dacf71b98bb56e8f0d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da920431376c5db114f6bdc6021e850674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49a8b0e23d36d855081c5ac1f991d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872d991c17f38496e9b4ade54ecf1a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7a4a2a5275f205c759ec401ad97ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a96ead8e73c9e1b22f893cb3fc5bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ce0c715d1d2d04ada96997fd61bc4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65370428cce7d45084097ddc5575058e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60086df645bbffd8dfab044cb984b4f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8799d35d64d6dfc1df954a4c527eec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc91780ceae674814bb10223673f31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889e231344f5cb89ae780e062472e81684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7c8a9b92d47c7d790f1ac7afbfe35685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a02bb93e63603a35ff02bdc30acd37686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae5499926e7d680352c9406507a73d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41183a7404c9911599c7a352ed5465d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887bc0c4adf5d95b969497037003a43689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb504b88677e33eb5984aad686038c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa27bf68eaa43902eee2e3b398997d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a718568b84166e6230fc532cd35f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5328c7e0138766f0af9a74178dda80c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3bb955246c71385fe22f346ac3a7e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75749cedee1286f63c9566c506cb845695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ae47ebde802495164e6a0489b8e27696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5189ed108f8112ff62df88ac3f669697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb16858efbcb672a153bfc3155e66f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c07f40e952151c8fd7736ed5ca4b1e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0cd45411d01f0c38ff481a9411349700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb926a6b8cb01dabaa2f961299dc7c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d4ac248a9dc76a13604ef55f88e25702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274c7809c4de9c83797807d41d48e7f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456bbe3a5bca20c5ef0e78da7b34e4f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59ea98a6b699512eb521988dbee99c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b86ab53e4cc68151424535f3a1e1ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead628c54be0f8fd38863c3ddf912de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53017de9cdc5919c0a747c36ef62cc9f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11e7cc3d2ffaac829d0c153afbf2b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754609b9ad602b9e1e6ab36f99d5cba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0647153710392356bfd7b10232c3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c5220139bd7a7ee67f31ca03dbe9d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653cc9fed3ceda8b25c3484e7622eec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c841da6e508abde3e01afd891d9a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe7abc3d9fb842daf6f8f48759b104715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c92f8b6eca22257689c1edb360ba5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f867ea8c9bff9b64dc1d9bf9084ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58d0e6e6f5676d9a22d9ec66582824718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02a147f365c5665ddcc413ca0ba9d1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78636899f2366f97bc7abac4256859720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f210c4b84f7d4bed208058409151b0c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db5eb24700849717a9602bce9888d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf78885ece09d9b84bd56bd0d0f971723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e7263e29ea347e94068443513829c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59de31e5138b10da95cd53a72bb86eb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace87a2af101c2e0de6456902fb0c9b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4d8d49038a73475f5e628795e319a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ec71065fcd4201c7f280e4332dab9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8f271778f264280c7f218b2d2dfc2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8aef6d6f309c22434bc26ee1750f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad59003a56dcf64edfbb0d028d080f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c101d41b6178df2eb5349da26b0aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb216bd75f9d368529b2e08abfafa28733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38661afaab7db8eb51ce6ffcd1f1c7b2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0dfd1b65ad9aa310df26bacf40fa1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e62270e9954be9eecaf1ee21dd86e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabff9c2980364aed0cd7fa3990c78b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cb79a1a09a55e4ce9f598e7fdfa6c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495996626a948255dd48608d7780c3b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca2fbd07d1606dab3ebe6f458de20e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae5095936c603f66cd00452607ea1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19025e408a6fa5503ca7cf4a222a3d97742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60556e76031a3a2611decd21b270cc5a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0ea747083d45cd3e88352772b02b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6abaabe087f799e7aba2fa974f790745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10bf0f0896c92183d6ed65b4ba3ed5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b5e5978edc549dd348857a6e8d4a3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df46b38be6a2d32b1c4c16e57afc2a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3836b8c479bb6e3d519bd91005f9f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d6d390ae4500464c6364e8593a1e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f49b13e4220a8a225d394d67d8270751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6b2ea27af955e263ba6f0990d56ec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e2a3fcf092cb032c5f4ed84fa5ddd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5650e06d14e02f076f07a84ee82b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f733131dda6fe45dace06da9f2f3e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d788794742522b60b712ed46c5e0a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1535ef77a11f9aca26d56a0aada929757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7708035396ac8c8a04e263feb9f9625758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fb0ff1b37ceb31f1f85d39052853c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>