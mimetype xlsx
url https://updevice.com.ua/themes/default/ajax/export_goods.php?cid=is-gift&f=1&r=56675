--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2c9f63c27740258bcf50e384c10401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe18acd9579f212c15c9b8c0ec0a992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d80f96d4e17d6ad62d17ad718e36df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fa71f49ee058ffac6830531b369484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e746f2cf7e2cb49714744199b8d31c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5272f71142909187db75943b31dd356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ddaa1409c24b42189495195af5cb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ceacfb9a461a7d12ca3559655ae1868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfd05e4d91cfd5419afe94ae3488e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8b272d232a5150d5cdde47896a52c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421aaf6f0031dfe34c0368d72b4c03711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958772357adbd21e759b19eabde95e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacae5fd2a5c17efa027d71537aadcc513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50479d6002e56cfd9e37ac322af90ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaca9d4214d5d73ef20c773d39ff99c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a072f20b1726e132fde838156aff54d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88fe56dacdcddd57b9284cd9c6e1bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacaaec4edcdef01f62cb6f3c54a14af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac63d630059479245f3be596efd361f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba35a700c83821d6387d0ea3da60d5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998a47ed4e343d48062917f42f2afaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e730673a5f4f77199f9fd0e684a0fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbdda387e18903908941b4d348bead23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c880cd90dc4ecd9a18796926ade6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aceedb73d44cd885ec8c24dea4403ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b21eeef40c4be29d384ed3770d96626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd957ad94dd9c3353d0b63c0a5f19f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fbacbdf939b5e17d3254530eb329d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6eebe0e3d8df20d0a58aae3d8909529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdac3eef998d3567d9e8cea74291d6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bcfba37d2de8b61e73d62fec9411031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aaab428413599509d7b483740e2c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c039f365510a8dcf5ba38538c9e4dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334196798883a7e430a41ec464603f6534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c772440e293c82b5b51f6fb88419235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c26c2ebc01d00c1a62fbe187a635e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f658bec2b1025e232336d979b84eb6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef78c174cc953f7282eaa93a438151c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea8e7a0c0b704965e4673db0d01d4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d881e8d9042ca7a8588a5f146629b4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a62e43bcd13772f3df55a0214390841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd787f0aa6421b6bbba070c01ba85342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe7701bd596aed05b7ec468b9f416543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0eb9747ccfbed78cd1e9acdaaccc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e27f51fce430e9084ccb65d68caba945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132e42128db50be06c6533f7d017bd846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99807fba924eecb8e9a828c58362a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1ed584bd54b65b1f8aeeb26ca3a0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeefdadf792b7449a28ee7bd1be823e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abcb715e3d5fe18054b611f027c9f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da05159706f4d19c42c625a2bf25dce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed403222b53956ae990e952c56466ba852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a469917f591dc0e05c5ec69c1abc8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad261c67b1dd419f262c4005e8796e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219a5ed497fa7fcc37cfbdb9a2b425355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12930ad44900a65dd2fc04cb96afe6e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5051791983442a4aba36fd9664b2a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bafea7dc1daa12cf45a9864ac3e9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efeac91816a7b7fea9c24fc7b1034759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157e27c17f7c91df719abb0db37107f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d77a05f4dad524c4536fe22cec35261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebe4dea7a8378021dd456e1d87b90262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3dde8069f2e012e90d91fb1a72d4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df94b2b8fa988a04bcad50e6c0c4c5964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6db145330a69e086b6366873a6fcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4ed17d8642a3e0699c8fdd408237166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fd8c7a6e6afb554c4eb143aeafa2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6c016ce96d5309ae30063d0c4ad8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162df0e300f1bbbd4f684428c2b64e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2e0fb7cf4ea5ca8296c2e8b576f0970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8765f9e0a2b0871963733ef6be3c8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d6503a967db0e7ddb90622df528f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d74b193cce440ef6268ceefcb91de573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a6b77c48c642fe24e7916fa52b4d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d35e49cbe76a2f26bd69fab05e223975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b1742ca6bc44606f5923370c3b3ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce0b98a708d37f2e81092438208e3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276385e236f054fa23e6e1d1b1ac59078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053e547d557ec27c01a2bc626d5eaff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44c51f9674064a28e4e6579f8b114180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88df951116c192fe34184e3294a98281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12679013a3e6a80f08555f641b6c4fa882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97600e751dcd3e9bce111f7996ace6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac04d1ad23b6cde8a65d80587d7488284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2684b59219e3d283244c97c454b80b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05293fbb1fdf0dad5ed512130e4f8a4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682d28cb400320d0bf4f3ed63ac070c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ba9d0d1cd5b43af8c7ea6858c9dda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac31e24cd741b39ea5a844e3d7112a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba437bceb942f764f8d7a9d522debcfd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f464b9e1c7c9f2f65f8fb8675dbef3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3d3246c3f46ebce9e2aebec5260c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee146d533a62918a6d96f234c880d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cbe49a596b695cd400e88f315f22894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307613b577f9f72aa8ddce7efb5f196c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a71dec45202f94618cbf58fd323db096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ec14e3a3ed832fed165564bce184397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384e5b41653e527290dd5d63ecad34a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d539136dd30b5dd77962e3a0bd36b8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64269b39c3197c768024ced1b281edc9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c42693c05242268fc14ba655c7add9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce8ae2d36b5e19377855958db2eadb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabed02712e763e9ef1d7d282a2fbaa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696d62097e123789429e818d1a9c96a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39766c53befae8fe45b589526ef6d18f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08284fd65a2b6b16c211d4de31b68348106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0d836c74860c46ba854d5978eb6fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce2fdbb8062a54844a7d112a82bb79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc22f48eeacf349ad29418f63f076a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19e47fc614889709c8bf73bfb73050110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbd64541a60e5a23871b7b275909d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6835f2bf6e17a0786efe4b101f0ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd2092a70c07aedfc95e4eaed1e146113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6233fe0b7f0cc8b38d3297d5103c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f900ee17038f34a9f45c3afed44f0b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f6078c46b6c5c8d3efc023205f5b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfc62f4d3fbdf33b323efc08cbd1bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0784a18e18752530acabbedd54703e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a3a876157b286a87d98af8fa42c96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da93f331c5a8e031316a4ade6824d25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825395acde39bf3344d722e50a21b0b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58987a2e2bbe6ee4216b776c52429a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f378bf5805e3a303882144d390046123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704314b9b39dc05056e052f147b9e0db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c6eb2662c56b9cb55109d05da0f14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25233ea22c675d8506fb6997b5711731126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99893c36131278f5589c17523ed5abe4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9f25af3620dc1660d34ba4d5bcc6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6faac4e2a3f0cd872b60e25d81eed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf5a366f869aab7198eddff965023f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f77cf4e2c21e2eafd07b2c8240ea5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb334bc35d4fc7009b620ccebdcf00c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c567ed1a8d939e0669941684c72d492133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb52068f8ec3e2e7b1fe7fff586524134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee7619450d8f5cddfd686776dec787135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd346e8eee2eb6a2756d28aa144e69d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7d259a4751f24738003c6d662d764137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b7d9e552c624a514029420d4ce01f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea08c6dc0cba6db59d39b6a4d4c58d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b71722077ba99e776b12ea3630c599140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc1bc8294dd95f43756d8d2defab4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41922bbbb2cc0ed90a27e32f558ad2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5959e474444f2dabe05f7fe13e462d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf48fb90e5c10fd9c392ae3f87036b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fca956b12e06cbd4513c044c0fc1e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0ee72e1eab01f6cd9131585904391146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8a69c7af94a4a5eb770d572719819147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e08c7d3d6d39ef61b0e292ff5e4429148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a67cc7f028e4bc185cbe605dbbbd7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f3225b2d78a6a5a289bebfcb84bd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff155d6c2e4f8d7b5071510b7ad795a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff3a6d064d8f24d4c7b7e644a6b044152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f97845c156e4945737461591932c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd9645ab906cff7b19b16831a93847154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6ac3c4185e4210554eeb9da1a33ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de1a21a51569f34946483263656ae7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009c0d41eb4dd6340c302d36a664060157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddba057fc6cc46af02ef0dcbef1909158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7233a5eb278c14dabf955775271ba6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0280d11c9fabe9783d471f704ea103a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1953cbd22674eadca7778c1e0e1897161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e5b7bf15ad44d78de9ef501f55b51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce36c9d29f12dc674dcfb453ec8020163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b114bde73254ace65768a48b3e3ef8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9319a9acf1b3fd308acc6d0889b22d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab815da7d2609f7b9c4e6ced8723e98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89e243f56ae940018d7ebc1615a96a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a591b25495aa87c6b920d5b05b20a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c9d5ad1b50717144d453d0418cd11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dd77b43ed719ca12f79d937b1ba88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0314d30616e40b7d1f26005fdb5f858171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0631b83a34c0650b275814f82aaef4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd6209446c7916a740611c7237c761173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c1440ad71f625c2bf990d6c4a5e91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425c4ee34aea35dd1b080fe43bec6bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d6d7ad65a36129dd42864333c87c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb34c62f99c00a7cae6913a9c50188177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962f1d5055b8eb15ba753457e342764178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171a5bb5887bea139558c4080043b9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92dc511b22d32e4764efd0f04244ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2f9243f63afd901aac7db46f44608181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffff6ced7348c6d72ca942545a83f26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f339c19f018dae6e3e1d4bdb61aec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890c4280eec5f4d2c78e33cb2f221a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c3565b873c0a4dd3ceea5d74bccf1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d9085d6584c39baddd38410b77765186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacce30325bcd1d75e5025048f7bc30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca77352ce4dca1c18859c555030dd68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1a0124d2cb5f3d0fb8f9089a7cae6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e6223d096481fff8e89490f5f9e3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09562f9ba5753e813bc4e4ca339fb5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526eba0725ced942bd8ea010c258851192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612cc601784ac2a719d682da2f51ed9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f88bfd54c794b70cd40c01e26fc39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dc29ea142e64381f3170f758da51e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccbed05ad88c8003ad5ad9f5787be0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabd0839acfb9f85280a5a9805304d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56d8f8b6ac65613d4d2f8af18187c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5622a4dac958bf4aaf93e06b69004199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf047ae96b0a6f3439a2df7ba25063e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0152885916d54db4676fac1504c7233201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419b1c453daf71c7de5a4d5a155adec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c67817323c0d6bf00fb77dc2ef7104203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789bf6022dcbd1a3f2c894794aa0f9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c535fca424e0a818802beaf4e3d530205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f4488c0191119ee1110e6ae162571206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e5395ee3c8b9dbb8efb2e39bddd2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c4dbd12cad1977edcbb923c4db91d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfd0065d856dd98e76a3d955f808a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99a3e7b96b89b8ccacac34d6e64d58210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8d5e4340aa34de910bcf471b745f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a6eb5e0e5eb7285b829940325a3e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea3087c7fbb97b75e4756ad7a20e45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db21013eef0432c2bdcc7e344edfd1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f68ae51729784ce3224997ebaf8bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7042d15c9ede193c5cfbe6aa806d994216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7b073a7b23cecc4e6ac9666fc15c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17639dc8df9ef02caaa31387cc8605ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be94546029ef5d714966eab2eeda93219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221e76a68aceadbe145161b6dbe0d5f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3646b77dc500f3cb404d07a193c9c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e1dd45d3091910792c487ce1a689e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4c9f3eb2488031d2a592d6f790f41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e21cc4c0dc183f38c3985d09a293ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2df83869ffbc149180502f64dbe50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9a7378d4b22e06563cd5ab40fec06226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a1269d50d3e797460501d1da8affc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251225875b05d32651352aedbcb9719228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3445214b3bc8de78a86a9a2ad88e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65342074b7659694e03dd845248100230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074e44ea9baff706a06b0616a33a39e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26376dd914cc70dacaf85cd5364633a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47a58eb726f7dd1535c165d1bb07bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007314b7d0ebc7e8cd7af31444d3981234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44c3a0d5f34aed72740451ceb766eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d4dcc90c0dc36e2ad545df022014a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c3283b1c0c95dfd568d45e228f5f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced31530cebab39ec0fd1ddb0ff1b316238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597ec37c38d1161e6e8cde7e6e83c1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059c07ecc87419eea6c5378cf4a344a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68f3f959027dcb77046600febf810a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba7b1bb7888f47bbf364e9010dc738242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574d7119b606119e91bb332b7d47d98243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b9453ac66eb7b0d5b659bfe01d4c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b468e7acddb2a7ce47f9fc4be4cb2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf08ecbcbafa635a75fac20e7043059246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ee2911329aee481336ccd0a9e85a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd11a8e9c28187c6152922eee1415e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa465fdfe3ea0bf430f895c954fdcf11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe79f77facb2d9f2d588ab40613f81f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c076172e2daee6968b70e4c5ff58c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7447c8da271a82ac980caa9196d3bcb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77536a4d3a2fed0ca2e5791ede5df72b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fe9577afeb83e94471f894247f2fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c836aaaae6e87c86b56dca27eee5527255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da932214d93948aa1c17df0eb61ccd1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554636e97ab1995b5ab7cc3c0b6f6206257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d443cf901e9b0c015d98173c6152a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59f248c1989d3a9fdaafa8c0ff292a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1523195174ebb34f6f0a1b1ecc6b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c6aa25f6f11f8d54e978ce73bad2a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5045984e67fbe3e5ca47054d55e88f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33131ed88953f810bfb03ab664f5c783263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546e7da1e137c3aaaacf8c112265625264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc50ff8b1f5439e5cd7d28b18eb3d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92072785a0310910631e73b263367525266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed3b499fee240a34be6ded5564bf28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5468453b2f087ccbd1b77b608e2bf93268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eca969034af4bb264c0fc29fec3e6f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c82306e5bb1a86fa2b9956dc630bd7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b194b56e26401c447acb2cbd6cb81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3d8c7243574ed6675cd4b0e1adb38272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0237763f13e86a35351a8fb59004c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1319b61d9170e98db9393e0aee0dd97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40bef94a44e25e88485e089c45ce17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f992fffb00ace47415dfa355df373276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e925c729e5e3c74a09cf413969dc4b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edf67a5a04bf591dc24d5d263d6c9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d53c73909ab686a135e3922f99cc5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12f9fd8e63bd29ca4537b758aa849f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084b32d58065377785dd39a34b04d38281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f7455b1e5848db264a943b784779b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c12b4ee4b72000e81cb61e63031b89283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fb219ca48f5e0bb9fd13aad70d30b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01a8b7f5d5c116658b87b2a97e3e49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00307d3509e3bcc33cae26f2db2d54df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51791592c336b378f8db31b7f88457e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18240d17706e9f27c5c49d45aa9d4da3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719429f00e164316502c6ad0dc2fb25a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61077de2685eac009de42732678687290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0d24a7cd54bcb749db1733da8d668291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841aaa1f2a3d61c4fc3346437b05ce8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301253ba307bf89a6a1cb844c1b82cdf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f642401852dd3bc8f452427fe06f33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44786d57ab8f9e799584e6d6cf680f1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c13c92842bf8faf7cd2f2e3f9f50c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3738f46f9e867537344f69cc49b70297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f67ef5d4507a97da9d0e8f19ba47d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce3672b0dc36a89ffed190f0f05153299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57d17d2e25d880d04ed04101df32d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2d0a8cb2cf5540083cc07ce5d2ce5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c80032384e77df832590c46f598ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b23ef46bdc8d1dfc121fd6f5c9f9de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386501067ef4d1c81c5cdf72633fcf83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc516795b4aa2cdd40bed15376bfee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b6850909defe87d09dd5f8aee6a5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229501df8ec09d10515e0b310c850ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ecf310777ad00a860ba89b95b7076308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188aa0dd817d8f1ebf6bf9229a7e7b7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ad6d69e7217607c611ccb7e12f9b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa2541fe362b82242c011580d5c89b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52b3efa8c101f9e2f4b804defa52be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8391671e7650ac28f248f8f2a1767a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ed57d5d69404a38026c68d4515049314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca2b7998a5c1f6f80473a68cebe1b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29324e1cbf90a24215f4b60919f4f7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bc3e86fd7cf69e4c1e992d3dd0919317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c742cd924deee0b2c84077c156680d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb7aacbbe2000e9339428f4caa5ea0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1e2148efe77926a2df4820be89abb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306d265f5d0e7cff4617f75adc3fce7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07b29b2bfd3d07d3dcb2a14a117295322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc786f44e42f80e602e8880f223d4087323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88809739ebd17bc2de110579a946b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f729b7f1fc7ef7b80142464f846bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3433370836ced46c52c256da4086074326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9aa40aa010577c7e6187e94c88af1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2d9d2b658175034a52cd87928a7ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923165e8b25f070489956159e66bb55329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82742c20ed14310b0f85d20f8569d263330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02617041bb551edd4ab070b49128bbde331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e905cbf973ec19ed1ff5663e58af41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965de716d7574d7ba436371c964e0ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3b606846f0e10ed575e8d0b7db3a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87dbd36e90c8e3257f8cb59891a561335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29081ce9c3324ca0b9775b86bd4c3382336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ab3074e479909c24b25313e713026337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934a41eca58b2b7b7a035421cd1b3c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac47a60b32688855bf3ded537bddbd5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330d8c54de9b9c5bdff1691031a8aed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0b3801b6a24559cc9520cdb3466d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522765fac4f7cc16a3cf96729a2de4b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f3e09eaaeebd79ea6efd5853296d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925842a3f22d726a1f71067688d0d461344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977d66ff75677cd60ebe41dc0173dad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1cf85ab1d6e121568e3ec91878a39346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffbd336782497b9dbc4fb3f1527b53347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa447aa8af9460597d9aeea76e32f46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8588da1bde14af01910c3fcf2bfa8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4fd69c56edc7fdfc2a2e60546d618350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ceac8d71943314927044227c68302351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fdbe121fcc4483fb892a361bbff0f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb25a7a6c12503fa5f6c95ad0b132d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a23a5c95b15e7d7143d3a26d48c858354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd2721b37ed6ab8ffbc5b148f1f6b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87838231864135484e8314b16b1262ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5439d79f37099b510b01e8912c6837c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082d6c02c84fbfe4b85e82bc3ff9f7a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354438a9897c4121a083de023850388359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937597adcc809eff96e74d1f67d792e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721043d9e8623af5bab317a92b67ffc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93482f674e34585dc832e2b5937d85fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b366f292b78898532172cd2e8f2b6d1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c0dac015af9292f0680cbdd2d34bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a6e15a32b893b6253da575fb120a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401793827db144ee5e0d235d1b1b862c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1501fe6a6942bb551db065457945f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0a50a211b3c8dc765d826844db05a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18440cc1ac2ccff18e2378ff7ee486c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a50e080fce7799f393b9003db555d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dba1b451fd2ec2c976d62cbd7e998c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6179e436351fe2d125302f918a37b13372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c26b21f0b2867fb6913e849f62bd0d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79d124411f40479916a5c616288da6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae55567932f7db3a5d837e6da2afe2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea12ab28bf32ed575f9564cf791493376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9908365fbe10b2a11697f4abfca44d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441a0ebd19ac1e6600125ef310d10cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c20fb730d653609681c486a795d005379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5224022e0ec45ca03ef49cdb90e7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b791c6b1f9a6ee40da73fb47dd2f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1441744f2cf0ca5c9d9b2cec082f87d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494862729b551d929aca918860a6945f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98e944ef49c8ef1726934382e5a15c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488497f4977eba5f23f5c826c0421536385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc49a91eb62c1b9a7354831a9e23508386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d7bca37a6f76db22ffb8101a814a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98fb5a5fde6205cca2816a6dc27818388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ea5e8ff4c1944a6795b0489a22ae8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9f10d6d4e87a202e520e37ccbc7d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440525d8415d2ebc8b8740aebe542da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e559dd006e78a9de5d2541f576b620392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466edb6a510618a07261d338614b41de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c060c87e8ca66a14aab90b432c4f19394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76897930bddedfbb458899d85470c54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0ae90dc3fe07802976577cfd660cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cc6599d6c2d4bad5b81cc7f97fd67397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adb1e469269969bd9ffdc45bf63429398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c4c699dfdbcb50a2ef7074236c343399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8b359a99221e806ab1782be419d70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e4054afde5b15a2d0214d1e6c8e7e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2bd3525b451595d8c1e40213cd4ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f466d627b940c7394d70dd65f3a898403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06a37a05d0c312c239acbef32b8096404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f2642206e698378f061d97ae6418d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22a97725e07d0a6098190db4067353406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1249de902633304bd1e420380a3f4d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936551f502abcb95b9585f6cb4ed39ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9ee4ed2acb262da3a90cb5b971d1b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cca3d9120aa2b13736a59dc1ef2a6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf7705319feb1f2c8e55c2a7aa8b5f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c0f422e304e4a35aadab05946e64f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469696750b277076f006e13974e4624413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcaebd55da13abe0dacaea1f1a7ebc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834ade47586f6cce890b9d8410c0cf8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17570d129128e11952880c552b39809e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58877f989f0dfb82f62ab9b3a6739b7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347c0fa92618aa98cc952b040ad7963418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328e1fc5d4396f0344cd1b5233d0759419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66171b6aa42c5c85067290214df283420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1b3c94257cf5128aa1ffebbc4a736421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0913c4ab5262784d379c18a5ca51de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37299cef8cb82055c32f269914dcecae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcd642d2e3de9da2dd47efa9b9002c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032984f2d60cb8c38728dc2dc350b31425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83eb4994eda9e3254b3d7ca9ce92872426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94a5bd5e8270c2428169ec3617145e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20777e11320ffd0c21dbd9d8bf15f022428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456da99601c45d34f659b185533a2845429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dd69d644c110a71657388a1891a06430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc116d361ff2565ecdb1f02d1049506e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef02bcd090a0191adf7af9494aa4d25432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ea7c02a4f26e81a29015c1feb8f4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a1b92de93aab33d5dac4abefdafc3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089ac64c2524deaa4cce0706425e965435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876d9b2f3111f685b147048a5fb3d62436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974026da5c0fc66cb18362150e628fb2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7f11015aedfadbd44206046068de8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805bdd37fff0f860dab62ebfade9f56439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216a5a7c906b7f66fc250f7b9888c26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb996b78638f854ff98252ea69ff50441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b71523eaacdad913fbf0b4cdbe211442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941752e211eaef9e1c478e6b5b0e260e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c3cd02bfe13be992ff100eecdee6f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f6bdfd99e7f12add4640189fde991445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fec5c1afd1a2aa2f3dec2a3cc83b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722734f10fd9453f3435c91c2b4fa855447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d63b07f0402ab66d4aadb5d32a7b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109813914824bb476d642dc6852ddd93449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc88669070d963c92f0c6e3d4fb884450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649637c242c77077a146e6ee84fd1ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710c7de4a3705ca91754d2d4943140d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bbfedeb6230d72e42da4f02f6cd84453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f003de5fe818219398576df5a4e5a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237905c98c72ed25be2eff4afdd85fb9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5133472c1706171e4b2111f2f4bed5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b65f7a155637a7d799e0f343aeeac2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd318f8fa6956dd7db971865ab278963458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b8482ac4184adb18093645c09e139459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7268ac0e02b02d3a674ad673c24850460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c681fb8b22ec65ea92f7e9fef4baf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5b1392527d589f4e6a4d7a769e549462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca910982e06b40fb975e8614a2d546463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f5c8e3afe2fd1c3b1a9c264c54ce2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d75f18a9de503564b2d65cc398ec0e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8639312f3d634efba9391d13a515708466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05e55c673bc8baa5d86dda6c944f79467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333cef8d099e819891f59c02e0d6ded468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d2272eeabb962001601fcf4f0ba59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64828aabe1fb1bbd2d2821999edbb70470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29876f299f4fd34d8959611dd564b47c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c94faa5465ec7528b00c6f9b7e5d24472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d85a70495e05b6ed0f4934a1d5624473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4642a89b2db085ad23f14430ec0df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48960e7e42cf5802fde91d19b64e3ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01b2a5c0ac6f0180b7677325db54f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf6a7944fac393b5de1941d7118cc3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b273547523dac224bfe1405319507478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b3ec0b2efb199aa2fe3c810468461479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743ecccf4f188d4b63ec9e2b293dcd0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113312cc613472a372b4ff2b949c9259481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a408248490bdf00572413aa200d138482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a10516ba4ae54b2932c4d18921251483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebe139f78cbfebf9ac859b824154c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea260b7ee4eebbd35f501d5201b0df34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbb6d329a8309d6998fa04bcccf6d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b877cab27c366a03f4902acba8e97b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cd2c00a127aef95d81cc02818cca3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a952ce0f81004eb682c297d5368b458489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e96509f46a8b6657536687edf9b08490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b5d568b47da566f1730036377de3b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104938e032140c93017a8330af9ea648492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807587686ed25178edb79dd39dbb01ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03866aea0a94dc88718b78979b7315a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae707c0479e8a5b13f72aaaa36b8d78495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460dc205584a3c6862a727f8c6f2b9d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a94af35529739a5110ac45764236c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466321c125f1e4176f28996e9de5fd71498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedf9a3cbfeecffd4b34ce334e1273c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f6317faf6f5e010bb81eed2cb1f41500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287a47f580b0d3cc6993a6a9759939f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7129353a0717f59d4a9ba05306d5c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c76d7aef31dead8238041080948346503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3d841d0fb0e761a7ad511367c4a4a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6bacedf119a072a4065801e2ecc0f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d88997b8e335dbeb80db188e7162e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85211254e28b101a35b0c016115767507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d7a8237dcb10485a5a57b05ffb6a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b755f9dd172542efd34c8874c32fa65509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414aa19a5a41402427ae67c3ae2190e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b42adde063dec85eeebedda8c7078511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6844588aef7a1c0f036c3ad6487721d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ad92563d922cfaeb96f028c4dbf84513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b5f4bcd35e6a21c7518804bb605bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409f15a1df6004ac73783d6fba7977f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c3cddd1e46faf346f893261f30b32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6b3d46692a2893c4824f678290b3e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c345abcd79980ad796b2cc1c163d7c7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b868844470a65c22264b840c6a822a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479478bdf51994c2cad777c8ef1ecbc7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c71b16493ad3ee9622d30e02cc6a12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8918449d2c3fcbc18742326f82471b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a430ad742c59c4265e9619fe151812523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808eb64e2d6cb6d169ce5f52cd09b4d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df784dc3dfb90a10092aba09769b8bc0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72278405ab980644c6f8a38d29abe3fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527d750ee5f464cda83b9bf7ce4991c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74cf10d1cff1ba2a9dad8265bc623e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40853fc2b0da40615b3ec09ee4f44dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedac9c70d2b8741843e23bd50339a8b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efda1e3e894711597ea1c52d67b0a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9f338aa508fb1be35bcdf7306dd3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e50cbbe666d2711d1df289e1f109a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e396a85996496d016f7ca216adc511f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac409aa5851db9a978819951dfca49535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfcb9e25f6781ce0afc3c227ca2614536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9bdd6669b790fd34a095638c90e48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f829ca779f91413d1b0e089d87bae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0b672911348bf45beec7743505a10539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e15294ca52712ebb05a5437fb2a84c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7013da451f4da49185000aa7e9970e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759dc029f433cdc5fc56821746e2fd9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5977ee6bd10cca752a61c5604760153543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60deb28478f53adbe5b08feacd9498ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0e3d90cfa11e622b6efd0968fd02e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e65b4dee41538ee31f02cb05ef28cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d478949400ed506f581a4acf8df6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb569a7e9f93e7bd9d623cd834f1d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd42da516069ed64d62fcf61f3730b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b376654f979dd7d422ea01c94f01c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354990c6e7ccae4f03a6bd23ec63f27551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e302ecfde30b9df99a6b6d9872fc9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1dde983243aa197bde00de3d307e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05336212586e331a4ec6e727ecc5bd49554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4169a1c3fcb57584c5014f712d7c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cd45c620df41a901905112a1895cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248badf32de69cb64edc0c261637f0f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09bac5eb2c7713edc4e684ebdc4be8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893ce575e6951c29f66f19cebdc4039559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04236bfdd50745657d2d390584eb339560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88e2e68ad0d4f0a37b04ae9c9fd32c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcb0bb3cb07e985f95e7c316a510e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49919864e1201eac3205be87b10c3e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcc6cd4e91c7663418cf44ebe707b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a93e0e6093b8a97f6919dd36653056565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f44dfc4d5e99fe66e7d6563f2115c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060845cb2faaa7e018990ebc409217da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22866d85d5c2e92f0a836022e8bcf3e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f168eff6f9659f076ae0991ec587152569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d88c5baf7404e09728551c2ec74ae1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640a33938c0a405d19122faff861af6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d7c288a659b6fd51e09736061d941572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0500d3388bc627638255892bfe210573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73500dee7c3c297555585b3867360aff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc9f894cc33af45690bb5e780572d7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ace597b8dcc76f6c9d6dae5b7f48a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937b9e3439dcb59acf2e1c5f782d6a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d57d22db7c8c065e64c511da32e30578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cc2914693520b65c8290b9372ffcd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e67d49472f1bd6888fe6654eb084a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349b6a9c61293f50fbeb2f1c59363fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787e4b911da71a5a42123d58019dc3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe3215b66eeaea1e1c6795aafb7ba9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590891d7286229a8ec9afa66c6e34a46584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436274e56f180112b3490bf22c4d041b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894a3e03132015339674f4333fef620586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91763f4eb4878a996dc9a7bca082ce9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009fe754c005a885a0424b409c7eb7e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec97f6954a9f1c7cf8ba3a384c87a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d772107b7575fc84a0b57f415157bf3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de5e11190adf27674574da54a508ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c16abccdae9c415462feacc86ca8e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25f052a0362f6e4f85697a781f9ab0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7758b3178599cb1a2f0bc7d3e791fbe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e903e25ecd0ed1ccf0832e57af020595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cf5ccf8c3dde5ffe61cec86b9d1e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f14839c503b536e49a57ff576d7f44597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a652ab3c5e96747d6b76c15d5f9cbfe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e09a5d278822b7adc9d049673f1464599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28cff068077d9967278b9d8a78b476600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2df0e65102f5ed57f4b0a26cc8ad34601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957da7326d583894246a4e76a7a8728602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa04e0706d998a6cedd53cbf7f495c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c75ab369d4a2e663af600aea962c94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58366e077389b00d48f6eb3ade994e6b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93527da309a9c9937a4ae999cc274f61606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf043021ac8a56daa739b9471b2a7ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43b4249c735384644edfb9e1214e9b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d353989ab75fdd1c15ed1deff4fc75f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af423e554e5d5355ebb4d35e32547fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043b033a5ad13ed70c626e7a782b240611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1728ca3aa7bac58b4e744755059db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bd570c60f8750355ac3cd4db83fe6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d63bf2c2690a89b410cf7892e23c53614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644681a755074c5dd4b07748b9a9da95615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000812b7134292830634f674f34fb8ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e62bbde5de744b751d6f782769b78617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d51337c184f3dff3c97deb2ecd5ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44d00025b67d9ed6c686c8bfab1c88619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6506c2943b3e21f149f972d7d487ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab85eda5af9b3d45c2c608c0f0483c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35bf63e9aa96146d500469faf62911622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb75ba22c66f19edb14714d354be950623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7186303f021ae18d8b5eafd6764a97624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36bbd8ffd3582fad9be7679309befd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9a057f1919ad0e15a4998cf99ef28626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71ce2420dc2cfb01fe9e93ced1debd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ee26917e539c8081adedc9c50b4b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b8bd9ed5d66bcadece1d1f9e10fc8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801f4c28d972404b1e4b9cb51beda76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8413dca199450556a72739d3c2376631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5708deea040a77063c4e27e407374632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd489b0f40992cecc1fb30ba39211f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5a731d1129f6ade2e93dd8ee75ba2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef313d1c325959b67f83dfdd67973a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb39e449c87fef9a0665d7c50f0e66c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95387f45011e660e3348b8fefa887f92637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daec2282e0ec565fa60b0fb2e40075638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f423964cd11cc1d5e893a3f368f5e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0080731578ec4e0c7be7187e103ec56640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae6ccdff19c604477b0cca744d94ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205ffe755e6575fd60b196e4ec9e5e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853235dff505c8e4c9deee0abac99ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93892f8a8b815bef3393c36e3df728644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199421c381336058c72fa26b1c74fba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96603ed1daab15f34ffce1614edf96646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84efc683b1cf83c6e0eb0a860ee0596647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6277e2ea3c9bd4e2fa7299e5a2d19648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bcbb472b692bc8a5a92f115ff0f37649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa21d3e31d95229330c5c353b0f1eb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb489d95c0291ba0a8c029f55162cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff5bfdad088cbbd5115747ca910825652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7146294eff7fad34e76db9a60baf4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79420cfed9866c56b617a6b0dc4a21c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35092c2eb4e5f64e1f480e8b364f450f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfe4a02d6d7d0e90886dfd408a0863656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2212c871704d7a9ee5c421858d5dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8db4739507006a34003ff0df3a9cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738dc394285f899adee0921e2a6c83f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc3daab82f573f4d41ce5806d5a571660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84d5025965134b9b2dc444b5c6f44a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4507cfff883f8b73fb2cc3977442af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d31461ca01d1066aef33de8ee9b0da663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24c737fa5537784a63e82ed7d6c1ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef636cb3c4587260d62c488a0e4fed5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e54fa4966aaf6a695a9aecbf35b6e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b902887b96c1dc4a115e928f3b465667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5f9f37594dabecfbce38cabe963b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954ceff4cd244ef7e762e098baccd87669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccecb73fe8a095281450fedca2891c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8585d7a735a473ac918d9b606f5345f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddf8777bac66363166c6192de9634a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e8872288b2aa5823c2dcb56384e69673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fec0ab524c320363347c9a234bafa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665215133c968cf338d8924a5a23458675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38433fce8de723e0fe75df4db98d74e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d7a13da6791009cad3df069b5da29677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50882f7645de88b62327aca581cfd1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d9ee4888455e9cf8d873b34d42f43679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a02c5ebcad45c0b68a07ce3b0d48c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e8dfe02110969555837fa6f3bf39b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ee6ec79c143171433c300b9519746682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bd47e39191da5085a2eb6f672e2d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbdf87602cf42b401cd8cb19b069fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29fa14d6f74406beefd5212095876c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a600ec7d51f51a395c2c1e6004831a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce967d574a34845928ba2c8b4ea788e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fb4a29b9b4bde2c661ce97609c0e1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9a92cb83942463b30ae2310d5a666689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f631c9e09f122d1f31f40d310fcc079690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fdd0d853ea80ae2b3208aa991ac8d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5442cf014033e81e0c456e048f53d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944297af286f149879de49278ecf0e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e2d19187495a1d66f638e3e2d56cf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830334a98c4db9ad79b6cc97fbcc6357695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96498e6adb1ede2451230967cba21203696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468cd35d180360b4e0138e05a4d4dc3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee315829d8a1640a94afb4f01c8bc9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41918a7d458c8cc9574fbaafcd50e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8c0c71e5c8b2b0f6c461fde432f66700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a11e4ec1c57cde61222c2c27e1670701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764664a0950f99c9adcaeb2387d6533b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd4021f95d69c21432e96eef0b5c7b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd8c89c40330a11fe1c27ca4901f3f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a834e9cfe9313491acb0a3be97916705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a92b9fe6d8a9d6f0f9a90abdf77d5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8ffeb6bd85696d6a036202221b86a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91ed61739eb66e23d9b14d60e5eb7d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8caa5a7357089c993c310c2f80cb97709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431e197ff339fd607d4baec3a5ae078710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4a865327663b3d447d0e09366d838711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e97b891ad5921e4e4f41a6d0e6a1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149aa9b8eb0b7b7cfde9f85f5a4d734713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d7292cac44ceee7b351c884d50c4e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76377ccf27d8bf036164448ec2c4ab1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec069cfbe2b4184b48b699333f0dc2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e4854bf5a2151ed4472993d0c8240717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f35f49a35b64d04e52a2b9d63ce6c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7fbb45257daf4feb35c2d246ac0e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370377030dcf3487a0aa3ee6afa06648720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff916452f04badb7eef7d3b9e68eff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b49174e6173f41da1493941cda8a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f61cf0285bf280bfe7184a8fd149a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bb297e339f4a82e0492f90eac106a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dd3c0bc6ddbfc86f034a95d8e5acd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82dc1514dee6c39caba1b0acdabdea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce17b84626112d497d279be7b2df74727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32134906e3bc4f9932c54175ff7fb513728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a467ed67859af9761ab48391a663f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35ce904a908167a9083d2cdd2954e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5c213dd7b1bfd425111e5de27d46c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208d654705e07f8051a869e9fb2b4b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d874e36e5ff2e4fc03033aecac25b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800150d60244bb9c74e25d2973381b99734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242bda0b418c76fec9ea4b91490ad5f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826b17075b9ac49023175dbd2806e4d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ae92a76e5c64616e63f71d34b4747737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528624e965bffdcdc54d18dc623122c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b355b2e5a659ecbccf4fa44af632cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56035830570aedce04df18b440907e51740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce796805956ca44c6d2d1de5ceba199741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf0e82005a9bd934537e54283d4027742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a593262d51f583b39ec1614b0e85fc6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f543d0762ae4381d412633c9965705d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691985669960ae6d28b77cd50ee6c25745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a28b12ef3ae2e5d9732021ea2ecc2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c19e8746d287a5b5a4149cc34664bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dd7c1f6e5bfbbe52a3dcc17f014cf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e73e433e99cfb9b05efa53610d314f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4940ca014cb12ca6408981669061f69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d2196b23169c8e54e1769ca0732fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8ddb6af150617c8a465c468955124752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1f61123d11eb9b2ca05e5062051c9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d6e41de6178ce81d804a4a91e8f2d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176dfbd824b863172d24e5e80c919a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c069f030266aed18e5f0fa9218bebd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f269c5d434257b91ae1832436e1f2f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25183734555906214dba4d02c8f093d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a867e114d7bac5eb5b57b2c90389bd0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe64cb892bd5ebe03311ad2108ec521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afd6f747cc4fe3e0b9916b7be370402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ad63306e7c0aefc0c86a0c77caa373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a094fc63b4401ce1acba5f60ca2bb764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4377289ecc62fba387dc49c6c30ade5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5734d735b4bf9c9b73b26c54786d206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f167965d9ac551f803af44e26d720267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96411268bcabdea4afe0b8f00aae708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed841d20131c77d34217608692950779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2e245d55a13fad16ef709bc6e22d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5bc93bfcb1d7a384d767c72ea3fb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50610a5695aa5f5ec056ca4f69ac1cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566317fb48eccb07d7188217f69b69e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e64e0fdfc5481767f8913b12e8df6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994053c0deebfd3c3ce47aec95e7c6f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be177ea230ef3192ee4d421828a1602716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf91c0b5912a4d2a2b1562e5c538f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecd57de79cff67e5b52b9bf00ae02318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f55cdf577ede4b97eed89b6fe111be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea9cd7f0995e0134d928a5bcfa3fc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbb396e7e131531f59745827ff08a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea397a653acaf367547ab2344772a7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61724e4a86b9916ca7afa20b0d5dd73623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ceb7de1ccbb3e819d04b3aa75235324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c26c1ba0f58747e1981cbfbb0dcf1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03528eec30ec5d410b7cccf5b62bc10226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267bff57beff498ba87a2c78ec8f78727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341160ea36cea15e5550684f0673c2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850d50896a4c9336500d9e8bff7c3ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb077f2505b278de49c11e31d36807a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569b859697098ad2ef8205ef0c9de6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b72af6af0f9d286b00dfe52714e5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2cb20fd3a49f1c5ba7504e7702f2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80896d3c824031ed59bdb921982c219d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06be9631e10a39e99bed14be2ae67f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2de4d525a3eb3a78f5e11e9c5c2a3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b562635af4256bf761c95cffabfba737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf883ce5dd26f02475cf8ef6fa6143a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe35accbc2f84e6afdfea94cfdeed6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe47ac1a82301a768038657c5e414a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc20a2cab539faac8591fce707cd3db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715df9d3b1bbac54995ba73123fcd4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010209ddf9f719fdfebac6a51a88437543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39d70bbd4d7c2df5d507334b5ef66b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4dd9ad3eacdfa21fdf7e1c2d8479b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a016f52a193a7944caa91f7573d086946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8386a4323aa357eb9e6b63e6ec6d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a236e132960d2b3a75ca6a0fcf712da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255894d30dab5c87a1a2627a58bfe3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1b95b7e935e0cf2712e0e0d12bacb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fdcc3913a48fcfd399764b6277f7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb3519491db2cf5b6b22eccae8e30f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24144e6ba222b38ccf0ffdc2e42301953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934271b5154913cb918a28236815d8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479b2238dd3b30924402ecc72abad0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ea4090c3d455f6bdd50a1e300e06956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a56e6ee947fc244f613a0a46c689c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2677fb35cce8998522ae6c5606d06658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791986f74685159449bda5976b40e73259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a85542c24f01da03b718a0c9e9e3a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cf9088eb8b968710918ec4bc65fb061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5491c795ec02d03148362a88cd274762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee3e865712c1762aa4c5a41d3938c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c38eed5a5a27d3d858c41929e62b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbc4c23966ec82ac2e0964c556075b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c976ce4073e5927b715188f84fa7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d77f4e0cec8928f614f433d0e6f1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304644c572638a8dd98c308dffda647168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037c3a83a69f28ee67ec81a0d28a37969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c39c53b31bf889fabc5127f8b537bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9dc322af35d65dee57bc05b430be971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd82fdeab1b7f39c8cb69dd288702572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b924f6b8b3b0f045fd00db9fef2300973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ee1d2fb66bd66a5ece4cafb7b088f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59293ee4773a85e85c55ca11069163e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80fb1e3d6f66bb10c05e3ab609db4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7b2237abab60c757e3b17129f27eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886665c5d1a1b9c1c44feacd697d042b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347caf2dad6f08c5d9630cc06c9958b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4d841ff37dc6b7d27f749a221235180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f031bb3bec2aed5883765a34226f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be49753523263ec7bc795629b90043182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1e0e512b1b541b234130994755da983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed90cc5d6891718b4e28a1ef55d0bf284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7ea9a6623b03086bc87bda58af87785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602c3ad03c1334035ea30ed32917a5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9f91de197695df9389004d5726e4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43971c9d7e2455b7bb8be7b33b2bd72788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b454a6979d9a4a6ae86d7c3a15fdef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e3deec1d911132cf947617e8820c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2aadaa6c333b4cb8691574c35b0e4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e09f0d70c8f2e0e1bb1f9d1b462b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47ff3ec3c83add1eeffb0cfc3b55d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a4e9469993218cbd25b5446548e6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082af202ab6232ce265ce85ce96a8e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf8d21fe4a54bd803ac17fe4ea4cc696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09545aa2fc8de742226022988a7330df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db2523d135df9ee0d483d30dcc4d6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02a75e896933858860d2252756e51d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743ee2245cb8abfc8111617fdcbda12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da94286152ba6ca56a61ed7248f6e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade6c738054c3c1df69cc256284731f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4a52304d21386220bd2c01bf79e05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b4418a0250c48bd7d96fe1fc33dd9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96886bc07c41078442bce7e2c1b6cbea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f36b2649abde2d80cb46187cc30e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641a7b9093770fac611ce5304a2ae68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5cbbb7b4cf03cf781cf29a9b1b0bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2079e109cc2226a724ae5ff0624b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905302c6bd91268b4f15013babc1b71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ae9357b242a8a75d8b821f651295d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad335cb4807f04a426ba555b46a9c72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57464b2014728240dc488362faa83a81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8f45bbee95cea905fadf1a3ac8e6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268833d8217336e1b2479d911930e90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eef7ba1c23020fd7d81a75124da5c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807e15a5b50b5e32a6db1422abef1fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a616dc549f43f83c4428bb6b47ecea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1718b7d943e607691156bfb1be4015a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7d50bb4a1632cb5dbe6e84e854737120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e224609e48f5a329f508ae92004349121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31ca2d5542c72d957945631192fbb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fb5bf60e0ccab19df9aa1cbb2d2e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab11d7d6cbd582e0c68ab1061be352124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78172625e901759c7aed60c0cc07034125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782d20827757cd5312fab5b574c77f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93217e764a88908ad5a79eb27beacdd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63a976860011abb7bc9c7a9e310a70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4040490bebec47bbded08b37cb3b7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab65594dac4001b0c41c8054796699130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913b241c36a32f09721394c202732f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e7b6d73b484611db16fb624b92eb4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a7851a088121ee186e1d5565d12d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3fc7f2aa88db6331d1d277e6c2864134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f915e1f1433c7812f892e9f4c7730a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ab8b5973672725f5559911419f0c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4953c85102eedc6f1b62102b7c27e48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d3b34e3cf82b0c476ee1cdfb17bed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dad16b2c0ef18829254b8e2f27af08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa429b28d394039b552877b99e583d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406e0c45642e6144dc2a30182d0877e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda9b6d6d2f6e6c617c800d3b983a7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e660a61cc9491892e560868513b54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b425dc1ccf59ec55bcf2d3028be8f1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce9e88829db66665a5d576a89b83ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfa55e8f8b3ff54c1abde7dc438792146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf77298d54fac8932ae8a962b84bcb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9bff68837738e5f7831c367ca6a05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d111689db1ee2d7220f05f3c2f73b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6b74887468ae1724c3b6225fed79b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c41db093097666d0bd2e730e51d45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27fe87ce787401b99dbe726fbd06b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d6bafef9f41d8acedcded5f1c2225153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623648ed9aaea6bfcf1cb077d0ca15a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e3affc23b9fef63528005831db1c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2df1cf23504e363a1b61dca2ec758156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e645f0be5bbb686a85a9a871f464f33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832eeca628e5357fdec4632ff7c1731158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd6bfd04cedd14234a42975c17d3e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c196294548d84c3343f41c8804b62160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05529db1291e9997dbc7018fce9464161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fad6886ca8afcb0570b550592d6e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ec694af8c1f921388398e9b462871163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7730d62217bc5a271bf6de3782109c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf1b3e81f29a82f5b19680e721223b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5afaf99e456ee334592d52a05180c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac1db49b59fb11898a8639598fddbb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899b566125ae38f0660b180873e03e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08adb76faba21b51f4dd0fe044ab07d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324301d1317d5fd3070bae69b9510de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c1c6940cb50ca45ac3c760a9cf096171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302e852e2a505620985f21508b02ee6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25470795e4c4c8f4a3909652002120173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326f22167c4ae43fd124c49dffaa1f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29cff19414286ac1803f21391b3b7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd323c734f42481804aa37a399bd4ddc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fdb5d38d0b3004f6a1f9f05bc9496177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485016e922ded0153c3a1b354b4d5b1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b92db61750671583d535e34f9734e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44143882a3112db2928de19d25e08fbb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d74d37ce4c4bf4cacf0a3d5f067c47181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf218029a6f3d4aacc3a864f3c28e70182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76cbd42cc0b6b667ed64ddb17360b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac896620a8fd5086845a40409276bebb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b81547c9532336be1359ea9fe405c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46146c21215b1016f638baa1365398186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529177f6121c9b591d02fb0a49953c26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e345d1742134a79b575169313dc051188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02121cc3c0cdff0f7c996baf9845768d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342b813ea3193f879b0e0d967a8da60190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f95c08a34655faf84601342610cd2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d2423be8b441141e3bf659691ec58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2817162b4d962c2e536668d6b71799e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fa17b7dcba5def902f3e3f7bd9d75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027360f222c4f656e5f9648aa1664cd0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3592752658d4673f2b34b96fca272196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c36bab2465d2444b0b094be1c3b7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02220f90d36e71ca4ef9725bd8240a24198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e1e7f6772608452a8ba2e55521b67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8c4e5c05169e01b39637897271e56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d54d7b685a439f0400b8224f450c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820e055a1b07ac346490dc6b8d9d81d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643aa788becea6e878f90715e687bf98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866835817d981cfe5c0f2fb448aaa841204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d577b08c93f6367adea3efbc5f488205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2273848490d433f779a0143c45244c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08a5f75ffce177b7e16097750a9971207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08153f4f32903ca35f6cdb3b3820ed0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c47060f5591b6a385b87909db7070209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e217eb98fdf1fabd8ac1e8db5e297210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241eda92a405f2107db3af3deed5069211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7303db7e9f6b5acd8763165adb7a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b0ddca5f66eeae98713d9f9c3dbf8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347535f17117b1e07fb3e1d78623f8b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776afe8aeed4e4dab71a7cec134a445f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b761e2438d1b23d6f29b53be14381ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7fb7504cbb1642fe3dbccaac937d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17208cc44389fc7f198952aed4934d89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfc9d95d1adc222089ae1500037dd3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf8befb1a6e3fa652bd33e9c107cd4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca0fdcd4beea2d0c8d6015db2c28bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387f6b893b4c0e540d6570d12759a2f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a86dc44ac0f048d4e98a6ac563fe0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cb0e501da7d38045843cca9e6cc8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b7dfa7aebff361fac416474f23959225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82777e55fbc62936e7851b2713240fb1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3f4c32f2662ec46fef04168572ada227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4852e01928594a1abeff55ed5c521228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9c5f446fe6a617f8a8cba16ea61a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e6115239b37c2280799fc1ad111ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c7947baf05901a57a2caf2661eeee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f8cf3bb7ec79b642bce7148694aa4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688f46138f56cc16cea0b77c58aecf4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9304ad65b34cc1d367ec13227c355234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f664c72a4b746b9c4d258957558c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a0e01433bed2ce5eba36726b092ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12c86f4515f7d3aafab95656deeced237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd723f1ea1d22a4018f3e84d37371b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683b836242f7ac8366bc1b3a2dd6a1f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b93543eeb85daa325797d11809e779240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd84e43127edb919eb42d89a1ce12a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4ea0321f5a1e80718083670260a04242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd67338fe45fd14ed80c600892c4dfc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19400801a1bd1213b3d709f3bb96ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166a1c74aaafb40f7640e05d45aee38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57666852ba26cf901b6dd718428ea2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ad9b5762d444cc4ed4139a02887ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d13643c85e46ee67ae8a3fe6a84a5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905a5a143437c24e6b6fff29eacbf86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93e1c02b8d03cfbe9ed8faf0378e20250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd347d3feb346557269d340a33e30a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823d107fc7c98b982e1ecf668201d22252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf58f636e20e8c9bdd315af51d88a0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2491f42d238760b0d6d8bdc01ea37cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037d70264a09c89e94b365a6461967d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00289121c7e833f66cf7d2fd1d458c18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea3757a2005b02086dc789affb2d9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa8e622efe4b894d8bdea3dbe798a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab97e33b177b68592ba96de6ee41a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f10fc9f4cda69e7cc919e0cca829d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381265658f626003c1261761e8c5747261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85094053e4aeba3d509d797e63f8ad7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56600dddaa45c8087bfb49e0c65b7912263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df8554892401e19a0bcbdb42512665264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c08955bf5c773d8a33d8ed73c29ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09a6cc4156715ccc4c215923268148266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a042d95fa4d047693633fb503eb84a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081eb29602720bfd03cf5b1c5f8630c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3768b8289b94edbcd4f458347160b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac048a9f7144a1de4308fdf3a13955a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745c07e1c15faa8e14dd22f99210096271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b43d08a7cb7835442389a76c9e59e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a5d7b77cf58c403ec654ac504034b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4161bfe2a015667726f9c32d0636d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800cfc50c61fa55adb87b60703b2df7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242d7f6d0c6a389e73a0f03337bdda5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ab9d727c0fcf75a757a63b73a3601277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc353e6dc65442e9fee3552c2a53c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a84bb7efbfe96859b0127ef0c84d71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e5c833a4a8466284f713b77706069280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d9e14e8adb9eef768698ce96aa9fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be098aff63afbca560010528c48887282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e400cc7a30695985e54a2f291cb18283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c275430d7c0f477c187bccfd99b02c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b71b72ff8c62cc9d24dfa26de33a60285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea7a3a1f904949a2db14e0ed1f380a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d325350792acc29fb16ca8fe1bb32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fecbfb2fa881368dcb867c9279264e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5613174e22d4295d487a866346d0fa8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515c6db9face3a4bdc231df872191af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6bb24da23d1a498f6d187a12db7ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b249b6b14f24f92c4480245be528e55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdde63c2c7119c0772ed072f4d9699b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fded826cb8c730ad4c8c125a9c82f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa94a3e722a55bfdc82b10f68d1466295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd66e5ff0eba3877dc080e7811245c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cd41a91d18f2d56fff232029e97b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783b02acda90751ec0c0b29371b7db9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe85b9f52591dbb952e4f7acbfc3fb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873db01d0297b2076030701252d0b39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c09802b820b2cc41eb6825a8a99958301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa41c360665b1df7d078f2ee2de02fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bfe00a156914800a4b2443a98d448303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a57a5f450fbdd58f69fc92dd59d93d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ae04e8b4fcfb94605d859223f11d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060c7116fdeeb2da34b6a0af0430de8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fecb102cbe667475fce70a6401497307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322533a463e63f6961a22eabd8f0fb09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867333576cc42121185694489a0e48f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6d14ee0a988c5e07ed418266e843b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1972aeb3002f5dfe5dae43997551c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900677c4dcfefc3baa87b27623a35a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640c0f4ca1f1cf10c3614ff807738bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15241bf02d01f11ad943d32f37ff13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f8aec07dc4699b627c295c044ce9d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8c9cced309b0e298d81c469137f94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52cdf2d6e995daf96e6a124e2686f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811f5e6d6417715c609fe962d2c858b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff7c46824a7a5a2cd3109fe9839624319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64bd312086654d73f8c7e3d02ebd8d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e80b122a3d150565b018dc40fb7ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa4696a54534eeb60c576f0b6b10d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c2fefee12afc275ce7b4578fc6969323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf775c073be5a254523cfd8892632e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab7cb781d0d01164f47a83f24d3e3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7d46aec65ba21b470a52c6cdbf0b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182f784dca41e27694560c1801099e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfeceb396b59cb04db682707694382e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049f7871bfe31d49a1c226f519b7fcd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d89483b60c27184186795ea9793a1e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0aeafca754926e721d78da3d907919331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe545d4d97ac21b702cc53c8c7fa80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708635e9e7fb368e756731089300534333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add08c372fcf888cf529442c997f5c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89a4cc7329142d6d366804b14f8e44335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbb2d769e537e56e42eab3061be85c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e94bf396a5ee89dc1e91921c656ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afef72139a0e5df293bc3f77cd266d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fb9c0b73076f33f4f6fd8d00c18bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a044df922ead70c5fe5ffd5e270e2e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434e595f933f3242e3fa9fd068b2fc6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d2e87dfcbd1497a34ac12c33f412c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb636f9e7d9fb7f9ea1fa775659cf521343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea7a570297d35c6b4031d8e8faf638344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14ef6777020c8f85f1a9a5a99db9a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8940608b0b27996ed93a36497b137346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa51285a431655bcf6ac955409703aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f700fc8cb0028ab80ae3afd400b4ad8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcec4af61c76278b45d20d4ff8ac336349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42462c36c921489f3ab52cfa9bfb0c26350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b52d8ab0e5d80d161276f67dd4f6d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1c19c42cc50f2148109c9a29d71c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c17f2dad999954777f1dd346bdf9d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83e817c79e3b19df6025dc60d157bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f016d35a781ceb2f57b21249073e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3afeaadeae4eb210379ba53c7c0b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc12a10486643fc43b470b0c37c831357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac19a0d8b8a29b6d18d6684a25b35f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3740730ad433c3cb6816518667e57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137d624093f526bf61acc8891598e45360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b369bebcb80647ba34319fdaf48330361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5396f8c85cf469cbdadbd1f0f4dc89362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ad1b72ca79cd49ae1af4c228ac8bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3d5474c97beaad84e102a8dbefcc0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997619604291f1077514518939f133e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92bff5ed62b5ea98b54f6859ecc1c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a897ae802f78efa09df8fb0a8d84576367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f6436d5f3702825eee54454f435b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a297da8691e562eb89cc62b0a406b65369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83761509b3db981fd6b0fb37a8514cf8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c0d3e98b11fb4b24cfc6a9dadfd6c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3355f414658e1055577848a02691a98372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace9dac8794a845a1ffc05fe68a69d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c77604ab16111712764d21e5187e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e3fca9d4a00d34d46d7a9ac324bbf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9f554e11b4563a899f556330886bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c983cf013b76eb4a2daf661c67ca2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1cb6130476b2d752a2a0416e8fd8e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff5b76aa81978abb98faab782948d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21521541ba5c3847af9e0dbc0d8f00e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32003f25b55226e1902a1c0cdd5dd3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976365c48c93bd3fe722d014ddb6ade382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804cf7244db92d31a74e3c2777697ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0ec7e0b4cfa2a8b4234656d3e10ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa500d0933da8fb8ee5cd46f6bd1db385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde803038d3d667b276bd92fe5b4947386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d8fd9bf5141b6283e8ad9ebf16e0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d09f34a689f3ef196c78a295c8710388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558237a4fd16c931260edbdfb84b9e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce090bdce10b541db01858822244f7a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274594064b22a404f5a0baeca8b53e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a7708a9c02fa4d50a2c1169a7b479392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55441eb52e01a87f17847c3df62f8a27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9d7dfb2f905d739a6fd934021babb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f4687f346500d2d479e9397a51121395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd18f327c7168023bc8741a6dfbb7c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59afec7fcbc6cac78006c36070a0928397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61133f804e99e938cd9d6ceacf7c12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175608f011f2e92ad75187b750fa71c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da84e085b34351a9999fe2655ac919b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24e4753002627fcc5d34fe73f0de21401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc71ca8780bb3dfef50250e815e3fff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428811c9aa96bde4c6125c70ac1ae147403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de099e985c3c7200dfdf0701ade0881404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d09dd0008157e647bd2f2130b4ca36405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975b1d49a387083576a35e8cdbc7608406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5eb5ec531f3d32f42f6d43b46452c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a8bd8664a6e73f5e20e669a5b4b31408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3956d7bb98e00dd6ac037ff00c94ae9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee1493a6c3a10ea3a218d6849b0e61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c0ce2685cb34a2fa94b77e0898530411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00843ffe3fc49e13509135f08a49b270412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9c47def3eaacf6c67c96ea239f8f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f73e1dba2027f5606cb292b279d0c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe619f338cc1fa2353a21774526ebf6d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9dfe429881ac2e3deee1abc67c8d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207583b3048e82764446b5f05b17e94e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef97725d40733977f280aa21fe1ea5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d129b6cb27ba11d980c1ede56301f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eadb63c740a8c8348af49328e119d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5a3ec834c1cbf7f4447013dfd6efb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726fc216e8be16e57b4de9ec92af68f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbc42dd0b91f9ad1495e05ce015350423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de0802f036a044b14562a99f99007f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10133263121c1460d20f3c4fad47a932425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f07a1c130056661edd2f9c521fe66426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213f159a006ff1df726f23a17fb48cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a41d09b6c6fbd6c906b14d461e76a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f44ed2c00569e3b8c9b8a3e062870429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef01f96ebe9c86761b8ee7b620a102430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec3fdecbf252fd64115c9e6e30cb7f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4941171cd17665b5085338d99ae605432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3aa33fb28ab0eb9aabd2260e9f8c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb89cd4606c9d75b97d5ecb0af38ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58258eb33da6bcba91a3a0a6e5100de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f59de6e73f8103fffae9afde83730436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192ef27815feba1970c8d615f41490b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ef672d61f7d633b0ca77d2e45b6e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b27308701eb791a6a53c51ff8a218439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5edb19786aed038a830f8640c2d00c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4371644d1e5aff1eff4d97401f1ffc1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bb6f39549b2ca9dcb63fb0a599d73442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e33d49c8ab1ecded100a033f1d640d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33992a38be4e3524f36340d7a02ac9df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376185c54fc4968ce86452c79880091445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226520864cbbc55db8177f1c53dc998446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ba9b770757bc97a03264cb6f38606447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451c15f7b5bb74889ddf58e4e85b4ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b932ccad1fe22e7c8ab8cc107feb02449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32d5f244647631e82d565670a6475a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e1bba108e100ac4a23eadb821b64b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3860f99c4e0ce38d85c89d460ee5db4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb25d4f95351c7e6659589b36e24c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f1fee0031263732127f7c8dd36910454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3270f547ce69cd991c8765eb14a9b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51173b0610cf18e52e39b761d18596456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc00f53f180a6b954e14e51fd9e35f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9afd9b742d389d6ea95a599524ee5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c66fbd2f807ff127ff8c56fbde113459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0765ab40c19661f4d8b227ef53271460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b1836f803bf841009583143639fc6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627c283b7e96440f3d730782be9ed7f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb7dab32860046d795db147726f848463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6c684e573be582cfa01a0a3b2ff58464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776eb8cda4dfd5af7c6e86d5385f74f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8379bafd3aa86d54c7241811c0abc1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549acad84a79f382b01224e44ee176a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0cb1ec222987c93b607fc76010384468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbd3ea771e4ba058e6104e1efce20e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403745123e68e56cfc4c3ab3d405f0c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf85b574fdecdc7030a1d724854a2f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41259ef9c2d7132ee61cb737bccdc1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9988904e1270ac38b83e90d8e7cec97473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5cc6df5d0106cb0c0cfb8b801a1da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32862e75abbb1cbffeb99b2d267a2ed6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910697a6a14371253b66296f2ce80a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401e38e87f7b48d810a2c67cef45fc4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229a3add0f7a50c8be7406534dbaf57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633d50315a39f64359cdaea8bf3bb1c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59af8e9b296ef6f8cc92e75a7c7397480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44050b31877fb87a969073f648db9f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bab946fb595f6074846f03bb40f05c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ab43798a7b72f48d2b8a896280e9b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e9da6fef8ddd229b947a1250ad77a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439f84c27efa654ea3232d2246386f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f32f926866b0b3eb3a8da31b593a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90764cc89d6f731f76627bfc466ca0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ccd312d01f1dfc4c78dd0a494a469488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9c979936963f951c9100ad83c239c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce234d79283990aac62e0c4822b8f462490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ef3f936ebb8a680edc7b6df0c361b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e346f04503f6d2e7a472f378810ca4b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89221b31950d793c387577edb42fec5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b787c66e9c18912254b3b3c2f4633ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c070976cbd5f513618496375b5eace495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e7a05365b0c24fe3792344761de18496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249f545ab9146aec9b6f192796c1f88497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce181bd22c617acc4508ad466a9a4e51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e79e90b5f3a7620541be6bbd9fedb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e68c6d31f313a485672c4cc59ad32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbc17454ab2c11c6df80e0de54cec1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628943ec25015671a05b87f259dc14d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aad841ace2bf5a9d6b5cf99297a079503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0f2246c65ae4b230d9d19d7d0175a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84922b768b0335d05f8f58bb955faaf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2b8680dff1cd2d6ec90556e4418fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb339d665525be449b7707ac8dfdb3da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfc45a26e405b6105e3f2c9452cae0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c01b3349fae4cbed123d7a53b517f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706dbb9bc1dbd011f7720156f892635510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49a5dfb112c87e3a04b37df5f265e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981da4d56d47315d791d96bf4022c15512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976491c5c9013a963836a1d815b8f15b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083efe9aca8916ce39db6f5b719f00ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964df188103a504800c76ea2568c923515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a283b68ec773b19ae73e489b798837516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd36402e963d6b6099758858ba9df7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7265f1d0f311ce8287615b6f98a98ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62423593dfa833ea6e8da1bc18a535f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2874f0a6d3c856e11af6708d88bb5c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91e392b68cd7143317314a30376245521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7e6b1fa442bcd48dc075560e4bd3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef93cc4a169829e075b060721fea134523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822228c879564aa83ce06c1e6fa9a4b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01387fc756675e14b8015dd4f6d3fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df3c4ef0f6bdef7119c1ba1e6bb69b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a38c599a16908cdf231df500d3c13527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea577993db93a61f5d2659b9052b63b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2bfcb67bf02bbf939b337cc263059529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1341f3b60134db57ee84639e12c01530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcc0862208fbcdf2f324063c0ab97b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e84bd807f08e6fe3c2392508b1d23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc67ab30ba5eadff27342db78faf685533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3d1d2a101b89f56889c694b04755f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e574914dfe2ed15a9a18b1bd97b0c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ba3e97b6b163b8c23bc4f15f1c30d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711427133882dc82c609a4c7b1eec5c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402eb37fa01897dd36edd495cbf26388538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79124b54e1685b1b5b9424de0df8d071539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b6ccfec88c5ca76381816ac4d0602540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007c976ed0a6425c60ab0a1bf0e8a95541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c368c763c6c2c9449fd2dd942948f60542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c65f3527a146e929afd94b778097a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da3187d5350b3dd406bd4d55d57d3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9d5261e4d3c8127c71e2eef9f84cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a2c7a691c390fb0d1d0b69b5d3d26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304bbf91507b95dc2c9ee7ae406b205547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f9203f90b180eb16782a59764d326548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6a9a61557ba6438d88ad5060cf69b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1984636dfe86cd71798c0a47b45af30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485893569ed9d534d7bf5fa61e948416551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309491c9904efa0621a4fc4460c3431552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960a369d09e0ae308c170abafef2178553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020110feef4c1205183e11b33e280d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4226e283801617349b5aed64c2e367555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b650df9db023861abccf8f4f29cb99556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2984c4fe3070f515ef21b15ed42e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134559f200a707007da265e337dd969d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddab4d720d5a874e18e2a9760dde8a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da325f619221ae4213622bb495d430560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca73e58e2be2e52f08ba4be8e104f19561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d53e4ee47abff3278bb095563dba32562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf16bfc4cb89ba1f9d612118816931563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec548dccce58d57a37ff88a34c3839564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a69f080465a98ff4dc04204949d422565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8eaf7948be97294b654b1c522fc72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94de359876ec297037783ad48bcff29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80853b6449df8126e4da955d9c486415568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b34697b3a286ca02979f02bbfcfc88569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c95fb09b9346b0d892cdd7cd45aae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ee0f29bdf58cd0d24ec1b161ca3be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce705bc2db7d109c5bf59c71c53a22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825e0f0531ad9ff65fa1768df737ff0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe78aa3af96fdec30392a32514762ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60f87ed946059c91a08004f6464a0c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c06fb3493a4056e28be0e06734cc3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c987cd83532e9cb491ae3fb8bdd470f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467bfc2f7c8bac9f1cce0bd59ccade2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de29d97a4d173f1c81390e6a495f57f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d90f64346603bfd6351634bd3ffb2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44653459f8ad8ac5b48b4799ac2c84581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedd0d6d41705fd77689248e11b7997582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27c2d5ae685ef68df3d978a607590d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbc6f2f9c1d589690f591975bff457584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3edc081e880c050e3b085d667f9ca5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6192856ab8d1887378d2c01e69b5dcd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41c180ad12076a530df8fac25c5564587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c023b13b1d2dfd272ecafd964396c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3520462ed5116a15f6ff7ac73df2d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f1dff635068e1ed9af8a541f5fdd7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14113c7fc40db677ce7b4413aef6dc80591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e2b9a3798b0ebfa733486648c1724592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55ebedb0c35b5fabf8341b6b70926f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1c87c5428ed93a35d4490f6678afa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8abac7b8f856db898cdebf155f783595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6e166934fb93ec01654f8d94af6c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebae11e9adf225f536746e558179d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c68f6c590b0c732df663a13ea5a02b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46c9ef56a744ac076624d9a3016356599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b552f2e0f16392a1ec1dd393567f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4be9fb657e2e104e4316cf81ff0e61601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f4ff6d133d858c5e6b812ab3f657d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb61b981d8e7adcc8a1ab67defefb3f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fc534939dee498bd07782c3de9acb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf72afb80e8cce78f961e5b0a32b4a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e7c85d92f194e23b795e2546535ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c407d4ee4ebbc2b2daba510378f7ceb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fd7e5ef71d33e7bb2715301bc5f8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798799f515ddb3e5a965e6cf3c90d5b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc59259cf08a8d40ee1ac50218ec56610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd196817b8c5d4a19b15f16436a0679611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9bbde93bf0624b1699e06a905a030612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684257833ad769b051a479019c8c578613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201299217b922d59de3e2ea73788bdc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29756f413b9743684c704d971e28bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8627eec0a8e4a80ce1cf3be62f5b72b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8c771d22b75f7841c4b5c1e651536617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca19a55821d2b05ac2d5b3109e76b4b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f408ff13ef7bd5203df8a9e73584ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dd6591bb1f2de9623e1a71bd63dad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c0a23d63e42d399a198756cbb5e1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b5f107b26233a8c06de4c68702c12622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac18c77a52d5b98f22285547fb62cb6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb13c666a2b8833ba52ce52e8040952624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af0823466ebee110403eff0df89958625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f87d11f9f222408d88228c0612d1ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c940d8df992274ab567f1158a53bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249f913f3a402681970ab52369843ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b61a50d890c9efb67b3107320cf1f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cd424c1273a7ec14181c0e457c308630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c632ac50dbfb620f1816ae99470731631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855169535953b9ba7214d95209bbaef4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472aee8e0ccf4a1ba842171b4e6ada6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94230effd4c39b4f4c9edc259620521c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb4a85c390404c557dd7cfa29e9b80635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdbfa9b9f2679ff0523b0b660428a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc126c5e8de764c197c59303b38bb8f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95666f0164e537c9df3c3e26a7dd4993638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c2a00f77e5ae16b0c63333b092f0d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2c1d522b62cf0194c343bea76b0cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a51721ffd827da60c0470fdd3c4c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbdcfa8a2ca88b799ac41ae3d8a957642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c35d7192a49922217db01d241cf49643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10c940c0cba957702927d0621721cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e737ce33bf7a189e1a4444981dd99645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97500a061895dea82cdfb6eca2db609646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ac144b68e5a4c5303e18ccc07505e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2cc1eb732cdf3040fad2615e21df5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b68850e6fbc0d179d3046f2b7272f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007c1aafd51b598f9cf12e0e9a703ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80c616a1925e64f10d5fffd3e8356f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ac251cb873fc10d66a4b31a07157f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55a016503879902a00aa7f7e163ff5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e9ad3adf924c9bb726fcfa31a2e6b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e200a72192549f7180c6d7964df565b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d926ac304bab7a7e75da6515b8e27bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c89b79c171b3a6352095b34ec9c4f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0028632c6888f0a777e507c63c5d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208b0844de68ef9499e077973e088fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f171a1b994358f3b75bc2a89dce7dd3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314999dc1daaecfb78a3646cb14258f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429168a1d832ec3a24dc4e8f5bf7b9d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a85d4c19dcd801de8fcbed643f768663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c65325a0a90f76d4ca72f8c92dd49664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1a3785a9195d3c20d8679fa673193665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19711b05cde6153fadc529b2fceca2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af6a6d2a546ffb33a2fe24c05a6633667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9d8ebac9e450683facb5d7e7026b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f263cf228e9c1eaa4e1b6976234cf46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ebfe100a7870ec1506a0e1c78b12f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fb9dc2fc48520023f4523d75945f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09027b2ef89a1f6f3778da821f3679e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1150620d35505a84849d5c649ac9d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9467d4ee86d4d585099c8ebd0dec5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850db0c54080e519b68e7e20da00461675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee4df6a6fc1ff1e9548ce102e1ddf5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c7df4f38d6f4d0d1bc044316e67e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe2dbdc47aa8cbbb67338fb8620e61678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1c9c97d8e1e36297ea6ae988b1f8d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd491796d9436aabd13e64c2b8224d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61d01372aaaffd20dc72cdc8c01820681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8a6019f6b62bb3398d7ea64785d10682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37bd1a69b596f2ef3563fc28fea126683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81213c08e39686e2f419643a020909b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b60461ae2253a14d5a05500118b4f1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3bd41d6b19a3a28f8f7ba596affe7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5189287937d54405bf57e5536cd2638687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456715cdf6ce06c9b8ee0f5c7615bae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaf214040200193518962eca62d7d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1a2a6fec00fde7bbe8f0d776d2f11690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2080a839951f3ebf05c72570c31f7f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd1d469e90b5f4940acd6aea6aaea5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebab6d8ab233268ea7074940163789693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752958ab934d45d7fc38dff85852739a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fad42d6a16cce7d4b836c50e2706e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b9ae5ee3d022d9849bf692f101670696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651fc5204efe49297f53776da91ef2f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108088cc06ab088cf48a3139864173a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba74b96365be61b3120131d2c0ec1ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77834ffeac55563b4abdddcd6d1276be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26619708a7854097ec9ebfdb1b035d4b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf7ba5ed03d2f1d3149879779fe492702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d98540db5208436f374503f7474aaf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55288301b172d0afa41608336d1a9aa0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9cdc31a33ea6a535e768cf46e3319705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703894180578c8ef293f0511e7650a7a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac7b0a088e829f641bebf9358cf7a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605704f5a927b85099a29ef76b4159b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a9341c80df0974c12af7f3e6fef50709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cbc40c8f6520c94a3bac428074d5b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e6379cfc526d6dbd54a56a5aeb69a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e610a6ec26e58b9cf9510314519aba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e984cf5dc916a5335c56ddd3cf317f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195be228ba429ddcbc4607e9640da1a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af50b648aaecb68da0da83955e44cff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96173b6923c475b2f7c59dfc39f1787716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64044ebf312ac020bfaefe53da1f144a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8bbe7abb2558338728012b9190103718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e55b2efdb2f8766ea5f3b5394a18aa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe16f6dd133736afe6cd3e80f66bf9f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823ce6a5d604d4f02ee1dfbe3461797721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bda22a027dce0ea46de66881677d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a601be01eab8f714254cd4cc4d41599723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df1c2dadeceed7790ed218a086b998724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc0162155fddf976ba59d004f43a64725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e711d9701cc2a4db104ba83454e63cf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89fd3d8d0830d7e60409f122b8bf20727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a8652b772ecb5ef842ca837507832728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71e8d3f626ea1326e25f1711e49880729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7af4808570dce73a8c3bc8d1e325a2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78e950e99cdf19687f8dc03cef2890731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e340246c18865ac9b48deebbf4ac3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d63c9be998e0847e76d4b703ca6fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b7b1ca810a06b64eeb2b4694c99a9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f03d88ae8caeb427a9e6e1f145ca4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0202550c3f2886f3a13ca6b08180fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba814aea06c2f385af2ba242928a09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b3af753ea926296664999a398ee3a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e9dd070586ea6843283eb05b90f20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96b49659ac6c36d790c736900c31a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449596af905f1b1f436061726967465d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308ed4ea16eda1f1d05c3c0bff8d199742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3493ab05bba0bede291e8d298b0528743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef41118bcb3d554fd55b232430fc321744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb76b26787dc15e795d95a7ec6ff4c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d849ac410464f70623d71efd06cbbbe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59af5100d7df93221b6a12e8ab0050a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ada48226962eedd233d2f203542322748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da31133e7803c13c35e5a465a343dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b848010c3b61e98591662a9c8dba4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e919044b72c0aed3d1a2f02c4a266751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba77ac14b8ac223fad070d225e75b70752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6cc321a4795a0ff6e85b0755e2764753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212e0216f99ee12075862a3cb0926aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46855137b91cd5396a0551345d23332f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7e2820dd3f1eb576722b74dcb1b08756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6deca085bb5de27739a430867ae21b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77051b2ca9273889faeb9b03a600d85758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb8b0fcd8c419948750bd7ec7e983f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>