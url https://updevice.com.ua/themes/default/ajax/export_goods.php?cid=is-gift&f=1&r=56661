--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec83992c1a8a1f3b06de09177fce0121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12434f5f8462b5e89f5b98c4d1475cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0828a64cb8bb696ca922792f269fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273bac57a5c3b7f7986f5b7672499704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694c9b42ebd2c7f9eb66d627092d44f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745571f99ef316895e1a36a1fe4aecf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf71b7552ae4b6051f4696ad3de9187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b6ffeeebcebdd369c122cedcdd7a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474bbe057fdf996d7a18c4a490404299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88882b89c80a2fdd3b663289f93a5a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9300555eb3c002721f88be41a8b792c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa0933ae66a21c9eb2feeefb5f56a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd71ecdbbb9e4925e34bc6c7c0e575f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625c4a93656e4325992ad866f28f91214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd863d1104bab82af855108ef64d42e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df65eb5e7f5aa3cef812e22c4e522e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99703d820ed7e8182769d3aabcb62c1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fa17f46a25689460a4ed612f0246f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387c852a73b2f6b94be54a5b1f5351e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbc3d91d1e9b278878150f73f433c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e784f7c0064ccaab55bc0c25f7fbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de995b8415b0f7bef25c2471d9bb966622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55f393f9de0e82000397f2d79d2ea623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df6c1246f8223c2013b727f4c0401724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8d4462bb4269b65693ff002ee0a6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5c020a9357267f310d9b0117634a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed87f0aa57b7516c47da26e5888684627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9baf9b2959bf818cdb3721a24f9b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc78120c88c43289f0ddf4d50e1f98a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942427cd0345aa25037378e42d12fa5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f973944b173cd30476d660fff96464631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bb826febd3169466573f2ee78f2d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287cb029008bdef8a452a1bae16e81f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49133b967242c47552a825baa94949234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4ede891466f58fc5c90ad91c35c0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b5515032f85481bb3f9a69c09f12236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ae43d7ef6490f0b372fe1fccd00da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21a6d2cc60058a3c17e6408add479238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654ee59d38de42c845ce2d00281268b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bc608b430022ffd9553427b63de1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c859ef6973701778ecc34e70d75f3a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d143a647047412030a7461b1a594c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885d070893467eaafdd33ecb04e58b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bc6d3c9a5c0bce8db1dd450dfc48e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f250cfda74e339f85bf186a1d0d0ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f8c83b5f7f44a6b9c787cfebdbc7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b5b7d284d2751b100ddd9e058256847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a01c69d6c828be1f3292ae0b76f31448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0ee0d235f5fb7c3c1d38389bd1bee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582df7ff904f6fee2445941217371e2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca48f69f1cfbe4f4c7c2e2d879d5ba651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38282283a3a3e898dbda173141984b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ae2d8968e48e8cff329db45323a4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f5945972a3cb3c440b8b35de8873954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d32c14e40217243606852d480d639455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8bc970f4925f1b5a3cd0aaca955fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a01d80dbb9284e2094e322b370ca157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995e3e4919a58bf9c14917f2045b01658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a6f1c7a8711321213ff78a8f88efb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364c75661c9a73d1b0919b9eea7215b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8d508b8d833763b8c692ee0efbdae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856791f55f270dc9b22af6ade671e19662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebe1f5e9f318fa1290347ba80544d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad58844a3f6431188c4a0e4a1e3355464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171c0344b448b03db79a6236ce8f68765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983b7686b5e3e13e5cd411381d3886666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6636760c65d2edcff9135cf4a06c84967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c45fbb22079ec26539a21ff39eba2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332371dc41cd61d956546d8d04c1e8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04c379df4395664e07fab9c7a8c34c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c476bbcd11f4e0efdce2e099246dd9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e372b725e8ceae38353e41278e8bab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde25d4547237043b7a1a320a8f72f0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3702be1a21003a46d7be38786cf7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a0c5ed014e7110052417188a93ee375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7b2b8501194b8ae0463dcf34d479c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e2f7ae271f6946e3a16e4f4be380077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7c0cd07002708ca7c09a284a80a8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0fd84f92785ab25a35d7e974457f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3b779f041d6321590e1f6579dc4eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10881082ad29a60e230d1e2521d28ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a1d0fcab9095ce95809228a29dea282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23217c1c908351d215655da627b8a72c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6392365da7101bdd05237a9e5dc617284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d24d5faecc63f4b3b1581831d85d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d94e766c2d7231f9a79b36dc42f8a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddde5ba2bf6e32b7e20e50c1d1016887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f031c4d21c6d01e52d891609b6e9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327829e42470f7ff61fd112512bc6f7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af215af9b8fb9f35289808892812ca6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f933344177faf2ec3441876508a58c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d554d3f940687b8df689c9511c9cb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b77b07e6d0f0583ff717cf3c4019b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a4734a74bd25547985f4ff427cbee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8fe4b4ccb85a7f6ab540c630320a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f0c754ccd141ab31730ba1426039e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dded6093539dfab00565fae745b6b2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73b91f0377e1eefc45549f7549064a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691914d5e41a988072d174fe61c46d3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5576d7a5bdf329c171cf1147827a21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a1a7b5dbf7153f36bcd22837571cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37658ff73b3c3092221eda7b24f0f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334179e168f68276982e9af93712554e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b07a4d441242ea647330336663052d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d8a7f8cdb6d817d29e11fa5ad8352105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e4c38e659c3275dd1cdaa80b75584106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f6faec1bbea551c79de5ca14235fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8598bd561428ee967b4b598b9c4acf7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be8a3607e30082b6c455e02bab281a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d620020457a05123250f93a92026d42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5c2e07c68e48dd09072ffe47e0e92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067497f15009f7c9c605c40d9d2776e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640fa2ec32b01c33138b180217ecd6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df201e7a422b79a62b0afdb3b3af20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af62b2c5c8d70595e5f555b61414a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0924266479db7cc47ad95cfb179fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744b63dc6a464ac5f1e3c7981712ee5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f6618896e77aeba9179f0fe979e1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23b2b055540960ddcb4839cdfe7ad5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abb600fb5e2797a988f664ae0db5f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3892c25813f6db70e015ab77da754121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce6750ccffc59dcda4949cc8356c24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e3b9865243c1a2828844cf44ff1a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8000bc34ba314cd8f9e57749ab7ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f384c7ca860b942f7d94df9b5689e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3902a6943643b833b3b71860cbb6703126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbdefdcf15f29cecaa6003aaa9ce18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43def72dda09401fa375e48c92d804c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5d08d54dd1a2ad0a51cbb2ec36cd2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15ae1ef6c48eb3fa67b8aa936461fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2826a97cf1f3508505132725afd48c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd343178144fc1e29431fa588fe4afd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6a57f309f87300c0ae2e93d92c6e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061da8291d86296c296f46abdabcd9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e19166353623e082f372a8b13459fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7444a9883a3fff931486507180d3b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd70c0d3941ba7d0d8339f8be30aea0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a25749baf4e82dce6a2c039457793138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e512a17d6490dd49716d35a65995f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11a9fa22c4a71cac6a57de9b55c216140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace5b98c9af5ea25cbeb2a6742b854f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfc52bba3e22180b4c268fb35e85e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0653864e3012cd7eaec9f60939c55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2859a0a82ce145713377286f8182e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763b62a7d0f6744cac0b7d302cae324145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b35a7e484222b02dbccd99b938efa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3ed7e9399d26d2ceeb675295b0278147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fd34e5cfe7a60ecd20b4aafb5e26d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7646372fb1bbfd0f312dbe762257a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b43a976b019237bb9221862c7ae20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa365824d106466f770dfbd10f9c850151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4ef98039f011450ceb4ccc13245d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d3e2b439343fb33ddd9577d1ac1c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc15f8cb295719cd6d6f2a9b02c066154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef947a2101d33faa974d90e92384b95e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60657831a6c9e0153f4befbb1f41e92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfb75b8b99299fa1e17bbfd24ea3b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9e2af0670684308120e5cd61afe6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520cd6eb766f0c1d197c283d9cd2ccd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582517ab946090d276e8f0a063bfa08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd5262aab17c4106ed41ffa393e9b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78720007ff4f0d7a258035054a488a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7930388d92dc6dbb65a50f6cd47f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83b832bddbcee3a654fd0deccf4a15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f01d332f0e9ce62a253419bbf9adc4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da74dcfa3866370a76ccad7b5477973166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652c35ab83cea95e98d21a20f443cce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9900a92d99c5392b9aa0f74749bbeae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b86c38c824b2c8d005460cdeaf440169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9817147261258936c36bb68a8c831170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdad6b9b366e82c3a9cccad692cea3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee5228796d9bc15c52c4bee44ef385172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d2073e65c810e448c34908763f55f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec5a347fa1eb5985c24658f069a525174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e665137c4cb35e74f5814d96e7815175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364560e1e9ab97994a7e702acd495c6e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048c621dc790a1d3d439a96477854c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa486a4bdcbcf6f63fa7bfd4039adbd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edb23d8cbdf002cc4e4b05681d7b3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2783790d58af2b2723269e1015f1241180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcf3ede9cd369d2e5ca8023e715e10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d004de96b94a68cb41a3578c67ba276182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708832751719c6c4aa7bd410c2a556b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf560c06eee43071204328230f59620d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc982c2622b7f4e92694b5f97203fa31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9962ea7bca799d5071d48d56c651f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ca985a93afd3213194d28285a1385187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886645080383db66ae74a618ba59c81188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07fa03e9353d5d019b0fa758074564189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805a73c8bddcbeadf76d58be6869f52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bd606dd42b530e3cae52dbbb4fd5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d97c5af5e48f4f92586e98393db71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af94ae07f8ff842210d1d0e32bd96e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8e225f2d963de6ef6a81feb0db538194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24d11ac37cc1838ba2463d6bc53686195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf24a4bf9c73d886baccfe12b545b1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2434bcf69b72ac22467d297cc6ac5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be12b3a13b4909f75e48ecb693cacd6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14328a036494fa8a2058626ed604a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b46538d6a895329013718ad610f20200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a6d56c88fa506ad48be122927de15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd525a34c5f64038c5f0d6548bfe761202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c0cd05c02487ed2d135e824c3cd88203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dfe45925262ab45f0db20361140c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc691cb5c90392273e2d71dd8d8634205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fd2ea00877236c17595884546fa23206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5b9bf0549127445e9382bdfa80409207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0168973b59e260693011f337edee853208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877aefe6b6b8e93a5366c9395e391be6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d49ac2aa97e28866c04ac81b5f1992210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99bed247f88d988431cb33f0699523211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd984f2f299e7405e581257098e30a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f0b95d99c6def97fa0b5f48cbc50a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a72a38af779d7d41d7222f7e1426c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb445d807169f85b228b31ffeba0fb1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e042b7505566b51fdc5a229816ee86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3f86076f96ec6a2058ba8f97d88af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02901e07e2068a2827b4d0ab18256e33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d76c495505a801731e67ce670cd43f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72729d777da7a7953f8964b928db0ef5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598c0a3f50e6fdb5281c5e404b6ea38221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d40d643b365dc1455b77067a93d9a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aba3bdafb79bf4e5bb0baa6e9ef810223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698ad81dc155db42517a3dd022f8517224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900b5a7435ab01c434d51d624aa02ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63441abb61e469a8ac3ec8f1251a91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d4e5ccbdbdeaefc760b487d8cb374227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85277f5fcd902ccd4874186a4770054228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab380f643f0cc07a75f64c0f45e402c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fdd8dabd460d6301919380b4c5701230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4531bd2fd0639a8943fd4aa14ee822231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f96d92c70640b22b173b9ccf1f8309232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd44cb6fb4fbdd38989a38da5cd613233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de49bd8a53a3afa459b65a2695660f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4978fd831becb6b6b30b5a5de83956235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384cbd2914755adf4a534643320e4f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc55e3f0e5d59958a76f5b62604cc5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8195659912b6f9ec3f3b40320e60b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8f90d8e9e41dddeb78cd5daf8b93b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05502464c76754eae599653a2b24623240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e5c02b244d1ddb057ab5af6efbd05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451f1f19deb6fa9955a3c1c0d74d83a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe4593b5566b190458032d854c2047243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027262ec8834347a9cbc55ab375b9302244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218772ec7b8986b5b349dade9f89c13a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5b59c1a5a869ab19ced468f062121246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de9c4e57efaad1480195f3e2811f9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b0e1a6eeb82110aab09d566c1e462248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278d186c95bac5068d51361e5e9f37b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ce7ed35df9b4fa6ce87a6265fb841250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef41dfa1008b5cd418d04f7f992934251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c16ba6fbae90fcf55c25a6481186f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2570c946297642a704ed551a7ba21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616e52a4cbf4dee5764b0507f411f1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388475ddb588250bcd75689867bbe35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111937cd9dd2a2aee88eaf6f70abc84f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb91a6d3bf93fba34660a060b0a3927257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76accb38ee89205bf90cb8825a92490258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8c76f43f822558f20b184df4de317259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fb47a7e94887dcc55e6808ce382e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bd03453468d98b7a2faac6171e8cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e6733428cb141ea96b50e2f58d379262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa43832139c5c0e7eda92fa27d9a7c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8c05b36ce14b377fa97e87134b0d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5437bc655981f82bd6c569e9c5c5bc8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf8b8f7a03665e8e6d60b30fb46d4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46af04b786677a707e84f50028d0b2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c767559134efdf830311aca384142268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0237f80df7492a1fc549b5985ee9d5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f06e01927fb6f6d42438ac5f5553e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4fa69d357316193c786584eb399d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f51d86bd7f14b5389cf40b35fc37f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbb8d0e419dd1e1c89946dcc237a8c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b29258e8f4b26748c8b7602742e4e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395761dc2d0530fe8057c4132f594f2c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fed25fc4dfb80577fbf310a994bc8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb608672e4b75cfc6a0821b94e5a12f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e6fd7b888637301f0a9252bfa6035278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a8935d01ff225ad20e534dddaf191279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dded7025b6a5573f2548b5808a7415280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0916d48a64bd55721da4c0dc918d4fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd4ee608d3eafb50cf2149bdcb3808282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667c8a3d0f38c14a9a73ac8de73d533283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199249f1b275b668428db6e9a34622b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7f8c0c9c88d7fac153256071d0537285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f1183dcbc45f0d6cabd1b15240ae6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb21b777fbe85315e8871095daca62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acbe80ba28605e73102561e3c2b891288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629408d02570f9a5116bd4b0fbcc317289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b43d1febaee459377560a440e923b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f062af87e20e439e4cccbb9e5daf50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31742d39ba96407770c1e3ae957b3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3d1ca593eb77f2ad23ee765d6c569293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ace10c0fee326df4e179b326e25ef5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc001a82304bad44a83eee05a7e50172295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b863858e63878d1728d8ac729508d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff102dbc96285bde6b77768914dc9a68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4815689e083f629ee56381e889feefd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363fd103f10bea84f2626dacfac0696299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0d68eea0d749c23a4fbbd3afdd423300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c36d97853ac646e03caf1b3063d49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0e4ce6730d8240933ad193f5913a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b162fb9276ecb219a988cd50c3caa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71189dfe8cb7858a8eea2c55d4e8cc6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd294a0bf1086ebf06e4a96ff74fe27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14802df91364e467a897fc4037f028c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3393eb4693a787d9f37e8d243df0dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24717ef6b23f2880bfa57b9520b111308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76aa96196197dcaa1a6d363e3ace3e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95050461729a955f0cae3b3930aa022310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b79f8048320fa81b9ee9edff7f656311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e55367b213e84f556a3a3002c25ca7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f85184c2be4f9ab85686d502a9954313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb64bbbe361e7f0479d92fa5cc834c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669c24addc539cfe780d9a7d3ffb6d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee07f0097978595fbdf480af2f25af6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bc32d33ef8d74aa300e6fdbad6b76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd78a852397a7ef7ce7dfe0424947d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4aa5c4efc54e6cff1261773feb421319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fe8d92dfd90133800b4f6159808bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaed8a1a9943c76cddb37b662cc9414321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c09e1c379c0bba8c13247cd8ebb22322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012376865008c86c09287d9fb8872b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e115ad9b4d74e6cb60719de6e40a7c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197229840237cb5a84947593c7b1ad1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73e7cdcda2c7aa27acf750f6edad13326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12d8645e96e34d0cb84dc496c3262a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04bf8a0660922b10cf21ee07179c68328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38df12f4add3cd22c6315f7fc7f64c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310c8dc5782df83f187f5ea2d0443a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f79df8ed1915078863e5e9419031d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9116b0801ef00db540fac492f8d226332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d654ba369f8d3134677dd270bc717d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20519e7f2c5ac0fc27556de9315da8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a89a835194afdc2aae267aebbfdc52335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec172e4690637b17a27e88a0a7e3ee1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ce643200b4f30dd41ff626f730fd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee8f9ed3169a71bfad470d32267339338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725adb78feb8cc028110db89152120ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7d5edc3a87f6974825d3fc89c75ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653b7f348801d9332462008239afae5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7e8ed2de68da5adc586b6bf31ec05342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47538306a597fc49fbaae694c82c4a6f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fde337b698ce3d84be306538feb85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba0c1c030ae6389296183d75729c28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52f00fa877955a5dba25fc60970725346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358daffa96257a89e1fec1413e58703347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd79b5fd2316ef25635f9fa4e761774348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffdc5939e7ccc6a89326a1457049cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f36944ff654a78a19fffdbf053e47c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154691b58b9b3adcae1434703bff031351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b48b970ab401f2840c82ad143d22f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6ba6fb39a4ff56c8efb6f09ec77fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50953ac03e006ff1c054fd505824f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2b24587ab301650c0379b8ce1e959355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c598450d4fb396f68bb87b4b93546f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e403753fe654e6c11aa8d3a78c8a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156f8ebb97d264bf1dbb6135713e90e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e294f7ff46687ff2db9e2a16c5c0278359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba938813c2519384cb38512ad460a39a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf4f74ee79d9700363f8b2d4075c98361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729620a9df92eae5819f2a093987cc7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f82513c761b9e877271a2c7d0720e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88fff0a5afcfce5a6df3cddf0f1e70364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a44bed0e4a6582c01f8773fce8fc38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf4ca120ff99f97b31d20dc5d44bae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0e0995be851b6aba36e40c9c293ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc06694ea15ee7a0cc0eb66fad07c21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec63b699bf1c872f9595e4c04afb8cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3df898975cdb6f99b00a4e170d631370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830aac21d469020164e970aac685f1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c4322454c2ddfb52bfd0bbc1f9f33372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36104d592ac6d06b323d3cab6345e813373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da659e608bfb43fccb79fe343baf8be7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149cf1c763980609aad0ca52cc0c4ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c52a4dcf85f712c490e31d10befe8c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535caebef42c2be8a963145984af98c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cbda383f9eb431bdba5f770834fd8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60f3acad488b9f331762087e33404a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59a38e65afc2ffe661c7ddb19db36c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741b8aad1c4b72c94d1e38e643a7ccf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57c59e228d365595c811a5188fab75382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848aa784f8c84c400886df2255501df2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac0980562ac9eaf26e80531520fed1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0a548e2ecd689bbf4f17dc93e3d3e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3de090c7b481c3f2318386a39fb6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f9dbb2731f98dc2796b7dc5a66892387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fef5340f0cf5c776919ef2e9e59173388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bc927c552058b464698335865c117389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2ebe3352e1f82a903c362ae0964b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da8905cd1cf945ec637aa6caf63aa4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee60b43941578a5590cc902516be065392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8961770271f3e69352afd01fff2a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82c4bd2246772c0bf39b7e12e5b65a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98975a366207f89d59135d0824e7a403395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec129702f722eee4b723941fe092d8dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b5195b67fa6898574ecbe397e79be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8443e07b90633d49b329b19dd3c85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c1c33b81f78aa2914b61177657fe5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bb015a131bfa74065cbef4fa2f8e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63676bc631bcfa897d97d28b3e010101401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87593a4e9de8f8aff7f10861f594e679402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79b30b7a3d7167008a916b48d263df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f01c3237fae2501e8862f83cef80d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374d39febe6e8a9f12a42b80606d24f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6218ec1205c15f43475c33273182b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81425e36975c536abdb767a773cecb81407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db222613ed7810e58a35106c3212ae1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06982218a24dc16df91625f5777fcac2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd530488df5ce0cb83a968d844b6624410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929d2912de245fe8bc50882a64ae75e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870b3ab0d2c305ac4baca4e40ad8e45412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53a96659776b0d8205bcb9f78ecb9d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741e359d80121eb1509f174aec39db8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b65c7e7fef12d31f9e193c702aabc7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475b103aec053dc6e3092718445925d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369baa7792ce7b58e5aa3ed641e5030417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1762ec8c6c009fd979880905f532a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fffcbdaaa02bba2cc13fb608b88ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956abd43fe29c558bea57fd827a2b2a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4bd3b05520efe02a0e0176f5a2744421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7519e561bad69af65a81f7f58030a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcbd0fe415c0461977117ced3916f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba88aac54b3f6159f4b4ad1507c9429424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e8b16e1c6a28eee3dafcbb5b5b121425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2033d673b416269c13b8fc91392bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89424ba5c71fdd017a241fe109fc81e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3ccd3a6413ff04aa0bd8f8fb664c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdb149e7020764aa4dfbe72599f79c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf70bfc38221b006822656554ca45ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25ed21aa57b1e6577be4b1bbd57e63431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb33dc944c55efa76f572c27fb124cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616d2dcafb642c97aa4878e6ad62ac0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ab290b1be21354701eca9bba488ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf0eca20933f6a5b3a5253c04c1a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19af8b2795ef768ec7e833cb090e32436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b75c2c691781fc09e6fd1ce7ad1799437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ded06e8b2ec4076e5baf281f40059c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad002b281c2f7b56f6fc61613f9a3382439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41f6b51a15e0743e68e32960e5edb4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de7824a16b73a8055772d2bfc23607441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7ada41c17e425d72a296e2f5093ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdca9cf4648f379d6892a505dc0a7eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667215d0cb810b68cbd5e3a8162f2b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419ff8988cafecf76305f06db0709ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645316055e05723161c8341bcf0bec2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d987c2b17c6224f5fd5c5299ec7b98447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef289b8743b3c291608edda41c193b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28783cb3dd94e37469b223143d9e951449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8a93007d1a97ace1f8ef3cdb58c28450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff961b23c4b5c6e96a5f989c642095451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85071364e977ada1add226809ec4ce2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99672d238636d53ef2ddaa4f05c92f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d3c4b96e452364b9f71c2bb1ec316454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417b9c19af9aad3235d55bc183d4c58455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cd45cd72bb4e05bae82502bb3cc3e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0db18fc26aff75391521d18f13abb5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e21083f6d872bdccd36cae23b9d22c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf29887ebc2bd350a91c76397ee71c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfca066387402532e063e4245a11160460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f147075000cd7985aaf68480e1744461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1fe43e5aa891f32cc83297c2ed68f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed539a2619800abb47eb4d8015163a0b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc7c7f64fb3520fd55af7e53a0c3b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5b31c0f81b20fd3e1b82638e1c0ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c0251893c37323e86718d190f6922466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3075cfe89906bba5d42b9c3d61043467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2056ab818ffd8168fe7d6d9ec15ae0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067617ea63912514ec950834b6c663ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1df7dec8ee48a7224bd5f7055e8b78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806805d44306baccad0e2e0cbb055042471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76f74e6ee0b20bc6684bd041968917472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549b012595b50c30bde982573362e32473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4e065c20f8898135ec8451403a54c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fb6ea7dcee6ccebad41c4cee4ff1e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af79df5db519559023a6dc3c8578967476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7620fd8886db1765e553a75603632c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35d14a4a82c78bfbf79c4e113bf447478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252aa707a4809f8c830ddec846a332b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d83f55d402a189aebc9753eb495e10480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926114ade2aa1dcc4a7f7eb6ef4831c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ce85637510d2cb97ed6a4e6ec5b99482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a948834af7d7ef78a6d8edcf851fb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55767cf554f93c8cf159162ef05f54484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84d6f6288021604e013ea55fc4da79485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686133c4507fe6c57c4cef0a4c305902486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8e0c9f5fb4b08545edf6d04bb12d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741622904e789bf60479b8d66ebfbd5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdd5c6c9beee8e19ed6e85dc24d7d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4b4d445db06ec108e0f0c3a34202d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6a806f26abd5d791aa06ba6359f8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972e6227cfe4e00252255afe560c999492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8e936d76c6097059357bba080488d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc813739166514500c4ac62bf1a0e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf85844e9aa2dcc81c4d9411ef2397e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd655fb32efe8cfc8783cd11788db1ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561cbfbdc4cb0b73c5efb9b60d528e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99581b47351410d464adeafaa4dc624f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff47acbe7228162878942417c4e9047499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ddb9c2496db73549c1cdb3986396e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae727acfa5c10ab832199d957715d2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62015f12c7e73482381fa7f33620006a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595177ff932b2d24ca37bdab8678599503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5cfac1f48de16635f931262bc9d6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea1c7f45c0156a6a6fd1c191ffa9cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cabdb6f2e863aa55eb4f50fff8e07506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b511da7c968efc2ae41fb2d9af88e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82a93f6f41792f0b4edefb3f21951a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a501c9eac6511da3a29ec2523adba9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6b8c4da580d854db9fa2d9990a667510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3016691a40d7a0e282d6a34a768f2d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9088c686a58ed31f107509b99ec0ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f000cc93b21bc6b582dbbeac7ee8f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4ea47fd72c596efde5fa6a4a1b881514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79569ae4403ec4bec3fd2557c33e8455515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f863099242a8b9edfb6be1b31ab17516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071acf89aea167371f581d1b1a005bca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c02d918e07920647d83ae0f8bc384e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39755c8534cf0903baa2f7153d790c24519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6dda647aadffedfa72b4f6978d33d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a652a9374b02984a74f839a1720af2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc5f2b0d614106f596a9a3045860ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c733508e47c1098e5e3922df9dbb2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571e915134811f504e5622a92ed2f17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ca4a4bb3cdf1e373f4599ea4110ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb213f27afbb0ebadc7f09d7611a05526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc7280a9d6f90af19169c47c242164527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc9a4b3dcaf1390113a72d6ed8d01d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2341bd004de319a5916d097fc1b1994529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b640977b4cca09e1baa7112a78d1c62530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b485d2070a23ba21a1b10ae14106c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dff7c270fcd2857c7b9516038168af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61c9481b032129c8696d93f5e3a289533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f8159bfab17af37668461064bcdc3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f1b019d3609636cea4eb2b88f332c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda719525ea9d16522ca673c4eacc6e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa2962a16136b73a1a6c6b8e9a95d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd5dfba7fd75cc579814b930c77d56538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a6775334e19239454ad70b0d51fb6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555b4443d9f9ee6933f154b4dd97c09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4987c973bf5af849e57d01264eaadf7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51401d1db4b161365bd5e09c9ec1df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346dd615c5e766c5790673aabccd722543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276308b0c1575f50046a3a5b4993fa9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffc8f168a814376a9aaa3462d24d42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839302f3384c19da05bffd990cf32a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d05146f7f335d88a01332b5a6c78d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf086277a104cc4480813e4fd199a7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830c5191829655b3c0ac571ed8fc526549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632025654e5ff3f98076eeb8f506eee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325581b5a077371c744e132c0a24a2a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebdab2d4db8bcec80a42177d500e6a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f04aa166b6c8a2ed7ee9f0699fa73553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982440b0596e2b009210a4dfce5b4df9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b266577bf039059db3e5220537a6ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba60977de16a6672b8d9e5364f2968d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9af51b560ee1a63e298f292497203557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7451691286c13cb8bcac6158be2d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d5414390f10e530579a9867a4caa9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd5a5c31ba164ef463ce84e5bd87bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964d8e414394adc3d8eb57a5f39d2cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658347cb7f6c9083233ceea36a78a58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04909f21b9776dc1e14b8e778bf3ef4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819f82a115f6aaa79b18a57ad890c8b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e02127adf3659919cd57b2a352241565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecdcf7cdc07893328e51a3c78cdc33566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3b923ad137b083c0d3c9bb602d00f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51021d0c67571cd842c02aa59cf06f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b4445c3485057565dc56da3a61211569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8eefa6f0f499afb192573163885875570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c808861afff1aefb8d95b2ae6ea83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9de37aad6574025772767dbaf371d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102191ecd13538d4df93952f1596db66573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509faec3f8210f7c2e52845cdfdfa3f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf4db1b2a239a714f38205546cc15f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564e7191f7a9ffb93c64b763d10049b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51bb163ccf94b77b28b5ee174e7097577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ffc59615e3351b8e0f5dd4baabdac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b6278fc2027286b5bed57e8fd4c0f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80a21fd59fafe1caa971c6622da390580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bbce9b6c81176444bcc574c337bc2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2726d8c2e61ab406966da971841892582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80e3e648152b102283ff38c0544f0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f955b6ea23276bd48b53c112cbcf49c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bab7dd74f4fdf2d893c3895fc3c29585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd134460ce9bf25b5f69d5a35287a5b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5bfa0832263dfac9e9174ac764f4b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f01e83ceb1020115f3c820bffe55a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665edd7aa0d01984f1552d34fdd7ddc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561def68e1dcbe560724f7a9ba25837590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252df01a8484ee54c0a9747dc86d31f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c543d7e1423aa2d1d30332716554a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fafa6d9e73833d72622f3e5b21334593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70785d463a81a9de3ddbe9166160fa17594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f58a259d1b4cce2a428d039795f039595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74274e0328f714b7a7851fff7c5b824b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625263d7cdf56ad6e7b896ec4d76973597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaac8dec9925feaa55be91402c2c0cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a16a573bea9067e68fcf78e3078324599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a03a997cee0dc24397cc337ae3dcf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b7f1ec0f8b1d395d1b8d8fa7143fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeec9f680c85e57e0d1db5df918307e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cb6b8992a96df27db26c2d18f39c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000ad09126b40296d1cc379d72ed0ea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d665f9c3b9b4187e4032b575c2374605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2d428e99f84fef8ac4e095ad12379606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5427ab06f9b0b79b0fc4c86aa686f4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645ef7438948809c3e482d301a3da05608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e6f97e8af988d4b1e16cea5de4b1e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a8397e8b7429f0e527f6e3e14d124610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb6334a6bca6da9846219e5364d2c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbdf6f0a134edf0a3053354e690659612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed203443b003cfc1e5fdd7d2303ca2e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9754b0b58cab030931021a3693837614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60797f9b6a17ef6e04acca7c4f25879b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d0925500203a26656f6cbfcdfeb9d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5b8dd76ca0df2262938ef39658bc1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25534695ddc56b552fb5974a4ffebef2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b636e08c84d2452e6ae62574df0e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13061e764ab69876afeb96e54b9684f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3aabfd673142195b3ba8106c8e167621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854cf1a1b6a08e0067229999b39a6c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfdcdc2752835702673791d2e8b23e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36423ec25dd6237b328e79458f3e417d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285b1db1beb04a264fa529903468ffa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54630b64fed77ea220e6f06e0741ff9d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac22d3f1d14277c3061bc75a00350d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571778d0c11af1e86397841cf5061bcc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a8a26b3a8eee5d6be9aa9e7d272bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0cb7acbd80408c131c5f7c9c14bf4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498886560637b585a3f84a7d01d2fe9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9011d506f79913f26082f246f5b8c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94adcc8c1bfc72c51467fde4f7e844633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb6f2e7acb37fca458a6ecf8313a68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9378e33eed62528ce66ef858869ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b9230408767a46b29ac000ad5a74b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabedb67d041f95cee7f8b1418528c8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae7655b1beb3b03511488247f27778638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8d4fdf27839127238ce4cc9ce4b7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f3b65a66eb67560b086a0dde62135640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46345b066476e24b737e553cd61281ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e1b79ed8ef9385c31721ce7271c93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fc396c807fbd0b49e6eb1bc47f24e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7a7329c6c1cd6c67e3c678bfa6d6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d880ac7e72aa8701b3546388ca6cb1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa28ed27d78b5ecfc2796671f3c9d80646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dd52a2de845635ce3be3e0f049d4d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ab54caf2ef886a1d45ffd4a0d7b8a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86691650c6d84036de7414cd6a95fbf7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177dc22163d7cf0ee770a8df078a904650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82d36016aca73398746cee0eca41f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb591127cf1c6ca0d73fecfdc4fd4058652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a74b2f456e1e016755ef3487a9172653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55705130c6d572e3ff8db3f93dfcba1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642f9a8e318e3bbab381cb20e3dc931655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff7891c95ab656eeed6efed1aa217d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9436cd68ddcb8c9f658a653f19450657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1cc830eb6cdf3a65680c5ebacac5e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b92eff68a5f651ef865d3821f26270659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20b3f1765d27cd571bb1c439bdd68a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade062b6fa93932b3d5f3c310e02d0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2d164521c40f44bd3a982e878c24e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51847acbc1ee172766a6740b52d60ce6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eacf5263073f37083f9bcf3d87ddf1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacf1781e2d9b2a9ee0864d08a8ee25665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48926d38561278d6be291ce51c247177666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13909ec38050588b82ee84757be4668667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2b4ab9d3cf168ae3801bfbc782f8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f195dccfbb9f8b3e9d0e296145cb9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bb9b19b568a46d5dad7daffb82e1b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797af19c822e4c8045649ef1c8f8ae0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635641adba64f24aa17b9e027dfd1005672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aa5529ff2e00491dda324ad4f4f64673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffb090e68baa3bc32b6744a8114ccf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb83b97e5f1d3d3175db3c548c60ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cd9309add51802f4f33efb0368b45676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c61f96fa352a202b90524b4a4c282677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a9cebbd18b3b7e103e6829b58094e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923e2c5f886ae1f314bc6abf7b39e5c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e773a51a15b8e825620e7b7ab4692680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520777771725b2b3887e6330665af95681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e276f969cf4ef0525bb74d7bebbc873682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305dd1f27ef0442b020674d9729de47683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359a82ca3ebd1d1097c0a0ef3cb2046684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd4e5937b0d5198b8b50bccc6a1531685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f7e8d5224fc58739e4bd77aa78cb2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bf2847da958debb4e81789fac1178687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542837a8b3bb9558bfdd5b01ea02f036688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ad86eff47c977a614d5c125d08efc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6137fd6efff2c8fe4eb720d4cdc96690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f19a335c770ad9e3ac9beee81f34a8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b28aad6153d29d5745fed9ea248bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953ebfbf6a324a573f5b9b3786809c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dd7fd14366c5612eff5dfc6e2045d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa1691e45ec7de97614cf14579c3d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c33162ad61e16f7f596bf8d7d3b0a1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dab115388fa80a1732f1c3e53f4231697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6655003c70a1026b14538b562a755d3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7db5af6f2c5da4420fece7e42af38699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115f86ab683dace24832d024d497cba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dcb45156be947da9eeb13a9a719c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb87dad543a59aed54cbad88d89de1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357d410b7b1437043df9b3414243d2a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696ad3484db9af0dbeb00ad5648d90d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7177d45ecb3898cf083c0f3d199b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68579bb6c6e7ffde4baaafbeed48a427706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82772bc8c9103fa4790f71b0ea94d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76021a58b16f57e3b022b821ed6f1d30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efba911b6c7a3afa5f894e986237850709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d486e35acd1a4f97ec4f71d1af910b3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb749354705566d38fd2e4825e86f207711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74e2618b4ca567b8b05952c0e93826712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0a69c4347cce3bf9fb8a188a3a1fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d3c8d185e72c710262ba5e31ef184714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40620579b07b1449012bf62987121f5f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634d1b7a65fd7faa052e00a18a5905e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a4c19b5c061987278f6590f19cbd9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9e2df4a4e982e9b0a52b05ac4072b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994144f975f3cf0e4254b641c2984e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004a13459757c6cfff2c2e1ae73af84720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeec09c86874dc2a2cb0b8f719c2002721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201c5dd09618bed3a3cb5ab43462b25722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f732099190422163f9e95ecdf0cfcf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff56a10d87aa012c5e7ae4363774ab5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d7b4c6fe8ac4304bdd052d88ac83f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a263f0499fde3885f4d36f438274b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c23284862948f580b8085be726141b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d630b57c370decb0ef91ddca201737728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b46234ed7b57ff738795dc40545add729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa74716b57433a42aac11cde8cda667730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ae1c402e860d171883bcfd076df17731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd08861dbcba885c4b6ddc9cb1f6dee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c230377135ee81afad9bd9ba42806733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7602f3a75010afdb1c17fc61e140ba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4852459ee31c30ec0d63dc25b8d8470735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c300dc195a46d4b5be2e0bdb7ebbc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad70d99bb2f4f3294ccac895e584c27737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e60499de893c5522900757ee5cdbee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ecde35ac9d2c350de90b891d0cddd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10fdaa777825f39e0bff143bbb8f00740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd93baa0d7750392002c8b14c0d963c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b014b2ed5f907869b96a90fb258c20742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0bc786036e97a361060cf4e50bd6f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d91cadd241996262449c5ad9962c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a91ebd64f6510ffb75d0b2896fec2d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a9b3c0c735fb9d98c9f10f82ea85d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b0235699f845a0c2123d76bd59aa5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476b075cf7184a9f08ae82840885f98748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd74072da958c2f115ae2e4a9e659b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d30b2c9d795e556a9caa9200bd706750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463de7ba456d25661fcc0925878d003751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e180cf59c82e7bf39b9d38361eefe0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5d1ae97ecfac7f3ce50c9eb030dd6753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1b4c727b519701ce47740a36485101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdfcc8f5f55b213f600d43cb2d323f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fef21a1a4486caf2a06f701ad9408a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec4f6724d8095c4620d6a0677b254e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a55c76b97ed012a0e6fa1d02be44f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd46c4962998c25f6d3f95c2bde4976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908760707bd057f4a853510c59e05007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2718ac4a0e3b39e73de56fd385f16f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac21c778f88a3faae73e7922bba2819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c7933c33e85c9d0da0eb6d691ef8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dcc3061545c4a2874662072feec1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f55c078e72b3b1b13841f2371cd7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a864d5ca8b41176606c1aa73a296513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9794cbf0b14f2323bec2a8f5cc5fad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713982810cbfca8bf288f3f97d42e5f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79a84d60c112cfb1ea1de4057abc0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a202239020c3fa394bb757d47556f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca003b07ac5085747ec529a16afbbc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c06499ddf90683d9eef3ab9cb0420b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5dc5cbf8d128f94e66730fc38dfa620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc7759f984bf3f8789e2e2d5ce91d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3370b10cd8ca09ec7f528ad2a3908722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1f21cf0be2a72d1948da9a3bceeed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34eb8876cf593a37d9e706afc3aa3c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5efe1f5cf50e8a3a32da5000e4f8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6b66cae8db79d1ea9703bd7c3fb4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526cd4f41d85ad47010289231b0a3da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b2e45f73e396d9d3e756d0487841828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2d960b83f32bdf73fa2bb06453a3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c16e431f4679aeafa8e878add0826d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b22e4236ea4ecdb7762fb702554dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bee02d11ddd8da36e4bf911a2bf5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aff510d8c7c7a2790afaf2166ab29733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4497016e44b2c5647ee38e7762fac934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1eedea97b840c3ed455f482ddc6ab235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb90dc9a59bc628375db0c9e36460536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca8323d5bcd372cd8b56f853e0b37b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cf1ad3990ba29d514ee04d7e2036a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fc553b737551f4892cbe13492b74e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add7e955e2d74e5f91a2b9df907b72340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca5c56af0049516b5e53ede6e04b8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357a5e9a65287bd54396f6e06b2e45342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed7682f602b291c488b32245a28ba243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619489a32d74c15cea5e64d891f465d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0b9a2b25bef359f6762c2488a2b6e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c33f6dff4d9858561ab4ee6384e5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778c42052d744c1700328f4260c549847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd428380b59d941b8b9d68240c8f0b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b63ffcc2bfc928d249f7db05d9965849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbdff207362ead92881b661e7a851150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479f2470a4ff14bc31f62108a779b0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c73ddb2eca84ba48e186ff0e6b430b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09339e02c0eceb096410b7249fa3f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152947178f7ff5b9a6ddf3f25afb25454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4307a88033aa320e25ffcebc80d65055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27270e7958c5f51e6512c61f01fb5bfb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6a41edd5d1997cc9ef9359961796f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92841e2142747929546252f33cff6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51d0c9afb49800be70dd275f85c4ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524bf0d2839ee8a73ffd8059daa3a8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1b88e1147f35c29205a9aa3a7b6ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d9c58086b8ce38c4aad153ef5c53662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02de5f5c5a8f2f6b75c36654022c2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e73ab461d706f2bce60e9de9fda59a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6d9a09f72a957ae47dc8b7ce9e22365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1562a494ae0872d88889fe67b45f9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dee201bc3a5a6d1b4cd4ede941f5a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48666868f4090ccf8f2b28bd7e3d5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc72746ba1fbfb49c3dce5c62e7ab0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195d2e9f71422473a7ef5f20290fb5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee000a4316399b94e1190bdae875a8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a26ef66be764ab84ea0f0f1e90245f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedbfb4476982fbded81aedcefeaf6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6840c569da9fd33727416db879d1374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f88a539bbaf975a4056a785aa2cf2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df01b44cf95bfb7be5488f37a1b521676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9e87bb30511ebd18a91ea47ca87d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726c080aa258afedd0d9debddede3c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaa341bc562c0cdbf71b6761a0830679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd396a840d6a797b93559df41520e9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddf555b0db4dfa638893570325bbe981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166caec64fa573fd942cabcc799abb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7483dc3635f99b5e32226a7300a618c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1458cb2e79e8b258052fdf06968399e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c4174be25eaf9f039fd4d7b7686be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e91c216f5e1849e2d82b76ea8818086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee80be92dc430e6fc4c8abff967ab4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ec9b2823b254c4817af1aa1eb449488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e728dab8f2d8ce18da519f85545a6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448118a25ec650d9a3c21295629a745490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cd16256fa408715e40381b9f5cb3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3a2aebc89246fd1c80a1a7a09213792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264cccd1f035331921bc6f913f9a66693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6fd3d2f025f2e894deda45c2464be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689a8035e25aa3cce443a3779e8000f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87b9bd614bc08b45d3488d355edb6f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73705bdbfc6b5881b4e6d51fe6654a9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8763dcd47e32a363616d3fb8107b5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6578c4575e2c101232937fb382f39099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a7386138c5d16a284f24867923d80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194efb9d72f4c38457c00751cdde312101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def835418182a088c6de0c8e4e968bad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811d6d792fbdc3fc4c4eb44776c069c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915df7cfbcf7333a767bdadb817cabe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2894c75c22b54b262301164f631da34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97a350652abdd318e9e3b3be3d6d94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6335246df21bd47e625733cad157a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62ca6f5984c9d32a1f7a9a8fb64694108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619c85ca88dd9d477c3705bcdc4a514109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cef920d7c8ff6319841b19ff310ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e24188c3f295d4df3a994da030e71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0036e1563e8e493e073e729284dbd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787a67f3750c98db3ed1f9a18896f61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3de58d2df63881ed5472d285979fa0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15032a0de94901abe7738196fdfd5715115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95563c3f5b3a0715040c1617d99264116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbecb0ed4771884fdc2d99ad153769e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72a6fec08f06048bd0260c7097cd11118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f9019f5d7c15cdc445ca0cf5ce932119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47a8c4a5848a15f9348e16848819e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea65ec0fc368450883a8816f41be5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de76773ac0b447c63f4e16e15868e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f745794bd1b353ab03a8a52494b021123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be80e8efeb7afc3bc18065fb5fb7cb9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47416c0316cd0488fddba81712c04d41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0112baf36116ba7e3ee144460bc4f28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fad0535db98e5a238df1b82c10c993127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e06cc7ffec41b865763d8119959f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72412d6fa99509c2ca2c4e657f44009f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ea1457eb8329ca6623b0c51ee4594130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7a315f89ce0e6cc468024c5b4b7e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873e2c614816a7759eb2f29857b0f2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8835354a7ed579d4094c8005013bbf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428a09e3b047232e897d01ab17bda06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3132ee4136b9c583b3cf4d4302abd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d810c5eedb1df22a8aa961c05e4e39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df22bd7ac83276ff788b092d923005b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cb72674f85ec3aa4c22ec107baf88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388eeb609e31a4ac560b6b3a4bc0cede139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec2db1bafbf98eb63766c9140b9bbb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299fdda0607b920677894f10e0f57b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405005889a690fc2a460452bfa2dd99e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff921d3919e00842879eedc95b5b0de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f927b56e6409d6a7a7e4413709fa76f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816030cbb37d124f7a15a78bd46840f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8618aec44d960735b0d65d1557f258146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989446f167a31648c3bf80cd118a2e92147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628a9d81a007e3a08b156db1f937355148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b3796901d76f370f413bb45998fae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c985343a08836420f10a37b4b39a616150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e987e508a57473628598847056c0d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e0e9d83305528559533f8adf5a14f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83fe9502130d4fb99043d768140a3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ca9cf1251cfaeeb02da89b681cb21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5676909c8ba3bb53eac5fa34ed179155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103a8fe010f7e65feec430d8c8d3a88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72517c0a57584bc6a546cb027d0b6b54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033b9f18e81723e6aec0df3c3c5763a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e100d8a2e0a67b7f2e07ce5a2d0b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c251f0e734d438abf3cbc50893982c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f43691bd643525f5dc571835cd3e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b4d02cc125331010598ed053622e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91b9763171ef5134f8721c482b8bfa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2069c3ea3189f119b56a9af48f2b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa9922ff261f97bf9efc4f1a88b662165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052db2da66c0c7eb7ef8cb5341c6a17a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37472550baab6ab558fc64cc9fc342e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bbd7bbee7e824337abaea5f035d75168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415b568d02ff7a38d4aed452475790d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01c1f3722ec7590a1dd38a20525c40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c56164345fe06a5b36dddd4c6550a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58efe0695ed2e804f7ce7ecad0de63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c06bec793723d653b19aad508b5894173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d091205df4bdbd165aca4c3e627933174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347db700e015e95f31e7f66f430cdfc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fbbb5330102d8ba0dc98ca9d938bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9eef3549ef8c47fd91285398cd6917177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945377e8d7685d8e161124f773e4ea8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601cdb90db6b777b321647108524f0a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b1c3295a99f502b3129906c418bd2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a1726cdd91665c7fe41b9b0b66e42181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87f0f9c141a2a730267b57d1705b98182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc92e4109d4a65f5a50117e69217e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0bb0be059d2742797a59e5a6de453184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9a96cfdcff13609b22a6a78d2ed5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81608df023839e01c4d7b43a5715e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826005b0a6810e0c6c8ac4ccd6c6773187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bda29ec5dda347b17f468da05f628188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295deceb04416d26fd0497142a1b104189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033625679a34010a57a7bfef43a8922d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b118f2247215ead45fd6e5b2a8598191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637855c62ceec435ad151afa1dde4df6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f947a10f5c3424846335f0daa4b56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76fec1d4ca3461d44ad27ab9fd108d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde83556cc7b0e710dc9ba2a5df9b4ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a26a35299ec0db682df1b3576d91a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356eb5c644dd34ffac7f4967de2f16e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea67d04fa53417a2c9ca1fc26a6703198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479a0536137c7d0666ad63fd4af1d2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f020a2d51d501c4cde2c281b05086200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba5e6ad3ec452677ad36c78e908700201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b873bced7f372208c622db7431592202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46835d482c16f4f5c3f85ef9192fa3bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2feda83e01fcc647747a5aa540bcd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99ae07fd2812aab0e8e9ff735ce911205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3002e0b8dad25bf22cc1b253e39344206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85905390880d818d6bace15b9ec358207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4e2395abef1ed78b37cf81ea594b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b565e2f43e80596776229b8e04ee21209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e261b8ceca436fc1517508d9aa932210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf50225e1ff8f96d8b93de730015559211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18529491ee622f997a5a6d2be61884e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b20425067cb1ae9a108ab734f9a7c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dbb53e95b75044d43f525879dbfc0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5af26b152f0b7f6ae7dcc07d52927b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992946820268b79c08984db8e02a61d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55a85381fcd9064fb8aa4f48dfc09f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b854a3698d2dbd5e33068391551ec8e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27219e32ee1f371109898a768ad6a85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cd18d19dbfca9de3112169044d0aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102126a35c7a6cdb9341e0ab70376c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889774a06229ad7aa83adfaa948cc15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f21ba5ba4d213ae14c897b66bc402e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec96ce91e7f8920cd05ebf9d7c64a29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba9345bc82313f4294f4a6849bd4dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501241792faeba06c76105ae1635de80226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c4a8c37328e798212d0b68893577f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d26396212efba964ed9755d4df6766228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf2334a72af239a4fea38a7ad004e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc65ae719b236113c2d016a6cbd05c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a402d8e93d86bc770d1aed0d183ac7a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa4b6077a5de8b643425a267aef35f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba17785db913cd9b2a20d895f0d4c37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dfe43411c9187b0c09be828aacc0f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797ee471e9aa601d3327c26a990ebb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f662efaea7639a8c76867fd5203aed7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdd27c1712eba7da9c05511794b88f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d45b9e6279e418e320c04d4fe6f9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893f8a6d0b4bdf49d9c0e897aa77283239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cff1a9a802d218e67ce5530812887240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4952d8304b68e53ab5f1ad40308f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09756b3674aa45ae231a3615046f04ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8aa8c9d355bfb21fc6a10e68675801243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e465bb459fdc99b2ba91170bd7319f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0d76f9354eb9c803500245bc9a421245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4d799e7d421c2b674b317ea3a6b24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4a63b7cce29896f0dc218d83a8751247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaa39084e2eedddcae819e1c84717e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bf268a040792d34315473f9f767a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cff2c6f544cee6d50b0b6b6c02541250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f53ec708e88241ea72fda4af91d826251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28048fc800b3c42bde207d76c7496bdc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391aad7be8cfc9b7e3890b94e2526d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac568e013a076ac4313a0a72404014f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7838ede86bc72d61bb6120da79a8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdb9f4ebff0dcdaa7a1a952eb7d9d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3d13099b00b4e603206c1ef3c05c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69d11eb023ed4d3f2c1a6332f5be9a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371a5c6df31202d39745f7eb79c1e45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62637b1c6c76affb22ddff0dbddb35a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20263193ab3b3b5b515fbd8bd22202261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334fb10bd8646dbcdb32c1af974f602262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e65daac6952b71e8188cacc415b79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332823cb5b54ab56e98a0ba40aec3bc7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4f71d69ecefaa7f568625987f84aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523f3091b4fb05cdbe4e765e6ecc06e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3baefb33446e332aa23cf56346cdfb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746271d25a90e3ad20704a53d1d1ecf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8ba7341d336b2ddbe820bdec30e65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12b518de0bef1834badef204a55c38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab0bb062f572d0463a28e6c3312f27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2f9e6e5528b2b59ea9642c0382b5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5656f81a7ad770a091df0e9d2b735c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedd3c835833bb4b1aa6ff1245e9cfa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef412ca901ffa75ac4068c53696890275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc7de9ee0487c6048591a91c3a1261276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bf17ca9957c47a5bcebd21504d523277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3e351c8cdb9520ce2449beef53248278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0932a9b5ff02fc6b6eb01db0d6f83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bbb15a1864edf160deb17572d0404280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ba829d4dc812443a6b056b7c6cd26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b14b37c7fee4af1b18253e9324c561282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640ae84d1f626e0459d505a31f07646283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a4485c663a00cf6df99ef621a9da5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bdca3f3e5d1cec7466d72adc9e69f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c6f6d8d0396d605163bfb8b8d99b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf244a2455174e60b0c716a989543f48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010a016b6750d5f927b2e17a1432bc5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708abd5e248975a51f349de20a694d95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260573fff777af2eb87b80213a0dd21290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d1aacc5c5f9c89737066ac246b51c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f60939872e21705570c88221d240cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c217e4cbd8e74da5456b93d04e7ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acb3b4a2561f085133c162946ed558294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63a585909f1423198653a9ccc1e618295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2646d04f9dfabbd3cf84ef5dc7bac3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af374fa3bb26d57d893c7c132d8109297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35252552acd0b14f2eaddf90f24acf19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae474405c6a261a423479b6732f46f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcb98c801562b5578fa6a54aca32fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc60c40f7f7fb43e51d57f9c012c69a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184180c01734b8b1ca8579d2f48e958302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2d0834ee18a6f37c3c3628e42efb6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188216dbdc37b470f43cee7747b6c13b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7168970d7edca942b7f740ffeafd91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbf86fc3dbc6b6fc77ed920ad0373e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b817b85eceae797a521e134c5ed7530307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dab6f29678cceae2fbb063d1860bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5742091d5edea9321f04b2c00795e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80eb9bed75251fd61830ff2c655e14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c34ecc2ef1a00a5679e78ca5a6d10f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f21b96874eb7544f2d1c3c05cf45f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d698d61053efe96da2a4fa3bcf34691313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf87bc0c48cd43005c05f878542752314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093ef2f0dc5e1e4c248228124a7cd31315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8a0623ebf05120a83e25bf56bc905316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6c915dfd5b9f50102c6c10b51ffa9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df350e230cc1bad4b9eb631c538ec84f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa67ed5d9ad1d74360caabacd1a26e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a4fe52e429793974ddf75da5a2a0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176311a1cf1874f63e634863686f4e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f982135832d71c5b9b794f536a018c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896739d0ebdeeccf25c8ba5215bc4ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef22be29c5a11f77b39f0e34102faa8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae80fe5dc62fbb50dda75c93d4a815b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28046969c2b919b1f07c803d60ea683326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a9f1b6df3b737b1e027ebbb9a1d76327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588257a9b073d7d7a50b44983764d36328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044f93dba771df3af2836a0151dd7dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba52c59fbc3668ca8276fb605ac0e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c859ccbe7511358268c1ca554a39d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322aa74fa33e53b1830d4007339ac88b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7da4beaf2d88e8b7c1446bc2e91b02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd365530c00f51f4abee029bc5e9e74c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5550bfebfcf6085b6c3c847aea8da6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c1ee3452c0343982c1b9c7be52173336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84669a026c50175ab937c3e426d285337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b242162e3783add55a702ef3493fa8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03c20f152735c8cc9c52eceb400b48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079493f2b65ede1e1c48fc14b30dfb97340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffb59a247b61754d376fce4e4de71c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a52f2d18f68bc930fb05412df79f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1498c1a01601451ffa03f2dc7ffe17e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60a327f9a08cd9689607405c4572c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99b23a17ea396aacb60e905d9201c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183d2d90fc1efe7e6874609dea8ed61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb308b27fd006aa28d2faab8f26265347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e43243c9ea8e8016f959fe897dbdc2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ea736d8720261686a752b7a12468f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d04460450e0dee791b92cc86fe0021350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfbff9c3c2cc80563ac6c5d5c9de51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51f9b6372532d9eb0faf61bd9f96bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec2adb6412e063cec8f4f6460f4001353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc49ab9793835c628fd7d56adfc1e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d1221172a55c5c15d8a59e28e042c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5106bd582d63e6ab539ae16453c9d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc1bfeb6f6c86b5d8d0415e17700c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486d8d0752572f21f6f5a3000c6161b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfb4b0acbb1a1c91b1b368c0ffeb85359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11e1ebc8794d54cf7cb596d3376cfb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ca54a310d75d712046dca290c2d21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5322bd15b63fc5a483540411dd0e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97582c60ecd84613e46142a0ab0ae4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa609a254711186f661fa186c6a1c162364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b8d897e876e86c6cb5028950a5395365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5118a613b5c48c20be69e5bf5a5edb8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8856193d3b69094ed303795703b783f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30386cab71090b6b6ccfe4cb04c57c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa8e0898d7ab981688b1c3b619c85b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2eaa79937c13873e5ea1d5466074b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbfa704868324be13a28a6f7f51d6f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0495d700d14a9221b865f204d9598b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe8f092bf231be5f90312f31c03bda373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131dc3426169f930ebdab2b04e894145374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80db2983f6c5dab0c5f11308038a3d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85bfc9cba5a0fdbb3bc1378fbd181d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a52ba6d4f62e4758f8df787d6dad7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd09daddc844c80d2d98452ebc3591378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305d8ebe2d8d5783c05891fd3d3727f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615105029f451a4501354bf4262acb1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630ed2c536a13d49d79e9b4e07912b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466a84636bf9d72e5d73a5631698a46382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8811e3fe592b4d8c38911bcd622e8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f5560e884e1076e95789bf5d92f43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460a8dc42958d76f7c90fff2622b0b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cf206a49d9d15aa8be6ffe3304037386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f033df1b3435daa9679f5a50278299387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2487bf06039e2cd20d6b98bcd95bed7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511dcaf15aee340670ab943db22e39d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3423ee30addc1f94c72cb25d3dcb54c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa623dd8763794e0bf70ed39c9339afc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7fe879ed12736845634da42846ea0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df648d5623e2559e88620d1df9f47f89393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5f5632bcf746a6704ad64d5d42ada394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd1184dd78626171cd5424215eb1f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a65aa2bdd34720bb74adc3395abdf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba345d4b1ece4f84e1d94ac4c7d9d03397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f0a4fbdbc8330b6f2721d19251ed2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a7549eb64fd82d1c1d27e8896b8cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182b0f35a859cd1006aff97df9ccc81400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78b7c98d7822ef602965eef25e655f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb173a95ad7323101afda536b12686dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb12951fcaac2dfa370613d74d24ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14435f6ce2684984a3a331ce248f1cf1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00f37adf7f708beb149a040af0d30d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfef27a05ee5b3f023fdab8da20d1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a582e7b30b448def42626f7e7ce04f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2571f70b283c632d0697f81cec316408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4fc9485232c4cd10755df5f7c88f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd891a4c7443afb52394d63213273ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b16fdcf9a08f9c10afde0f2ece878411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455aa4796fe11c78ce5de782d9b5972412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238ef895ebd7b360943777dd274997b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9533e2dcb97f4d8d4811ffc532948a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6aee16dd81536febb9cba9868f5b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de259844de9b5cb8ed4bbdb4609a3c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d013cc6a9b948406d29f4e8d9d821f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec40e60040e1388fb7ef6e849db2b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fe24676ff8d910fc05857ce1788a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775fba253d0adb01eab6f17b9075ee3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514274fafb459bed6f87a274292e753f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356bf91e9afd1bb53843721e0853e13422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b898d6ff7db3c2480c1dadc6e72ec3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe237d7516adf3e8a9d8c9fc74d240424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a365e1f2432697d2f5c91b112322d7b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862ce2e64466b0c13839cc1f69c7f63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff4d0f99f1104277d71c028c2ba470427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda360513f3dcea6179d9198e5ed5874428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cca677564d9c93bc1c2df212f31c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46dca0a2f3063c69fc8f9bda97dd4b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548176319155e7e58518eaa13f406406431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba2aab95e6fa26d3c16cea0afdfa02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1b895a3c081427434c9f09c066d85433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ea371d838f103b41d165ae6be5095434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71920af97d2882aa29f904d0e5d11bcd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a607a5a894a90b3b41e32446d536e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6590cefcbd3beae7509c687fe663ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18770610ee2ef2d6f6e420982625b89f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0a86b19ed15a3e15bf27033bb72e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a60532e4bee7227c1fd648d8ea02b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b02f2af5cf2084e8fc3137166e257441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8ab7a809336df696185a04b29c221442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383385514a1af8120a0aed2c26396188443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58008ec1eb8c82e8c5bbe745fe3e4d60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9416642a85deca9a13194d68838e949445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953e79a2eb1890a84ff6ac9aa43bc96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf7b26dfcb8e61ed9e7a7af4694179447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaef1cb2efeb1ea0ff3fc9cc4e7cdd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d8e6ad2e8e3e001661ffd83c1765d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d38b88cab73781c9e570e6ec0d59e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017e4fe226cdda72349c95d03d9d55f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd42680b5212bf2951a38c7dce989d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85bb3c2e53ac0fa35c2cfb4162a0a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39021c7176f1d0cb92622adc6d12ae05454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34f5485f31509d8a4b556cb95f743c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c143ad6c68d78d3ce894f3c1ad02e34456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c46a15171056a446cca6f441cfff8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ca92d72898bdd5fbf4461c9d12fcd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62f63433739e81b2195ed4c91535e7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0044170df032c3daa177e4ec63d60460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25682d86cd8197575fa8898044ecd00461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431f896896d0f711d88fad46943e16a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd5eb5777ef5c3601e6d5262c0deeb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c9d9b5789f7efa01778ea28d16997464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3a47e765ff8aea1964d4d57081bc9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898c45b9ab6591b224cb9f26df49aab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36285252ef20c9851b2fad6ae8c9edb5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5a8531158cb84432d7cf3e3ca4fa8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d83ec44d1cd01aee352ae9a7dabea2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eda7f5f8a008728618a564524f47c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88064c71a0318fe272b499c3d802da29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551862f3dbc965a5e6111077839f4c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf07bb1a4921510d80f405df6993ca5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edb7b95b17db8dcb8589f49fdcf3ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486c832e5e211c5adee0085537c09cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da6c73bbb894c29912e021fe7e541d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64736cb727fde311868132e101f20cb9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18298e42a4a58661bf17f1ccd510f9a3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ceee7a0be774143a702b3a0982006479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f89bfa5c9b501486b1969f52ac7a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0ef00618600ddea5d80e664c3e44e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3272718a5f5e0e0d967c4775dd96c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860883cb087421607bb5b50e2bd55f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc50b1b35315c8599402a511c1b1f82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bdb7a3d876e0dbd46295b8fe987b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c80e214a8dd34e0d68e8be0f61ddc4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3409064f753fce8f430bea12bbe511487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591d69072c940f8029e00c2a066e616488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17aaa82242f97f81e8a81734630a512489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed861f337f2233d2926b7178d1d42c54490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57ec210b7de582ec7fbee5e41a7e4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cc1c7535b90a53ab5940a41309bee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b9365dfd17c06d7874094ae061ef7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694373645cf35d34e5179e6c095e73c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981c66c7efc32e169305d028da9f119495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45506b1ab68f54757efb2c368bab80e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea2276f501e8a9ce2f69ff7b009194497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0627a6f2de054505075e652686ff57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a347fb175e94b957bfdf0298f3b9b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ce9d5b3402164a5492fc3ad8e8f00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48996334e73bbaae584187b9e2b8f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf59c18d27cb28cdf64bb1b3267236502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab595063bb9e48065dd492a8455115a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2dab8e7ee91513507b96bffa0d1bd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14844e4b478881fdefdb0667feea9d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af725cba4713afe3ce20f12f2b0f0663506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf521af64c8c5c95181c9519c1930d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dfc75aa9e4bf3e4216355a7ba6121508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07601c5f77ad87c45e11a21fc5eb92fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f92f9d49ceb1d10a61a0f1af14fe33510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39a5c631fa7c6271d5ebf4ba706eda511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f129452131dee521701f4893792547e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a7a1a1e4f914ab9455cba5e232c51513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906bbecbc09ae371cb8eb8fc7f15c4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a414a5f44fbe82f2e93c0602e066889515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5604540b8d802b656ea117917e22e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cd6a6168b57d2af42cb46535a8f85517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a9cb257adaa20be628745b8c748fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fda8ae07e7d18e977a568ecf7601ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31e4f1a1ab3bfdf0ec52d77a3bd4ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9facc6c8d64e9c4e5afe076ec5e0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e0b7f1cc7613038ea2527c13a0fec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8577172dd3e387dcdcb4fe354468963523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8aca16f1ccdc77e42fba1f8ac99ce5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34015e23a00c889ec8a4cc15b7665efd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca9ec3e7056c060d557db6675f4f7c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed6e0c48f2682cfc22298b2c6bec5b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f978b6ef4fcd749cdab3c4c21a7cf0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c15fae4afe3097ff17b5a8c1d27f92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87d0ce1d8f8040341bbf96d889add0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd7fda620a1fafc3e759d476d21d9e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c505576b22d62a8561161886157ea3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12550ae6db434652e6d793c3b2aadb2a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5921b8a2e7077ef60ea1ccb64c5088534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a211fb20579783bd47e49c776a409e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f21b4d95cd1effb27c81f16440b31536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45980d3a9403effebac9c7fe29efd79a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcbc9110317da305389cad01e8fda4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c6db6292fcab7e0bdacd86f1d5a30539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ae8a4b6d5ee4bd8f1d5e60a33bc8f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0d2b47c607bf5c9a46b54793cb2a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c518c1106d0311f683eb3e935c4a603542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bd68e87d2bb1fbf5721a1e72673bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281a525fc03a1b3b81f3242e33493d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643754428c2050637c031a794b86b2a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7b9f029724fe4a79259ea27b7e8aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fbd19c222a793cae5c42f2fc6d601547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc9f8fad03f7296b62ead8f83ef3b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6f4703a2d1ddaa1f414713d965f7d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073f04e17a5a4d29301839c21ad69ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dda63bbc86225a8b86bfa761303a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a048d6c435733ebe2705d6e794439a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888658bfabcb4d45da8e6469d50e3e80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2be93a2b1d165973974eec4c75a2e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61b2f423f0f3ee26eabebea35bb5cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cefed21bae5de7ff76c4a682ebc613556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cdfe7e339738cd5bc8ab28fa28c5a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21e0cc3b57d24341afc165425d7cd3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12474c769d352c2572fd523f666d841f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cf375e4da5914277db99da87bff66560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4dd9abb42dbc6065fc46bdde8bc66561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772ff29303337fa8c59155e11af2207562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fe760a9549cd5058393af6a294974563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43d9e87f44fcca53df53467f3a41ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3e0ef2a1220ee22c5c813909ae851565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e92c7306ac1def682af1e78ec14e95566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a602b8fd9fe17a09a0c8c5f2e16d1b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899a3b88d6b3d70c3e2aad6006ab479568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8919d4e478cf97e7568aa9e6cc29b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87a3215e0536d85edd342dc801a636570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e689a62c3207c014e2ff68a326966571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d349b8c7c90a939e6ad205161a882572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c717d457d3d0e5c5039304c7f6e2a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8878a6099ecd1ecd672d438a68d4156574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760794144e50d4dca0c0d8009f20c3b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c6489cd4366aa4ceb05ff1c7bccdc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd8ac94e43d9430fec81828f79cbdb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897708b0be455bc9cae3019b9bc3d97578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6ca9c30c1d2ae6de382edcf16a634579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad19ca27ecd0c1c7bb62f66d59e4c96580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f77144029e47ad75c720d7b9f9d10b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350bee17cde728f109fe5a7d8041ba5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acd7ee75b9e52c693f956b94084014583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddb45b782971cbe981e45a26adb0d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3c8c25b6387e9f47cd4bfc9ec9b46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bafacbd2468aab797cac6eb62cf09586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0728037c2af1e08668615a458a99a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a44d61a174d4786137063d09ff1b66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55433a4b5ff8ce07a9d13fd74443957589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd2a8873d3fd05174e20101b9a43e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794016dbf2f65c7170688cfb08196b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4982661ece41c13ec4f6e0ef4e6e64f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366221430655d223108cc7ff362b705593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26dca059d31da657407fff7c0b694f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aff7cef5d718e65d4f535ee4a308cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa53180b69fbfc9b5873e38ea0df9cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faa5ef9255e020a1362db729da2e9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30afd160ff7284830b72afc84a28f0b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac16c1bfa974fc56931ef270b7230aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c7f183e853c70ed84a264d8feac24600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dad00f36d03a0501946ad68bfc24be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81e62fdfe77303702b199a8adb1bcb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e7a36f96eaa28ef6ea9e8aa73a889603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ce0c2413426a82fc8f70c5ee0ea94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32086043558735911043dd20de5453605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29c9d0c58cf0b035df37d2facef79d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e35f8cf5c74401f1ea30baaf1b7289607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e572e064f9e2ef9babaaf1a33610126608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a549c8d522e937a6e82db0aea04bab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f909b79bf298b23586c846af2fd34d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f45aadfeba7346731e0f647004298611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb7edcb38b929f238fba30603b3ea3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8834c1a02876447c7a8154696bc89d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051266c90b3d502980bc01ce24dae9b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cd880511041b9c2efb6d527721d86615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e28ddaa33ef62b7751f33226c3ff8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c143e0356a3d2542cfdd7615777d6c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2169ee31138565f731a96fb22fd37618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e5583274d2db08f39d05a4092c582619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb081537394b38fed7274ea2e104dad4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d9ed0bd55b3269c0e0f4aa527663a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247b03ead2275c556c616f921f1a795622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd049b8979c9e0649a9a749f616e76a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b62161d66a5566a83dec700dc0d7b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bef6a76058a49c8a664a841ab13d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594771aee71d6b8a789b23d19665302626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b53add0be9cc0c0301825126323a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8060bd2107c7256d64b6d11c3ba5c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c5344eb0f5b1745b6f8a82aa5f7f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431f22f4edd380dc84e0ecf3477c826630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc35c412f38cfe24ddd2ee0811463e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b34c37981cbd98d66763c2ff0b4b3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ff295905f8dc331ddc7a6c237f6f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3573c3998436476bf590fffadf7822634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5704ce7a094ced6f07bf1cf4d3ece635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7da7d13c9091cb14188fe574e8536636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319063b029b7b40a3f3afda2acfdc88637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec7af7eb55e169b1abd08d688da726638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c2545cb7613b61ef3879c5cd8f9d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3c1fbf02e0d39cf0a349e5c383dce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893823a96618f49719de84092667e059641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e6a3c3c8b62490037ef2fc3619358642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c778ac534357ccb461f3e903bb252e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70205485bdadd49424517dcedb76853d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7d7519d5e839f6d5b9faa94b0a1a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49384be8cffab44542f3ae151215af3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db123abb01acf92a5cac03f8bdb13e2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d045e009c3db61d9013efedd1ea3d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e0560665b7e230a44a1a16a5373f0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa26de30743607ef956827c2cfbd8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb62fe6ffaf9f80d10c340a9a85bcad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c2ee8942f60e302eb0cd0c84530fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa2bd2486426b223aa8d8652866f00653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec638373657087c8e94ae84cb0faf8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f729780d3eb6e5e47c300f96a331532655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137005f306e9354717790f47fb56db0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7d7511a43129a2ad62541dcfe9a2e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f77907459d42f313463cc919ff5a9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac19d017c414d6ec006b970503daf2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2077e12853272d9660c79af9a8fb3ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8d682a58bddf05ce9d2ae4cabe868661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d398531da9abd6ad18b6e82f9816d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a786affb70edf4e790e7243c95d496d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6be02c8ddbceedb3d5a107e1438951664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108e30d2176e47b77145bfa2d86c5de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05860ab3db386b51f1f1ef80eb8d7e1b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c856536f8682201d90e9399af71bd9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04373d7bd205390fd7da253dc6a0d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f774b0a91e8ee2abbc99645d0ef1a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc77461ff3a8fd05c25f0d65a75552670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acfa257ce1e66b37b35a1a291dfcea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7acbccdd9c922891a9bc34765a6a05672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec97d7bbb6270f0cef6a0e520eaffb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7832187ce56c955ce3663221328a99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a03130a3e2219de689a5d06e2395d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c732eb5e2eb99032d58ce144dfbcf2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3757b01ce51d8e2500369bc0ef9f30d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5167d017a051e425a331b826e7395678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0d6b16f834090bbd8cb611499f1b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9beb644fcb0623a7a442c3b3cb9f23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816985e9f4243d4aa3f8f5be0b437d3d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04d3d9853dc697adfda2ff869a075e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b47d6611cad14db90ac10c214668e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c60f5732c882fa8b0ce9cfc1fbdfe8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657766bc41d9fe2b5bf20a11c07d19a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec512f5f35d9b0983bd6174d28e109f1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cdbd94eed3a31c0dd7989ed8ac367687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111835c0e1d9a69e3ee64e2c1b95f711688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb673329032f3c68e8af36175dc44a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e668f26fba6ffb303bb66f3e3091d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51443d0fe58af0f769743db02585e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5c9c9231bbf61c11ac44cae5aa20c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ee89c7b733221c7ead213c46edffb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468beca0c71985658f5f912679d5df0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ea5a8c572ca78cebf04363f54efba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdc13244e647bd35b0867e1fee0c13696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b054003cd74c99fdbde37fd42c7f76697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644d9b92fec3cdaaf954fb5c5b9b40e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5bc85fbd35f842c313e8b9a51d016699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aafb8ef9e2525e7a93acdb2fd25ab5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdaac983bb1024a2a9489803e1ea48701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63ab856b98402908949a5686e1a0a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8aea8e8396f203d8d2be0585604a1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0f94fd237868df4c356d806cbb0ee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82957102ce3f216ba3eeb0158eb6e2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbd5c46429a055ca7eccc8fbf55c80706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ba74fd28ee16fda9c11faa20fcae4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d468d9ac336a55f74aba98bc0ccdc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b053fb8771b655c65e096a5af54b55709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082fbd612e0554b923e9f893376fd66710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de94ad5db9b8ad405fa274a23c93e26711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5f7761e3ba858ba6eb7ff6fe9bbb0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fefc36f57eb5ef1894bbbca49db7c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8b7d2cb0c3bf415a2f9e205f0e466714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92052554b33dead1517e6db24e6dfaef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04779d3201e27f42d3a03629f359f89716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30a60dbea794c7335c1eb0a208c5b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370498465b072534b6edc4af829dcb9f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fc04cb8970a189bb89e740461501e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82ffc285d4fc2688855b2295fb26bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48a400d8a555ba0138578f64771b9b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c2991bae38921326c73198c781137722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c3c5d62fc0b87822135cb8d137fb2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85034287ea9b539393f61f6374dd9c8b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61345412c93c39b622ff6054c8b3ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00203e96b8b4a28d766ff17d8abd8d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726083ba6e67f1fbe94df996f82e7b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5600025269249b69d97c60867a189728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c88548ad8c987d27039de29a59b2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249139e5f903ce2ddb3fd5655741097730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc965fbaf4aaf095c4276319ce9ab2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8ec32779dc129e82b3da8379b7656732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02901e81615f968a40fd0c4604df316733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606bb8f34778f8dd25e61f972c24fbe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05aa0a9c5440430d6d0da91117141e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67397119731c82e69fdf69ffdf91616b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10d10711d566cdb055ec1e66859e78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3986f60be56d1116ecbe88f6fd593738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edb1da3da1351d334f92a5f2297e0d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e717ffa3f0a50e13b7c272f49c56c89740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa9d486d249329d34fba99c7186c7c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1131ad563b7da2d3cf2039453cee5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970f64873f717b62d5854c7d3282428743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50921c8f760ad3e74294593355c8f50f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d2a19b9328944fabd1aabd7f903d9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd788a825146dd49314e43b6e97d261b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efdc6dfb31421641531622b08ffe01747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14536e476e3beccb5a77c19f38fff4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8b7f8637a884d4ff88fb28f0cbc99749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4454ba5ac3009c9a3b0cbc978a40b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04bda8358dedb4c00f67d71916ed9f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb93df66681737af7b5004a763e9eb9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbae2b80f577bf909a64efc7ef79fa6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ac1e079d92bbf000081a31a49e16b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8e1e63e3049b9bc5aa11b3bb30b04755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a656ceb35c56574f70a704d319649756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3762c5fed493faffaee0a7dde24931757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>