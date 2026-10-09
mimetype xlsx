--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7471b6c6f879d091c9639f59da06bf31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462847e09aa138354c9749c1e218cc72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429760c52849aff72d5cf6b26927eb9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493373eba1422e72a3df3b6e23babfe74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2e5b99adcee38bcef80e92e53ad145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3541aa6c8c398ca106fa942c58498576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4358a7755b79bf0a009df9fac81ae47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fb048f51a264ac30313c2ed0b0f128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea6eea927150d3b13e39e37586693d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750100fa9e8f1c91aa4a19e183b3f0610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b1cb720324129405d7d0466462ffd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50478e5b0d23c94c0175d9b431bb9f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e83b604c96302dd8472b1e07db71b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45e5cc322626c97752eecb599fef4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950ff304ac9b556c75eec0a75a72cf015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a30bb2429643332bf5413892b8cf5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afb604efedde8099301e557d87bba217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8151f713a5898188525db130598e0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380bc29522bfb3f159c118f8e0a40cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb3402e06635b8e6488d9ad4ddce8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe14f87544bcd162a239700f440ec8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60d5d6bf31360dce63bf904401324e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4471ef2cfedb42fde73ea287c5ae1b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a998f516878349f9d37804ba0a20aaa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261f14adcc39837b837a24ce4e6cf8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3d9bd8e3cc903e0c5ff090059bfc726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3e55fca6d761eaf0bfa1fdc26396027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c93d3925760e3a603be0f43cfd17028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6834a070ffca61da6419f8c82d2c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23869989a9916905af136349b88021c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceaa8bb428bfcf07e6791019d39649331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d552a3d4c9761987eb540398139e08032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9280ddc206dc69a99d15e0479c1d7e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba31a32b45d756176313ad5fd87aeff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1c9c28fcf5560c66655d180d3c4d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587b75f727d2323f8ba0084fb6c199c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b013cd32379386e4a82bb947c0913a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ebd6eda835399ea202e042169e0df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d33caa8c6e26ad38ff512e178c4cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5882623b53acf5149c4bec05fc49340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2c42240174b30f662f2000649454f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f366033409b596eac9213127a138f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2e34ae232dd9acb515538f5762ccd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb4f5cb25e8c7d747d1cdc81ada88644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771210efc20d8f84abfbb7ad9fa8a0f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe548da37f6ffc075258b7dc3e948a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47978858e7d93d13dfc1ce07855bb66547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f480e89b4cd7e867d22fd51a679c6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac93a614105aab039a176f8cbeaf2a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6b346bb28d66d72ac5be56cc1c72450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249369d0b0f0e7c7d5c8677cb00748051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7649a42b916ee77b2c2ebc78c6e1b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a59958ec7183ad01304c88943d46b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a26563e37ba57b6d9a68ed3a9458154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd39eddca982834e485c51bc3f83de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dd5d9ed4a894e8130f91411f9b25756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7064f4d06e0e619e99d6c426a9f61e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d28d5cd8ed17338003ea1336ab821058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970efc308131591a6622d0c2b6cae58959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b95f382d572b0ef52bb5d4c3a9b5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466341a0e052486c54ad75ef934f71d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85014ca5a2d5108d1b8d18590151740562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda32cf0724d530e90dcee5d698d5e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604e2aeb009da22342121b3abad666a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd624c134aa95d8cd9f8d22d346cdd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2a3c067fcf62346b9b5ac57264dba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926b343b5aecb3aac3a987a683c203b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b255ea8e1e4d04f2844d0831b3ff368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114032f71721ec8fdb66b583e72bf5f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad42d71badeb5052b48b543a9516d6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c7ca8da2d9daeb9777e53eabea34971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307b7e14e3134a8dcafa446088e03a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2e71c6b57a5bdd571541f716bbe4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e706385bd2846690d6d66aadbe517d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2209eeae2b5e4003ae6bff9f873bd5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660babd70261b4d447b3fc64faba48b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23243efc6cd6d13c5327cff3e5361da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5317ecc62198fced1d4b18da26c7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bfb09f6651d22bf9c8a54a05acd8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90590c1af0086273cdd96695ef0b209980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69229b33ecb97c278fb495bb9842be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3e5412d4571c7a1d61a20e3c28cfe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409f5ab2c9ed1161b7796a57ad3378d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f765109b42b3aa058795ebcb304b9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5792b98b1090e593099b9719ae3b46c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ea18a3114a74ed12c6d9f3fabd15f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515aaf4ff9940c82049bc850f379432b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ee97d1ef4ae982948567acb76061c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c5e661d88f4b65463fe2d11b5deed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5887ed50dae49f14e4149361ff02490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c443930376827bfe29a03f3f460dc891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2928ef4cc63dceafd88bc77d7b0e5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4120ca4d94f82c2812753dec4128f4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68141eae5d42f171b01c744b76de43fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23eb2f4cb392cbaee9cba602eb7e2395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285ed8ccc15cbe9514ffb41813177de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737d040c2a42d1c6c0decace0e8d78497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca4529d6d4ac4680d925eac815baf698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23287bbf662287a33dff62c405790be499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd7b82956297ce7d05a3aa5aa0830d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd50d8c565bec6db0ed831a6b9a264101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cce601d33c8879c36a64180b95ea3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955090700825d3f1f6078abb6fa3090103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a7bf6cc66608c1280c1fe1aa065f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd124f38d7f149e16f1f25d826d70fcd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e589a55122538c238febd111a4d9838106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79afcae51e8e518387617bac9335114107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fc5e32eaac922915115d16f1e9995108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad81c6fd609aaefcd62c93fb43171e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b8fbea007864b08a3bf457842f25d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b446b379e50b79c99be2155f08fb8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74f0647639de18ef67f9686e9ddc48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4f0d3531124d6ee0becbd230949f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be07d1ea3121c9454dde597bea37c84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8297dc926af7805202e3dcafb069b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8bbb766cbde7b0718bf8a9784319b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ce214ee60aec1eb45751c9f2471c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ddb47e3a95abf39ca9ac11670d1e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026bcd020b80f259a8fe28d96c60c47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580eeeb5f50acfdb9e0684edbb24d41a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e2ef28d341e5d18b64e971629427d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a8487e81c6700fcea919d87472ecc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6c66ada6a7a677fda8d0dcc4e3a11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98677930fbfc44afb1db7fadd35e1f59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051635255175eba13be6fcce3ee8e74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152c368fc728405c88f3c3d282e14b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4ed0c7aced5f985bd86146a768da1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065814b3eb2f42192d22e43bfa85fbb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d354d38ae62200ce4ea002b5532d1d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f200b3d925881e399632a7df19232130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c57f247e4dd5b88d5cf5f3f7bc361131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14f3acf32ca377be452838ab1423bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc074cf70154b063b2bec9aaa9a3da0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321072bfad35d23867bc3e086c48cf9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7852071bacec134510e916a5be82713135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e9eb22772587933513f4ed8f7f34a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fde0d039e649d85226d93533f99c40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bc9975a7275c04969a4355990c9c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b1bfdcfbe1542cf94670df6dfe533139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f17e004d9ab9f264baaaae3991013140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff810ad567b82366c80acbe46d656cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b18b209cbf8aa91b1c6587badb267142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0cbd8ac7e74f5a70bc877b4c4a54f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f013d9bcdae6870485b6344747067144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c87b2d2f27f08d2557b1b123aa11bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec2cdbb1329dbfb9f95910c910098d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151744221c4203f071ad6df511b61a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e672791ecc42ebce58c9daa23b557148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb074c38b57188952e6c1383a6279dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e5c1c13d3538d09b5dce3caec3d4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e305accd3fe5b40e7a32a13eb3a3a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f81d3fcb71a16602a3a268b7da9d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6405fd1874a8e1045fa049b5cbe9d72153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11aec859e425fd186999292026134d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971db02d27c513478dcbc14c2e6ff03d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd20ae34d276337e19f8eba442880b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f297de43a86b90b6feed77c882592c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7a281907f63cd671625e93f76f653158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1893560b89a729af8970514b8770d64159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f730b707dc7ed63227a41212b76a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc1ef047161690fbdb021e1691bbc7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c41f9359d7d2c8e512f2db8cac548162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60569d9bc96776cf16eb0bba6f21da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b1d597682045198e46cc9b6cfc6ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01bed51fa35b0f167b4b1334b091a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3796b5ab1ef2f6f7e246dec41ec3983166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16951cb173ab6209fe29ae58576cc0c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b204f7377679fa6b6f795c5ed0a06ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707fd87bf795bc71030b2e216d7d016169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76042807b7aa4a1615a2a23ff708b01a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb61f07799929324b3ce4fb4639690c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dcc945212bae2d6e8dc2c6dae9199172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205a19f7d57918d19643a7d7cadba1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dc3dd0c5c7c8c33032f34af12efdd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4270b1137cc862bd3cdd4449b0d82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926f16d1be12a6741b8f8245e0203f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14961bffd9776cb91b72d5eb7658b167177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9874b90a8db106498d39596a986541178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc57c38eeb30cf8c89d9e5d3586726179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c9ad5ebcbb41ff847edc09f415a61180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402b74fcbb78693b2d07a6a1301392a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdcf19cb07b1ede25e74d0dcc7b4be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1785b83732b5d4f473a07c7955ffbb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f0a56949251a55ec2a69fc791785e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b0885a7c18951eb3f6eb26f32e92b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f986b2297670d26bbc29fa117dfac36186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d8e5a957da16840a68ede7a605117187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fd3117dca159a2bdcb631cae0cf95188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb811e41fce9f5e6d34a8f69e0677b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e3f9b86c73dab091c190291f1b86b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f4b948ed92ddfdd94da92592d7793191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c5736b164da9011a56ce615c34a0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2f10ffede23d4a3758a3e39bbbd1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092292de9c6a70e2de13ac973298882194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0cd9a4ce1f3ab063089feee46f1da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77b3976e80ba72d94a0f0405b563ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183d971fc4563ac4b024ebe237a8957197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba02d8b0cd8a3c86e6118b8104040b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3409dd30993405ef7762b69741bda199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704999b632e478a21d74d107b3a45225200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8308882bf036ba5c5ee927be7307009201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5026b39f39537f7fdc24265807e3ecb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940747f6d12c8de57bae1131674bf3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed39ad07e330019a1e4e119b1a1e4f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d7ca3ec1610b127fa3cc4153bc381205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81416e9d1b86620aa1d629d1c4ace368206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9672781e84181ce857ba0e6716aac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be321f75bdd7edba6e9dcbb63b34348208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaa3c23a745e48c1d8b3b18464bbbe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f41d40280edabf398aacc48946b0ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20fc5fe2073cae0680a3490bbadf3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59297a0d40d72515e09cb2a357ea957c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f394ba561bd18fb43515aa4069e4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabe3d88684be355adad1576f4598f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcfd36026b57772f0158072b21017a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf183066aaf4e3f191fde31db8f43fd1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855eac8075c412e425ac3d399f35007b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302700fbc50d8da39404443f244f936218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18fa8561746fa905ad3938b1ee874c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7892a4f2f38bc052b6886fc8ad02309220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7afe34a247a0364b89b19c35f9f7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86945df810352109d3c716bbe4e75832222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e59c196260132f988b3123319651fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdb8de15efad82c42813b804a92695224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f540d2d7bc3020cf672dd6cb358ea7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8140495b34f13a4a8cdf62821301f1a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c454aeb812b0684e71a3d860db165227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d50e33cee3ae676922c4367fbe149228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3ecfb57a7cbb2999388015a64d899229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c46de3a72a5a55bf68d2558cc2612230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b83269a907291f3106da00df7b6e5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f331dd2b1c9414dc12f915e96c387e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6266693ea766aa2a5bf0b6ae34624233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9684295cb996fc7f27551a34d9d3a75234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05b1f3801862214743130d2b701e69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1efd6829fa022ece4d3a9edbee8b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97219330c0a85abe7422f8dfca0fccc7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd89a5d6f37c4873b6bb6536e96c475238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c275bb54f00b279d6571a57456786d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb1cc292c5a26f07c6fcd29b7a4c27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9dbe73636b5a941417b0b49ad8957241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca937abf440e3a085f4556d938f2c193242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111d30b53395b5dc13dfda03837913c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20701d9156eb4aa7c78f4bee70d1424244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf588024fa26ee1d3ff56007048c95c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c33cc7e4283298c75baf24ba94c664246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f1fb2941b0cb4601c46226a7b904a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361ae0aa46f0f82fbc15922e54aafda248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8635e988ba58da0194574b0af33aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f29f77137f4173b830e9f0cf63f8a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b5fdeccf20a54b2530a21c3433e93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb37458661325ccbd0fe7351fa5186a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdad899a13733fcad6bf07d3439a54253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9a9ca8d718cd793ae2dea96aad911254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01287cbac75aafb8ee594e97ea6caadd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4ccdcb3af61ff3abb75572064b6f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063ca76c6999471fb5afc867dbc1521257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee3b3f1be10484b0a46470383db493258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391c0b805827e8f072b8a3edd1bdf04259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cef561ca53ae5841001e7ebce79cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c9dc48ba45710ee419dff849812b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb4c2d6f5f3bc30d02b1df5b7685df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f29e5b5da34d2c60cde2a7d5b27740263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578813c15ceed10a718c551d055f1cfe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe263d3260af47d97d73a3aeb6ffc26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eda2a7c218ea601f29fc47ff8f0146266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1812369cdf556fef35d87277c674d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685297aaba20e2f3e486977b95e96d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e655da31322d6c3bc2cb8d56e4439ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c674d39204d937d23e8bb7e9f01d01270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afabc35d8a7d62974638a22f49231ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368c367b6accb0e00b97dfa84c2ed72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbb581bea6669e27dac51aa9cd9d2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265ffac4c4b119aa694106de5941e29274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b84e6ab5d078b65ed2d47df2cd9a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7421d1d357a8bc2dafc130966f5af16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5ad5e84a1cffbd8a61408331e20f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d2f88bb822b4c39eb295f6ab3287f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111b0e7ffa88fc8bf14a3071a3211a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20587931ed6eecd1e08eeaef2cd8418280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766aa401abeda54d496fd0c6efa4f8ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d135137d01722bd0692779e3d80c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d821a33f9701037b77ad78de56c3fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf8cc54b8c586cee06cf0327011a98284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31717966460532fbadbb69b722efde285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ca57947ed67c6a5db7ff478c48f93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5fa98f7a69d680b500a474cefbca3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801c75d34935d4630a4613cf6796d21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860927ad71441cdea2cbe1750704fb6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a72b2a9af205294326eb44c271de05290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfc13db5a6ddde31b3e961959cc436291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16888e501df2a1ed2d7318d7ae32ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04950325a69c3e9a79167d7b1fe1bd05293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8ec7a07d888dcdb666577696c94b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a428d946c8e21ec11ea6dc3ca71003295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a860a1bac52049b25984a28165d5872296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23adff2785748553e55c2de80f6f8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2608316beac59e85f6ad3102df1c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f9e4531c6d5b7ad31fad727b43d38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2d2004bf4b2be1d1572071abed762300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55082fb76a8d00e5bbf6d37a95472d05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952468224edae0538caeed76b75ca29302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc9efe3566e4c3f8878d39919791b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774425505f1a3269e5c0e32829f4995304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76611a8f063aa163d81e6d1ef3be0184305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae9b185f3e2a86066a84d91e199385306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848317f46b21d25c416fee66404cc765307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db7f46f50971b18b0701564fa02ff7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21266b9db99ca5c8e1ea49ca3f3b69c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2db205c303c8bf7d13070de1b4108310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78087fedf67dc743e3a67a7962e58b7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d775bec671bf5de26db10f2d83614f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8e34152dfe6369e60d24238f8f4d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8ac71443f482305766bad1bd382c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0855b9bd5c93f491a882174aa026956315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847eb7de9dcec3b06e26b499527cc5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f3b3a587e2ccaf195300acfabe37e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7d256cce1d66d78ecde75d97b6c32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979836579af9723d840a5ba7da542577319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9a4ed99eb58b78df2d56bcd9358ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f413cb93e5536a79f9d93b4544d5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244731294ad5434f80907d9e4fedcb17322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0d60050a2129ed8a5138dad84e37b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef03198ea41b03b33d00d40dc893703324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef769e0b86e732e280e24a4f38493a33325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72fe65304df147bf073fa827de9f5e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4245828e7e537817cc18214b6a47c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d84f2619cf86e7c30e2233d11fc6b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634023754a8d5e5250aa097f66e155f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e629d9ee5884bef7d4545c1fda2ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21926061838408cd3e3e3fd514be53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fe9a718bc34c424347b13f9d56201332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe45e12979a7b4efaa7c81bb5edb398333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22f5ad88ce86b2f672ceca982c4b5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9e06f741fce3ba54278b1d3f7ec9d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a865a40369d9cfbeb1e2b8bf9ceb9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55ef115ab5819c9d29e83881aa0552337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9583dd9476d038fc854fedee82ffb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056eb18a492629f0622da150e4a6543c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a34083c6ebc8f601e5e8af98c3e9e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b53a8449c2d09bdfff6f81a9f490ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064b811202394579d4505763ef4c45f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15c7ab0f42365ee87aa21dd1e22f9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab4e0f09ca2e6393bd84bbeab97b8b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20afaab0c60b3e933b7c36e3e6e3290345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70dc5a8634e7d3ea5ee6cf3c05fda1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886ecb2fca5d4234eaacb29731cf714347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c05edee3790f74ba02d2acd88a032e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc772a27286eb4ec64035fdb1672ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f8aae32e3075de5fd05526afeb9d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9806ff3be4255df6ea305e6745c5c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2079bd8ed47ca7c96a079d7349171a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2818091d08f30ca5a1a6a1fa6626f13353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85b39f3fd3c2f3b79236c251d570d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3740a582f58d2a48d2f985e12700ec5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efbb588708eb14274bc8e243a874a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897b4ece1e0f738e849c38b720fec31357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecd27e669075b45ef32f4ca3bcbcdb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02179e5d28c3b9982acac2d8840c4a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf4a44c875caaf5b1b5eac1d107d99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9646c6dd2f1ec2631606f005d6f7c81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e8a304fce16856c72c7c048395773362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80761ff3de3ed67c9abeaac2d905581363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ed73afcaed6848fcfcc35c87036bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e1bca106c83c4c0816845b57c7553365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f21f85bd562cd435633f99a353613b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a26ffe0a8537847bdbff3a47ce1ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce32f8a601e921631e97ef5e4e8965368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc5a43d968a3a179f860f888ba5803369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bc3e19fe14b2e4690eb8b5f7d1f9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705901c369930e6762dddb425b29f2ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e397e39b8cdbc216b7de341a363f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a92507609706fb8bb712bd5da5924e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4247e494aa19c1c1ff3029478c40141374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92337c3c7db29a7497188fb17a363d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cfc0e43c2d2502fe30a9adcb60602376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e3dda3dd16e83686e974f9b72d5ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fceedb33e1daf29aa89a37047d98b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ea4574d697a9d72b99b7ebad6c6db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e66b47f469ae5edb5583bffd4ce3e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a0a1be55b2035d66800006106d607381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304091af0e6762390146136bfc42014382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfd4e9e8b1c1f2c32c378d0323a7f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2a931a76623ba50b02f9b74a32759384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9588db25433cdff2e18883b153839385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ec4cc845a92e0da98ba196858e357386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741eea138ba236ca1ba88e0e13ed029387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3df7087a171ad007447e8165b59ffd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e36a6e4ed0a96ad774aae39cf64ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc62ba4ef7cd0948fc65ae44e7c88c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134c69d6e3926dd30e62ab1a73bc84f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbfb414793ffa2ba33912c44020c7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47013c227d104057cd1edd6c44b9d89393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb6e90d02c9a1ee440eebf341e9519394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257794a5f5434ce0752373a9d6698d7f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c6ef48e60dbb0baba9cde83c1601d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086f4445bd97c8b899ec68314ce8b80397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d717799fea763f9a4f200552c24e87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06650f0d305f567530fae1153822cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe27b6dfedda2641ea45a31ac8a9492400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532934bf13f4980057c706b9eab38544401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123be0d8231b3a23b978a5cfbe25e063402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff6a60ded8d5f2342a67a1b0eb0e70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ad6b5baf0b6d004f70d5a6a2cb7f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237034d3cc2850ab419d4b3876922b0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04bda1738eed557874b8ca63df73ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd617bb4cc9f71d3d429654475bafaa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7282004054f841feb76bafef0b92ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a4f44d66c6e46b7ce8219c97e6f44409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e4fa1a84e5a7266f3660a23b0cf02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ba9c8fe5d5306912a061f568fd39d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c669b5a5777a86dfe6a6204914926d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08583a0005d747c6073b78119de430c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6817c78b37fecf658319b0f753315414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421c9f5cefe066922bcbca3a210f8ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395504414c9468eca5b80d3a8f38692416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1a668b577f153372e7d2a0502d074417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03355c9224414e0105cf2abc5b78e1d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d38d6bbb8db91343ee3bb8718cae8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c5f17dd422ad02cdd1ff481e065b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc287a814fd4de1e0eeea42520dbcd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57d15426dfecd1acec44bae5c268db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09711ca8058b87855dab47c9b55abf15423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fd614a1303423bf73567ac6c46c80424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22cabdd7d742705e14f32af370e800425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb823b1915473d7194791bf95afbd4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bdaa842cb56d5f0fff82bb809c3b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec0793914514fce0319dad581a3f26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930c2e9da71ea5d9ad8ec1655c37086429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13451de6ff6c50c14fc6e1a115e283cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa450d43430a69e48be99532ca87dc63431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6af2720c32a26d813e2f7021cdaa77432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259eb3cf5abdc4fbad26a4b503327a04433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45a6ce10effd7cb27e9314a3d808a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2765eb20b94b7a23dad33646cb329435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450ddae56aa7cfdab54fbd525238f1a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5a9b8f3bf5ff39cb6c148513ee464437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3293df7cc85df83bea60f7d39151bb0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a72a02aac08cbe818f48acfa62f72f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9225ea0e4ea8ffa75016766a68fab0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19600c0988cd8798cf6f28c2d38a330441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036a05d95047802db934472256c55b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f8ea995b0533dbe41aedff961b222443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f39b65d2495364607527afc91dc99d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e608b795e323dce6869173c0c700b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6c4ec25e8d80589a9df1be4a6dfd9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771c009cbc5a6783dcd05304b29353f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09330cb3b03d2c8865e16f7e425462448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ccde7322129d4bbe89354676cb0e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b515547b8d7b41f4ebce1e7cdd99e10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a639a36e8eebd379f18302a90b46e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50178c679264aeb6b7c1bd6950aa116452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33941a530893215adaf23fe11f467b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d502a36639fc7ceb77895f3f325bef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebab8cdc6575c840306849d2d00a02f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2a412a9b5c3f1744e879787e55ffb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc07dd816132db58f4020592a9ce6f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdefc4169592533fc7ab8e53aaade51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb09a389eb9efe9e1c9e61171cc1cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b5f3b4e17bc58edfbb172640c0c4b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27484453f41e95976c39ebd6aba15e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460f05faeb02eab7f49306ce82321a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2dc258aa17d9cb920afdc5476ff72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d0bc8c9670bcaa7661c321b1e69f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1a8052d44aff467a4a2a05bb511da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ecbd489116e3a39200be08f3a45c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3c22a15d9455dde33289ca62c32fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d110cd2198b787d042d09f14ee4c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a7ffddf7d7a6dad36e14210376300469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8289aed51589df8b63a70ea3c56879470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6efc177734613097b28d0b1f4da19a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3726e803a00e1b409ebea91a10e49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0844ed39edcd65552dfaaf632984505473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0897c5edb80d1b81ab602ec047a5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15701a5ae2539e44bbc1b2a19b0f211a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86206a1dc1d7b319cd1745b88a9f302476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78a944877f5a0fa883f565889aa2af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8825410248da7b5fb7457a3a077913c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646119ff003d8922d104c73a074a8e42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33b62d65ca6cd943356e8d25ce0ef8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3094251df0e4b3c13fe3901a42af3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dc330b2552737132ce87f5aee80af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbd92d04b4a1948871807aaeb8db14483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08c2fd960522eede8c1f67038c1c16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1071808688d733a2f1ab15228f60e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d8c999778c6c5e320a4275c4f61c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52582947d479b1e5c4241b2bd86ab510487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a028a1b9df2c4de0b7184d503cf91488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f36915466a1c09c632160a317f236489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e93bbc598f5706b36c93cb30f867b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d64e610f62df40cf16e8dab57ddeec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b16a6c8a04537c217d37f2e870a35492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486cf3be6468692a1ed77c91a2648d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae792730d65c1ab434edc42dd6e9b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba369a3f3cbf0f28d37a0c5f92d066cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee60589046a4531f9e39dbb0a2c370496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef7a21433ca953c225096f9bcb92c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04619f085e01a3f79c26788eed6ffae7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b46bf816c8c55bfb4c8c7c80678737499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b83aba0e4b3124d883d361b50fb30500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb98b72dc0a35b7413e9b6f8f63d21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf9803f1ce9068c7c271c14345a4b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38a7da31ee39f81e9904a85cd0db55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c40dceacbb7223c7473c0671c3bab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b6dbb16c041f0a58592e12e999450505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fc5d41600f95f882e8b4c53921a1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85accdeeb3eb00082f1dd77fda7d6c3a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be71c21376c809d0df65fc4ded08a74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e0d1b2de7c0a4d6c1b7f708ec93fe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10ec0a4bc2c78b060acab5f550f11a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40711487b1fbbba66ba37e164377e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a571543d321e63a9832823ffdaea0c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c44d520b6f1f4c72caff4f05acdc9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395527fd283bba4d23c6e270ff113043514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff86f7b5c30bc7850d8b51ab01bbc00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c270269f7de8ff137a4d7a70ba1696516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda4ca7a899320dacbe46f77cfe0de6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289698a9548919ccc911d26ae4fedaa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4569918820cbc4a7655735242263c98519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba2d2f2e0a31be273afab0e35fd921520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e41c0ce088811d513e39e69d9484b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751960748d0575542902761db85413c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef24550ba24923b0063e6bf8a296b2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2e85305cf85f35e243802a8e176bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea539b1f4cb58ec49d5277c10becd2a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0312f83215640a6c7f5353a9185c17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7ab215391e01a19cc2057f685f11d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb1270cfafcb5300e598877fa052b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803c2dad0f66728ad49d162fe386e3c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddfeae1ed81dcda1960dbaddcffd6b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7abcdc653eeea6d285a57449b3ccad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a171cf87e1aa7e22608f29832e5e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5ce6613388362a547172da9e3cebc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f737c52d7eb0b72dd5bab530be2877534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f31332c711fe2a0dac940b4362eded535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e7d3c712eefaeea1f93674ff7b9ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079b8195649c266a41bd09a96f70e27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6b4363949bd097e2322ceb2749795538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffa19ecbdfde91cf63a567f2cb4f4f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1919b19a6861564cc9598e6ae082c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef77b31f5c607a87ba83bb5d1b548a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ef54c015a58b6cd42f3d20e64c8dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f91f8a05ba8943f30b2f1d5f93e401543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e236bdab0b9d443824c3e20043a39c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250f35b7df45f2f57ab7b64ae0a9962545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4ad8af29d3aed7e087569199afe5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b80b8a4dd087ccd95f4e744139397547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cb4223cb26e42dad4067fc337ad59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb6ce86a1abf51035ab8b15ef6c9a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da7ec365ce37d4595af26e6515c0db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30d40600a82c85254153b003f14955551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647ba3007f4d5fefe0ea2e2d3bb47e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc48db6587001bec2d04da4fa717195553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f660abf9f29f030f4ad8e8e442e33554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afccfd6bad3cb114b1a7a55edbdb67b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8083c10f97b5fbdef3ea7bf660293556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fe7b35a3863f3ab60b12e61cef91c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371c725ba6d3019080ac58e57d784e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bbf878df24ff8a6961a5c9e6d7391559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0d8995b24829c6d657d617b949625560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f48ec10e8e088218b4a0a5fdd8e90561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941180e33f1a96ca96bdfc005a8d78b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332809bc399c959aee8f74c0fed9d01563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c179f625ea8420e9b2192c4b08ae0d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67a3a197ef029d28e346e65d5a775c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1d9b46762a5d599ec5726920b30df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767a430f55c1a81d2b2282f04f317e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff16d6c590d8be424be02313242c32568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa246e32fdd1b036e48dc133fe67a90569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17fc367ae092bb89ba72aa9711f437570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c22425ab57b2d13c03568d3928abdf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5b80333cf4865e3a8fb78bac19b60572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d706fc0b2b5e1ec2d61087c8ba9989573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db81e37c7251219908f0e1f733443aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73650089f05170f33b9116b0efb803f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0de10e6d0b02354638ea9870c0066576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412852b8ff7df50457375f830efb4732577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591053cb16e0b43250f4b14369bb4350578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dcf4df6b47debf7d199db0bfa4008579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14313ded69e1e9c2fe401f5c37295c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a57b6ea052256508cdb3b27b3eafb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45baf2ff9d53099727559369571c87d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d9c018bf0adb0145087cc025b4b5f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c80068f886992a1261a65327ad935584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1d463e07644dd724c2f05dd97430e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479a410b7405cf66d106c74a8bb0230586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472748687a4cedd7296676cc9804122587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfca8be5e40dcf3358c7ee5bf62682b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a890025286fe4e1e171e943996153589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c5d29ea7f2986fc6cb90a06ce8c2b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98fea0aa0cd91d8a2940c901f7a02a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d88adcbb9d034a345cf92cbc0ca14592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562caafce5e35dd5fd11bb0a6ac65679593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a9f38567858f74b003b72ffedcb6c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7e969545f5bd6ee8541328033c582595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba097d8492a35b964bef7e79d4d795596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba400d45b839be771f01095a1ae25ebc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918e47fe5ec353983abdffb3eca5018598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2586571ba5d43d98f4012e56e132ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1b793c77bf8cbd2b479a770a92e2a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5719d655a0e42abb3ee0e9a087ea5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6aded1140f5ae3beebbc33a32693a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc377dffc2e1c4376ff8ef29e460f4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf0d9a137c577109192a4de1b55b8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df40e799c6c21e994d26130d198bc1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865280dcdf6d9383158e6bca144bc36606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4f66a79d42e1a69704ca3fcd904eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e109fc8c4442bd6813e83b2698fa802608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afee961d20550c00ed154fa07644dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493890004442c60e47cb1c5ac75977a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980ffd3b26bdd638559537babbc8e26611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5710e3c1faf0ce33b74ffaafae6b0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a1cfeb10b9bec9affbd7b0eb3da3e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0c03859f3c7f93120b8eeb764ff1b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96e0cce2a23b655a2abb9759ba00da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4db7e190725253ecb6a8f600797b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f3cabf6a36daac1c96f394d894eaa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba09a553aaf44d057c8109be8fc4426618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23fff866ad1cf26f86519ce1d25bfa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c434eb33830529fd0e9d95e82cb2f18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be54ba29456eb674439bf731101c6c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f07e8a517c5b769a6216f5404ccb1e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d48e4838bf9d42d142193ab39e190f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63eae4359e6a3c6d4f43aef52e65de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93fde286dd6e8e71e970a19c6aa87c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9373aa5e6cff2bfdfad9a20847ee8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7801cf989df76331ef3cb4e54617a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949e4c81898cd448b95378be004e48d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35c370c350dffc2ce31ab6f806c644629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be018d0936343a0544c844996efc9d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b2efb27768c4e0dad80375300b0e3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaf0796905beece3e486a359575694632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0626d1e1703a6c9c41ffba8d946b84633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce9ebad27e4740219b5ff957d2ad6e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb529a1bc472357d8b23b4cc5c187d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185d518d8d8c4bc5044d0fcaf7b91a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48761e15a44e722c8d8a657d8fed89637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8beddf40df9ee17688696de20e7c418638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04879bd3195205c544530b00a3180f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594dad7cce61ec03084733d78cfef24640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01f6e6da372e29fb5b499e2400ee16641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa659eba088f1592c87225b114480c4d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5178f7583609f2b93c53df943b8a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32bf855af90423cf35df7b6c2e4e0e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988b3fdb03c37b18af5ea19e12d3727645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45cb364bb8e22d51ba1476f4c15aac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28d764d57b825a438cb16c6b0af204647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384175be3e803ff5da9a7f1447e6140648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa530f9ee6deb6c0f66218491655e61b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371790fee82186c5a7f2f7053d48c54c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54894cff4b12a5347c233546c0b7f7df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86fd88d1bcdf7014a0a0cb6015a4d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed0b94360bf20e4978970f6b63ff96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928f92348e9fa0a3844b84a28421940654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872ba1dff09a46aebc733718bf6c64b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d455fde1ab6d1e68b927fddd257baf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3befd6ff3cc1b790ebd6deff5e18b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eefd5180ff743a7005d955230c0ffe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20b1976e5c4781c8eb96a3e396f98c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81fa51e717c951bc691514ccb040fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6621a8c695be735470692660198608661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ce77dd1db8bd9f5e1563f6c46b317662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e4c4194bb072233222cfca60cef2a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55282f7156fcf69bf9e15b1a111969ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510bd2e75fab647c2080223523d623f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed17fb31fbfa66e4078344eb02c669666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381e592f0dec2536274b6ef7a7e8bb2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a40a700c08cb476d1fa2078e11df7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c37e13ddc26f52548b98fdf6cda6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c4aa4c1b2be7786c7b00852e599e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01567e7c60862427935147d9972a6dc4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08865987177cf52c759084dd200d6a04672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b23dbf0f639a2eff27db946eb2779a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd061ac5602f320f6adca3278e49d8e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c7b9667a4d10797502f49045d5595675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c854d3d53aad8653417b980e23eba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b29a38416db54e7f9e32b32d62359677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12a9b8c18c0fcae11e84e9fe43f0de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf10b97a09f534d64313c9f1c7b5b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc889863c451c6a1473b9e05fdb24b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200842ff0a6971a8cab46014e849e57681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a210078487e40a63674190851adf7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dd2467775cb014f2f50ef375cbdf6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5eb19233dd69c722150396a2d25e1f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663639ca6aaabcdc92a13a578943502685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2d1c6988a09e5487cb6411b0f9a10686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779323554b8450a3c7aecac75da61c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f551ba034f393dd7dc584b77de87e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59625e0ceda43e13970900f5a467ce08689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373071ce562fcff0ff57e9f2286f20f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3675bd3813d70e4ece9e0fee590047691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc9e1da3840c0bafefa897a97a4896692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aede2cb71de397a33dab060efc8d1ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4745b86ea6b8ac547c459941fdfcd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4d8fbab98a12c639082e33ec58c32695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07666b05b2a7c58835eb11c281df94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce5b27491c1c1288716886e079dad0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284bcf246c557618c7ec23b8148f328698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a9cc2a0a96e05c03080a423aa9ca3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496f200d2ace2a41e74bf99c49a3a08700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47ed8687deacae8216d5509c1b5a33701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c32acd3387a7392e1acc56dbd3ae41702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709df3c76396ae7625b0ccef64145f99703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f68204b660c8fbfd42379ccc186e31704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a9fb4952f4e12ad326569b1f715db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c85cf495bc00ce423dc4115df21f64706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6aa1f979c3abd27617d35f03625ac5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d9e03cb19af6bd75b41e914c1ebf1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d8a9f6ce34523e298e192ed8ec805709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ded93d226021dada466c2c0b4d978710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8d7fea25b1db603f5d0c3f21a9dc8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238a108b03282bdfb38234aebbccec9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc379376c5b71b9191ea721b73dde89d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468d9002987c26557d9af1ebe321269714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ade0f4f352550ed3511dd76cb2a457715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3be19829045e66db787faf11aa712716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8a334ccf8b5e62d753f6ea19fceab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaa2482771351a2f44908d21607a7f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a291a4897d092b842e45d2fe67611a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad965346ff209b3a0f63ef3acbd3b6b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a58b9540717947c8075b8733a511aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363db60c2cfbbe269750389767f2c9a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c4dc75c1abbe2ef5d09d6c5b51f2d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfae1b02166c819cf0d26e4f6db2b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6687be23663511fb0fab7296c3abd2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38972be6df1e795f503bd134dcbafd9e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfae67cb053f13aaa1e989eaeb4635727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f89ec7b57d390440441d57996dc0ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758d091ef8f0e2b8bb042518026dfce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7da1dded67e56027d7d7a7584f3415730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d8445035fcbcc38ceeb4292df689c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88e8b596891accd049d5e16efe6550732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9973c20dce07acf55cd8e5a486b1b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc3b79f4dfc4bbdb0c0ceabbe1fea9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58e4ab786e0af54b7aad636a8ecea1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a8613f9e2bbdd8d6322768266239a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496364a31369d454df0e13684682e93f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d695bc4e1748d999c670e6eade631738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1831d03783f905a09004cdc6dc3dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220d6c91cc75c9d0e28ea6a841c52bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ea749ee344acfc6103f00dd27eedb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3397a7ede6988a7aa2e8beeb97e122742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bba14db2bb2cf083ca053df913055743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccdd91786e14bc052be509eae05e5c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764d297a91fa68a30ea39f36430e4ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17e627480710c904caa94ffa4c17e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fecd767fcfaff4e52d5319f38f1661747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4ddb4b00d84d67aa2a8a4943533ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8371c95f604524900255afe75a77a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce95e062eeabb57623565cfc739c317750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95969547f275e8d2bde56f985824d3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f11037ab7fd298d6ba82817378d28752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5797017b2d8b3c781b057c274840f9f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79993e777f3f52645cf0db1f7aa4d3d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c03a114570598d1997de91ee7d5e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e095c6e2dbe9b528fd3590fa1345b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e798d89387bb42fcd93360db5cef2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff917fe1e7d136ed1e50928820504d0b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa7c117d6b892e69399b6c1513ff1d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd90671067ddfe9237f053270b2e5551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff464b9f741520ace7ecb1e529324d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2800805d88a28bed54541b55d1769d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169783fec55fbed9015f4d851d226c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaea7487a6419ab38bdffb982bf49775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e8ab4472102f1e2efc06029cb3a9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe5e74a2d5e586ca2c3959883628567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2a7811ed4ebc2c2363811769a0e2f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fd38d73157a2e113497ec03e786259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322f89de647a1da92c747fa40a2a9dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232755044866f07693d9dabb7ccfb0a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3a78caae2d7f1b84cf7b85da9589e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e754ac839440ebfd7859262b35813a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eff03f8a98d317a2d891d1fd3a722314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf24245c08c1299096c828e6164832b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c06e24db0b636b56e0a2316d1935e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f529fa84e6bc7b46ba7563b65f3655817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8227dad06c94d5e451a8527ad6b4fb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb97aae18f0da02a551e378759ae6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f20618f37ea3010409f669918e40a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5781ced818963e1a52bca037906e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfd17dd65f6c34d261bb6abb59c40b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a9da8e10536a54d8829976aabf0b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883956d69240f45a3e185c7dde8cd5ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61e1e504e2641e8dafdfead7b954fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608ff0c7b5be33ebefac45962e2555126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cb570c959b510d9317748fc08c53b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985970a40b6419dd742b3e4e8ac5a58c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5717fd569c4ec2481cb0e67446c69829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c0cb7366edd5031d969e58c05c8e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4f6ac4078ac0977be11ed4b81917031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8265edf366b30e6be7eb11810a98c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2f00d81352e2c96ccdf00e351c14933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f5865d6ab02aff37c721ce368ba6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f99a88bdffe3e8f6e5287a7e365f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929642fbf6ede86393b880a46229b5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded3e8a216960d4c153de2fc28271b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8843d82e5a9f09fb3e33f1db6fd3a6138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaa9501a84ce6763736adc9654610d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab920dddf14bbc3a675a2bfe11fc5f1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2b5c553f218e9f117c7d946be6be141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620e7763d5b998b802c56ce7ca2317942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f1e21ccc68c75b988626e459c1fdf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a49695b335b604022069e13990e2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ff05e3736994d5b7320db5b6ece9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000331341e602bcfceebbce4a7be572e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e88d27dc9d93d4ca7d34fffd7330f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f76e9fc6b235afe43e73b9e36941348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fa705db4fa06f7620dd9ec1ae65dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e4816e7bf64c9a7721f1b6e2e565b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbee69c5489af27159e7a41a10d4a7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f86636c9f2b91a5541c7a44ffe3e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d31fb7de8601e8ce2ddd4d1e1e59053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4485c37c53e73c80ab5fed77269e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f46532cc9faa8e42296a9bcd53a96855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac45491b5a1c15707b50d642474636556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6058240e9c4a0f0d6cfdc055db92a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195f53c830738ed9366aa95201c468d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c11b714589e1b8d0f3cbdb82c089059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8875bb68dfbfbb450bc27ee992de960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422ede23990b4c6db74ba1eb1eaa45061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f7ecaab0d99f9b1022bf9d64da4a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e5961536b0ba73210745b2b5fc0fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd44aa3b0753596ae49769e45b6897f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c317bf9fb2703f28c6aeb6320ffed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f69c21a78a2a30a9bf686f9fc80d3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ea9d76d2ba3585bf3260a206565ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36329f98d23470d61230abc49b3295668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011483429c49c54535e77c2e15755f5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb71b88b952dfa1aa5fdf4d2c7bd8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aee7977b7ddad9d9a1ef7f6df5720271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574aa8e30b74e6a28e268aa53e55e2c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31dc17ed42b2b10e8c21435656f17b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6242294f04992962803d0450d58d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0cd5265aa826463294ed3757347da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abac908accede7a185789f8d36dddce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1898531d87fc0e8084e1fbab97ad48f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f29123f0661f6d565cff3f0832d5d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b557bf129930cd26f9fb6cde74bf879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad8389ce1a8384c2983117adc4bfc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980a4b59516079afdc7d343d8ce355281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6257982d47679aba416180a3b09aa182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267b42feaf87b4e9516a7b69a236a5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d3096eac29f54d953e8b7c5d01fec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5efb10e143954cd92451c34f653db385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318363c1bea4b04f3c6f9548a864aa386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4635a9d0f85adbbae28d18fdf5f270287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262336fd66b1461112e9e4e56344fb7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac4119f12c0f2c8ed9ff4fb6220b9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cafcb78c48b403a439f4c0be5275190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b167aa848578e547ee3a40b9641e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929746336afb747b1980184e5a07849e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd200f7eaf82b2cb212dd29daa17603993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac8d8b76a190df42a79bf07b5c9a9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a70e3cacdfce5333e0537235ff00795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f11e07439517958c66162fff8aafd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84861dde83e36c8d9a9cd25dc8cd0f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfb237f1289184bd9539bdcbfb184e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7325ca47a79c468c7ffbfece7f4e4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75276323b9e9413c935ca6bb5e29a2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f163fb1c5dfd29ecbcd94bb51aa378101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc62d3157c6a89f39179b012a60e9d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657982d88cca12f1f4aaa7a86bf5d5ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b95a3dc7f7a2230133462fad64294c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c11af0b73339e57d0774008bd848f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199bd5119253c21ae12a117b3095fe5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72bd1844165dd3ad5fac4c2f177b36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c6f24917e8b9b38cc43f07ee20978108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df717fa1cce71dfcceb7417f877ee30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a558e93415e0023f3887f32b1d2c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d538ee7db5003742170b5cf5abfbd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f21115a02fe5135d87d00ffedf92b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb953eab0682cfb0f304e352d6dabf08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18385f889dd555b5204d5e28b1637b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f09b0c13392f3d7ddbdca95bcf598115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582568be11c6d10514f1fc2444cd38af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641e01f48ed6161790e799add0eb3dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719245d5f71f94d494c9d413e65262f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63c11c5676b72b29242ebf689f61ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc38ef0c8f6f4f952f073f823cf813120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77c3c1170c0cdc48d8d06c4d9688c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1383c89b59f46461ea933bc2f8d9aa9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e4e1ad53f4aec793d4fa977650424123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a334df77f4c90979be241c59fc632124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf65917b396d6f26df5b76f2ce842e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e731368c17ca08871b3a5f8e5ce6428126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274829aa56c681e5c94e3ed5db73bbd0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf95bc9e7e9ae6f8ee986f7a88919a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa06e3fc2ad3b6678a390e5b0871d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18682591a1fed05fe142ef8cd6bf264130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27556304f73863574bedcec0a40498ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a523e37534d4ebc097dd17c97463e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d877bcb54cf84bcbf8479d80e1862133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cb91dc213229a8922ccc3628d1552134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa01a4af2e1e16a2bdb6aeb7e85bc60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2300ab44a885a3a11d4a03b05057b88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61534f7fdf558b0cd1640b7c7a6b025a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8f4e95774b296f31e1d5091e407dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d93edc36d2a7f509c98af64186757139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d28165dcbe75acce07f5ac5002a923140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb0a5be21c568313ce2288465de690141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8544dbe726302beca575c270a055b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f20f229115d61984ecdb84850d7422143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbc517b831429ffe4231aa40138b6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe0386509a9b8442cc453ccedc9d0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24004a9a57546b5e65157b2ea653a9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb2ef3356d19f3b494df1eb56f8c4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29e3b8675c9d351df62792ba0efd9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d191387348df4354c40a260fce214e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf0edf9968b47f0bf9c84ff3420cc4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2136158ca5ae87cf69029a481633a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565f897bee7fc6df498ac3eb9e6ab62152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b386f9598131ade92e46a30176ffb5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabeec1724b62a8063924ce60c81f3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb9274fea7a38020834e772369d812155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae96abf14f745e80a78768065ad959c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7068f0042e9f18e6ab496f32446a77157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed31e7afb86ff1a01df4947b8987109158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8a39ee4515d941f0c69db394c7d78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704b3202b57e4f2a8a04acee65b7acb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23228e89526a004bafb329a9e6a972161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b211d0291abf896050604a343ace6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae855b998f55488cbf94c146b4edd656163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1cb57403344c8f1969868c6b21fe3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499385f4bce91d28b8d6e2f009399396165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4208a94582655af2df6a5111350c6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56366d377314d0bbd1ab571b2e9e7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292e1bba166e46b62eb12da8b964277168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2c9324a4138bcc988dd6d0d62da18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37026db0ebea535d0225274bc6098671170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a53f31d1bca1e2245fd5dd38697cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2424ba444132ef7d9d64944ce99b31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01600feaf4077a46744d8c6526bb8bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303f3c5ac83bcc95a1fcf8d6effb599174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d728835075b3b250585eb8376cf986175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8844d22bebbef5e74816a3bd4d75f7b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e212652470644fec5ad7a38a746ae3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c9b450015b1b4ffdb39c1a2a92c3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb416bf6971b3d008fd157f73cead94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5b0a2114483beed630d749fbefb87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97964b946131b9a5f388462fe65249181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4abca071647b010b034c1cc533b01182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78564fdb2a251fccae7918210f47afa5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4539d2c76cb73839b0f94ed04dd21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de379614e7ec2edfc1636dd962bcf4f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419acf5b294cba1a40274f3bfb33ef2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15241b431ad099a41281ff511ef327e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59fb0df70bf19fd63b18cbeb118d8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a66109f0dac670b70f2de7589156d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283da7922ac6f5b95828be528e90017190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c8ff40089dc3d75829dd31d1f1c75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b40c54add1465ee72e66af31e5cff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29177b032063332107cae35f57780321193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd3c082f1d38c1fe5383547fa52421194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3952f01c91764986919ea88bcc518195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda82f5451f33e054538075a6585d611196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952aa1be86139e05971465c557353e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457f8e439adcd42a8fafefa2b2568f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc55f728928e296b1c6414a20724d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a04b38bd7027bbfdba5f6b8711b6a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbf4b9f0e0cec8c578d39494102b4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369236e770b159cf59157bfb6ba6f1fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3173be772405384fd9430db5bf2fbf2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66181fc029087a8c2e1434c7e50699d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f6f95b16705e27696465db1e16314205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f06281f2992ce4f11c75e0a7d5c431206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bb2f001735d9df4498f389d404f01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e9474c5926909186224af27b53927208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d3e00e669fcf321fc99f1741531d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c297369c51edea07bfb3eeaafdd1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c471d75ebd2fabf59164a10a741017211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d56df9fd46925d3f887f783ffa6d53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52f994225bda343e306f6cdb1c294d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da430023f6837ead4650816a4e4094214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e3df9345ddc7fc04ebc28ec87ff7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cad158474ce5ee31414e92ae965500216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051c26d53bc26e4682dd45194e29084217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695850cc88837b5d8265d8e8a82608e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440d7892d512c8951dbfd4ec54233f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a85c7f70891fc2209d661944df2ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d814b8aa99a398e658df2d29a1f6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd868156ed6fb4d6a9a73cb5ab5942c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55524364705a1c4f39bc1d1c665cb9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec9edce4c23262e67383e192385827224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cde13515e695efb4af7382732dbe5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489072c3c07c0b8b24e089a47434bbbf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3b86533bd220bf360739909e18b44227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6c7d1684d4297967b1da124fc0ddd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d661d6d3650be8af8e1d4d3953c08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2c750b35319853bc6e28c9b846d60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5ad0225162b2500872db73aca1f1c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686f1c99a60a3b8dcb18558afe69ba9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071363db88b6603251529423cae3e882233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a01afa27deec61cc500909a7e4a54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3429c3f75bcaac07b2895fe8e71d17235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb31589fede438b2d6298cccc7a5bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40745fe62d99bc515d225a9c7e442adc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752137b7e12b7e770763ceb4641b2c55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec63e4afbdc508ede5fe086d326958239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a33b73db5950e953777bce38e89a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b411e64adb6a92ea9a5cb9cda3cc38c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9ce3f61c5df5db855c391e7493203242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cf7de57e310a4a5c22bc4e72cd132243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5c94c9a1932019043603808d6f5b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d4a188cdf435982aec191dd126761245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15e4945d65b5d4cd3281030abba3d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ba21be92e467cb790ed172d998a72247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9645e65687552b29033aa6d72ee94f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27517703da830d451307b8e453abe76f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcf12e6b8e8adc9f299d822336ace5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8e7753341d0542aedb6a919229c7b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a1ac0d9d28578059ed69a56f6f27d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6573ae1153f9f6bf23bc0943485bddb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3403a5143c891e17f026f0334776da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fddb546ad08552f8110e07cde579d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fd7511bed3dc109e866e35097ea71256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eaab9045b51a8c0b0f6d369d21c0e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464432ce83250e5b3c5d43bc73bc299258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18418adb9a37f2e6fb9dfe548f2e1a9b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975734f8a33b19524c4400cf6f5e651260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ba3a32b076382620adae257c0b413261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd0ace7e684fa7d882a34128acda28262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179c5a1a692254adad9caa8bb4dd54b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfca80ea0838fb9de624e3a2de05d4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17949521fbd48b28984734a5d37e42ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be607be2ee942897d9ef1d59d3fcd3c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ff7554227637f1657f47c39a97d27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655942e14d80d19053dbd6b8d51b77c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5d85e2007ccef776a9c41ee8696f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcad43207b6c361d5f42dc8e6c0b7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7669b9a97a8a08dc06d6bae2e43e5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1257d96f1534a342f36700bbaa3d43b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3cf4abea35fc32e3b65063a384f19273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea816df3a7a40bd1daf271c46af82f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7affee07bfd811fca458abcd39397275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452811130be1b48473beceb9b0188f7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9fd6909333632002365c48f301f84277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe464f58f52d6a29c593c335bda0f374278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33770e36b65d442fa515ff6c598e54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087572dded54307422e3eebdea4774f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0126226e0fe2b39770fd916406136b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3ee21c7dfe29c6f3f6975b9652c6e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb25aeecd2328808c85b70ece3d7ef4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e765bd4fc3c6e4fefd20a5e3ff86a04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d5b3d429c48eabdc1a875ba71f93f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd7e580277bd7be446b3ee9be8eb5e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16662c75e641e64fa1ff0bc99423b399287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf5b7ca3739770050b84d6ad33cc04288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe475e9f8962bfb6ac4319f502c5d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92956f682bca4b203e149ceb0981af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d00377fa7783c4d9f0c9d52432191291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01daff4f6a0d702b7df0f6f028d65fd4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741553a870d39f44c8405c62fb7977b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdae2b3b08b225a6aaa0aa95d91bbee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be236826ec9457a347649bd8b191527295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7147fb83f28bef1176fc90bd7da9302296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b38f7905879c50190b16b37c96814297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac41e9e40ddf92ebacad82936d6688298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b438ec9744288a3f60fe076b06ddfc0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61202aecb070384d5980a9aa6f099b88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66081cb571074988f0acc55d3a345aae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0177dc6f843cabf50c034cdf20da5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a9904aae6e04562d9229aff092b43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330547e8b178fdb84df8a9c84bb95c6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f838d7a122d9f0f92aa8df4c7ac0dc8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bfcc7860c222e02b9d4c33a5fe99a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd0d5361ea4a8c8fc726b29a7aa6ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68525a94943e7bb1bdcccfb002dcb9f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb81dfae2977ac842342cae6513c84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d4769d904ad192283cf36cfae830f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd274b2324ea5cffdfd817c079c580311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd413652dc6c46875ab0a324155bbe8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209e6a7688d2a1aae95693b2e91931d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9baea1cf87acfcd82ee8fcf8c9e67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b25fa8860bddb2eab83bfd318c714315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9d5fc044690cb886fecfb2ec7ff2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c2e03ea83aae73121ff7fc3748083317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e9911fb2120dbf69b18d1fe89dbe5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4739992c3d3e61f25fe191aaa083075319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556112d3d07250ff36c364f923403e80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0bf15f11720eb408cf2a8d501b52f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dc93a1d8b3c3acf2702258f1054be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfd3b0265121199cb0bc58c10420a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cea4cb69afafa3e2a572325cb9ac1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e64840ae1655e99184c719f4b059a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2180254621e571230be582a1b039bd5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9174de40c786687670bce3cd37ed4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef221b52ae49ec40d60100b724f4628328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def234a70bd59f6c31f098a908cafc7b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609748b14049d8538bd1d6ce641ebe9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200a7ebb30c6d148bd847d3f5fc1371331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc660e05592da35c102ea4110eaa510332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29b0af209b711911dc49e0ce8a10f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f858bb03269e1283c4e4c22032020334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d78275e8129297e81f297eb714ec9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7583e64874b7ae6cf04e14b675122336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21e65cdf450eb5c891cc5d659d3ddf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38eac1e7eea6edf87a9e83b92d06d73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b894c953167e14bfb014e8a580accf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707638bc97fd3bbfe6868393e8b1c910340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc06a46416555176101e190f91eb6d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce86ce956b77452e0ed6da46819e89e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00755dc9ebd8c31e6153b5ae9f528ac5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c2c0e6111aa2268d7299bc26198c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5e53a77fea1d7637958ee2a349f75345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c63eb8a50a9b4ee3f09f8a62a187a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bb65b2512de55d217b56830666381347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5952534951cd816bfd39d01765e1030348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650f4bb6251c974d2616ac984111409349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff14aaad4d99c201dae65d9b7c46f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c4c8f0dfb91aa2494de0ac4a0a180351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d3b5b012fd27907ecf65decd4c014352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff04365df6fec27bb7639d835bb07be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991da1b50ad650cdf6c41ff92bdb9771354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805d553b18e33f5cfb656e5709d3a0b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d47ccde39b2a14dc62d757b36d134356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec501f4001711ed762c6a2b89d28ead357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3af2e7cd5682f6e9df810bb772406358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a375dba0b710bbe18de8cf5e650ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b892edd96b4c1b1d0570f2ca2e198b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00901d47af0cd7382582092a71aef5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b0f6ff351a065a8d5f19ab55f7fe2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028dd520610ef977101a35b635a683f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dfa8d469b0f3b60cc12608e94d225364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab74c8bee854565e7c24e48ba2d2b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1002fb75641dc407c4016665fb5383c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b0ee8155119416aceea9d6a0f1cce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a81d643d74a8082f0aad0e3d38759368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a9d91b4c8e2a023fa8811bb06fe07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfece9e6b41594872e312cfc98416ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05954e0a84430c5c82af8b8f02a23ec3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d0defcc163732be378f637d043983372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5a80b20a5843b89c6dca6c2ba1b9b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afee9fc9cd776ce6eba74dbad1529d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3eb45db97fef91c00bebc4aa58bc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bcbcd812267764fadc4f47db96d16376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f4381550aa7bf3651e8878c98f24b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cc3a3f7c6a1a59303329414855fec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337494220fb316792cf1060a82e29d5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ee19e8803e3f29be8324e085c1c24380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bbb234912ffdfeba94a5fd60e842d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814857675e66f08b73a8f000f48bc3a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598685684734c412cf53f9f6dff0422383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29d3ede140568836e3dda112eff159384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560779642f49285824a709aa1ff125d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6462d47b9f09a4f0e45b543c652fd2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720099b001a51afb77670e6a8f8893d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dc4613e21228b306717f18d061267388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173a6db0e418574650c5cb65b0906e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944617d06c879dc92b658a6ab0a4a562390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865ca8d9295c593b85072a104bae9eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c9be0e50dde683bf3d36e9473ca1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2095d07a9b7e6b9e996e24afc73436393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5ba2909346c141e41a04db3f53ed1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e15028eab932237a17fe660a71a00c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9710d74ee25648ae518e6c19f95cdc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa2a589cacacc92a84d4a65898802e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4a6b09040ce7e1cad06761bef15ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fa851526a47a8a6b6efac888b3032399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da787662d90a21386f6dcd0859788947400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad5c44406cedf09f366a40a5a9276c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ad9adf0cb91c7f64399a85188d720402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9ee6a452ad815bf753e4dff87b602403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d8822c9038c16ccaa6c2bc9329690404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba95e6c9fa0f63d84468be484888965405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534fdea7b54363eae19e2b1edc08be7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6ca43cb3b350cbb566fe2bae15906407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852741ac507c8222a0fbf26bfa538884408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119df45d226b25a70209061b9b14d4ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee66181f9d098c9e0f5cd95e550ecaf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab18ab226aae2ea8c5c5c098790b6a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a256ccc5c17355828eb1e827215675412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2898a24182c014559fbb54d449af9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5bf47fe8507eb6cb13c79e7448b83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964942396f0e344057f549df50f13d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d21390ce38b3b073f334b8ada3c607416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f5f170a6c3dd27e6f720e92dbf010417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ba79f48e3cc59596676272b5c9c22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f086bcf4495880a60f93ffd1418c3f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbad881661af80e57364dfcd2f37792420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275a9964ca84e66c3f73b6aa071b54e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf42984414954da4c740720ac222a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c87f084cf402ad0496c98f527665a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251600d7d8c6d7ae60aa6546fb1fea0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2abffebee40ceb1a2bf3df6ced7ef9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8df6a5c6bb4e54f669c4d0dc57490426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2a5ced70524d30f6008c8d0c18dac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223008ea0d6b888ab27ab983deba8d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b652fad86168f6ed620441c1e4a6c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51b65fb2cefc9547a8e259a568a167430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ae0137f7c75131e47d802724980bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def79e9ca8482ecec36fe486831345b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7662ea66801e7c7d6e7fadc44a69bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011857e98268db933f3167329b1fb3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e36c49dad7edc1c25c3d7657255d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575ddf3f306eeda083f1a53315d37ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c677053b015acad772bbf6f0604e53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9533bfca6e80e7f9a282c605dfa9d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9eda0df07b9b7dbe22ee234f17ab0f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680772bd20c662e0385bad0bc95eab8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9e32a4a97718147edc387d0f82d08441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1524302ca5d8091c95d2b59610ff8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd522a877bb670d1b484c8a168b4b0a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0af5f945321987d6d05b847fe759b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62c6c00437b251d83c373491062d5d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f39fc6b81afe036ff14b51eb50876446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da182a5b2161729b826539eec1bcf3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e089307f593fef8e6cd5a6ad745cfe8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ced4d32d8021008903af9271051320449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8b83413789d46cf203cc747e8ecef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171540be7e946b92dd363e1a9d34c35b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0c19e3ace50c990adef8e2b894fd5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f366ed2a024aec8878321b1c1b5913453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e886f449ebff055b8b30eb1dc91dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc5180fad09bdf8739857713e078ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e164adfad64e6c47762bb53d2720c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13996c6304a90143aa9aed71bd53d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b085d0f297bdf3496d137240fd1080b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f82a2ab98109dd98b886df964631c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114349aeed8cc4411d1db7afbdc34ed8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20ae7c6e9d7a1931ed9c404fe0bf26461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596bc556f99c777e29c94159f7c4d46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ea454fc40ebfc7ec95ed7fbe20a45463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231387e24550d38fda65e11c528ffbba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d5367087cf22f72405b54e69e86aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754370680cebb828ffe40caf2003277466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a0f6f73c953d64f6af3e95738befd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894103f82d55915ad672da20aec158ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83f3e5ece66e8fa74a04c27530c821469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfb8ca6cec8f3703f05ba3e46d2361470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777242aa0b680f9b91534b576a6483e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409b10eb843239d826d2665ac1bc4a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b5c16cf7dc9dde6a79dc3655df83a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5408b0131616386d1ea53dbbc2d9b01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb297b40136f05e17acdd6bd10733c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6669866cb59e9544fb2d7cad8751fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491e764cbfbe02fbe8ea94f198cf67f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a449f0b12577c3a3e281d6d0aede6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6c6a447b8fa8aecda767bae1c9b9b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89a1eaf9b24e744c0500e91799de59480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aac657171a3bfd09987ce71c4e8159481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7f61861cbd96cfa6340107c276ccc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a4571a69aa90433b28810502c963d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47769f90ca1d574349b283748695e1d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e9246e09180e6e7c6db761f57b0c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a06ee3e17d106a5a617c7ab353e46b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10aeb1a07178418ac8e2f435b44764487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a50d8305104b758b86f48b1f879a97488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342625c837b6dabcc0912642f9a0ca21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de5ca2aef454fe29697fcbe688f6d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a16c6ef946937bcbaa8594eb91f4dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d263913e6281d6d9e82a2280331cce7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b7d0301b661d1ac292def6990a3c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33e5cd42935d5d0deff75dab3e0fed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cf416099e563513de5cb95920807f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f3ab959e41a3dd7bf1eb07a4b7a95496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db446381c124743ad0ffff48b6a9813d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f8f41375141f767075c3f7faf7d35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671b5f5f8dceafc1cae312985e953b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29a4e28c816032631da8c3b1b5e9a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e720c607cb32ff15cdc334bdfc013c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c62834047a9de3c40d5a363116c837502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631e5879b78225713cf8fe3e25714b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989fd4f6d3633815c0e58047127e996504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776950ff0dfae6f68a0f3eea4b8ea28505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7117bef2668d1d9503a6ecdf57e07e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362136cc40305af60e21feeab5f4c60507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65817fa7f613f51511292732db173b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03485564b553eb0e65786e2d61c6146c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83101e94f106e7e36429e5bd43b06b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01146eb0de019308b9fec280e3f206c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a0bd46073f6f917a4bb29d384a37e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ada3ae3f9c81e2b383bb6614d3290513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71699280b4113133e50e3dc2655c29d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f5202f0bb5de25469aeb37f147247515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16837c8e3d320e37f16217fc515d76516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28caae9da148bb9ee23719b9349b24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f088e7a9a2ddf9a38d4230179aa4c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f63809149262bc17628c89b85b49a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce26737c01083b6042b56417f7b0569520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6297f7553f52035d4ab6e522a2fb8b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830141db8a1fb0b13077a7acd424cdd4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a15b5addc9196d5606a6840bfb890523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e49ccd1f12bc4de634e3740873136524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fa3dad01cd110af4b67fc41b686e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113ce0b70dad25adbe0f00381bb0554526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93b566070b6a4b0a8a5b5e7f760825527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4b2efcb3fda858d9694dd5292f704528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5347de160f97a14a08270df37a1e4f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a6cd2414443770690acb9d2a489db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6860b57d8e1195d9345ae70b1b07a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8266eaaa022627966b5e2be33f23ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481f2ea39615f587c1a68589973f336533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c8753bf3769d9801857a4bd91ef6f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61ad1fdb980cc0b04e98b0333dcd4a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d95d019cbd6ce359dbbe019b2075fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbc6b680fe71194c9c4afea8ac00a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fe67fe53e897cf20a7591ddcaad83538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a935bcd5f288981adfea83dca15e6d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d6c6e8e8d172a74ffa8165858c421540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161347f72abe0edbc322cb48fa7d39e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d958cc78aa9bd96b2cbf4c55c152a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3d293aa2e5d9f64f24e7de26972b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccac4260dd2a4db81710eac80b764a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab332aa3e2cf36a4015cf21e82936a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043946c5971fc196249f72e278c02ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38115bdd0e7279cd50080b83672f9e2c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271f4b0ffed8cf63a537ad22ef625c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b31cfc11f4bf8d862bb7381a9aab76549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4133251f10d2f7ca1db099fcdc125550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fa3cd981db943614b7098b9c1738b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1037400ae239463da92926dbccf3c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6fdb45c210fa46352d88751b094b5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697ed773fc401a4c0010185d004c7d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1458242d00a1446fbe483e4060a648555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395245703e00c8a1961030fb164d3ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851457a143ad2b1e2b6163571dc9b4f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64419a4fa225ad85008147f67d83131558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec112c51ef173d92c2f7ae99ce5806a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641a5c22da566f686e0d8a03b521487560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc667a0a6a5f870cc016aa09c86e29561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dfd10586d11a7897e29330a4e5539562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfe1ecdf352ad37ba0ea9b93687365563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab070165a7f7a5b0ba29652d602d19564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a100a64a6a00a9f02c13cbf61bbc11565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd319bc03e4cc08bda8d8438f37f8f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a32ad9e54d9f083a9841dc850643f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e086c70dc0fe67c79006dd58ccb38ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9989532181c7add9b6878e3db5487c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b09e96682a3c1bcd5ac49df220065e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febeb63ebfc5d1bf04dc33c7458a759571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9ef4681667523174d9b88da09f92f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8165a0fdc6abd62a188aca1a5173988573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3a43893424eff579decac5c7e25ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80639333b9d539828bc4425712093a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdd8936b67b656a27ce065ecc6bcfd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47062975e5e91ed09c0f6c2909f72577577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d334c3ca2d835d97adab63c180f9bad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574efbd2f462a85c4fb47656e83e38a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d6a6cc2df6747f1b091fc8bce1b52580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e1d95b9dd76f572151eb2b5733d5b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94bee9af4f744a1833f1f9d5f85510582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e8339177aa996ac12230b1bbcdbbb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837fcf6d24b498f4d54a5e401f6063d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b89a62a7bd9cfc8ebd6ba715f1fa6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002230de4c183b52c1360c4194de8c1b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7f0e02643160bbaa12cb8e521dc13587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88534cf90cb0561408c1ffb8848e40f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f8cc87cc5d5190ab25db38f94a840589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d68985ea411ae4f98b033af7cae331590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96279d23ccb0e2a9556e0a2b3e01e32d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118ae681ea82f020038ceea6c3b0b27592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aa8fa1e76a4a01b200c296120cabe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e13552051d489d3198145f93f1e65f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41fbb37fbc752daae2c42c71754d4d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5902df020622e6d9303c7561807912596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf758540165ed5e65b4d794bea69c1c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b333c9986673cf582df1bd107656ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c8311460a00eeed34c60ce714870c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1866ed5428c7effc81f17d944eb34fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159153affc39f48e1311674cfcb0090601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7f5ae89802b2d21fe5ef2fa1cb288602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109564ff5ea3304cc4b9da88258427f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe246b97ec5c42c15634d705b5a2f72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787102daf61e368a7fbe6a0d6516dc8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fdf3ea806f84d4111bd5f34d09fbf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4f670d55379d178f24a03b24f1d0e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89c97bfc8ff78e3a498b6fd7bb6285608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cb1dc3eca6db009181f074f2daf6f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb657e05a43637e4c368f87f134921610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e984f3201365de01dbbee5afe9882f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398bcba47b000693c9885e91951ff38612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353bedbc3d4476876be93011e6cbf9e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65195c24b3c03d786db5ea87e9e4b71e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25c34d344a4e3efa7f4c87bd0081bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7051e30a68ec67e6d47a5752bfe318616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33a1b00d9644d5222d746f6756819d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e76b975022629932f421706815e3e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ad06bd745cdb2e2ef3d28e2efbb59619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0f9e3ee781da2b32830b107ac9e64620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0faa204f9bb3111a0322243f3284eeb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a4241dd07697b1b9d973f324a0499622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78476fbb93220cff578f1bdfbdebde15623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bf04670201160e568b3387cde6c80624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b396f3efe8d98b8dc04cbec50e38f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf81a1f65b9634a240a370faed64b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ab4a6c2294a13622bba004c3439cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5e461640e9254c3ac76bc19f28d7e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42ea365f18c8c87e45c3f627ff1a06629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ded93b394f105c237307e54669ed3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8d21fdd685322ba6741e4aba27f83631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b4796ea8612620c3584701087ec9f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6418454219622104288dfeb9b52faf4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1a518bc24816acc2f9e36fcf25b69634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882733e364ebf2c35a23f98d41b36cb7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97121e4d073d2415e6de1d6d2c4b43636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd879032c42a4d2ff1667f658425a7c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dad5e410f0769f1222fff163f920ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a024b14fb9b24e8ab760363d3acf979639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d2c678733162eb74866fbcbf60ca7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698e7baba10664e5c354732b83c0467641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de133ed29bef53c81af1025cb599c84642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b930d836518ef22465ccbf394ee6a8d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d51d1019586cf60e93b6136975f88c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e077d10ae39c08bda9e885388ca95b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f15d84bb3b3c6b7c1b4c97b44d0a6c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a659b1b91a15fd667007465b5d1a4b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000456d07cc7fe5c0d43458cd49ac3f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec43dc0048ecf280f968d9307d0211649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fa53ffb9a0367b1c1036a1bdb04d8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c50428cca9f99331affae9a9e96c0d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd800b56110f2b096f94c48b940d3274652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fdbe49eb0d45fe1c7a20edc7ea102653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92a08c6ca5513a312be47fca49a4fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b339d2a7e5a20ac24e4d2c81e103acf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5942d8aae533475ecf8ed89fcf93d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82987cf139debf4691fddcbcf90fa09a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e393c8cd5a636cd53630c668bef67c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e9c85af161344158a8efde9304014659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a16f52b5a8425825628217e662911b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81131bf9d1ba1084ed4b1289f30ec6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21905decd6618bdc89d78289f7ae1d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7513b4d64fdf417ce41ddc2c70f68663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57879e7063c31fa92bb7ccbd4ed0eee1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04b6af12fd1fdb1cbf33616611dc8d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf124c303c5e79ed2ab856f656cd7ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704142c96b0ba6562cfb130eb44fedf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752222d813bc252876191aa7ca1ada2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5f42cbfd864c9660e88a84c5683a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ef1acc848d00f6ea5d10870a162b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effee163a1e4029510d21595ffe9800671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d668c58ea1c14f995627ea998f59c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91493c51f54e9fae27f1c16d0b89843b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc36fdf83d6eeea9fb8247a3bcf3431674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fa86c93022ca5d56238ef06d1dbae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f196673374a89043a98a264fac1722676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e93415db577cafbd9e1ea1d4edd9c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd26aa358cde4046ac1031573c69c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836b8e4be382678f83f0afe8fc70373679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b96248658be8319b8e5a40a72ada6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f02d259c5ec43f6b463e157ee4ad42681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bf2cb0848a95b7b6ddda10ea0c120682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff8db0665b260472cb46858e73f101683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59934f34c14b95d7c91383e9178d772a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b81e204dcc8f031d2ed40a50b1c3f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5328db3e9442e0b71196c2890ba200686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77552635fb68fdaa362542db6ce5da0c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50959c7fe600ce8341be3fbad8339ff6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693b65328f8efc535428bfe5d72a25f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af58603e2c66e0fe7cc66204d4cb2b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9554e347007976ddce5cc1c310f23a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99630abc2dad3b2757d82cf8c1208acc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0ce7a13959f77f3f4cebd4458133d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e9a112347554b4ca5f99cdfba50f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa010c78bd6cafa785058a82bf5f2e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23884af2fa9b4a340a2b558c2ae41c0c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f65e8bfbc09719569b13704d669d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f5d2874f5a40f20b12d94e99fe8f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9546239c5541f6a07c04bff999102e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fca2dc26316f256fc7882d38181163700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1946ed520f7100563fc01603c0382dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511448ee59ae75c257129939fbb36459702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4937e290e80fd7f39b415fe7c99a9e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8add45901775f1a46c4fe204341df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cc7f0bdbdfa3ac32e49e5c0df88e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05aac93662f5fe853836f7c2e144550706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203ef6e3eb2555ad211bec03055f052707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a811c376646e5b2d57273a1ecdcf501708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d6e180c5fc9d7923ccdc01781c4d7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787f7db49f47a1024709de84b82ea33710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd872046c093a81224c98583cc272d06711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880359e6518c523412ec98324d65523712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a3fb34a3bd6674e9cced28ab86fa9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb0fb09d004223434226d725e7f12f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497edbda919a392581eede05e0bb15ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f6a591c74f4743c21037bfa6dd916716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8340a980df4755ddb783800467055717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefed4bc33114e9eacfcc58cf900f659718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8759024b49c4c1b7dfea91e0df40e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ed6ca0e6018f94b7a55977d7b401c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15421ba276174b23c02fc725d94ded0a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6b80f7515e57ff1da8a095507e191722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a2ef3065ec9c102b66370ab7d1136723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aae7a16a4eceb2772b929d79c85f50724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b550e23788b19458224f805f1c31685725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9a1e561f57680c8e27639953f23d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78129c64d25af02e475c85285f20c19d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f43cc6cd30407dc208af479c7d87b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c833d2724cadeb29f639be909fe592729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d12c9af74d7ebd895113bff86b84c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412abcb289e171263c21bc87733882a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1da60382d34d19a9af6f08de9ba9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee9e621caa4082642fc978ddb2ae33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6b74497f6a6e4038e73f2c738ae2f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abaefed80bdc5410ded4f264b6cb7b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7039f4943eef0b80e68d46508f361736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f84aef6075eb37434c4912353701c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168047d1ed38537eba657316af3e67a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db381c3ac217c37264846955853a89739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e6c6a56b59f68ce911f85a23fa39d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05061a6de3029ad63c50f178b1caf9b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a77c5b9b2caf7266dc4bdef6c3631c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445579ecf0c7f73c6ad949cf49bdb182743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30717e8c8ec438be358eccefdf09e56744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac96d02e41bd5e81964f19ccc2f271745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0127616f1602236e54030622773397746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe93632633a017e459a007d3f0afb8e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed691c326ffb5d5fe546cfd05bcad7c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affd3910ca0fcc8e4172aa5ee16013e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbfea4c80d5a19139ce5f342f0a11d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7a3e412243b15093ab007235cfc9f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9657fa7de11f9f65236104fbf7265752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93b8db7b744931c610843f123159ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b15d96e2397df6250d3d828e97f82754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a52a034899aa09345dcbf053cb822755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbbe7a24eb39f7679e2178c8194677756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a2308702636504a71fa99ecf51608757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bb339745d7f5ad1849b95cd607d7c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27baa66c785603582e87361f2bd1790759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>