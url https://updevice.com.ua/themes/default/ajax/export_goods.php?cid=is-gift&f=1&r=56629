--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd2f45d9d09465d7a3db68e79768ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c9744f575b8df418edce5eb4acda22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43876c69a9a3cce15c36557e8d1538183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daddbeadc552bf89840061c21eb43974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022dcfbcdddae7dc00fef59f0df53f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bda9ea429d2b1116bcc350c91797036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14452a21ed58b4dd8eec68a2a6db97377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bf9de80c1f2cd4fa8af23248af6678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aef710fea31245ed1bf146e0352de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4d2f78df37a5a5e6f65f11090207110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3c55c906427b97a3bbb154c3ee26d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dbb072597a23eb020f370b96b1f9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b32ec874aff5fde9190fb148ecf08313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb2a00cfc7dcacc702db5d48d2548814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d78239aa876435fe3fa2ecf3ab87115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75173acd211788e096195da6a976a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fb99ef4d4fb580de5c363b1852c7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d416aff35cf0d4f322203c583865fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c6db7eb33b451c58e37e8b8b53b7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ae115454711f4a617ab3fffbe345a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a047753b0965794be6b1fecf44d9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf5207b37cbc9c98f100697972ff5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4aa444ebcccf888c262f29ce8ebb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121ae609b1e8696d11c0aac55658fa024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492eed12c3ea79514b00369a561a664e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98929ac89f8a5790146bff370d8e18a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e75b0939ca41f5c013a0405a545d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b167c4a59ace61e0958651a2b7888f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8aac58dd96eb35559d54ca1c3677129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ca712523190ce64452a24e332bcc930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527163afc8e4af05aeb5825a53f2265b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7577c6f392584b294040da0b04c755232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98dd5e4d0f3e7b6fa7b786483cb23433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826113444e30006b60775dd81645442d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87449d1e20ef72b707120fead79b030235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67711a2c47c860868721b5eb9039589236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2347217417fe055758ff63284b7ab437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635b77bc4f01efa0c0634f6f95c39cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec67fe9517da09d2d702e926672a22539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20b99f668301d87a3d7ba0f5ccc87640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450dc00eee74dfc94402da2c13ea90541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346a4c90a5ff12b60a6ab5f357f8a8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afe5ba12b566fac505d34b5d6063f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09934465df13c40e8ec285bcaf20fa1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ffcea731ba83ac837cfbac9a2d49545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec96153e100be77745a2d0d8734343746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98057701948b31486e97f45454b18b1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a55fb34b27bffe467868c07f74f2ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea8e8e794907ecfae72ee02aee515249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43e6b86cfc045189886292494a17aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db7d6ee5a1fd398e749d84540b363e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688b741266738e9f0ce544e5acdb38052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9415ae2926f0454766d7094b5dc315953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae638ee1055d4fe19f885bf3f00b6a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2debfaf99fe2172e0c988b917ed6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2125e1611b860bd1e8bdde996ed93c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60267b4ede533e1eccb3a43717709d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af8b0703f4183674c92aee9ea9305758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd0f50cde7c42bf0bcc6f6e683d79a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e01e95eb76095ac2643b4f658b5e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765d0a9f9988addb8ba396ef2a9a95761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25052a21de6fdda1eb34c72de95c263e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf31f5b9920253ec651e9e957ab741363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607cc4f72d192b327d7d4e3b71bbb6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17622bbd75f40fdbb91213ecaf163d5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3280dc5da0187a00f4c4d31810818c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a564174e155de9e72aee90ba6b48667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fe79f5f2adf3298969c87a52942a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bcc6cdfb0b8019e4d330d143a96d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf2ecf666cfe52a5432585f1b9f9eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6d2175d71dd2f92ef01f8fe3934df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea7e0c9cab77dfb2ab50a00f7d965c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314bc8edb401ec230023a621b18ec0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b6039ef78e052802a7deae2d097a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c58d0a0ba8d7d7d9d5768ef28cffed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477f96090be16e5e36073de3897dc9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fc7740149c873bc3f401ee53e861c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347383ef475f98219a5234ed9468dd9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623abfc501c1e598bc318fd39a03336b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342e14b2608f0aaada8e44e349c914980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27ec28afc67b5a96e1c9515f39b87881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bc5dab0b02810e90c20ba668776bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238f9ab11b6fd13152510004a1adf8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae47a465f6477f768ccc56c9a6e5f2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d538b8910ffb4180bb8612dcdd18b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f21cfca8bb42b0aab05b67ff2ec54386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74d44e1a0ed433283e3148dfeaf9c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae447fbc800643ba747c5f47276a147288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a568e398dcb38cb65646c86b74efbca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4e9d70acde8f7cd3cf33c71737dc890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7cb653556a64635afbe9455863f1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfefab8364f8ef1b93946a43fadb1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837405ec07407132aa81f4f11308b9293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d3f2d94541af60952d8995549bbc994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557574569122b2e8cc45a717798508c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c45b5fba50123d64f410d4d6c3ac296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2816992c41e5dbdec2d4a6b0428ded597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06621c98dd99a140b1518cc1fdccc02698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa81a39df44e3c9bff104009d48a5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62a6e61d84781f6becb80eeeef2f13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9277a7b31c6b4c023d7dde80f2c35c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04040b0722debca87d75a4d1758659102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae82e009185b28d47e323d047e2f40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039996d8f938aa0f34928ee938e5a99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4a4ed143ca3c3caa921dc908b9716105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553a1a110f2bfa4238f54f60a8f74d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917300f3949d6f79896c3c4a0f63a6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51242c420048af57f87fc29e2c981ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aec5557f08b08f6984d03a62e88aa4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7367b5506b0a756183128395c60cda6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0dec917b07f466ca48ac8af83502d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b7856d05c9409fee41348a51e72a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51e45d626f86ff3ada4680d008d83a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ca57c95312f96582b370da4c4afbd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031c01b46a5349ac18ffd45676e441c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f8cf79acea20e8ca4bda2cb2e545e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f660b17f1c1f5d37d2226e5c390661117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf3e06d7ce68119627be61b6d98afd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1164df6d441ae847e5dd1fd2949d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e44d27a13e450a28ac4673719f0e09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaea8c4bf74f4b532e095f5625739db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579973a8e0d6d02793413818741b21a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76321c67a5cc5d3bcd38c92c5cc339123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35efebe0138d2a0414295f872256775124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b72d290e0e412616fe4bc594544cdd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21beec63f3d17c1fba0153f67e9197a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd66b70203ff9cdcbab4b07beac310127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe133d5e8c1e414113427d43a9a4aa5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9009542bce4eac073b5fd5a6ae0dd2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcbab2650481a853a7db4705a20e6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb2c961c0ecf74448c18923438839e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bd81acae80e4b0824ee6765328ea3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213d08b368bd809c8f47720dc4ee064133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904fe59078361e4a4ac85ff4f260e46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1ac902ad69e5cfdf5055d0fa67921135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff8d3ba3b241d4011bcce1f8532c28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687dc22cb3899cecf6244861b155794137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d0c8d656d60be295ac41689c2e203138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f22de255debabc90c9e92f9bb6d15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1bab8ad34948fd37ccea0c1d39260140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72b690b69ff4a3150c82434b04bcb2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9559620f3362a283bc43a9d01ee6d9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f2a5ac241a7ad40501bd71e4a0b1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e53faaf493f7a6b850af17cde44cb5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0b8114679308f74f0c03b90a77679145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753bd6182816a8a2472572fe63634b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7696f8b534cfde4dc23d4598c79ab4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7dab33080999b24278043a7db99a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ef9ba82cb748e206f5c0fbb7bf88f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44552ed6d2c94afbe5b2b79a37aac4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae81f54b50f419c4fa485a2ba78688151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e34816f6d86664a6df442ac2b7a139152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb283a2e48d31eb29fbe4b2e44e890153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d82b539fa69ead6a0e5e1abc72a3ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18a83c2e36cc71a0fbb37cd0b910bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bc1666eeac45535278f26e0547ff3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e46b4dee9c8bb80f16ea5978b3d73e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bf6b9041bef5ead1228f0d4a7d57b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1142b241eb39bd0bdf7dff0ec761ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a1c104fe8fbad4e4c4470e4a676e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0de228f50f4d80ff32c4d40309b32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc7e4cfbfc529211f2fb53ef63b423162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1463eb855d4c080febceecb57fc76f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3a3e3ebeac0082afce624bc1c3f1f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad6a8f2c07e18340f9503161d99c72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27461d5f1014abd20e50b4e2a1da7bf1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66cb762eab587eb54f0231b851837a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad027d178636c26f0e9733bf1468b113168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a1e200c36f3045ab39a11c6045bf6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9429bbb65f77a1b5f64650ff4e5ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5dd484a7aa7c5002486f286ca40112171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ea0f51d9359d2e5651f29f74c89a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8df754ac650672912c2fba2c6f29ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030d71f17388607217fe2bda616bf1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bae4a78d890a25e66533f1ab015fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d76a416dc16d4ec93a904bbbb8054a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997919a1b833e230a583d2df776a553177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a249efc14f241bc446db4223b2ecc21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86810e8c428b3d74cc0c4043005a01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6678c9aa207ce0580c6899f1d24cdf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885d7eae4c1606a5c5367f020591440181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5add44680a23cae1ca184bc5678100a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a83a7cccd21ce911182b09f09aa83b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a45caa350f2cdc86ddcf51ceb40e43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f26c00a55a3fc88794bb05ed38986185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4b9a3ec36318dd20563635f1090ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13b854f23958c408ac96f953b15b71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2dd1b5ab11a7ff9815b0982fd947d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195f32bfd67277e2ec73e0f71e752a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a2e1e432dd49afb858ded989bba54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27992ccc14d225a3a599b19df2f25c67191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59517315fcc18c5ff6465f0d408a986c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1dbdd4994b0d8f7227f42bf2f9301193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ee5c8720d3c6383e44f3037755e8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c9424e1c2c4ba93fc24b326fd537a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7c60bf7178f83673bdc2c5e1df706196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f947fa89c37035de28960ca4b8ad33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a42ba8da759b625fc6cb39d56fb20198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673613121538894d57ff8bea7b1003d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd1d919c853419125d16e5f872091e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3291a111bd3df09b031429a441d2ec9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809530c4416f3876cb9987bf9c5977a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0d0f3cc6e31ad7c45033653d96295203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3555f207fcd15dd23469b88409f0ca1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bac60999455caf08f610c937823b26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4368401bca8f0cfd4cb0eec4b4c39206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c732c8fe20426d036b77b8d527c01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15884e656174d3e5c66cadf6da72dad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf728d46a7b05c6aec938381044d7909209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115303b73b5b52e792846731ce3b74a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f4d31e830003c62030ecd0ccd7600211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd588695573baffe279f6684979bc0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831308f9c6714ba82a8f0b5b620a6762213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29755d447db39eb4f9a387d9f72eb4c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5edd40f52915161d31a2af8213f0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ae801b94a5fe6b3f661e610effe4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4547ac04980d659fc8382cb72970a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c9c08ecf6e20e13ce865da7c5f53b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4f59e41929835e46bf06b4a57331c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61548f7d1cb7a974e077eeca1968231d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2691b2e1c8823b7fd94da127a1c2d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18afbce6cebd9de9b89809281076a52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574cc43438411796816909a6ce19a14223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d1073b882bb2885b15eaa5407ea3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94774a217f5fa70fe961b9afd9d4e649225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94efebc2f16936cce45b90a23c02dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867d66b650e97ae19bf7041b324a925227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a465f0171b1027e9dca7ee7ae0ab6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a072c623bfac1786bc4d64b39c58a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e28d268bb346243b2f2fee23d1db4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbad38684b1c7b10356b084097719eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c32a403ef5a29838c8b13c3d86bbe5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68511bfa75fce3a51b2859a4729378233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea69edde7cdb223f6f76d66639f5123234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17382973427392d6c97b98ac050afe90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526611160bdfe0ee8a5c579cb1e05a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f38681396dba6526b6b6653009765b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eeb5c0a822715798f632b01bfb208c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d22285274d37c3b08a6bd0699957e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a671c0ec2fc94ba99844c7056d70f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfec3ce33eff07c2966761217cefc4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416019752d7d99c14a24b43a299bfde2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa56e16cf8117d66f7a5e41e2ed4281243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd50ca4183751de25dce493e21d8a7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3f71ce72171efb460c3384615b56c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa822c6a5437c7cd2bc99ab832508377246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b120cea35f24f860dba8e42025709b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898a76bfb6d5c8b05723d7bf53fc4c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c9530d32acbd4271828f716bf4037249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08190526a65f8df4d330a48feb84de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bbad3470631a9c729d9b7586703c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69569c76f0974697bd6a14753780022252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd999a8c35bf7607224c8403b90f4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e18276a1ccaee6e4165ae10662b686254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d15b4d7b63b18de068cb0f16cb943255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ba6d52cfab563e864db52f523a715256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66976e2ae1489b71b697f4a48efe0a2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9cb5581a2a22035b49980c03a1bcf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57832d455d84deaf390ae414d36ea910259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783db743f3c41b669dfc0d32e31e2582260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2204034595bb53d2a73499774a1da1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a1efe6ee2acbeb4f653b6099bb094262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818eea66097dbd4b67913ed81b4ca82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84090976ecb5c301a6889b17b1351288264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a16bf5bd4aa0c6dc27a443145d91c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba502e53f2fca27adf6bee57e9c76a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b1cea6955c43eb669bf2961d7d9a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a434687e4ccf3270d6b7b7645cf6b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224355f26c66024f1e74e43a8aae42a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b06c598f263559cf7f45fcf735353270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee9d39c7708a4d6933b8359195bcbf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c7c5f33fde0d361fa48b6cd253496272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50144ff34f13eb13c28a1d3ab908f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f3fe9dc7b948c6bfcd279d0bd6c36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6bd27954aba9b153e22b1d2791ed3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d103a676281f054877217e61a281f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d18f38bc05ac4ea765f8d0828a678277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f71c1f667c9d75206c83eb710088a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21110430e26979f9348d91fb64ae058279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c79dbb4f06de0f1b116aab0036d8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd35c85d2ce2c5eedf55508a0626c86281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b91dd849e4901da77bb50f475fc2bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7f37c9e97f9e73e96c1a30203edf4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f98cea4028ee22cf3f179a1752f3e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e59d8e139a762e2d62a05814229b10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbda20d6d247c0263d9156bb0187f52286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49514094db0f6075ecb52cca711d01c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9902f660d75803b513778120fbaea2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794c7d88a45b730168fd6fb9f06514f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a477f2a5c394e264a8e2f31093398290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adc818efe5d568fe2bc31aaa9e7561291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49870f3efa8ba7b70cf8c03584d46932292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae01240e7335945ba5de8efd3e6e68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4771485bd40a18ba520434f3f290674294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a8fd1a250ca61df052c875dcf19e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fc50a8edfdb711d3fa4d85f4099b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e0276d1c97a02768cf25f8565f305297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9bf7d2fce522fe7ddde7b1aaf4e96298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d6ecbaf0dd7f2120a9882751b797f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8655c7810448a425341dee7fc7f949300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7a438b8caaa954d9a9e20152a59ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b158e739468942e3cca8ab4cc909bf6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd05ebf28160fdb2e367ec4bf070555303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc163e549ccb3e7858d018af5839466304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5cbae6b1a5790dc4b82528b2402fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952b9ce5c4984d2e4a8f4d79505d7b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92a881373ee7b7f10dc1b24b13b1bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c2486e0573315884bda9982fceef5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07353372024f9c088b109d1d8dbb14f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584aa2602e9be4cc0703a7b04233245b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6723de798fb61b3ac969ac17640ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16dbb66abe5baca1750fc747fdb411312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f26cd54f53390f6cb456cdeea4dc5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51544cfab9003d48bc34479a3e554cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b29adc16e91603b799d5022f89d70315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfbc484f5b9ca432bb472a5c779088316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56513d1a6ed410919a8b22ae1a3813317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bb26d0b7b73899ba4c5356a991268318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106ced53a90030ce2c58d4b667bfecc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4c1276eb8da0ab034ec28077e5af0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432aa8bce35f257dfe72f8a0de3b2df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb87c10a4321fc6f92b54060c308d20322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcec996a189d25d23e02be43e8152f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd2e76b716bf068795a67c1ee85201324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a33d70e9093c228eb96364f3ac02e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133ccf641a0a705ceba96f04f21a9a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525c2c02afb57b72e4f919efa028b86327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831ace3cc9e04782b225a4390ae79dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9128441e95987e8bc840f8ae24c0cde329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98163e71a9d62b141f603831b5df41a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c753fc8b465467c240662b171f612331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f356edca1b88feb908588327915c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278457b0ab0ad9f9d616141dfdb893f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef8f9a86bfa9e7a6b1bd7887056710334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20716def6e6e1ab65baa641110db222a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711d8b1cbe17326f8c7106bd0ba23ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b0440ec875e2a183b1626dad51cc6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec3b89eb7b0f3e600869b2df989b7c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad817928b1c6253a5a7a7de1c632556339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b41a5b4ff9f2e6620f387d208ccc3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee667bc98ff6c0fa96e6e722193eb8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b3437a5f8283e1f2e837c670c8503342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838c7196bacafc573a3aadc89de710b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66458db1230f980e48c87f0050ea48ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb495ca02ed3ef92fa1a8e32449716e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8a18822f9bbe14353f7c088bd9c4f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fcfc505f57a0056727435cee9ce65347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344dc122eef32daedac516a30f74cc3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d8b6864c47d3eb47b0cfbf64de4d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbba5fa234254b77219c74ac411f2c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46681c8cd53633ba589db4d3e34f5804351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dccf447be3698fb98c69542d7021c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08a04f9c5336139369c09bb0773b3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d22b83afd5ff080a1b7941d4af5c9b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f122b9261a89e0a8668a13745404a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef2a683409b79af1824d58cc6441a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b5950949bf4c6886e147e93aa34b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d8d621be3a3b979a89e91cd3161ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8ea74d65ad19f94ee768d7da34b45359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4893b1cb028e81811c036a642538a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5bbeb8c93e95a992ae0daad9b767d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdadab2f3e816cc0c70d28307cefdec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aad549eed0bbf910083347d7c3628d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2ada0d8dce5eeb134cba9976e7436364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251aa0bb168d62fefc99a0833e17c710365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a566c2ee41b41ee29c48032024fe32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0132aa40b597fed52e6f28ea4620c58367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab75faecc368a9a84a3c5bbcad819a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be119e181eb5681e0f349ceeed9cb47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311d13923a67ba202e484d313627cf2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f68bccad076ef8982436e896e7ada371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcdadd165028f93b88e1cb116d7a29372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08469335c66a2711c36c1eaee0112c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4be3789c9106886683f989e74b641f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bdc8bf490071c753ad3b9db58dc64375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ebf49979789e52d9c1fcfa66d4309376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d704aa4803c5def7a811c8c739ed16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47175a8d8159ac54d4b831755d22e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86accfa72abd615bd93f7b9ad5adf299379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc84bda4d40f300fffbb570eda6ff45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899d150e60400c1af429965865aeac8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429cc7bb9e037ddd21b9cbcabc5cc58382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdb118c38529183cf403682055e3ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30366fc3f022edd514bb41247faa2cab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6399317b28b8d4156fb29507765055385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bf0890621ee22f9498dcfd43799c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1eed68e4f85446e487f64654494ff4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee671808e34940d37336575be97648388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe67d8ef761504860e9ac566e7f9255389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402d8eb1fc867dd05665ae7e4f8ffe3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ec2cea58c96d5412cce7da87fe7a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80b360e59f2e890b61b0f74ed9c830392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504b808b17ff6ce3b209366271e550a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4fd1ef9a7b079c693dc28c5f4f0bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc288c4d955e00602ebd6c5d7bcec8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8a524254a175f2fe9ac51a82a46ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b2d34c8ec41e3f2de0b5af8434fda397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25d4234b59bc26bb148682d1d5afaa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383ddb2d2f41ed886a799b5bc037cd8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861dfc4efbc1051341636fe95568882400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049740604992663c371eee7721c31306401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34979c7e43ecf02102dd47378cb99c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6340274f91a02832d1d800a76912782403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66592d6c3e0d427eac0d62e67e74810a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ce6a18f309086bc5a8aa7a9ea0a94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed6842f8a9d146fb393e573e7c106d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2263e494bd259e7de24ba575bda72b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ececdbe9c900a7398fa9343cfcc114a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e90d21828502ed31661c0808fa7595409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d263befbe79177e67d274b3a9673c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be852e5504ac9460a6288f314f87967d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7984085984401c2c29e2ca37a6ae2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdcd1023234491b34530b0180e5132413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61876ade3c3521aad4f59b6b85c942ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85504bdac546092afb091696c174979e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f64076b06da27379180a14bff1d2fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435c0361445827e666fcb3298f0feea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e558533e1036e9bb37e4af57d657a2b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7ff43b28480de6784bbca12c114e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77256fec5cf23e3d2b6c7f1696766f7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94183dced7d7a181e8be9f3585bd2dcf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77464d0cf412f6b141177b9341fdc0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5413d541fa680c4e0f69791e2964a0f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7784d0e716125a60f0c5e5aa96ca2fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078163aecff302d0fe30e2c373d1c0e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b1b0474e1f9aed554126de84dc448426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b744409709ddf135dbce918368429d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd9fcaad29e2ff093597e3a7d7842c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c61e8563c76096bd05dc0cbfce65b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ae81de550f0794c754acc9a215bf4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc588a51c89fbf5d553c2394f71b984431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17e333a55f002e4149b0e05e78bcee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087bdbe83907301c4d753f345886df5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb8b4ec19b9b9c6a10c8904591d630434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216ffb8cde685aa831ae437bd683ab5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4c7ae8ea24e702746cc24a569323f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8df62dc0e376938d71c0c0e11b6a20437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f6544f2acc1a4bdafb30e6078702e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eaa00581e8e94a1550dd16f839125439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e349a8362581d47f7da3feaa24a48440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8d4cca0ab8e22c2c2813f86fa85ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ee4d30a9e6762c7193feeab40c230442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c603ec1ad2a05349c0e12e1a3f706443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1c65faf8aa118cdb5a788f748f337444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61170cd2620cee232a30f759862b93f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d204959b1297619f531d643f2b8ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6d414e0b17ee79633568693b56682447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291e4bc42cd662ac4887bc98bcf713b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bb5c0d65297343444c34068624266449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336cb47e9c08096b1543bee7d70c619450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058a144d4e2fad51d482c9a422d3226451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd56a1fe1e306a20c71e574214bdc55452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce67b80d6e4068d34f0a42686eee4c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bab8c83ee14245c9c7fff7973b926454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0070d15a6639e92c5d72804e01be2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c7a1c5276e3d6fc276be3ddc75098456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7b01c624805240b8675c4c7307313457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398415c051b19c7360bf3903d7ae5a8d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3418f9d802bedc9e4ef120c243a651459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca49785b028187de9445187dee21f7d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04637c07644a9223a824033363b04d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b5fddbb397a3c90d5a1456fb43a62462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147548823d672d1e6cc1636050554fa4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56d6dae110110b4448b9c2e67db0e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b7863d2c9de9cbc809adc15e02dd2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c580f9e2e8c3589a223a82c88f231ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc245bed2f07525632c98a50092ea32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b560b9e80726c0ace5e1071337e0df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4e41684bedbc414c1bdae1adda4ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc99ad56bc6af338a4222f179ffb9a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7925f06e7794be86a734200b9ef05471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0eaaf885e4cdb0788aae2d8a6577c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3efec660801c5d716dd5dc6b9ac8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db48c51c62271c5386c2803604c9d27474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9308c48c71a8145d85941cebc2ca1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041beb158420061a45077bad0bd4012e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0fd9b430494593d0bbe2e62d2cfc3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46d63ab16a62dd6d8166e57cdd66d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8e2643c79671d322571571b11fdb5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5120ef011586a95aac506211e891f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54356663659693aa9b9cdfb1078b97e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0fa597fc89a6542646d6d33d38566482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef3aa9ef75841d47a98c1e0b2114cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13301543bf9f9bacad46bcd2c5574df4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf446ff362eca4639f93b7877fd4107c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7faba885ccd44b0ad2ec18da5a933486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c8b531b9142f29a82c22d218def7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f6ab4d1cff9907b5a586ad52c478b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0050d84963e454e70fd5c18dc7bd67d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0137d14cdb02d241ae6e06e8135c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c12072e4f97ae2048644e0b596bf88491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0089806292ffe6fd58b0d1c2681cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32864bf574083888271535f98d14360493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db907ef6fec7c3506f8dc8adb3c0392e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b152c1eba3ccc467cce44da6cfd064495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c5e19d2e5a9f6c3a6928fa2956df7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7a3a5ab3b961ff63c2b46892787f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38000f3d531804de6daba9461e1b9a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290101bfd90b2a62ef8941361ee21048499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80f7aea120f3155d1577fafc553e71500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7f98135d7fc33ef45b1a79a393ac1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d507fa947063377e58f6e7629fb2b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2cbdcc1e047fc9b57d4c5770ef7f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3242020cd4fc19792559aaad15087504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd1f9d3cb350eab33ef7ba89968370505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09864ca6b537be2b9f23464fb79ae7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102297084eb29993115462a12af2e3d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22abfb9eb7bba1e656881aa87f7d59508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a43c357335a8e257a9373a65890d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa01c50401b00d7e545f69db9471a4e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df6c0b660b533062add176917c513b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823be0106aeda9090fb634cd7a052427512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a37371ffc7f48bfc74c32e8da6ce52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020f88eb275c8717a41a3de80260c91514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58871b40245b19ce53f28d5ddd0723ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395601142e9a12e999abb444e199fb1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cb0e348d69e34c91505985e3d10b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4fb216220a7c91419b369d670baae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335eb47a69f63a7154adc3e1f394c07519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc2373323e486abdc5b1ece28f2412520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b804945eb1a2a9b7544548966407c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d889da3d8ea23d8c2259f7db029ca0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0816293fbe7c9a8cfca19cb73ef0d3d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c22b5a0ab8e34a27fdbb9730a6117f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8897cdc4b559e1ae6f1c4baab79ff5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a23f4af73b218e7eaf487533b09a6c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1c88685a11853f50dc0765b95a566527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2cbbf02845c182bcc8faa0c211a94528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2184c29e7584ac332c0b4fe1a12b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447d0efaeb224301e4a9e0ef9ef92b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d74a12f6ef79158a8e9ab185b4fbac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109144d92ef811aa2f8f112f77b5e645532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825eaf7a1ec8f96b7698b60cb21caf5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f06c4bc952501b522edbe135417227534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bbea116e283e0c87311cdb3033cd3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b7d2ba7273f6938ef31ce162f9f36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c662479bc47cc26425951e8d105b042537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18392127e2e73f7102d9bc57c67b3989538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668fb8fc50fe4ef517c23eb4b9ee050539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7ac87790d398d5deb6b9aade2edd1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57c2788deb32fff1d7a50123e11dd5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009762f201e3582c84afc344a45546e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8f2c19d60b80ecacabad78163bf32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f505c6b79e015fdd5b7ca1808439060544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315c6cb870ff9f28d95de2ad3bf71e7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed4e5a8006f01e88c3797f476e0be4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1fa53ccd1798e45399ed713ad6ede547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830ccb08c237baf65ee147e7c61851e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a91aa9f9b4f73d0577d10d47baac7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e7b6e4fac0d9421b71e7787a1d73a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fad4927b341a34b73134957f23613551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1abd966b74d8fb84eced8e95c5b954552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd43c4a51911bce68e2d43692396de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ffbf2dd98a13247bebcf52c9f3057554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a40228c5b02810f35f624c42bf4a44555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a70fcd94153afa71375e559bba364556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961f0be2719d61308b4822492d3543f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de869a98b7c997e6eb9fbeb91453226558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40b2be86f95212cc1e85f33d912a5c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bc2b09053ef02b14b85d31c1c3266560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368fb9f21d47cceadfcb92400e5cde8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d9430410beef123e4b6654b0b3918562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5bc3c3c44490f510af18222e827ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1ecd959758ca2ee9121a517fcbf90564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366eac29f5d7e10193802a11b1e66b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96b8f493dc19085a19576cb51bc1a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a16d3f504dd50f536da225da0a900567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda759a7210e293d256c070c6f04aa7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f727e9d9817268cd5a316987f0ecd32569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e439b155e51d46855c9416e3aa1641f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfa4d3213b177e1eae17d619d49a96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c5f93e85769e78830802a52d8589d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b719a13953ebc35a297e7691cf86966573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062c3629afb496df55cf336134f328b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f96be880f8a6ba731eb6635025af38575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe232ac531a797b5ee742f4a7d8aa7f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170f17239f6db36310719b67b5ee9b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21452a7b0370484ad92e8932ef5d6294578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5289701c19b9f77e0809060bec80b8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b94da1642c09ce7e2a54996dfb0859580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c62a386dc20f2b6b6364f73d8225a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ce82179c08948e160177281fdf13c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591224b992f9f4e521614da85d0df7b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18ceeb3540520e1f854d598b68bfe7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75bc6c785c1ad6970018ef9430be4f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddf6c2aad897dee05a263ec36790ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923584473d5df61f8aca02a90737df2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d95eeaf08fbd942f98225a3a682fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7692eebc64fe2c4bed29cc3e701248589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a1d60cfd4b1ba29ea7fe7261e9265590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0378a71a2dd7a0bd779d2a6f5e69fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180789f79f9ac4fa28044d05d616e153592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec754361b3f76e7ebb3eed2348fcfee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602a747ac3a87010d22de8afb06e519594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7bc9a3d3cbbbefe0bd258ed5143fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1abb50e3cb9b5b7901849129c66e2a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d94dc38c1bb30b43711e7c54ac96fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20517c8767e10729cde4cb40ac1ceedb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad911a64022cae1fd79e3b5a1a3351c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c810f90f09baa8f93b6e90bc24fa60600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccdca50a42c66dd4d0f16634955f84601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25c054d6d38fde64db47f710a4e3ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b415e314a14d3c090e7499194e3a68b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6fd0d33d3e83f647b44a414ab5ec0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1fed745768b4a4a32b53c9bbe6e72605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e1abf4bc6082eb252108c31167734606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d23005401b847310632becfb864cce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2edaff2ec8fc1f4d62f307e090b9f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918f2d5cd87691c591516497aca3863609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d94272715dcff6a6d90c47ac1e21bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264520554f87fcbceed373a7626350a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33b140b7d40748e7257b402e44bedc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3eb2ab67064ee47d682ec9a24bcb14613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ee33b4347cee76b3b8b9d991cb19c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006193ef6439fade39c550c7eae1d00e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f032d7558ef818834e6f131cebb25d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0722b768c0f67c28cab4716c9ce93af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d23b9ccd78688b03be90d1004d39a2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1b2b457365442ed1680619089c495619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f97f36534477c75278d624fa29d57620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acbf554d4edd95db23585fdd2da638621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3c973b086562497e98b7ea7bd1c66622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdbb9d68c9bcec6e9f8d20e946b66e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c055e368dd6b0ef0b210029fcf56f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef0ea0cf96402092627e6efb14f219625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7872b8b8e3a6f4bfca51d86e2aa500626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd60830c82dbd9ab2a19597840fa6f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ac7f715f81db41d2db477f4abb1a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e3700e39b7ef25be3acf00d9063d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fe74ec711868df58e0a7a597ac834630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a8650d0fa3970696c58cd261b875f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3126b6c11acf3e1d34ce062424e28a3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f7775b070d710556de7599c0a562f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e68437fbd5b7b1d8425619d2021697634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ef658248a00424a9021e189c0ee23635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0a1581049d9c2c7e1187703b15cf7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1197acff88780cc31148018a1c4c241637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcbdcf0e00a2e979155f79be2f3fe5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0ca5867ba1542c7264f75f29ea16d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc49a39b9841c875b4de7768e0afbd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6d6910b3ab71045ee08aec8819afd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef32d5b44c4104b5f8495de111bc734642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5f4559966d9242f0bb8fa652d6c97643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920e08d1bcc97103b82b644734832bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7068c79f573d747ac390ea3aeb4e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596d1405bf0f481bd9af87eec8f7a63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530ff2efd547d07d1b0ab1e5e8bc3e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ae98349f7d80b9000389617de726d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4861fdf113096b956688463736811f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b03c93a9b6ad0023c170bb571eb468650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1522e385c73c7dd9a48a7628846e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c6595e5357bf1e3a7d75aaceceeaa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7df169ca71946c43323245d4545d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a850d1f192b613a9da84f65d5e818654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20473e2ccf1aa436559f294cadafec57655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d445839950863cfbf4d2c595c257558656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9efe006c409f327c4d8a347c9038d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430e51feddabf51b4367cd5c43e8891658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126a4e96ad029944b778092363ef9ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14516999b8b94098adec8ac4ea75c7c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29976bddd11a40c830cc216453c5abfe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38448b390275644b1471bacd955b67662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc612b9e5e90e6ed73e5fddbbfdda8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6ddbfeaf0a527da43efec3e82a0c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d55fbd04f7850ff5694a62b630b1b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa199e17e8df846896ec72af802066b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c2d50030a44d6170cf232000407f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2736480e5fb0bb829e23114b9e92261668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d35759581422e9f0738c9b4fa8148669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765b25f7741f79fb6fd9922d450ab75670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5eff5092056556c4b2dee40f52219671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a67055f23437597143b66104ffc23a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af82ecf6be6d770b8efb0630d3366e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95df23d41154dda07d015787b17006674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36c9ee997c463b27cfc93acc6b141c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46b60ae75e9431fd5aad79bb7aacd7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e483f8c5d6246ba09891f60bb1f1078677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306da21cbaf6cc5002141b161ce20a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac87fd4f6fed7546ccb8fdd0a22e7a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcff7f89804847551710a04381edda3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284ecfbdbf83e5302f434290f381fcc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc995f21ef6d87a047cf9a7a350b55682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6a78df0711a97aa0c2f232a801199683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15cd96da3563a88100167c3cc3218e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b181db88c47abb67db5d4eafcab38685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d9b42764a73b1cefb7110b53fb8bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95e44e542afce01aa4a8b317656ff3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c11b68bfc2dc1273baf2701d46378688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f2f72fbd9211fbedf718877cc6e50689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc402bfe9bf6fbb19317eec8e9bd8b0f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd1b4b16f91edc24cc674f11b805fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e9e84869e9fb9399f4b23e9822dd4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee17999d114ec8b1a9b3e7f064d356693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab1a3a49fbe91d26a7e8c09314a3d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18690fc7c69cd877c01ae8e78d49b646695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbf5160488b7c4fe100c28dc8946a1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4f6cdf0e42d11b1891625ff200c00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57d47c395505542d920ce484456c6f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3aac31197acc74d1dc08eb5bf2727b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0648797f70b6a8b4b1385b9932d97700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442269b6b59d45e59f4be5d02135db71701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18538b2f8bc80eee32d6c49bced45aff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bc0e0e12d6aa1fbbcc4cb6f23925d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc05dee6db4629c34deb1d0f3da7c33704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0970e9f0302feb80355c547d7ab3fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da88eec6751107c0d6c0a2f4d06224a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05842f3126cfa61672ad864ddbecf774707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0e8c899cc0de54006fb6a85cc3cc2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0013614d6d3b47223d5bd572f2987709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905d4aa523ea280778307fa33a87104710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9241318ae0279d5864c1d7a9a890d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8119a06acf14b5f1a2a9b496b06b73712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2339b3735935cb6d9cf520e8c14746713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77afd5017e08ebf18c272035002059714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d473b2fb605a287bfc95be5d9dd5e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63099f3ba6f87bb87dfa118873fce2ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bddfdaffd615ef13ad42e9e097572717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff66fb32630bfe5768dd8344c5b0956718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdab95cb3a09d4bc7e4ec5a888fa9e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44a797fb4c6c4b6074a2a50768d2a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fd5a3d3b3059c2d5ac85eb492762a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a49c25befbfeb64b1dd48a632c4dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42249fb6bb18dedba09fd7280d6ebb1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b02abe446fff7fed977bab79a0724724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f58c7bfac7533418ed59527d87b73725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2214a53d0f698c94aede4e4294f3e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3660661997786ebd05c3bf5afef93727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01490629a3cc65915bce12aae87d2275728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636bed173a827c4b0a45fa0181778d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331789bb44e48834a41bc36920955501730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c991f453dd2e54cf46276a8456ba82731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1cf54852c6f02fc69558cc079d618732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483fea7440bac31c7f1b37bff430913733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea87dbcbae8f15a3f329afbd93eae4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90498b353947874d54771ef3848d1525735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5df790a4e0756cb38ef36a99d5c15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e895a7737d10cd677add6ef44569be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302485cd6bc95b06cf14a81cf93a801738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46665659545f8a26db1b2cb32a65ec4c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331812a90342637bb55ff8a43b07fc5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023689bdb963dc530cacd853833a466741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbeefa76f94b3996d02ca11e23354f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d419a3ea47d01fb6f3916a1fb52ca6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5293ef7d81c0f7844ca944f47843b6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ad7fe3c25a0909ae7387bed9cb0d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176254e83b20acc0679baba62942b1d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199d7e99ac120de6a4154f6a7b15537747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a92178a205976cbc23db8cb3dd0491748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfae1e25d08b20197058966d05e6a6c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad5c36e9416e068c56f12ae69199a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1276c470b22b916f2d8a138bb901617751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b58b6d5c4c8e9cdd28a85624d2e482752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd0ceac1e4fdd6912cab82488dd31e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f1e44c8f1a2f5900e5056dd6a29c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afc887b6c42ca9dcf208c5670af3ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7f9f6fca23193806e0de05da8762c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca937790aad4f5761ecf84bfbe4b74757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5d4527f45eb3b06966f5e0f9312b3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1de1b39669db6a682cb6c0fe45f7e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fc58c527ef083c576a07c183082621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559d3df3821822df54bf3752b39feb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21943719eb8c9c32d25033245be1143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b94cbad6967d2e0d74bda5af4088d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab416b14568d959cb2302f64b381eea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463e64dc37223d6a63c093d29e5b3966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f96aa07f78435748cee71be7811d767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a26c42a557c1f049653dc027c74d138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a007a3f72b0fc5668acccb2901b08089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62db8e8035751e93324f5c4b738536d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e112a75497d25564e2b2671ab75830a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cf361c53018c6beaa385be9229b8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad325d1f67819c8d736e01db4a14d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a611c558c6adf359634fe11124aae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8f43cd3c7469360fc641e2e38e9bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc67c7a083712aac2d487f3c78afa4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504728096d2a5297bfa0d48842fa334f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3320ed30e021ed5f22b359e67134718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbc00e47ae84a463eb86bebb11528f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f33af86aaae701ed6dbf35059310d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828172199bae624267f14ddb07fcc7121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1127f07c17621c4732465608ebb9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e52b392b08efb7bf3e80904fb2b36323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3482dd5d63cedd155abc28705e567b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077c621c14dd72b8bc3ad9f7034081925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279646555f32bb34afe58871db8437f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee56f2b6ed65f143bb95bba7b1056b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c628a338b22898914a291d50e700c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e38ddc2d03791a8a22bd9529285f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a61c01a548d37042b974710dcc5b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476eac6fb7fcb6a7186d9be547a0fc131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c677c43b125337599f5eb9ca7a1b33f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533004eae4fef14c0616c4802803bf233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3e31038670921e4e0c5f7ac42011f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76279625dfead68f7f0ca1976d2d7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00103b01c9416f6b9a628638172871b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df6b4f6e1d3c46f6fbb518e482fc2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a79f460c657890e0dc9dccc7276d2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d45326117cd08b4b43634bac2703039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4320c17def70e18ac4c25c42f718cff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e0287bfa8fc57d1d01051df683d0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bccf8e065b4487c85d2f82c0ebf83842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c2889a93d789e6ae2fc09daee97ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3de5837ccc5d41f83c5209e886fa9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e822bb09693c7e838d8c8123547743245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb77fe6786ec2b4bee88967ebe9f22246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403d6e0d09878795d06b5b7c5886fe547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef8063b318bd517b4890a7cd1bc4f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf12d2f1351e7f0583600ae9fa4a4f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d0ad247d806eadd09d9b65c92c81350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1fe553ceb4d603135d854b942607c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a35f721a6201e53220e577103cee152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9f238514380bc60a9da4400a8f2c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d433a9ef99c57491690c9364f0a8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ede4b7d5b1eca7a0ae03bcb3f4e8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb80c4d87ccaa8e91ae51a6f4a80a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed42c41bee53e11b5c81cfd639922a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6d074036474bd2bdab367b12e721e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b46cba454352bf443fe1517cab59759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132edd0e7d16231726a61f95b23fa94e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf3c3d98f87ea475701e6ee3b92f3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396494f0147b970de9260020c06ec97b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da9b47c75884dfbb33e27fe3f07dfc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fb983ab07ed8ed15ff2c9a8d244b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7b6bc016db3d610654727c71d4ce565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f18bc3d58c5d5458e0a2fe1659d33866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef41b8f6bf379958ae7824c1f045a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcb3475ad84a2af4f42f34d32b044168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110440aaca4260480817ca4e8b9dcbf569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d3ef61110ca99eefecaf3b6b29b5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f7bafb8c87a689589f743b78a6b2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf423eea3a9ed4033cd436126d2ef2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f324033fc72f505710d381d951b39073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a982bbf1a966e1341fd8225e40ba8a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b7eca5f4f32b0fd920701b993111475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671d9223e728a845ffd7f48979b3d4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98df2aa666d1a7be3750c61affac75277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990aa379d701feed64bdceadfb76c8aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d73f179b7d3e0333cc4912011ed1ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1f3482a5ebe108173ac65c121d4ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ac0ebe8e7759eda215feaf71e0ba481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845e5b5d1b72103f65a41bebcf1d3ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657cd86e1569de336c42a3ac7acdbfe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4a7e15261410d98b11e56d1bbd76584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654cff3e6c2672451fc26d2188d0da285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39021bd8a62ab30f68617b557f03b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8273cf3a7bc47abda8a601c8b78e61187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbfcf309e16d43b9bf085554523c9188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3da9ec417cccf016e22dab7629d6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66261e066ca29779ebe570d1df3d98ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fe76f108bbaeedd5618ba2c472ffc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954816a745ec012430af08911510d5d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52dc67cfcfec0649bc3f5652d1032c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad088b95210f2d86b1a0e445027421094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc98e5c9f00fa220f11d0cb0058c3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b970989c984d4d4bcc297f58350c27996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78402d4ed6b1b7f622150a5f53e8e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a641ff6c20e1ecfaef1bc3f9f08425a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426dbdf29717a33c8e573230f2e018599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c974f4a1de664ea1db0724451d58b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb58cdd46797e3d92f6fe7b764686c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc2e648c63b12bb67bb159c5be41e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56928c6b85ae0b6e174aed5efb5000c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ea2b11490c3093291f136d4cb481d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08938faa90f46b859d62f753c2a71ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f930adb3956bb2d187a08b96a6da06106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef7c68add7851131f453fe04c20451107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dda253e98183b0b7dc250f296603a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7c14a7d73b8b180c4b19b1113e702109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc173bc15b777a6c4c5be3f68b877f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ac4207f768c197bba42508421aa1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48325281d13439f9c0f97ebecc7064d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b455573ae98dd40032d55643af70eaa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c723a7b947d9b2a38e210e558810e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001fb6736373aff4f127e0e7794a5ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bc1a7813822e3ee7552f3efb1c772116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af85e72907b2ec485d606d837faf7f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300836e5e07a9f55db1658b7095328f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48959d6161b9614e4e2ad002154c2559119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66803beabf4fcf6b1eedd38b3e685218120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdf0c7286106d6cd5026e962e93b9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c78bcfc6eac1f600503861d708454c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c915eaa7e85e65fb35c037a955d3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf522eb010208d7527523830d3d5f02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e68df9a7e302ac75a33ce7e19dbf1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec3798325d688ba7b4907ec64b0b51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa8844ddcdb12f201534c1fd234499127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177291297f87785ef96b82ab9b14c6ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6bed1253eef98111dbe40c6c56dcc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae751e2c20b32ec692a4704c46897c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46713af7f26b55c766d8100e5e94b481131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0634d8ba63873c2176fc52d9a757b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177c00dd3abf3f0e10daa524a69a8d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551e62bb3b1ee2bc5eb0090bb513bab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af807a785476592105d5afed0db9f978135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8b06ede41dfa4b21813002fdbe82c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fa4d3b0215907d7f67057f233db9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99bdfd89962a26b493156f49b51126138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f22a8089207dc726d4fc2da4ac7c90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e96557f8b2eda40d357a1dd64359d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f3a47c44d1bf6f14dd5353d047f41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a4b699bbd25fe90ea5c2bc877fe54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b342d6baa24f36baf31144c7acfd2be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b614e326b4d00fc5672e445ce4034ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5045420cfe69380f189af2dc32e12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72543f0f81034b457474399f819198d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e85e4e7bea4642a6377f23fa46f171147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d783a29eb34303ae7f859f1b9895f27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f9aafee6c76da0e905a6663678348149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a4bddb261f24f082013bbc99ece75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbd4a1ab38874f8e821702051bd883151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f160848d539b1ef9fa8a4f9215c7f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78ff591af3cccc0024025f08da7640153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2d9fe7b1346ddcfe22a43d1638e83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e440727cd41551521622845c793ffb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16541eeca30b4ed48e2d6b2297bb9da7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d71987f0e729c56d6503f5ac4f061157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e833736ccafedeb650997de9d21f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0ca1323cb21d78ac4c5b74e9958ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad94b3d69baee37ca777e477d58f539160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e966f25dbe8947585ea6315e7abcd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2750c20c9e9094580f20558626426162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b73c66af288aa45b065274b95e0a2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bece7f8409f5c4445a0c8e9c18eb44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbade1a6272fce77c11ea05c6ecc8734165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f507a911dba493524336cca7739921166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32141e0709fe384f6293186dd693d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371c45d49e3c3b2c3d77d41560f00be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40800d26a1aa4e39affd6b5d2a87c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9eb7f397d3b21fd8f26abd1f4aab08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c11b8fc82d099441f30ab030eb15d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdc7f6a6dea7989a0a93cda7519f44172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6e4f231ec1a5f2363250b1b992bd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb898897cd3411706504945b5f14ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334fa6aef43e7f53aee0d2ef92c5c16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f4846abfb0f505773d638dde572ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2feab45338912e2f6c745a01bc33f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a551490c19540e409322d7b7637bb8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac95a47f1d5294e6e9b7a25ba0a964e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72bd501b5490f64c8746df6864b961180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc03fb6f352ea66d012b1fcac91523181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c74a0cce7a6ec64bd77ec0431b8951182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fb6e4d69883910d33fc9609c934a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a24e8250caacadadbd8dd3b96cf85184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607df09e20b3cf002afa3a199f80d85a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd4b28d6666a2ca9bfd7e1d8e54986186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaa57486246a73346f9174eb12f84f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a936c6be67cd95d39991e3156cda48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d959a6f1de75e7c24cf2e29c7c481189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850182363a0a06def4e1af51c0c3555190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf7df3e5c01a13eaa5fa9ec263ca27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df15380e7401c94dba2f41b1c79ddae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09ce939674006861f39f64065246e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafc3bb7a41d2bbbf17b3b2ed912ffd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bbff10054f9920f4828f2b922ccab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec3c0aa06017b68f0a4b6a3b72e24d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00173e1d8574f44180dee97cce2aa598197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e532192c38bb61f6cca1254dd604f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada3d51a95461c602fb83459621210f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b022731e158e01f77779a9607d488f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c356b573514b029889c54188198cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39486adac8682a154e81bb05957fbe61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242fbc513ea9b9e78cee78b005b529b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca45bb8872cc2e0d5600e47da3f50b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fdc75321f3104662dc9ff899a0a6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e4200d27b6341cfd03242ddbe9bed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca01f2843c29557180fc9d0b95c32f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7ea0bbfc77e7c76baba837f858b46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd47b92597d4666c12e31f4a7fab7f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd330ab72c686083faf35b3954e3aa5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f5c63889c9eb49060e07c34db7313211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057c062f3f57af082f98f8a1a0a7275212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42264a49b579187c698946fb567c39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc32bcd5497df872139e820e53a794214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c65f32ce8d983e7a79dc7bb949b37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab61a454f50d9a116d98b745eb81cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15596d46aa99649094fd9fab73a444aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31654062ad6227eb3501ee8d6e4ff379218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bc9600ee95bfc85b7e4077c46da33219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb77fc9662ed1291acb7a342ac1d727220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd81b39a23720a696ac5639f667361221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22f0bec13affcc9ee058e63be4232e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b68a49332c53ae570e2475f28c0475223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405abdf64df557a1682cb463224d02a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74d46098c25b30dcf0344adc98c9e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28185b250955555a8171f21c10b556fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5144ff260284037a312f3f12aed311227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc38096c0ad397f55eee348eefa46a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398afbd641bb989685fbf6073a989e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28107feacff8e9a920622fd60065982230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543cabed7622604c838ba396523e56d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd1dce457953b877824190fa9c12bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df06a7f1781363f7c6146f6637394d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b405cac8504286a53b8988b807900234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02077864dee6c5609dfec03eb55dad5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28fa45c75a98092bd40a73f9c82be4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c2f4c31cf2912b1773385e4697f8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab93ae2a46c67069da5774928ac731d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef318af38b321bb77466bd349893de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10375894b304f4ff906b468370906ef8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917fc4a13681d2a402221729d243402241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a68f105bb828460ac4c52ec741802242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942494c835013aafd3a2656a2613e00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a68b7dfa46188e2a75a18bf94c16d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e223ebee890b0ed31af16cf5f6d3cb3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186471736a325d403221948af9075bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca03f7e818765d5db13431d60ee7431247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275965c3d1f20c72911ac9e0d09003fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5e797069e4a2bbb52885e4a26096b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344c891821bb66a22bbc403e0afd6d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f30b92206697e8bf828045201d0ce3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313239afe0326a36bbb0a5994a29e38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708144e3904e1e6c28c8fe9be83a48e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b93e72e27b430e99f0518fae16dfed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80131ca1c26660376e39ec0c904f564255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e4f693caec333a877a7783d724ec1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639d5694fed48de00e7446518633316257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59253f6f46fc99457c85c72effd553258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca44eab141a97ab6c038d49c9eea131259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20008c0f25cd2a449be3517df43f4519260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa0a419597a085b5577568242936fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4f250800fcdfd877124f47ea9b89e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b13f4f2168bd87043dea4ea5aab84263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17543a89c9c5084dec6375d94df3f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad10cb1e35cb680bcaafd1800704bc8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea036eb4e96d4068e0aa8f741e6423fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c230fb3c9ac3e4babf173e0185b3c04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9357114c85d8547eb53dfca529058268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ccd0dea14fd80d2301f31ac2d7bc9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382028265c5e91a5ddc173544221408270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6969bbe572411d7c8a5c7d80446f57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40b8965384dbced197a4b64392c6e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c8e310b9f5e8b3c8d27c10d53da18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e0b0bfdad929b9f82203496ab2506274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc6f616da475a5ca04e07212ff48d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a5d68bb75933d8167250e96fb176b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3eefcf2448ceeaa609dc649d129229277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a8772acd4a1d71a324ed8cf8a0e81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60de57107e7d98f904980807f1a7b36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6370877928a9283f0517ea8c7435c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3195fcad90a232ff0880c88be6a0fc7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cc554eb9d965dd6e56b341ecb50e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfb680863708332fad1aff6303b6ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60898d7573fcfc8824cc6d62f123b5e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a850a44c54123d3f60e613aafd35e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dddb4dbd74b0f32217433d498dacd9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2d692646bae4612b65d8476d15631287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664ca0b4e11df1fb1f035f805766254288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2929499093ee3f92ca05720f16f074289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5e35fb7252f08a2f6d2e0b9dad33f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de6d3bda78c376c8cc1cd5981c125f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb123ae99eecdeb89a0244eb184916cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65534e7bfdcc4b61e3b5f0eda3ea3f66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbb8b76bb3bafe50a2f31ed76113a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d93f663f7fb7a9e06d5a37b4a103c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df87db68fd0f00cd76b8931604df969296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d33b2b54c471f05d852f85383babb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbc2665b6d25e0fee1606658655988298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567f5dd3c7693879f4386689ebd7e35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b27112e50af4883fa957acd3525a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3936f4bb11779da39b0ebf23e7b574301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d569b75232b0b8f261bdb04fd70ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abafffbe506304a1fec17d735d1f14303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a2356dc264e144da512f8cb351568304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cd66888915a1748bb44127de076e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbb39547525f743a0a46bfffff9f29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b14989fd42e385300917eef45ee329307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcced22e51d9ae6bd88c47ae4a44a6a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffddeb8faa3ed42ce429582a1cdb710309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae319c3125b5965663d8f7f3945d9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9e14c43e6da0c0f751d6730488ed0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0023ea50ddd1d2fe3868aadb6634707312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f523bbdddcb9729bf76160ef3893ec7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee01b7df394e0d38ab619177f292b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd314c57e75414c628c86166a4e2cd7e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e04036b00f3417dc48330d59bfe203316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3256a213678685289dcaf028df598317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d61cde6d377828c533320e747a833f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a71e341a9ce93ac26d6eb98dd1c57319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d48f2e5cb3540aec054144f6e43697320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3995e1a95322a28314ccb81c0dc9d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35021ad4f7f84f00c42a17e45af9c183322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6916ac69c2d988f8096adb858e520cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118f25ed2260a5b1953ef3db456665f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605ffaee334cd6402d1216b10aff634325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cb0f80d6747672e5798c356155cb7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ff02b27e5f72dee110bc4486bd4bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f4a8e502f568afdf29a835a7a8dde328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbf18e89df7f9f5c8e8781ce66509f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce93a2a0d4ce747b7cb3aa604d43d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a11a898e7ce359674333fa1480d908331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2b242593d62224a17f45a033990c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b623352bec76585be6b10f6d3b58a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aabb5a3b7875aa2452ef118ba71a42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36f21be391d095aad9a22e8b72cad4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2372b111b01dc9142a308a53b01b6bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac785109e80ea670d848a97bb423de5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f92fad03980533e45bb4878be02391338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c16259c27bb40b7ba348532a7d8e3f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a832ceb73cc60feeb1b5661f4dd88340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41978419c42d960cd8700ef493174f6e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08677c63854df04bf05e1b6370cda0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6baf11bc50779cca2712c7a39cea9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b7576f53060ee4b5ed92180b85b90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beea35730686c342ce8b741f159d60c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091611b74ee2f42acea4536f3cf10b1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebfecf689938314697869d8337d959347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b301050a0dcff59d7d1b8ec6548076348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea53fe98ce8ea7221b999aae7a87fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819af1bd0704c404072599e07071318a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823134692e8bbada5dd5a789b4a2e28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4261230853e0b3761b6f757f95ec4d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630fd845def3b625ace06eff3c27894353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704a88f029bde1e06499c43f2a29239354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b40dccc8238a3cb3eec3fc4a3682bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f26f3a5ffe242e3cb2ba31ade0a844356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827090e36321e1fae7c7f90ad75ce00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d88ea97bdd8ddf8f646ab3be538b34358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83a4795a2992e0e69eab3fef19860c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0216f8dd92987f76229cd313f08956360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622972951b57e28b596d701b0bc08e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63c2ae9f2bca3bc500804a4bafc9ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b89d0b0020a133eb198e8acbd593e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c876295e7f0fa8572a9b0530eefdf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10419c5c03c5dffc3775c147c0e8fa2e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e458600a5f165221f280ec7a9df73e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f0bba2af7cc3b1df513d5ef2b2ac3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5343d1c73c725a6808e3e3a6c63f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0eb9866f0b02cb26cef8fa4dbf01e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa62154e5c93364fd0a6fe79e17ec64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084aeeff044120aab9d33a90aed8b37f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377aff9d825f912fd87188a3b27c0f62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d846336482cc66e762994429ed0df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0d80724ded96f1c2a8f6a155c0b5b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9e6dba1cdabf6c057865957a8f15e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73e77efdbe2cd42080c39bc5adf4a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9a2fcbf78ea77e90f29b50547ad73377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a32fef42276ba098c3e29d6f9066d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bcd3e8783cb37042cda9f87208a95379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bd254aa12ec43700dc84c560c19a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7fd755acd7e21cb21fbf4803c676c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f22c6b05bfd8cae8d47f323e06e99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a40086189bea2f433691741b08ca1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0008e2657c66851b3f5b65756809b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba12f59d26074a4b0cb6f68cdac115385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8491c17fcd54b3705942c0e08f25afa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f14c3a3df8ff2fe855c094f08b99fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb881d8e33f611b1dc519e15670bc7ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2539312684e0048abb3d7148648beb9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0f879ee497984259c6b9e076128e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749f6908d63d9c6b4ea790428c94254391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2b3018f512d2c99cb81ef6eecb510392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bf63faa6f1aca1b097d26faa909aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773571cd1c54a823c58a164b44ca5f65394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79e813d288eecabc4813be2f16eb86395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e398c19301216ccc031eb93bd7d936b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabf436fb50067a566dc7f97dde1f33397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1616387e732b5ced3c88f73adc548398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff3dedf628b6943dcaf3a69f66edb1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4619956d74eee96cb99ec8317a135400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3145257db3c247c58e63f95d0f11d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c6b5ec559a054cf3b6a4414360337402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf458ae045c2466a54bb5e4e510166403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325f736d4ec93c6a0d007fd2ebf96bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641f1b52d6e57e74f5d9794e709e760405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e3d0600342a6f1a282bcde3c1b5e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cbd28f53cd9b673c395bfd51bab84407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526207dc95fe5d3ea9e139ec9c9e0f59408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc55d88d9c5c2cc468b3b68bad7802409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de076a976d8419967c8e1e48f03cffa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9d77bd700d64b0962f7be0c27e152411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad066c4e44d948ed49d5a5b46674fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c811237fb419cdda87aa6d9477022b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f715fc12aad344f1b8608f3fdc8ce4b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b52d5cf9ed59ee1c15a6f77de7c76415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d80b7b2ae4d94d57add78b2a550af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161af554075f8dd81af27e2c213c7822417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13873547559b0c878202501450cf804a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19739a59042e7e8ef9dacbb280ec2d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5abb35df3e6d45d9f0325cfc00c29420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9d7ef85f02af5c99f420b24803671421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76f82b976ee3b18a367428846c5808422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f85b8caf43e77d23f7d852b319c3dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474e0642a67f10dded9883ef4f197d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3fb42f3f47640ded328f8ea20e00d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ded4e4e91c7dede4713d93b7ae557426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f8ed2131298565c90049c0b2bac77427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a02ab6ad5330a4b8858ff246547e55428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8064a4cfe6f36ef8fdff57b32fb47b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8128063797251a7e20ec9fa355a4e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b59b321b755c677f570540da2593f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14b31a53c6bf31cb0a68b92a8d2ad2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73701feb7122f5206cbc940d390c025f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062d39d25d89870678fd1991d3cd46f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcc0ef695f611ca4d6aced4ccdf416435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6b64eb6dfcf3d7dae71e9ff2b0b29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd335d356ca33c7dad1bda7dc8e8cf2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835eaac835f5945e1f0a871b6b0249d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb010508df54ae188917c53f0ea2fc27439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad832b3236f97272c1ea57948a355b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087c6d0a124678a2939d38ec3148b9a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72843f4e27c3e6c950ec3a281d1f5cee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638c3c09a5784b74fc77c8d85390a95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496a570ba24df3f56b6fc17f96f1240444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5d03195ac6d7d7cdff8a4c122836d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505ac4e067efcfd5dbde53c0c89513f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b41331a5d187addf3f130df4953fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1737829f3d44359047b7067abbcdc53448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15c2d442f5d286280ccebe8eb1f0d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae337e43b805d6b5580c53f5f67417e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220683759f5b192b894587e562d218bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e304df76e749439e51cd4d2edf694452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a99fa50a202d7a263abd3a6a194566453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a9ed36c8c79344a45db0b4e01ffa8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf7599f248e3dcf6ca5ce2fe43a59a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8295d4fc95060390d962b3642e4d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58024600722d91c5a6b86328e499a45457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8315bce5068f789a3d42e9d41b483be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7747bf65a38e44078820d1166bfc1f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f18d1d8edd96f10e987b5f3ce9d21d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1768c9858b14ceaad947cd60e2c7a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bca5625c6e4716fb2423d881b82bef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f03fff715a7bbff1b59644ebb63d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e934e70c65113e94cc6bd96bc594b6a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef28d69b6dc033966f30407a2bda7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5716cae077049301674f32745b7e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec68f23fb20a745029f40cefc2dd130467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b056579a5d2577e7f95da5a54f3e60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a0569e5bcdf2a63b8e9663afa7061469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc6294f1d3f469cefb5f39108a5580470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3b4793b1205a5e756a4bc43cc353f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44483d75958205bab54748c8091da6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcbe520cc20b80245f4fce0f6ceac5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715e7eebcff3254a998024f54f23c65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307b6c826b415227b5b24fa5a0e0424475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6792c993f1dea89f9f67eb19e116bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1c7c0945d6221a0f367c7ed183a3d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e6fad4f44f65218e00ec32b8ad0ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d0e3be4895ff069bd17afcd3cfcf8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370555a12a40da1f574e2f7540ab64d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2a6dc4762d05db5b6748872ab34b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da9a2a94ce63c4d2bf5a34fedf0b84482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7d91af9cb5add349c963f758509cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934754cd6484efe29ffc54d6f714d32484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d0d0065515e701f4ee12349db6a53485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc106444ab40076347c02fed93595d81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fac2fd0d1c48a1a9f6d7c5ca2b2b18487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374576f31796ac4df64f14cec5ef768488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8ccf46dd7feef7f211e8281948919489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d11ff4f2fb709d2a1911440e549fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c93a3a5f25ca545a1cc5d465bd2cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb33048cc549154e1188cd72ba65a8b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975635a7120b2e1b128200c8929e33c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbae62f006aebec823d3310d1eb0024494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0069cc168fc3fdd72b5521a339f4f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8045f1ce25db9b2becaaa9f29d3da7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e3983331c6c01c73733fac3b11475497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6184c6b63e67782030494758dec5fff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a74deece94b1daba6efe0ccdc256b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6620baeb907d965115c1f16ef61b0a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a1e8ca422ff6f5d46b5dbab5d5c41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dabcbecb32ba6946920c912c12a52502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a1cd2f47b2dab1fe6599826f184b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f9d4bfff75d1dacf6fefede0aa445504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabf59c4ca669ddbf14a57950899507505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67303f3d7eb790ea8850095dbbc1b8e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288ee54e1cf1b85174281cc5f88cede507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8d52ed8e5c6d316414e921718429a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce770bd5c9250173b0424e4828d955ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f35a32c2d7691cf109cdaa48ec394510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf24d6ef632d9d866977c6c2648488d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68266021c923cc32a8284459182c452e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9bacbccd6651cf2f2285389f92a9b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25252b8fc9394700de430bb0888622c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb25b169a4d75eb8d7670f7018b7ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfa5fc5dcda78c4b855ba430963589516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3efe7827749fd0dd31d9f6518746f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b1e2f38637f25db3837442422fc6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b177a1fcd324771205bbd26c00d29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7c23b25811442c4635107ca7b05bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3eb36d8172f6f7100031e733280837521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55557897d826208d2946fcc0fb56e34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6084f3c510e4217be7ceba554a38b4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb06538522963b2759a5d68765b78d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b2bdfd2aa2aad35330fbd1d70e600525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd9e15de537136a242933c8fa88d91526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e39f168c8a56eade94f613935856d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab235823a63a21d4d2799bae550934528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2226e8ab0746f2f08c925c9482980a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566053d6a9cb609eaaaa9f91041c7d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bd2461929c761c968468e1da442d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e3e65743df376891fd9e4753dec7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce836883c650528fda9bd712950ac461533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a0499c9251f5153fe9ed8be0e1ec4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6385356230fbfacb3abd610bae36a7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc031f7716eb9d57772c10ff434ba2a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f999b26540852736f5fbba4ed230f3e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc777c1b703d7cf8b66de020fcfefdf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237ce9c1ea35fec17c1627300dafbec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912cd93ff7a0bc46e877b5df7fb2bd7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb224323cc4a74f6bea8e7b34ed7845541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b26c647399e31fcfc8f99aae47cc8c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9e698bd0f3be6a1cc4cda5607c9dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e87e166490aba562c0e1bfb6a195d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326a1e7ef8d052af662952a39536f10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075da99a6a8ed26483c12ff7d734f3a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d5d2c814b559bfd798b74cc42aa46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663cde2f3beebb85ac8d447fd870b9d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3e23cfce54fae6cacbe7d9e5e5469549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34877bc25844437809df9b79e361df3b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0d960ff38eeef2585730af26a036b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a367c820f9bc4841d36d205a64f5d90552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a08bd4eafb20c7e168014cb9307618553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35769eaac959a9b959075a6b545ed6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c63c46499f6e45175dd22070f66a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c7b614a1b0cf0379ac0a17361522b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7743ec1a2852760340ab845fdcd27db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45ba028618cec96d1a8112ad12b8b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b60d98cd88dc1685d00faaead7fc8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb795698d237b88c9855b9774b477d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e58ed96abd5404f3164e8eebd2584e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce56d3561fe28302ae6096634226bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80862dda4e2cc0c5fbb3ef264698d52a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501316686f1c311e69acba0fc44c1eb3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40023b5bddf4e3892e9d1563ea9de0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e514ea9875ba14cd18c68145976db74566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22346b8039fd0e613a8e0a3865570ad9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915debac2e194ef62b96f5ea2b6a0d27568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c511930a2c0ffd4cd1d30fb1b314fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bf71ce6b09e1b162df5e03bb94857570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957c1916e1429259f11e6d37bc39e74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15ca08e7bfc0daa599f16fc77b1b14572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226f74abb9664ce12bf590d80fdca67573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d702981cc6ad8cbf550b35f74d53cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fbe0633391ed49a2eba0f143539d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b527739c8e37cc38c57f837f7e5a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461cc3afc7ab4ca157e63cee5e1d493577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbb2a3e992093813be2c544515395c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa5d135f9f4c7757a501365cb67486579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a97288ace14e6fd7ffffefdbd8204580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd76891a8412e89290e32f568b90315581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33264ddbeea3587f614967ceb020a643582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2bc86b8574fa319bbe7e83f139eb1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002077ed7e8ad704e7a0028c4dc9145584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886c0f5060a893a9df185b80ffddda4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c115087be6b7ff449d395aad8302b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5de0a5cbee6577daf5708de9eeef0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12e6525f38a8da4507e9b66511cfec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8279236d29d1ec0f0a436a2c708e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025709d9ee661bb2b58224a9f39b51a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19b116cb34aba0cde226797f847e3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41946abbccd1e223d5cbdbb935bf38da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d70d3b255e1f57d189fc005c26485593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5290ca3231d7c9d8a477fbf0f11f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc013658e9a402449321bc9f9ef00e6e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07272c64feecfa3f854d698abdacabf3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dab2cc07b6836ff3a6656b8207177c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a0e9986c897006844fc1573cef163598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5d615479877e72a43cfa5c465e9b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f973abd9688c60f38032725cd9fc348600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad025e2a793cad5c0ce7756b509c9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068ec554e1182195fb4c807ee53e5e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdb9e9c45b67f4218b886700e93d99603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9995eaf6b2eea4cce2defa6a65fa863604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024402da37a8f85f49a89a878eaa6116605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea8407fc3e2671e4a3c7b727041dfd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d64ae634bbf08f623f672835bd5631607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689435fddb8b124128e28d4a95f39ac9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918153809662cfab2972c3cebf3f619b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9069d64b18eb0014064b577621b788610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966093c1806aee1bfb22fe7d78f63bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addb4e34108616a5bffe7daff7b9c63612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bbecdc08f7a7e09c584bce9c84365613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa64b3f08e9aedacc2c2dbd61865641614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d44faf27c3d98970de50d247640c4c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c03fe09ec635418b8f51ebc0d16ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32812415137acdfb60692c95c5f759d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4561d35c6fcc97cdce78114488642618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0ec7a61d26b684f3209c8d1861d99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af0efac4a8caaada96f3fa19624828620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfaa7022323e3b2cb0d02561fbd251621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469237854240156dda9ba4e401cd18a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8128b003e93c50fcae2828cece9e5a9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79ddad9358447a8a1f4b00e09a8be4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07591557d6151e958b63fb3d6b323602625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238edbc8b75bf9b03d6c7c3903e1c8cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac1437d4d31d1b2945d2bbd25692e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd27242bc381c10686e2fcff800b2e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d3cb616ef907d0e817209aa7456a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73791cfeec638f569957b5bc11fe27a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c3b342dcfcce38610247a9e9dfa6e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645c9f2c007dcd084354e4b00bf190d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce1bf5fc896b699c67cd19b7b27654633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6da7794fd3c2df2261e2644ebfe86634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c8d9aa7d7e7d8d1b027d88ac3f65b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e5e839fbdfa7f05a208971bb24b15636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456511b55fe3a0abbec531ef0b5705f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadb9a7f116290b67a77b62fc0e31ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb583ec300994441f72ad86559e713639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7567c682c7acc89673164fb1e83bf9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360e14ac9f62ad6ee22ddfb70d3b567641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443c74d4184d19ff43f0b98df7316d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afd600e00a4b2faed3f9cbb0747d9c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579593af15c3db3d41963ca46db310c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573ae696718bfd4a490d05bf943c913645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516235655c1d26e1fb6b0b965b4fc285646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3018449a7f3556a9121b280b528a9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237006a4f1a4dfc8ce9441138150e1be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72a8e297b446bc8da957a2cf135660649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383275673524711b158940cae45fa1b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5200fd18940aec9aeb4266ef217ae26651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c658a97fb2e329755710c800acf29c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b039ccea2abd4e016245638ef29329653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002f2a5dbc817d55ac28609e3bb04e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280fb47a524d973e65a67cc3aea96f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943c02fc690021ef7a64c2ac2111c1e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd4a700acb68116da722d8da421cb4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dc387e6e433a6f68920a578dc20e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744d7c0ada509f67e6ac91a6cec5745659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea99d74af00f7d686a10c59f5efe2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc806fe23f5698fb5c139f70ea6f259a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657262577e9250bcabd098109c9b247662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85b1840aa7996f402857bc347e9e43663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45085cbf42c90d1dbf853a832870cfb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922e6e93fe83b89fddbb204d644a70c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840a7a0e0a710e60a24ae8e14b3b057666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9b5e2d86e8f7ed202f1b90e58f2e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97294338405d5a2b6030ae3cbb4042a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec385c53abb5fad16a67dcb7f90c6ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964a4c1f65d5dda6d642383c9e9130f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885b811637a77bff2aa4f9fc4345a00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287f1a7b49214900752ff1d8315fa53672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286472d7243f17b2c3b4d7105f41f8d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b883af9250d614d78aba2d840db7a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ac8045e5b9510022710ac4cf99461675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a4c2bb4069d65429caaefdfe34e06676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65a5dff76d17f73db3f5849ad6cf2b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937e1ede8185cea0d26751f897a16a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4826791cc6269ca17ed4c74c7b6ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59a60a1e7e50425716b70866f49eea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009567ab8d79ff748eda5aba0f9eeb9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996ae87d7e738e95890da4fcc8a16c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05543469b1381d477174feae7632c14683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35790b6f6e983256a095d0fc96abc0df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf47030a12be38fe281912903151382685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de374fd5150324b0a3d2beedda8d6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1718bf23262cda488635187a0d6be1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe2eca8ff970dd325a4140244dd1d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875b59c593a1bd852bc9d62e6a859d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a9981688e156f6f37a0ee4beda4c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66933915f04e3a1da47b8e41613f84e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2318bd8067366868859a99f7c1245d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b333bb98d3c87a11de89a7017d2c23693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dd9f3c0bc42d84e2d8a18b9d1ffe4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7434600071927ff6d86e8e7b81a48e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adb54e6e8ae2db788e5ea19effd017696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5c814df29e6bdb042a77b7fbc01f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb32154c658c79015f17bd6cf6ce66698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768554451550fb0e0f1e0649bfea121c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c698befd4e2ff3fe55fb53dbd645714700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240a18500128e5edc7bf7911a1577c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a23db87917a76950198e707003783c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd9fc276b6cab89d835d8b4af95ce3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5cb52317ea58ba39fd49581e155db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c63f80de35052a82cfe648a927c883705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835b0debc6945f5503dd4d7892bf737706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c618082d5754852eec261914050a35707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3408c3a7c00b8172b92b7be2c6ff2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f464c797f2c6ef7143559b5ff95cc64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601e1e3b86bb352b665c9aeb783e409710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2370eda77b097c451950c424ba1f92711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2688324813165ece6282747ab000ae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dbc8dd131b2ba77a73ae4af90c67e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9314b095a046d5febe112e4028bed3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014110b821403a39be5029458296234715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b9ebeb3d2be40250f2db838f6850d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3d886b9555350c31ff4e8d01fe71a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a7a476f08d367172c974ef36bffda718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e7124709e4a77e76bbc87493ba74b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba44b2812df2b84906a7f4667c365f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cc3d78efb71e32247fb26e1f01df7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dcc5d0b5f4ebc6e3dc7c8b660cf2c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322dd46002df778aa1dfeb8e6679b5e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e3589c4ac0a81153867755df26c3e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee9ecf4f6c642fd0d77a0cbdb3a8e5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf94ef05574eccc3a17de4a501953f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c753d67d97ce3ba947d0835833dbf0e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b5effc788fbfce9b2ad6893e239b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e230fc84a9bde5ed14cf8c51a4a154729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed86cd327cbc405ab0e770bdf48a382730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be624d98198059e78300ca866585d81b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f421c277c65b4cf0ea07e2d10bb4d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4eaf22bd1a180fe4d1f241822209f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634df5bb064d5abb9b6e8f40e2fe42d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f39f231f0cc3f3a67149b76a6d015735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3aa564028fc48fca7f7165a700d591736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e54d1fcadad049b63d4fb37a1a3914737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ee3f230473cc2185cfa0e120a5923738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161b2097e90b61b5b6099ae3e1cea27739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f15485427a6fa1ca8afd094bc98f1a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32011547be4fea847590a3c3ebbd90e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c47decd08dab621ab07a5c138373af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ab20af01256fc0d49fd3813fcc637743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef89be446e27ba8ec783ff3772e8ea6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0098c40c0258636c9d557a958d33fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c86d57b282e730a9fa80694734cbd1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0f88857b11473a88f7c17c701f5db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4dda9f95fd883dd2e236f668f03cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514af66d9704e62db302651612d29f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f73277dd21a5725bd0a7e62519f5a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ed493296a4da327b03ade0209bb75751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3e7031352cbbff06d2c3b973eef19752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eae675dcc002520b87f7ac5caa4292753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>