--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd21bf7825a303466691b0361f2c1e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152f4b67897b6ee3af74445b11385122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2db095698cbcbf72a9b6b40e13a723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a303d9752841d3458126b33dbb1914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba08107173e711cfaad52ced6b3d1c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a65fd3f362ab7c59e2529daa4ccda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c451969af4bdc08328b205692e756c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dff73560f366fef07bd8e0c2a73cdb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58647ddb53d85be4b625bcec2ccd4249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92918da6e921836c7d0872dadf1d171110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cec4278f7e132e175ec366f2072a4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dd44afc47baab0a0f965b46ca3b9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3ace2485ebb51556de4312134db4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b274e76ea8a22f4d6f95b3e83a7a8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdf845cacbf7eef1fbb89441cb966415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd3598d475597c64fab1df069bf40016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441298dba14ef844e4fa07191f5617d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac7d03e2689b032d8a54b9d784812318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5e88f9dfe9ae2bf607d614007b0f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d880f7a541a98d48fcf17374f0d59620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1dad721b22d0635792f202d93fe5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b05c90fa1fad953bc70c9cbe38175d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73f96751889dd7dc530d916504911723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d934cc8609e2efb5be6f68109ab01d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2eb95e9876f6cdaf83798c35ff34525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5b19813933b23200e59e17ce1bb9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f407dac27670acbecb7d2e7bfd56ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6ee6fd568d32d50bbe3cbe5b34c9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8db6921a5e13b129e04d5190715ce229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf243a909e3493d96c8a895505d845630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e017f0a10afbc1fb9a5c54a0c7a2331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b50658a93bf790f5927e1758fa1c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8f679a3fa69993acf4a9ea77a133d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2dfbcca390db9c6ad3eb602209c0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44304e902fce05dc8fda038b7e7fdf6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bc7d358381d5d0c53b564061fa7b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377dbb03a3924e196d0f8c3cad1563b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee71f16bbc398930f73379eeab1ef6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd96f8009a3cd41ea145ced4413f9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09fba74f8d55d656004188debf2f3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd21b57de42c4b6abd473da4d18ff141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63cbc9eae533ace86b341e4efae2f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fb71dec1efa25f0538487da724dbe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a7ef529ab318da5ab8f890f8db76344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668bd7c683991557fa31cefc471c93a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b78e5718e0f43634154d67713d51b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449e65c14758b74474c1f2c233019cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2a7b12875c5adfd7ec0a0d1d3bd6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199583a56f66e08065a9809eb6f5b33149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb55e3097d0dd229f41a1f585630a1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ca4b3c0fb9b4a9acdbdd581bcbd8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162386b2006edaa0c4c20427ed1a85852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246873e6eb7f4e8d17421ac4d68deff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856403f86f397948be338acfb2cc97b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28613369e1706bc64fb25f82f8705f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd882465b157a866a6d7e8ecbf26453956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38241e5c01fec1040d7f7d1cfe531057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4556905e04a4b65e3f97b83f0050f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7964d5a585b8963f8f159050c82e2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95119d5d8d5b948ea76da65dbca20360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6cc684c8ba27be947b3325362787761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75476e9569701cc46e184c280d799f3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e054e629cc0a627441815c02ba20dc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39742fa9ad9553eaf023c0e3d3180ffb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c5973761ca89fc530bee895276b7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dbccb42697fdfb5260bcb564710b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11d2ccbd07532f6d0090c8de896a5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af299d0b2fda8862e4a9949f402a5ef468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88559bdef3a62cce4284bc7a4ecb4aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b9033e1cf848c3e4b4df24b42592770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0888bfad2ea1fad57cd5adda11f4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013215c259fc303069fa7a7e4827bc572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efd7ed77ca3a322c1a63beb684b11f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133818a496540292fc2a714e983966b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc8fec9cd44523ef2b830cbda23e6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a34d3b6827736ad233229f3c369ca476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b85fa81b5d5ba1f68265cef38377fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482323f25ec0611464391703a1d7af2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54544e9fe72e76ae41b48e33c56c3179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab5a7eaac9ab4e0c8443a9f9bc0ee980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38722a253dcb93df54d03953a28efb9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1b329738104d0f7cc8e92688a85c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21eff7ebb229cee2598f35dec50e40783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4c1cc86070009289461beeb8acae484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573af8b919c791ec509b1b540c485c1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab0524c89130535c531bca6895540586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fda3f1a8974e362faccd0ae8016a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b24f5a5f2c30be22bda27edb8b3f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b5413ed331362a0fe12a43b62f59c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a71f04239413b0764f572064ba07190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13eaa8156b9dc95dda4c67d1d4a86ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1e2c862e5383d61e63d671944112a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755ee4b109471a0896cb264b241349c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322e619cde59590f1975f231ea33ae694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e419b2cfb05fb8201b88ae9c1f269395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff63a575e5cf18822680c41e66ba5ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30e98e6c674ca96fd799452ef52b3d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1fadab51c8b4d0be3cc30df896b6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ffd5e253328d3895f2e852cb943fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999235fdcb26582a3893a20599be701100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e40aa6d82ac0483c713e4a3694124101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448c1c2aba35a5e5e08c8c2a9f062ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add07740515846bfb8d4a48111bc7bc9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488611dbd664f894d1b3f454e5996e8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55447c4fb18a9cc52c7f8d60685f1405105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07657fabdf321ba46d027284b77ee76e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee191fe85d0fad4a66d75399ed1e596107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bc96ae53c98862f1aadbcff0c899a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a3c19e03ae5abbf441fa59b861cbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cae8c672f2ecb5a3c4787df3e1bd4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82e548f7e763a5bda3d2057445cb02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ff057523237be2ce984253bbb607a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde8a146e201454060e72806b556255113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445956ff2e3ca829f3b02702190e41dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af3b3598ada9fd96ca265dc6c0c0e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaf05cf00d6053ea6870e1e3f28534116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a91c419126b422ff1567b72445edf7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2dab34f1cb2c9d3984d2029c17d5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5823ddcdff6e2eaef450c2ca5dc4b36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8617efb6a26f4dc16e600a82666962b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9f32fab41c6f069e55f4f66bc8dd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253d55cf96f7eb0210aff7ea9e2e130122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75577eeea400aaf12372b0f856123a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bac9d877eacdc751d1dd00fa182341124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaefd31fed683db6fafe3e5e0347c9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a864f2f34ea704505a7828553ec9b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad456a6c1066d8edae6422d25f54298d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b0ee2892c18869b3362b300b50be6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc55308f0a7d3199318cfbceb9ee06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2aeae38d0c517848482ca989e37151130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba21da9f7f780917d5915d3d2fcd674131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b9f5ee726414dcbe01808f35f7565132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5b221cb3eed5f10b7390d2b0b37f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a3eae39ad714bbdc494304d44b778134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d2ba877407026ce38d2f5e74d84cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1ba9cc32a80e52e8b883ac06fd390136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa737b4dbfff0ea56f61b100271e27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f4e8b4299b16ee38573f60e5476b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c154233798a9f97ac48618745515c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336dd4f42d97d4bfa1edffb9920f197140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fc1dddde3ac3083513f5ea4238579141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6b328c8f1415f6782d815672f457c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da28b7a47e6e30b72aa8895bf59fef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432d8334093a6444b9301231cf0afcd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b908aabf7610d58a684eb1e8d36dea3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53a7db45b749ebd51a655282b2233c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5449624190a95ebf495442ed4c9d059147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0331dd8c5276e406a70ffaac2a4427b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa5eca3330beb97e2df06c2b6ff17f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff59c3888ff901bf210ccfc56af1655150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25f3dc42da854f20d8ec29805a39b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0ca8610059557cde2000470b5693f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cf980d99219fbe271de35f7a051e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892f279e379d3185d9501ede4567134154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d144f5870b53e4643e21852c9645f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39fca4f14a6ee4d3db7c8a7a215341156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bf636073716008a7f641f868ae45a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76292b1b39821c9228fc3a5e4453b554158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e547a845fcc33f2f1dcb2ef2ef30a5a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566df0c3409ca54abeb1a61a4ca1c0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fe0667cbaf26c125af8ce7c1d99c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7ec3bfeb0434b042eb24c0369fb78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975f0870d02ff522ef8ddea6a39cfe6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938372faebd1f4e70e36c4365dad3b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c02e7fa5054770f18df0ff28257fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264cdc6a1f605723619e88eead8f0c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5bcfc515fb7cef8fa87042aa45d53167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7e42330669346b8e2335a7df38156168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3739f7f78d0d603663e3024c5603b97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5fb0872de36d7527a1ac427063391170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d2bf556d91e32ef69677b0c97e42d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676358f47a4a184505754cb56f4437b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217487c8df6167baa388ebcce899d6bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46a4b9c6e52b7b8ef1ee8ed88d78d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f69c135a988dbdc7575c381f1ab75e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ca177c33fdb296b208ebabf43b8fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33f676b299d16a1ad6f7ae39834bc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0dc8caf90098dab18f16543460e98178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea562870d7aca21953e95104cc8e1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d29bd85abd81672c2c1a66fdfc986180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a046f140eb2f4a73e36683dc05eed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452a1f66a223e5cfc073f0bb0c598e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d73cd0943e18bf66cd63f3eedb20d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a004e8d5a460be8055114ac1e0874184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bb26d1913a3a8c6046c06908654bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4768a1f182544a71dc6dab1f79d6897186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84a3c06822081ffcfc24d8a4652fa3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ca184c119f2a78944cf26dbe8e707188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946d80899b5a0a0b7c344c3849ac509189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907b2ee8df20ef24fc959d28e5abfe6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da154113584c8c008f23c7f81e76bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d63ea5237f2c09a5f396f27f4b57f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98dd446e874a8daff02b37250371c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffae0de3deed50ba894e2776888db6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7829a170fb9810c3ccb8803697902f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907999dfdc2493f2088164ae70ecb02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018408fe9b1ad15d64b07d300130d834197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56575cccc0df0a2a7fdef7f9ca61608d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f41eb683fc66ce62ff71469a10313199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9715138d9001c645f8fe875752177200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086da055f37970d6b3cab9e634299352201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d3c98778423b8c48ad133a2438836202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7caf0394b44b39c5c60068932858a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc7e93f364d95eef6a09dc7d12ff07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a70cb9424a1c2e522728713447904205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a03ee24d495b776f37ab1da8f193c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe681625ed43bcff3459a03680a10b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3cacaabd3c1ccde80fb8f6012422a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81337d7a05229af328aeedd7f0e26d89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43ff118147404647000f8c80c8a659210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac0f5c9f3542c07c302146c44cad26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9af98a8443aa1e667535522e109457212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499aad7f4c507f47e145865cd30e73e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75435cf4b6b4d750782d94590da9894214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d0a1591f154e9fd6d67d479d9b5d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837691286dbf17da0de712dfdba4561e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c715343923dba0ac183b86d913780a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd811c5003ace064702b1c57193bdc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bb234471c290bb4934fe68dfb0579219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87957ea68da4d49ae555aa85cd6c92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3777e6e4737491bdf2f5020d41e3a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e63683ebe8e1369cb05eed8318d62222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee4a1237db261894dfea02a97f20e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2adb7345dff4a535f02bc0c77d894a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690566814a59ad4bc17ee8655dc05c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad83a91e8509405cddef0382e38f5e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f49dfd8439e350ac5fdc4e0bf7cc0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af04892a315c2f6bc5e45bf58fab93b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b783e1f55ff65e37a61091b7525ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8be7feb85ce1b1d2cf5b8d3c7df4c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3812e0852385e7bb5a1e4bce6d3ac4f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66db25714933a05c9c08db9726007c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd0b226b516f142f093cfea175594d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb42ce9df68f6a7cf3208a20bc2a55234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6371c411572dcaa4866567505143fc7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01d06b7f9ec301e1f8ce728cb7d5fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ed2b702d248c4a9f26e118131d8e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f4f4c7bea00a30ed809ee70e43bbe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffdfadbaf021341f4d020b4cf88b86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c106ac9097142e01adcf03c1f1273f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23f40dd65717035634c35335ef857f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f65312831f64cc8301eb7ea4fb6186242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97780a1c6eba9db2ef788e6135d925e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf2d3cac9800b9c6ccdbfdd16bb12d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5392958fab5bc5c50084e8d81d1a634245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a22ca70f6f3c60fed6e2292fadc416246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef3258d69593fd74da0de024b61331247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519737f2167a487f515c271ea403969248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ba779c01754689af3f5effe7d7f98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd164fefb4d3b00bc1c4cc9aa6aa8bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5515d1b2045f7861f865d30bd58c1d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce0246e7ceb04f16510186fc5523eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3e0af74fbbab6687ce3140c3a395d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbeea98a59b06ddca3d99c68e04146254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd6f8f041ac36aa74b7534deb2858e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a62436e0f432927365e24e4b10c661256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063e0c1bc94e18708eab74137664ee3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856a901c51736c21574fbd1516d4e03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d8910d9baa5faba2bb246d3d951f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7bd3a42e4c49451ffb36ddaa40990260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8476b5d138c2524c4cd2505e8568b17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5ce3a670fb58845dc884b5af6e366262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1564bd1a7c791d57b7e4b3df25875263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9a5e2486b11f96a3fc63ec90886db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc39eae468e4bf3aabb561ba4a89ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7535a9ea7ffefd948e8ac9b48476952266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f38725b9f94bedb735217da9ae320c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721f32686e7fccd48f02fc3df878ffa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f6697cd3e15d7c7e8ee48f03185ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1da2db379b7e0a01393beeb2a8a65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014c95af1dd1d80d8ee39a8cbe2f4fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb7f0b5597a68596a8864a46c9dd3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd4f79b48449a1f2e2e1e8d60d660d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e3f4c8f27e4ac51c9289524ce9092274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdb0e33855b5f73a0f85a1ff08acf6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefce25a8872ee84da97a179fe36120276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef39c4bcfc14b2cc21ba811cece2c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dabecbc40f07ba90f8e6516b5affa0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1393339f0157a0fc8961dcf92a7ab8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a614453a973c36a88b766191497fc0c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea3beb952cd1b3e87ed62560b70e0e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3994ef1562c300531f954e0fb0206f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab22a7523f6aca92f7b172ce29fefc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460abbdb707def58772111f4d43100a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab40821477662109e1be46cab74f80285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab13ce48b5ea6405367b5a553ee49f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199430dc4b80251e3efc2dee0abee8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9572d1228d1a5ac3f7adddeadb3ef04288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ebf2536af3d0d64c7e9af33108e25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb35bd2329be9c2977fd0e0d2ec67c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d75a40d5bb0efe05dd5e73934193a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb9c8f4b0c2624e5aab5766c0e3716292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aff7ccb99617fc4e0167992c0fccfb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b781a96badd1736dc993d0272a427294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601412f5945043a09502d9a0c59dc1c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd379b13c1baf875ef0f32207126380296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6d3a2e56e8543f19fb3033300f6bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f730ec4fc7c683ce5d130fc813c965298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf84e4805b06c48b69aa10a9253971299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c04677a793495c1d3ec2b5349b524300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d76f19b7c96e6ece3f909776bdd26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f119f92b8434093bac2533cdf3815f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583e8fed172e677c92c50af6b8fbe9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e1127bef4213dfdaa269d5be71062304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78334dae08e4575b9e6280b7546dca6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae0053dc312cc80939b60646786734306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0a39ecc14122feb9c5359ca2daa4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83f910f3002c91da5a20f23351b66a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e535cf3aa4c9b83e19bc6c5e0d353da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21db8df1583b281ece9905eea172c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc8e98588f4e60bf28f38b37f4cf1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2d1d277dacf21a6370cc07b743f13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c29a853f2c78e040187454b87f27b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab572744f76c7387cd2887fe923f9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f712f8cc1c3045435b16b200b6d21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d3a38943e268e3ebc2479faa21f31316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9af6ad24d11caaab89ab0f36b65a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a2c0e10200e746c6e6ac2dbdf2890318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee862f9970c4eea3b7e146297507ef4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeea148526b12e575b51dbc8415e958320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f244bfb9af145ccbb868b4d64f3528321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97389b53d637470613602734e6e80af2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3ff09f0105faff1d6d826b12f4b51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856367a3ce86a63687d7ec67f2917e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cddd7405a24b7a7b1fdc46eeac88f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5d61c5ee52700f1ef42e2a73f7150326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d7708de4d9266f69e49f857e530d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25ce9eb1a9ba703fbb285c99970aca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14da853960bcadfd4c12cca9867f4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c955becc809428b80b72bbb86ddfb6f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575d383ce096679079218cfd51152a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc1fcbde132a710a1923083f97fbf4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac55a06b807075acf480feda65d9b50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804df74e67910f4b8053405dca505fa0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaaea3f93693ac0f33fa2dd913a5f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511549d62ccb45a9d1621b0ad867dd68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5d91f561019eec248fb1e3b8a8df4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cd82cfe6b2ca2ee8ee4f479841eb1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda34202c97a081b725d8dacb84206c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628459ce3778c786540a975ba300a69340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149bda71c3fcd6904bbcf28f082b231341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea9f5478821a439db0cb47914fcdfe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e5c5e17ae13dc7be03a2309cc765c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714b92c3d4c09507b6c8ae16a76c687344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e956f86ddc2f9b11cbd8dc0428678a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10a4d2db75bc2889cf83317729dcb8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438431bef87e9c9f788df8838eec388b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c056fc2d0ae07d15b9b1e8905087e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988bee9bcb8057454df984a01cced85349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b662e3ee8d719d6069a6421df6fd2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4e1e8adaf0f4eb68054282fa01bb8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22142ce1b07438ce8bff3bd860affbc8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c1beae6ac9d9dd8eaf586487f2043353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663498252ceb7fd77599059205595d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46bff7ace8fd72f794a785afc8d1d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6093f0578959403d5b1932241ba07356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b2105508cb73deee15cc19b62a869357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c191fe781bd64f749d00117191b3b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f82e70c064677d144095d70f808f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2265fe8b5ab72049875a4d08189a9d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa3dc8f02844d816a231b8f81bd82b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09259a0af9b3c8a327845084b013d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1e27bd89bb420ebd9bf58c166ec1b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e980df320c2681854f2a5623aed203364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287ab4ff0830e2de38f27b3bb6cf3bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623ee55f7ade4ec0aa6c2adb9bae5fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adb6a031ab67d18a3e0149b7822fab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ac7ec0724f3f0e76cb70193cf9588368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4392710cf789a0e677f37947468b30369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4ce5a7bdae4237374f04cb8787632370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d75a87118bcf645fc2469722a00a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898896cea68b16f33a72348239812b75372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32134d2b494128506fcd792e5373eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5de8e33511514c29178e48f23c763374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccac631c018a85cc55396eea73310c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ab5a9db10615975907696327ed2d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcc0554e0cc857fa0c6b4ce8e509fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e131b5b6658e0e606fb0b4fc6865df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de36167fc99791dd160a0edeb716f9e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef34b7f4c81f7d96e6624c5a4c13fdd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bfa2761dd5262f49b48a9b06a51a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20be32b05be72daddf8bcd4deab9a5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f72fe9ce0f7e69ff8b35a298e04bfe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ad819d48a16605ff9e2a542ecd567384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a3331e63c21c464549f53724d29ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279052a87164040b03268b4fbaaec67386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e64eadec3e7ef49d396038e90c2a82387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96716a87bd1e9f859bfebdc589601d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99518ae196d0866eae57ea4061387b14389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58498b81275683c05dae45ee6d61d7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e424c716b6b8d37d6bf467f57a711aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae01413a8444cded5b08d6271d5ef3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c41426b4ed8c25ae36656c787d6d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a403da465f8720bd110147442703838394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828d873318dfa713eda697c57e30424395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e15924703e8fd6b8af0135e1a0a7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646b5a34f5fc6955f2ca7499f808703397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771772fedb2cc2c82744581940afea38398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32458750435ef34d2034eba432a0e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fe9c148801f6a11d3c6150a90ec48400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe61c47a652d2761e9e00c2afd727f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f874cc215a18584e8839311cc0ab16d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd21e15388bbfe05af02bf4fafe1a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2466594f15872da4d2f3e174086cc14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f41b3e2242f049bdd5e9e5e10273c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407da1fb1b52487207f477d917b664d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50f8b8b510a3057939657fdda2432a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4a55942e088eee5b8881c531608a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00015b078db2756b9a486764b216b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75418ae1af4325368184cc2007ebd7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5df19d7d660b87cf524a86681ed79b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44d31accc1478bafae1de2818bcd57412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1031a3ed948f9004bcf9b45e86a8ae0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2cfc3efc97e13ada01f3bed4513a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a14e8999039ca359f12a3e08e9554415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d3f7cd666644d90752e5f616b729a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c3f08d5884a66a003bf026e8c7d1b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c48e5f4cda4e753c35c29df9813205418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed1106b8c042276517244f7b0595e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a82035e07a59e6f3c83f2ff1e79849420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac9620f257a29d84b08258830edef1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33626412d9ddad00143e68dec7e94c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71c64a76fa7d9235c0cec9b3b8d4c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da63564a72e5df4043a7e97dd5aee8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30cfcce2981d889dfa90a46b3a49b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f4f9e90dfff5f538d4c320e50f194426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939674f5da9c27ffa7ae5602467df72427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75269fc8300db15c2a9807a6726be708428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9c10928d31e24ba932c8c55ec0a30429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf71808fe4416ac697e668936c8b1bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f31bfd85ef2cbec2bfd0068f9aae5f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871290bfe29adf8f5af55e183f8c82d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee512e2774f30e69a464df8471e4f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d9e530c12498dd142b1f6dd1b3130434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448e142c0fd00e4dfd5f22f45737219435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a807bb2c67f89c659c3740a3a09c690436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5fc0d3b4ea906653dd3e25bcb480f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd10e871f2e08bdda8e095371bedaa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f97bf364e071f954830756c4a14a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559902d2e5242d9f9873aeca3e2dc7b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df427bc5e08d27326fa6a87b0213de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4086a457dc511e063aa7a3471630ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d40ed0f774adffc174f9223c5e3ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e97e9cf96578e52b596f5d330f0564444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2847c829a57e53f8429b17acc9ed5a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be9a19d0afa7e9b850e8f8c464204e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a6b078501107beef07c7ee23a908a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d41e789a71bf4d3620ee3ac666a13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb73deb0f60df8d30e55372073f2795449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0f14444fd97f1dae76f4e92590deb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913b21c3b0d5ab6561c54091eb24af6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd8d1e4ddc29a4bb45a8b682bfe296452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cf7c2c498f503efcc7ffbef23032c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb872a1714c36abd0bd10e2407b7e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619af29bbdb03bf11d5f9a33a79b7a6f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273630627a1f6d1c64703a3db35be31456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1486bd77e8ad8a8c0a99c980f89ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72567e3614b31409988b1de597183486458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b10f6ef7f908a1f2c3e597e6f8b41d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ce4533eadcfe6c40112461ec4e030460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7163547e8e909ac5a882340f1cd304461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba668a8bf8244fbe7b31c3eb6f0fddf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468632f96f32b19c002dfc0694d012f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442182bff6e12d8b9211e6359b5e2a01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eb1ddda1e1d9bf5be4f00791acced465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5be63cff1718e58f84a77242202f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1fb6b933d3acae60d6fd26724adce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf582dd717f522d79c918e03a7658a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564813df4267971a1e237be29092fcc5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dc281eb3a6fe107933736a467bd86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e201c8a003d5ee39c358f10bc0d8b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25169e3e482a73c008fb3e28c5505ea5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32da83ab680f731208ed6b0ca5180a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923b07d190d45e74de4825f91ee757d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76cecac4e1509f2dddc54b566f705e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed72ff05d5b63493172de63e1b348e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06c9ba75f9dff529eaa95710f704a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ebb4ae76acc39201c84a773913583478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc937c7166bef0f1052fe98e596583479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45696dff73ab4965c04b7411e69219480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350e446646012461640b3fcc7ed5a6b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303270e34ddfba669ec1821f0a366842482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c615ff1855e2fc42c331d35d6f5b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5429b4fc2cdc25eabfe8deb8664d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf164117d343a39b099313216e5f7f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e48d189f75404132b9f2e55ad360c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac19b55e95ea0b612e9ce4a380d0e0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479b90993e5933ad403f84c36dfe408488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989150431784be8e3d50715844868df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5ccd87df10139b49f2fc654af29e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264ee14370e10a7c0dffc468a3cb7f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd9312118d9878e9180467d646cfa7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b806864dad0577c2e96eb458d7a3d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0002e1c7f3670953334a6823f5b6825494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f158993f0015e740c40839c067f493a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b1d628211e87dfd8df12819198bf2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb90bf1f9adce122542c81ddae9505d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7855d7ff58525e29f87fa50f2172a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acc1946922286c4165226b52ecc1f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df484539d47cbf3cac15608d6eb8603500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b98b7f068fa4b30d18ced6fbe43d4c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dffa117518e5ccfac3912b132d27c0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906719769d2c38b21c002f60aa10939503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597539f27c66f7d9a681dadfa8bf297e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85549d3472a3187425cb9b9660cf4a9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae47bc7a43377578dfaf94fa05e3755506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780be0d8501f313b9dcc0a229b26c69507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4cb829e09da6f19602ea3704a5c06508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d00abbcb4bb0dbb8d4db69f5a408a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac846cbaa942205100b4da1100811b6f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd267a81ce9f1f10c97147d3296270511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57426145673c25c39ed3e4027f9e2662512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aedaebdcbf8068171847a228d6dd7c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8851ad5858f4abde5c1566f2cf70248514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ae1bc9f9023f7f321d1b81532daec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940af4bae90a0568ca074c8a3dc66c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe57f26fc283686cc5197674735a16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2d734993ce337dc4d3b92bc7a128e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7edf7fc50035a73c44a8da85abc21519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e63e397ceb4e7a70139b7acf35d63a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c9e52761781d34e91b0c9db330e43521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cef8bcadf2dd87d9fdc050c9b3330522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc516392326c6e63e1d9f9a0856b8c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccd5b66e11110b03f6ba3c6f6a9a65524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f7420d299dc4d3f1de4c6d1f5314e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99c33352215f8adcb9fd1c6b6fb8b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a26ee99ef3fabf0b79407e0454ae2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff41cf958c665ceedbd4a1f900e50b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389cd5cf9f43b32816133da3de3fd8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850ae5acee17bc3f9492d3f5a1901e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6e2e25411e0e7b46ecb99303cee3b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8b30dea22e0142739d89722bc1c04532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c391fbb5f24e94043ebc10fbe880d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d2118803b200d8e37d0b5f35282c0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22e4eabef21e3069a16cc5774074fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b7e70f4b3104742c87f9bdf98e74d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e0d30776f8bc75e8f03b7c2c2e60d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ecbec69e4776ed09acf952d27ce64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8780b4b7ea83fcca82c86e3dd0b630c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eba2de1ca7cda79e48f83c2a35d021540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d177f17d446b0a4049e95dadd71bcc4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cfd436f061fbc1877d266dfa67537542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf14ae58fc27c9fa79f487e9019680543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbb5db892ac455b27c2d078321064e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a475e7152e21a342fb32f37551d73ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0968ed7b86967aa88e319e0c3473bb5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9297719e9f459039f985280d4c132547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e894a6a6dac94b01be0052133c76d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582d65a9a7d890e13e127d126938628549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daba4bdc148dddc19374b471b1bef35550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cef89922aafff0752f4a69812477f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb60239ccd7de579725b968f296ca93552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de8763f2a6f658a229f67df05ec2a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029edf3b0dd7255c3bd87cecc8bbbfe4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e44e8b732a33f9ae42b8ee4c14515555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb7483a12822817e84795340d872eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a0fced97a171eca98e3a8ca6bba48557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38701ac1cafb182517d93c659f1e7df8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f10877a0094d930daeba75758c64ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f565b04ecec6ad48927daf84f0e525a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed587ddb6ef40914cc6286027726a784561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c276112f8b05069b3946ec3634c2c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ebe360864231cb26adc4af443a662563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8928c1173d5cca2a6ac4359c323b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb986c2481764c09708c4968efeabb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d072daf49855f3eec2e439beb34429566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca2a0d751f07cc00d98f92eebb2373567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a48a2ac43537a84ccb0abfd50d1abd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ae8a5dee2d588ff9007e907157ef1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772adf1c047f65aa7b0bfe8bbb1483dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bea1a13b1cd9b86fc0b7071ff2c267571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef925944765ea698cbfcf2abeb89bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f807407e3c3c67183f6831d720c7b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ac25a6ca90a5e8d1dcddfb3c8a558574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7e59e40630ee46dbe78c7934801a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289665f66d57b8719b70725cf46e45d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5de481cfc1a6d5cea07d1981711d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4221eb3d74d0a84edd38c069d906f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c6f6b463f71eddf172181b99194ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d54a951d708f3a69c83e2fff3ccae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cca9b26e0cf555374c5e470bb907dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4286b9e7629c63b3b2e7acec048adf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cbbeb615abcb4563871daa2e3532b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e729d8412a234a594168cca2741763584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c403aa18bf1b9df4c7494e64b3cdd2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58796bd19a028057678ed4ec3e1f377a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1d14c74850a07f95205830c12db4a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03a501b9327f48675f86192b272e31588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55977d1e96fbdbfd6e4fd6cb094d2a8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624b932156a23f7dcee47f1e91d3577590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75101d63a89bb75a1a6d6e0fe0fed7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416b3908c5648a8b7eae9753c5e0134592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b8f4f6d92eeb7f32c341a25e570ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b61b77c2c38bff6091a2b7c150c00594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa99d9d20bc2eafb1188c9c819ca47595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324c6f03a59decbb234601effd9f42d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c7c7665dbab8d8a268dfc239d0893597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2a1fff94d76270faee10743d56ec4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bc3806781d5f26e7d5825bdec24e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4f114c34fa60b19b0778bec8f4472600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1d22bfe43e4bbb02d6f18ea5a6922601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd409341b8415cd332bd1c47d4af408e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e94e449f431a8265b1f88859aa5deb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587cd7f95a3d6e98ca0acd53f59dec2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407c2b45b90a8b4ac5c3f162737ad7c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953b5220421191a1844d2b2dfc0c434606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc27acdaf86a0a8e70fb0f8f5fdca5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a057c6c0bcabcf0878908db6f78cb6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58efd631ff55cb5249c15db668e0ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767ea95acf42addc9d061c4375b3d85610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697330214ed2f6e7e5430f49a162dbd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37059a1e0c72494c62262138814b05612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532a0b9bf07bce80985bc02234412b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbc942472fbebc0ecbab45916ce5e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197283b337c1d85c148764483561b8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044ead11d323f0d634ffac23585cf4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb22b38d873e0d1f61d8f158e568f90617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83f5eed6908c0266361e79f7298b9d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ae6b39c84d354ecf7c025c3b8c2c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff78c924f5587eaebf31f89ef4ceb48620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2316c4ae3f986a20b9c9d1b5145f29621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33191d9ac6281fa0ceb7773a9c642ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a7d78ec0572f2b5df4170b371b67e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bb980d8248ae96f0f7b7b49b87feb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d8e483ab846f1a57f0e1bc48af762625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7fd7bb231e3115045fe50133835f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc7a7252aa32ef98e9bcb5b01a34e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd48fdd3d926ccda9a20faabaf101b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bd055389012cf12baeeacecbec52a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db647461950ed6e2228cacd8ec2e1ed2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d892feee54ce62742c41f51d9c31d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee533140d49578760d38c127e9e3e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2a9fecf9e3a5ad2b55fd45064b517633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9e1e40d38b12539252e9182ddccbd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27ccde452ae1b5448462cde2db4ddd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c33631fbf5e416b7f294e7da9adae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648de8fbcd53c4d01bf529ba3b9aa816637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dc83d9e99c3b4b4432e75da0db179638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1c1a2e696d286e507f6ab97fe21aa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94116d8956618240a74d4e51e9e510e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeac63eab998191b1823e4bd6e982d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661216733a77815d1e96bd9a3f25e0e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfb20dbe22c280e7ab86706f91dc89643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685464277f16d144e9e48fc9cc0e438644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a22ade5dbfe953a6d3efd55b11314645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c7afe160a2b06a067c1c5b1fdfa5d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23df5e7a7517fea26155e5457ffa47647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3670e5a8cc51a1c3815faee6715a844648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5ae22f7d6e73db6378a61d6fc5eb4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa04ec447574b51c773451761f262c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2a28f477c169b744222affa52bf28651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea62b1834c750608b5707db0bc70fe7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9f8fd6ede6bd9acda8f41e5027f3b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af763cfc2ac436574a509ce1a804fb00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ef904455115a49bdafee9981dfaf5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565ba3b3e76b7f1f72f42d621ec39e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6624d2411d13e6b5357f7fff351f8f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0228f93ac437be71380116d5419180a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb665d99b23d7118a1b4e3fc81e627659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0424567a027947f5999f61eeff9450a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10beff3bbf1da937aafe9c2a84ab6272661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec280f6e214577b53cc54d2f78ace4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cdcf29cb83261e57510b130a70843663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214706f6898fde8173bb6dbf27745af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e8465e07d59c7fb771f13c4a22ed3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313f5d5c41c074804aafbf1e996ee6a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ebb2c8c2ef0a3e799ab3f8df5eff2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82aa2d579113e5d39a8be5f11d65576668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071542639334bc916ca5beddec6599a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9736c1fe7406e2698e5a4382ecc00f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebcd475064c6bf527fa45a75e15815671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b1c2591b1865e9df436cae351f596672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbebdf170a00339a3c60d76a82ca6fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788d0666f38b8c5ca789784abd7dd8a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f0a88e9c8fcee6796ecd0ef884fb3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220a72b59f29ad31db0f2e74a3d16a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6d1e0fc29709ea0ed988fa2d929f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa22103d714d3e44c3155bf9a2a4e3c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f9123d71d81768b6b43ffc865978e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3b788e1f2194abf51ad812e3b0b40680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b754a2ba060d6ffeb831cc041f6c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79954b67a578c09ae08c4c4b1834740682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa659413c8b8f79dfc060315814c26683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068ee096820acf7d2287af2e85628d7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ac2d3ec48e76f8f4bc45b2ae1491e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b044949b90ee12e22c42d18047147a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1b65d10b07b97d09fd721d05687af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897a07725ed7a3de642b9d0c31836f4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3aa3051d3fc2444b829eeb1bc4abd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7386665fa5a833f905f056cda44b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6c70f808fc5d7704a6cafd1a13603691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b211883666b4b94f8fefcc03ee5151692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5e699664466f1fe51c9ab9ddeb860693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642b543df59b759a53d0b5aa4ab6ff3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32885687ec08d6a1783e008523727eb7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737b7c124ca0da113bf7504899181e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691b5036bbc84359b716c0c325daa73697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2abe00526d6430e6a8441f85465ce1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37745154023aacad43833b0af5cddb4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f23df2191aeab94f4609217ed1aa4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3698fd06c7a63d9f277bbe4ab2cd2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66d9a9d566e6fe57f7c973d787da0e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129077371465a37834086c64b71f56d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8f67b6731f70c1011b4a890917b6a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23985ae2a3340229330676628cc9faaf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8063885dd52dd211c0241983981f062706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c20a90a2419a2d277515f9b3cf246707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43109cbe81a2b247b75f08f5cf4b2416708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd699987efaa019d1ef76b78031b3e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbbe739b4458f78665a03dde95dd18710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40481b69f42e3e1cae22e236f188fce6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039f863f4f04990261d88d4aafa07e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e1f0df0c0d2d24fdee3afcddcd781713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192d11337871790c9927b1c9288ecf1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc126445d0071da0848bc67a97b08a5b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4ba76bc4f916a08adfb620ab720ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a02796b6bb7637c8c6ec8be8dc78f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730455276e0da78b20d1089b5148123718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d793121ab1c809e4c7d4540afccf6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3774f6c43ff49b49deb8396b31febc0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e728e1fc3f86e7969ec8d02dec741a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cea8b320462a5ffab0766bc57eac9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42491bf0ca3e2d820ab1c90fb2bf69c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933514c66cdaa77f1d18fa6ceb28f0bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cd2ffc713b903273f09b98d0e2bd2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21d6de035c3828997dd3fa60a05830726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5165834636e686b377b0156f1b2e337727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6692615b78f182cda8e9bff9a9874728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff0b58e0efa87764d4a5e744586d6f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0242bbf38b649594c6ef72dfd85d05730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eee520b9ae6b35bec3cecc22a97fa8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20808273eaeb669981b422c6cb12ab9b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cff7dbae4c9da62db2cd1d10fad53a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209d22a85d04c71fe474c25c97de2be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaba7761aede51ae6c0b3e3d3612899735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62963350d47e0b6730c6cd6ee7f030eb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f50da2b61fd40765d8f74f8f7f793b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f618030a01cdc1ef1cf876aaf548f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a80c8f4d3a828a4e29205c21a7df8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efad8e4b88db57a997eb0f0ea15eb0f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdd1cd9cc25252b5bc91268069cdf9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a437f4fd28ae5c8fa181c649882fe8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b165e7075fecfd0acc0c55e5405fb1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854358c55ae9791304b9af7a5c0d545f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae23cee36b4936756ed4ec2ffe76df745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17caff6d64f4cd82ffa5285bf66982746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64bbd323b0b502a18dcf1e1159ab57747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3de422f78054a2c5076083e20f5a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500c6e5bedbbe379cf6f5b0d483c1d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f72216a877e7dea8d5688b9599129750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0209b78216ff07e32c23dbd9c4a5cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db74c2d338d37bd985388a86a494851752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64689b5becb2019ad5e7000a11838d46753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27003496194e8a1f29c52f0949d5d7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4544905284fcee784b064af68e95d082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7013cbd892b3dc5a31a9c0078524423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078d00bcb6cd7bfb1d12ef5e08bf9ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933bdadb984a3be99157996de81d0375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c5487c71b8bc32fd2165d10b3e72e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3ba181474b8d8945c92584dc97c2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8f09d30bb38eb46f18ccdff2acd398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d3f30d6db41138136f073d7fcb5a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4374ab3f974607a2aacd4a5bd73e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025093ab4a81bcd3019c372acc3c41011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2eede4253ce31c554300828a7ca80512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0cbcd579dadc5b8e836cbdb1fc11013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def749014c67d05ea90a4e996731c7c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565ed465f0d384924c3766e7f6e854f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3852a5a46ff01381253d57eb54b5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49d71b7d96f93e84471278e5a8274317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb7047b2c525559a2eb690e6c3c17e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdcf77ac7558e53cf3a3d274b4f63119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922c859bec35970a3eae12f8fbb8aea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52f6b8042c676f4d72295869733bca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fe945d62907d80a29e4f3c89f6d3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a40c168d5f6d09f8c9a0cf3cd06fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0ad44bae9fd49bd58b6745aebba8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1f0939d0373d575387c6c7399e36425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396586240f07244e6ea9523bc0071bc426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a160b0a3895ba63d7799dc92d7f8cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d66f324e491a23268ce2d404a3b6128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd6d4f14eff85c9502a4d175300a1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e5e374df1620a37e2a31f0e882b3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fa76daabcb42dbacc2b0cbecb05ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9950421607104effd4c103cfd69f1b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53937f4dc0b703e19820eb3af82dd1f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc561cee853050a387ee886b89d74734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009ce48a3ef18f8ae6cfea82f44b7e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41d1439bfca5fa85ae0910827d662736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763e79723171f76cf0e3e5a11a1074c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46385630adb9e4b8cc353b345f71747838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162d42cee67fb96bbb86a024be1725c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8493fb13fe5494c6e912fce7c73fea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372f995149396af179d6f92f219e32b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b45658c4e043f04a7e1d6f7e23be842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5ebb9b11d26146d89b5538b9181d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8135b99ca96ee9b95e1c5dab17a7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ac4836b8c8ff0bac4b576d4b0b17645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd91febff93cacaf0a5381bad0ca3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ed87cb65851339a0d860a4f32433047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6161b3a6c945d4db6aadc5198a0d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6319d0f2fb34ae0342aa70f1693f7d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0cc4b3e6b8babbd1facb2d02d92ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1441764adc04535a8f265ac19e25251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147c0075a74f7a55198f103f42382c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ca920c5df95dde625face5994d40053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd78be467ea2578436b74bb377de8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743418395df1e0514fa0949882a0bbcd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ae892fd1a197298d167a10171d6d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabcbec5666bf1fe59f0d9a2e47a73757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102898c08128dcbfeb5fcb33bfb674058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62552d0faf4311ef50fb5266fe64c0a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e7fc59ae23232e93071c6792bf4a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d1f4701503a9efed658be1a27ad3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b527cbc77338b583c3dc761ecef6362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7cea84f91721351deea5268e5d02763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4fb71448d5a27554bf8a9ca8d03ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00aedc5e510706ebedaa3f0d8ba61565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2e45239a3ba91a947bd1e595aa39366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72368a371320104176812da6e071b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d61389c285ee91e56c83ced90f49268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235b9e203c20bf622ea334c9e56c58169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9756dd7dfcbd1b733b64089342ac5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb498f5803c0a30e62ac8f5d6ae5d2ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e17aec6964dabf2b62855a7eeeaa572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf37af7afba693b88a07ca8ac890b7e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27257c09c8820f1469d7ae0e9ff5b02674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2675698deb04b8dc97510e19bf2acb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89db5399600bffb4d0702fe3c0ec10076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b97827aea93203e31324cc02070c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376da06bf0e953b46b685275c059b14378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7f57072c934d00cb1388c97f2190b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39561b8ab03177e8aea4eacd855980380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da293afd25cf6065bf39446304291c2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56398ffaf809b1678ec0867039d42882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575224c27830f9b2e9f93a4d9e2ed57183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f03b73adce94a6e6a536a9c799b3fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afa434225eefe631a8e1c6826b29d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb236539edfd8098fc1a3463d6399d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cca6d51b2b6ed01d7f22e15a34f5487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5f0656d1cc2cc286f9dc6ece2ccf988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7332dc45f7b759ac081b6cff0a3626889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f749973807cbcc69293ee55b9b636990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8783bd86da721c782581e1a7363bfe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4438449e472228a39d54452c520245392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0340ee9284a40fab828cd8bfbc8a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639f21084fda4c2c2ad25a9d7e9e1c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94071d357ff6f3d548e7840a4b860395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152cc468070549cd989525d407f8f1a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd1484c8b26269033450ef2d9d780797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535faec5ae58c3c244bd38554b7b8da198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471d6261cd1538b1419934a8ad09bcd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e68df18f2ce188e13f4f77ad98747100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f25506fee039b357ff945a54374b58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1228391d1beced2b5c63c284c27a9c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675a4ed5f999c57e79e2c807b8749e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65df0d4930c74ddab4d9c653653b32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3e90e118d40c201a92ba8e45dc85e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b3e024c10d12c4b4c0395d342dc33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422d289017b17a21e0f2932fa32d296107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6470daeeab7f632515423d0676c28108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbf3feaa5c11399e82230e8f8ba95d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87535b8f05c818b0b95e01ef4ae74a27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbd2f0cdacf0404d553f9b42736376111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bcafbe0ead7962cd4072f2a19c5a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c082c53da76a48cd02f508ba81315113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebaf878b53223f8d331dbc2777711a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2def5d1c41a290e1c2546eb64f1a113115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752b0966a8594e38ff5e518d3c27ffa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566988d662f02e10d035a1234843360117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb47ac9f8b380b3fd463491fdc178e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854c050f4dc301404b00cf218af20e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d86872f86d41667fb105181add7ec8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e221704af0507ee3b585c9e8ce73f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f76e188c4bd04244a7d4e5651fb213122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b635f18dcb7674f8326d6a14410613123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2884180f8c2aced6b3ec125f18544124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d94adb808adc4c60ae546a72cbb3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad7a343809b4342a2e239fbd633d9f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813318d32e6eccfbeec85a0cb2ef9d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b829fbadaf6bbf7d9e50972ed8f6436128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad5b6fc7ca918393d4af8c78983a26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2222a49767225e345f8e86358d7e230130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f611e5af1c27ef34f8ab17b424d77d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3f1df880ed8b21eff2d4935f3de4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f077ac01ee90183f4c54e54bf97b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf5663968c96a51b9a540dceb906fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ecb5e1ec8505155146d4621658b0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc91fcbf2b8da31c715b2620f344d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec3b94037a0f939421e0fc29905489137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a1bf1556a85aa924eb4d4cfa6a8fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa090e67330a11d2fb4414241f60a612139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25739792939edf97fd34c8195fefbc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33185fc37ea3a8825b93a3969a4185ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f502c5b8c27c4694322ac65e509e8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fa619d48395a3f32b13626482e935143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b275905bc5c6463be026e35de6862a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c407724cc606b199dbbcdb4a445cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16c18b6a848842a99c03d60b53f87d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4a575044964c7c60caa82cb395b6b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6924329b824343f1aa030555fe42cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4ad8789f8b26d3a49e558ecccd6a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421a95b0584e325996d83839bcb4ec3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6ee806a9a40d72860b305eaaae5d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7511d8ec8f79212ab3f22a85f141f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41886b887503935db637d7c48175f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3adbc972fb0e80d0a7af02dc0d9f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e00aced88062876fce31230f6e17b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a319d387c6de21ffc467a68c29dece156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e264b80aafd6d47b05e18416c266e49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d0da276ec72e84ab604e8148f9ad0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7faafa71f4e8e463ece7368d51b97159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f46a98e555a96d0279e92d32192f67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c6a498df7fd12274e4de3669e61be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900b05c035d251019d430a373a01ae9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171aa97f920dd311eb832c3c3d62fc82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef8a3db36e05ca031833a4e444abdd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9da2ac72d10ecd2cea7bfa6acab3d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bebc397372e675b42be39a0f20772166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cee8999d097d35c0a34e45d59536e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10c437c400b3019d067f732532acc3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6ff69c44f45480e2684cf647ba2c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13f41f0b23b4037a44160fb7a56c53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3454c52fd9b35a89f2307a765ffc1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395292fa1aa3c64503f6abf4a2c14951172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e401f4ef794314e28b62c191453224173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d977c8522746580699ee8e12813327b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653d4604a89bc8c2e6e8c949e3ada43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d48382a5442eed282a5fe52e50981176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954e0f8be2de3b78bd03e3afea6d8f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdde6dde208562c3a50044e782bfa6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63745c28d892fe7635d3505d4ea5d70d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0049e8498a00d12bab651e6fd7cd03c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89187fe90d23ee6c44656ae7c0146c78181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb61343105769b9a30a897fc0815030182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18671c1c59d9100f2bd39153172e6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5483906b37b08e9b179df639ea0ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438787c92f5a3eadabab93be13a646c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cb20ce20dd5b377c4677840c523b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4b26d01dce8db23eb0ebf450e9299187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411e4cf9dd0051a965e19b949aeb4ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630b4e1a23d6a2d0154c36879422bc9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20426b1772c7f421980e5d1087d92f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523aac977157c4e1c9348ffd140f881191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec075a942848046233bad154c6397e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1ad64e224b84a8a26e66a3beeb486193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caebdd9c5a4ea86901d6d410e909665194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e7c0a6128f4f42976d00c8d9d5448195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64483885578713066b3b7f50036a14e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b201f358745093720f00cf7a05cf07b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad51e609768f9e06d57592fbc6d53be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3233578c5d1ed261aea7a2f3f10c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5fb835b17bd43085eddd20f98cab8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f6a3763112bb9de189d327605ec04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37ff32f7d9eab092709842ba642d3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbe4c0098f0f019e82fc8adb0fca22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547197ef25bacccc7bc808acd4b16ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43012f631a13603c79acc0daa8a028f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d19865a2037634f11c4cd83fe6b74a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d5c85c5c2abe8941406b81aeeed83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed3f21fd975cf351fb1a92784e753f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ba4b2c4f288dc7a3e6b37b875b3f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776401ad11a7d5c63f0740e2b947951210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01938037cd2c67cc3521a0e93dc4c033211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c26bd9d07d5b715eb903a6c3e18bbb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a97145752051123c368a88541efa90213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ef4eff5586237712201e5591ece70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cff43e30da81e6ba87d02daca730c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b909ca6efc51aff194d6dea3910f16216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53146542f994228aaee49da91bde581b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ee214835f92c7f33d15afb2f8677f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf203bc32779e5f76c74787edb78d11b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faccbdaf3749e2382518d62b3d503ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f02ddeb03a0367bc5bfa892fcf9665221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6ac8c23f5a067b1c10a88149c6505222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b8268a2c5e3a6cc9d676b9a7a9fca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d65fb7be0a8fc645cd18474335543224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b52921aadfa3e644bfbecd26192ad6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a153446ad43c8d968a31325388d2ce3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6dd32c9da7d6905c34fa574c1ffc7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc0d13b842e714e946fc77738f8a59228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67918d1fdecc0403a000cadfc365e8c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7e78c8bbfb545c13b5d77da374f5b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6726c31cf137b6f9be1ecc1f3be94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d898349c7023262f78f958e0b3eb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86454c83871e6eb7ed589bafeccda8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b178ff8d1631ed50b1891597189f21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ba526a6c41e9394c045adaeb3b9ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2567221730e2f222efd39fdcd0e0fcd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59714b8d7abdcca7d0739cb20beb33d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe813ffb3421312c4ca31dbe6a0510a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73571dbad78e079bf377b902d9bd26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19c979804c43c69608411062fe471a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7483e560d39f42e81c6a58c011ea519241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844e6b79b04b8f52e3b646d821929aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18859069c3630195eb3bd6c155c049243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dedb7559a1a20aae5a89dd70ac48cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b41573c1afa54b57cca3728dd6185245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccf778bea747c9a553342360f54114246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b0d87be006e57bd28dfbb9e8af63d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a5e64cc21554d9d3db09a5066cc79248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6321fe1f54a32bd7c11efef6eed28249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d8568f9b258d180a185ec025e44e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c41a8fd15a814ede162bb4921f859251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7059d0f0b51363bfd115d39121a01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85d9bbf5b3a14d9b00266f1acc0afd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3ba17310db5297627aadbde65c567254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b40ed981d26d0e58a57ff9973eb5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af76d1df2ce7f101facc4a871ecd96c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc322d507415c0bb19b00536468610b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c4f4cd5a0d079f4b3139240fd848f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88c29536079b0337d3f3cc2cbcf5c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99327b59eb4837e8f7a3c0bcf7433fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd7eb81543e03d2ef839dfec6589fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08139fa280df09f6ebbe97da16d245262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1025b6d6dd1aadebd90111ee42681263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98512e880897c62b0a69116239eb1fda264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e54cb600bdb423e88d53bade684e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233bcb2673c84433cc069ddb686bc76266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a98a21c24ff5c5ad3de21bc9fce5b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de1d8adaed4a098335c38da788c8fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d38cbb996e83f78e345ef18afae7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e8bcdf384970b71994a688f29adeb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857cd8612b34c8146eaf90159fbc1fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f151094c858143ff83e10ca56b4e378272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c356c268130b74c97758e46c317cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af3574fb3b9263337cbc86b9381e55274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92901331e8e6517e836c9266b4ae0b8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7a52cc5ac1ebe4abc6f7cd91fe7eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec22ff5e0910e1c23911524ddcc7427277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1feb7fa93d894bb5bcea9e4664558278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864aa45725d0165d26b1a3784475aba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511977a630e525e8be5723dba5c63cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e4760d6ada8287b94325d8036609e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f5757c4b90bd6f66a8d6f9f5914cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2146873256dee0014f72e8e7ddd094e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a3f991546931f3cfd894f14a30e03284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddce85b0e391ec394845ac08267a9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250f7df4bc257748069d637c719db99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8647e3af788ebfed9230ffbab3c0812287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f711eec267db20196d15a74b628cab8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e92c10b86a96620b5f2081f5fae54c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e43b2977d7646d6382f3dcc879680290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c79987b985266fa9bd67edb75187d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc45795c60a16e6bbc89abe45b0a1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99098d6bc46588918f1320212a0dcca1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744a7a74a779de45f469be69ed8ec6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5a09e8d507a72184063d967c7d6e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef0c4a085e2eb79b3dc4ab508d7ff3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac58f01dbe21ffa56c19756aede65d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a85257df5e9a4bd385f1d27d98a00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df35dd3358906fe60636608d4be8324299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9888fbb196b822f19b8a1f79e57782300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6408db7eb11baa686e81c18e6e3b42c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ff99d6a32ba999fb675d73e34232b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d0a7543a51c781576284d7e9cd669303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb166fed83c0ffb37c1e88e657a1bed6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853f386ace02d372e4be4023c610333305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372b1b8efa9182abdd43ed2d3ca8e66306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0464a87584f46bf035fc0c7930815307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a1fd3d2b68d984718143bc647a685308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178dfd3de395550f83c1b8671dba50e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d54bffc42f42159f998d94435741f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8707debf9b2bf509ce4d1b6895a26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f091a0da024844b70186814b2367d55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a298602e527fd64b7509c02b37e97ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3da65e2c725233fc34d90bd67ba9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072f7cb29e7dbcc4b22a3174d4c1ed4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d0759702c0f0c6484a339e5d91abb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65f2933ecdc47afcd33e2232abd340317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aae3cca715616ca1f696e2a1e741cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0042e83d38d95e8b35585b6777c55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114a2f4633342cda3f674379044ca58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccc07620a4d74adb3f1b562fc58d99321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9840732f6bc91d4cf359261ae07656c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ad8c8ee55a8c7b76385b4f7104f05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0fdc73047841210997f21f97bdf83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e42832a11ddf67e2403a65cd7af3b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91292659e68db70796dffcec2e5309326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303027207f59327d0a8ed2008f02a7d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693d8f9821bb42343c761ef8ada8300328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d65c951d1b79a4d3aedadddf6c8db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6aea9e89a466d62d6aee6707b2d4c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342702c6c34da5c5034477fd3e2e928331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c7c31625f7229ad54be8421b0e7e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd199e7de43d7118607b6a0b6b3839f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884e0104e0879d763421d5603962cfd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f02da1eddd20615769d7f9af107eba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cceec4b955954196f92ccd4e223d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe8098a57a95d56d6ec5d34e167df2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3267d94cdb6df65351ec41d6b27cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331243e82670bb8c527bee0c2d0a020339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27ffb9d0460e1607032e5b9a4736c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff918707921479a3ad0e3defe407117c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2a545fa292dc51aa1e8e4fcff551b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc9e7e7fdae7f4744b2a3c51739805343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac9d7ca97ffa0aaf58d7a5ffa4549a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39eff28899cc970de14ff9c06b18894345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136520f13e60c40d797477a8fdcc9df3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8ee0435e9a5ed2d3366c47bb00a29347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef93851e605c07e25ff3bc5473267ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd2cc5be897aa60be01130fd4be58d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e8e21034fa705993f44770187bd8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2160ce3bc7717e92711fe8b1ef4c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d0bb15b1f6030ad50adf80ad1b2e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127de01ef3eeffb8548a31748173b72353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017d626da17ba40c6b2d597f545693c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defbf8985f40463586375d94027d14b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29286d58c4c5e0cbe94742d2c6114f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a392936e0d61cd5d75752efcd2061357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd5d557d4b115fef7ebe02bb552d98358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20c5d9609db2a6fc801727d6162674359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b0628da92fcfbc00642f231d5444f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09069fda7fa559a23277d120731499c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcf03ada23796155bfc357ff19f75b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8622dacdf3c788e1c9b20386d51c64363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b807b4337911168679c7fc2faf9878364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b93c739f7d36d60f2a39d671a4caa9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06ff42433c3960a4ce7b81e35a2fe3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd760ea152d4baf7135d8550bca468367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc10ed092e20065ce2c6b74dd0960d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863f3d44864e5dbfa84de2ab9822b4d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca0e68efa514d71ceb5749735b57d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812c43e7537cd60f98442f582dd27a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7a25e80df195da4022109d55f12d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f872c45236fa2cbc182ad1455d4044373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a8de9d71eb508d5fa7090e85d5a68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4717afd4e1093db4d55c7d25eca444a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a6c2a81b95c6afd51cade9d42366b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991435fd8d9eed070b1bc6c97cf50d48377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807782bef10b3d75a24c6c436e91537b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82252d37bc1ad06c02b7deef7128ab99379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5ace5bc3ee1d4b40d670963b482bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16612b3cfdd3edcaf79b7b5527df6c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653f44e539da564fcda249fea9cd751382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63367c25a298115967c6db9829bfaec2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76682d6589a04c6de724649f00d7cfe8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df892bbf37deac2fb084515b7f175071385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2423dd56821b925b41df2aec8d107e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe866c2d3385d6d12fb455999c17a188387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123072d1c43d15765c41d1cc9c938ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d02712cd993a7a6f9531d3f2af9a4d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559feeb745824dd3ed84091dccb9e23390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9178cde07c5d5c94d32b5975ff9c86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337db05e548d88c38880486fed2de48b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc32264b82de8500b7286f00fbb665393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec663b7013f439322364fe8779196ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdc0fcc50d457e5efc6c841673fc94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b367a2aaebf4580050bd8568475f270396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad230a0400593361c19734a8bf7c804397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2361886c5d79406a4d42f1480db3241398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802df2fa65d14846fe6d8c22331277b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30786565bf0ea4d642380799d85e42400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c6b63618626804bf1105699b48fc1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfd2bcce7245968ea5bcb980d017b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce857a062f70211d483c8abb428a26403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe00a07af8c0d5b344e32afb00b097404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fe943c18325025a7cb4b5fdde12aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1453e192032aca40415d60e6d00c3a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d2a863aace91b8dda7d5fcb3d2402407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e257b85ea0a485510c9c08c89fa08c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e82431e46af56361c85377605e130b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48f422941991639b8fb3deff800aaf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb99db3800ad1c01f3663e0b6a89c2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d43df4350e2c4c28af774545821660412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d36a724be3b3f9eb8c5520f36e928413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5491f6f9a1d3c9bd1ae2ffe37389daa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a33d484f35be515e7a53b91b78330415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5302a74f2b0cd9f25659799225ecfc1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a071f873fe9f4169c50d640a58857417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf397551b89a1fcbc66b5b0bb378dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522025f630d29ca0e3f3e461fa28deb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f661c33bca1b6c8d4041d2695c142420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29a7d32242e4742cd13d973f85b78f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b15a2b9090cb9ed443897b8fa6d1a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2889559eb1cef9d2b864d651b91a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e4e20c88487eb387801acd1b5f3b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097089624ef598edf7ae15d06516b0b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41382b3eb078da206ac1effb9d741c46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58c6188e62916e76d3dba1b46a6391427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ef9949b9ec7fa05cefd4ec2e65f0a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f319f0376113c6033394595dc067c1c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf30b1590f4ba7a65c076c404936814430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa671ab10d252faad679cd9189e68fd1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2db076a273349dd30d43a1711b206432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb44b6c890bb87e32d38a11ac87d4be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfece0709eaa87b85ee595e550b2b15f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c9a46d48a14e958eff92efb31d4b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073687e308652c0e471fecdba158601a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae9c59af054e60ca9cfe46c00bcf9d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf1ad05868fedefa0d685f8afff700438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb2e9694d12cd85fbcc5518bdfcd11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab46d875f0530a22d9580f32a05a72440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f89cc431c6d6fbfaf65005c8e1e60441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd40487116f43937c5b82564a5e18e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b7fb944b2305b160712d63c3b76b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af027b5a3f3f57acd8a99ad924b3e46444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188135ec95579b9f5480b87e964acbd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eceed11c1ebdba756cb6804a86b6a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68141be8c72c8e64af228b1de35883ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326faa06847a8ef08bf159ca09b7d31a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdb341dc0f187f131aa8350a637a2c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89546569cf5fce46d71dbd119776de3b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fb3a20df2bcf6fc2fd93efede7468451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865907f39d0805fbfdee161c70d8465452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9b5f88cff3ce43928517185f47842453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb43e78a60b646459a19f5953236b2d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449c1232623748939b9817e5ee4f568455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6cd46adba62baa828662d1d1443f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadb332c51ca91e6a7c4611c3371ae8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2e2b9c3dc044fb9e23e2337c688af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2cdf1153394fcf10300258448f780459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad68211f2219dfd31c692da574a7e3e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62a6006503349decb7fdca037bae12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fe9ced8e796cd640a313eaaf18907462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664f00cd72062542f38392d5e1969da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248d78401232f6c4dd4eab0505a1b00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed321ada179e2de3d9ba0d45d61c6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786af33e550de7cdf359e599f2ce1424466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fca87f0392cf447e436c131aa1cc19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7cbfa838bd8321966b6c8d5fdb643468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a37486691b7ae6ee9a6166cdb5942469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a9f62ca66fad1e03898f4f246514d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3da9dd116c87726d618d07adc791f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17daebfda8afb39aab22c0802c674498472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662aa53d7a1ccd0ae6415cab1bbae84473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e099936d5d5aba515747f9713b8d8b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62962c13ecefd5ba04e9c94e53ca73be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf67e96fec26e6df304b613a7d9560476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7f2e304d96bed5bc8c9efa19a6ab2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c461a403d578a3d9cd9b65260807708478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68b8fcfb049ef51b07d8478a262acc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231614280ff58ac89a7b8dc519ed7bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6853018e84429bcd9384220bda6808481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40df639598a83e138ff909fac26f9f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a96d4684e88b48dde463a9fda0f1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed52cc8710ba0fa984a31983e585f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c181a9704b44db7aa35a4850b871aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096cd9fa6b35d985700a7749b45cebb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8eb293b1ce998fd6aaefe578723a2c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5180eceac62c992df195b93171958f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e55403df7c69703be2b67e45383df1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9741bf69a2256ff967dc4f7704190490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db874c3a2c24c14711eb411f782c02b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1ed4028bb79de9d47c4c085bfe0ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e902378188fdd80ae306a0fcdb425bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460d90b989f04d7fa8e62c153439285494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a37311c2dfd0f6522328ad769267c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9941e69a5f04439d300cd5c343deb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959e13cc49d05d5fb23b625ec71562e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca7ca11e90c0728b9cf0250d99e1a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356abac4f0d56627bee8ac3c6a8c1817499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b9ae794c8c8776139dcabacf78b9f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa511738574f10dca63f5273d42037a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb106ca7b2022ba554086abb53cb9c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d93972b044b33f7d953c1cec34bf8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517245b89934d478d79eaee1517c1f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289f1283717a888633978f7316749c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dccd6beea837167ee02fe541c2070506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d273c3a5a22ef4a7b7aba289760d30507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5426a404fce005825d3b05cb0474cdb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5347044c609d3890875dc630028ee6a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb576e2dd06962ad91c84c0715d72e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202794a298d757d65119c5e9b177b209511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6294f24c7c8fc7044f91903d962c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa40e8e691d59121212b71c7df85c4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c52a1e76dc3c57f295deec292f9a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e4777e9ce7fcb633571ad9df74243515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a163d20701dd3e2fa4d069833156a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6f0c7b2eb6ec0e4b6c2399be9a943517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4777341bfd8101e3781b199c9c72b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6863a7a1ca25736a90cf931c5129b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8bb36b76c3a3ee71e0e3481c7b63f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdfbdf124d5e774e8a7199541f2040521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed1aac713bc245a3facd94ef762db0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f881328a5c1cf0f5cb81d909b69b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c10f97d3a5611d19527c04416f4ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5539c95e318d2b59b54e2539dd257525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cb87c6dbc0b4842b40e22a11f7871526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24794601a4e1e2ff63682630f09bcf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79faca4534b1ff83a6c79ba4deae221528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566ffc02e12a637d0d70988aec94f0c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7e1e611d0154114049485235ef787530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621d37543b08770134ac63b708fde69531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b1cac0cea337be95d2825b2d1c185532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512f73c0fe4eb55bba0faf5c3bd8004533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9acf8c7d49e385f496dabf7f6c49e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb195103c45c4dd76b29324b7362b870535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93868d84500fe0c097941f1ff4d6a14a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2725212a827ec278b190735d85cdac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b31accd4777699e52c8ee3e50d62f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607855b0313ddc3c86543fa3c49ad6b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef156058a97e6967b48ecbbb1a7df821540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02dffc0a987112c4480d76e735adda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390780a164c789bcbc0be92491713902542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf459af36ae303741458c2bddb1c549543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e2e011420e9f2739029a438675e09544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b392dafa08f5215f600169126c47e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1430dd58b6c63a198cfa07f04f12a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b15e52257904e86bf913329168091547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c423bcf49b0c6f963c302e4671fa5d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e3acacb51c6e34570accd0fc6fbc6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17575918bc66255f0070825da627a101550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640838227397ee1ef6d7d33edc8f2719551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373f86876f5be1d5b50f2fe74690b4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47335d99366cf6648c0f023644d2ea6e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c020133f9d91c98ce0e67fbc85e53a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904e27c0b906dbd180031f63dcc55b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60626b0c0f0deba98aa6d3039cf21742556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e2014d7eaa4261d5bb9a62073ed47557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e1a7ede72a89fb998f4f4cc5f5ee7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873e87522d3536eeca1fe6d53f768ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbcd5578692c688a250c35cc8b3dab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42e6678002e3376c39ede7c450609b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68fc57cd609d36e01ce1db5e8a7456562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4906544e15990354d271c44e300815563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3202261d66e6321fef73a3d5e269fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e57b144615ed422be1e062954ebbf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921598e32c6f1304b6b07053582e5b2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a3a3b3a46abd687bd00208848e68f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb729da14525e7d5a8cd8a6bed09cbb2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096394ca0d5fb01bab2553aeedbc4c9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68cd08124014c7ae40b527a15ab4c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa501e29e9c40bef4495f20037b22fb3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d60df373908edc5c5f513c1ff38a3c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6588310979faa1ea8b441a489e70cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c05af83f4430f6ddb7a05e45046ea5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a32678608d22cae402b437aa2371a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43976ebd9d1501fa0c8bbebe710edfae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc96c337e6ffda1064f8b1d7dab07ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571db62fdf79fb4d750e1aa7b2840d50578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fe8613634d2ab17f7840e324e0d5c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591170fe0d4308c27f8f7a887ad2188580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31967a0e47ac646bd8d5792fe1262d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96753a19ac7b55ad5babd4125e46905582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193b75ccd39232f1bd2fc66047e36b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabf4e1320d15dde8931bdbc08f8991584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd483a5e8ecadb148c1d9f743f5b63585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b5e7e50a41cd0a2740c78e00f420f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925ba15ffd28cd467135d19fd4c6682587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfddc654a2e38019d21676b85f5100588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b8535f95ddd51735371252806a654589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e4cbfbd4cef35eb3fd6946c8e2466590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c51d59437661686a01cb62b513506591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8fd4d3ccbf3c6ea01ec10809cb051592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb13267833409b6688a3bad0f36fba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43f49b27aaadd0e031315082296a6d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babc545e80eeeaf6cdf1e32eec70f21595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1334208ba6f4d2a6fc6260fd4406e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529cf7efc66661e0672e2fbaa4e2bee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df610faa86fbd08a3c9f89b59c48224598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81a6db8ccc7a378513f71f17c9d50c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed552c1ab8085fac133800a1d48c0256600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731145b8b53fa06a57cd5a3367745c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bc71f962402532880a6af68bcebf4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30719c2b79d9faec1740287adf820cf7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021831001a66f867f4ef1e36d8a468f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec38e8b3fad00ca89787c6546d1ee0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0609c6c7015c3e95fb8734859b0669606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07c266cd5acab34c9fa61df5c8051e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea234322754e2e6098aa8b6c24cd8479608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d42921ee543973a353a15a055ef93609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e212702baf65e616cee5d8c7ef4ced610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165c1b114032713233484ce198d223b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4384124093fa232441baa6173229b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465428b2ef82ad1a714d65cb50f6fe9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4d2ce3b2de3ff708d745998d47c88614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39550a384100007b3ba54fa67278343b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e094cd019178170365de9c3ebd2fb0b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da537f61a5b27022ef43f0312423d4e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa366a158515369d07bd2088caa592618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb94afd7750503395237c1f9f75cd9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597ce0ea116e54f90c571b4fe58c259620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc617d715fc007bd0b3e031e8808a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553da01937bb215353bec3c66262684c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550ec0f43c58ef11ddb6b1b536bdabb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d8ae94eb688d64b0cc1ddc98af957624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494d963019be23b9858a6e65a57fe67625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6c6076c273bffff20d18ab3bf125f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58524fba0e586e9600e2a1dae4aa71627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3e4884250b2a877235c0dae2363ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5da5d89a6657b2c09118542ec0dcf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83729b882ef0b7db97348d5786f0b665630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daace2a5afb5ffb0bd760eaf52f8f4c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15125318989b88667316232667c0b6e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc771ef0ac818619f103a71e8ee77276633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0eeb3d81644543e7cf6e51c738c75d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76096b7d63b8569f0b263cadaef0893b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab886328561f24ce6dda6cee16613300636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795b61073745ee1652fa4184fd1c395637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91131b8e2f5b12e3c13766e97a12ada2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1644945d733e0569aa6b8e40066a453639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ee06082f86f8db774178105ae2719640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0f3716b78ca2cbe8f6de3f67cb050641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2e61c67a4bc8ec7ef7284a6215889642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a21e94c84991d2b89a89c3693a524643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aceed2821e40449db7440d65335218644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d59a6fda3badbb30a85b551b9f67f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a602f4bc578dea051a100475ad62dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745d1a97d7075d0197f5a70d52412e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b7ad12f5f37c7679691ba6d3849a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b90bb80ad50babf7c99ed44bdc7507649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513891140601f8ac80cde711784d144a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ad7f9124c51066606a0c8ba062441651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c19753d5bb3f251b00a89dcea160f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46228aff9847491ffcdde4425f53b802653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3c72d1f13fde81d506d4ce3515fd1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c3903790f5e0233d4619f0c206e7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54b374e03f430f145d69dd44d25885656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ecdbd496dee82ad8a5e81f456bfe3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2b94b94f7cf617eaeeb04983685a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8f7410f40d9962526df3e44c4bf6c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618a0180dc1f6a6af8112276dea7778660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edcfd25f21f7355c30f6d55034c406661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1d1af1392a9f2526fa99c989c6f9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53402b7d6f554e8fbeda20ad40dac0f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d216297a7bcddfe12901e6160356a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322fe9b87973b3db0d5b63bb50f9fbb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b999dcf899792d0b4866420f8ad4c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c1a1cf986a75b672a15de22e2f2f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08eee7bf5aa4783b3d16e864298bed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b9c08b939715dec53df9c11744d04669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b54d252f9e3cc91d2c468927774c4f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694c175e86b83e5c42b52a541353a90671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6438258c377dab9d427216640fce1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ade062f4fa553dd0a1037992ef4c25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901482616a9925c2e2d462f2161d10a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eeaadc57401babe3d6d15d64922a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df753878dae4a5d76f7e97a7c26e61b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce194e84a28cf436a0502b3af81cd466677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b88ca38296aa575fcff3f9617bc1ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768d49e52696bb393c323d7d3db2eb4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c7693463c952a6ccf6ddc9c087913680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a85fa6d5a5a14748c3ea0d37c48a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0cb1d1bc151c79aeae610921eb44f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66df870eeb60831e62a9d70efe7c7e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d04a83510336bff7c3cf61a7d8ea9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5c582e809814fc58798fbb743f10c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514b7400505eac58f5305c33579cebb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7a10b50e9de57b66886aabc6a253e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41819e9af362ede25ef5635a4aff8791688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044a5d1ef1698f52486d0a1ce2cba56689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa5490bccb4eeebb1338d4e3947d65690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f542864220491018d9c0ebf34074663691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e86fcacd06b3a4702fb53bd80550d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e97f38060dc6c32e08b67da7162606693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1353df23c06ccaf6cf6f4fec88d54a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc47281f96104acda4b136f75cfe84695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f901205cef5c8e67df77cbf2658507b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af636e697a6a66e587aec53b86a09a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38522700990c0b737ddba5e27035ea8f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7b145ac16da898e326f71cf39e0ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda10f0ecc13a88e8fd4abe93c6286a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc78898f9f435faf490dbc2f668cb2e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132cc60abf899182328ea4a54a69988702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a4674b532b8673b464562cd8afc4d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1e3454e4622db526c0d06d5b31d16704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2009332c1af9a1cf1ca856bfdc495705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9165bbf66aa4176c5d22e1e0051b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab10a0dce1f23bfbb932dc8d0ba14d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139893c1790fc00e2d6b2e56261e1eab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663c67c6d864eb28adecd4ddb18d75d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebe2b9f3d75d63be37f2106e0fefa2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bb669528393ff7eabf6e30ab0f81f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524314bddaf2a1f198b25927008c5fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c289722a4b676ec23662876a4515112713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f164725ab1cd6dcc3f7760cdcf5e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10c1a43c54176b8f91b91edeb55743715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b2f7c7c41ff5d35080942ad413ae9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6399595ef61e109c40a20207a25b6b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1256a39db7c18f41eaa884384067704718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74b96fa4d4435fe4fa88b5ceedcef7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203791a2b2ad7bd35d9d65dc5de9a65720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f17331218749ce8b120cdc9c5c6fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282784d2b1144298e64604290518b25722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d7d873f75797fbdf0207b7ef7c6a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23be4608a36d0039688aa5f535732a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c400c04c9a2c8018c7ce953cb7aa4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b403097791492be36dfa94b25f372726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c7b22d9381b83549f0a2cd79f9da8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9972f4627400687dc7675498c55305e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e4d3b9830f262125e38ee0fe366f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad827175ccd653e745a34b84e99142730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307f7ebe0cd8095cf37fe4d7df7cedf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fbfb902a2eeb052eb5a0aeccdbaff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844741b6d699b0ab506821e01523552f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3ef1235ce30f095eea2f92f11673b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d30984feade65bd1ad2e91a3b81632735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3a67e0125ba6831f3cc1e5cb02ae9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8868ffb5c05aad37bfae3101bd0219737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41ac8c0a950c2789ef07b08986a4d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7181837656e3101538094876c518cdb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639557da09e293c9496420ea7029d02c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74825cdec24495a435a77df6fd21af05741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ae773b3d0aac27b11961bf8dcbfd2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dd0bd062b68ac05054cc21b37ab4b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7753b4b5c09ca3879094f935e729d9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcf512e181cc0efec596bbefc6c619745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253d2002b07c2518a79e6825598701f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674deb4db7dc44bc1a2ddcae718d75d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e117431a1b0a0a83b6843cddb76efcc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0875e1034e8309038e8321cf7868ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d2f46c14753dbb08ba4716c89a549750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf3ef369db24d09fc90ce683148059751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04580c2a093e46e1a47ce77f4904aa3e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de97f276f4d32bb34315cf383a9447b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94196cc45dc0279c2236752dc7e1d44754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c960ccd053464a776f24381fae5a893755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d64a6786a911c9a4d6cf21c9062c7c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f335b294d0c3151c111a47daf481754757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>