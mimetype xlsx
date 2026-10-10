--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390c96fce9f61a1d657b5cd1abe2eb51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6daab886211c5498fb9d0cb696e8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d6eafff00f21779e469f817cab40f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac249e65ee460bde8e73c27d5acaa4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66743dafb85140915d409c87bb8ee0965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a46aa20060aaa45646c72b7bb758d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2f579144f9393a99167dd9b5fbffd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acf39cc71a560dec68e94f70c697848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0b4f699fc639e57cfda179577d4d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec16dcffbf6e6f3ec4e674691d490210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb725421e1fca77091f0f1d712bc5ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1582a578d4bc791f39d8f55bb979b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e319f902bef6a60b09c6fa21d2a23213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81510e8a79c973ee8a28e734645936714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55893be04183d6178c80e6761c9c905a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1db05ba993a4d08e441261b3aef01a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fe660b752bc406930b4b80462090417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1b9c1567bf25deca8b1852e21df2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6010964818876440961a96aee85c1cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5494eaf802468d007cc74b6df58c60420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df8801c7ec5fc838692b0eebec95c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1e724edb65a0f4a12d9a0839fc46022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeea7d07286de7d46b68cd16a5e349923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a110fafcac137136b14eebde3a935b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9839c92f850c79b3a0981d3071aab525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85418a421693fb02591e02e2a6b90a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec909abce2c6aba9f464d295306e05127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add03f585d93c272c81afedb04e46f7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa6c97a0f6b11d07a826c2d6b6701d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa0837320ff232dd0758ebde03430230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8702f7f42428b25ec7f402ab806f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d517d7ddae8dbbb8a919dcbf0c1cc1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f359bd94c7b7944e0e6154520566bb533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fb5aeeb94c6359ba3d1c1bf6e952434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d96d060d3a3a14292dc84929513b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc4851735116a1a91683bd11a64aa336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74cfe46cf0879b01dfc92fe6052bc637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27073d6c2cbc552f875794ae026c8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a66b41365076d172a560c232db3cd539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2d7dfe83f84b56260b22fd55f376e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debb09871361a98c15de0b5a17c5c0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bc443083cba2e3cb82c06f8bb6b9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9232aadc710f0100ecb9368228c7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8b632eda66f71919ff1c7dc18c1cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965ab1daa39e93da460717a682e6d3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc39cc1a1bc7d57a47c11b6545beff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e063ec9054a2fbb4fc5fd357b511347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe5c11e17b16e5bd35560d4a307ff148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bd1397afeb9d66e9ad326c801b5d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a112ea56c498431c300763990507350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390902129f4374267862b3b9c361243351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea5180f19b442c3bcad5e0e0c26ada52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368b2bd728318d10b08748008cc890153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5281f4dab6a2adee714bfcc7e4ee2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061f491bf116eb320dd53814838189155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49249950a13dfd42c6f09678ea05706756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc460dd66bc04ae9de897f5bcc35195757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac61314d62fdf4eebb80875bd3c78b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19eb84252b942eed87219e6b9dbc7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18e29c2267a070505463dafd111da560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649240351e78f9ec195fa13e0388b87f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a76be9f0db062b68b99b7b34b69a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14242428085ab6251c8d6b6d3474e5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6947431f369b7cdb00b6866b59af764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7efd278d3e2a698df7134c46c57e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811ec05f3f7cfb1d40585aa06f5072466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52eaea03033ee97c554581b469493f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f3f98b16ddaf980462c42398cc64368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902dce12d41e6b7d1f626ab8121a68969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95916f548b06d252ad8671ec0f7aa26870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50571ede3f97579596e76bc0f431c10c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376ddeb5a605037deae8cbbcb74373172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c4a153973790cf0d73f8b7705132f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492fe7dc83761812e8ab24a2f32731874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edb88dd618cab824edde5517ef6b6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e24df20bf7e57dcec34d09299a43a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abccba38f47384c29237ef3a5a2b0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b289df8f05303d50b4aa0765d4182678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b83ba85e45b21225759fdf7f91add79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77048e86ab4471fba1ff85f4e20e522a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d996f58c471a81812bd8b1ee6b3c0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18aa093093ba753bed216ab184035e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e6a86618252e49b2cc9fb65049f2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85697216dd9bc43e454d36169d27651f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff4417a9e6f2bcae87f2244864de4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b82171b5434c242f2483df230f08bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227002c8615f9706ec2a62ef7dfb945487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c86a82e0a279e67ffc093d372539488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090714dfa23f57d5e7999ddad02217989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669df8bece741bd5c180da8e69ad7e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e3dae922854d805ae04c98ebf84e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8eb6b642635b95d863f0a6488c11692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc609859c524d41fe7c646dce2f38193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e9109a571be51e7ad86b66a52736894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9e1e3544144d10acd64ba1b1333d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad495de26791754ec82bd66c24b7c9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c849a9f29a19f81f020589c956694997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd457829a63f32e150bdc0499ae6ab998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed2a64d5e364d1f898a055ce8a9b3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05653ac65e89515eea0f7ab596bd5d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762970709a825203acec1a07fcd30946101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d46b111bdd998e8f13bdff715a5a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d851b9da64e2d10e4bf3224810b6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599a0857d830028dab664ef62e9a9f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf90caa2afb697f667b2a39a31d237105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303292a85cc4c346aa21e72e24fc9b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3626f7fb8e16d34d33b05ded61cf7c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dfc96fd2161b0c2621099c4bef23d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bbfa61b33620123ee745bf3b538fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ef8351326e5cc77770ed2a97d4e15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eff9ab28b97af9fea45d0561ffeadc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078570d0f0dac87e29ba9b9e717e2d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb298656f0c97909a7b7a56ed00aa299113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5b0c87056057b87a13546e4138b56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f30c27fb0ade2a9dfda40716d688b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9f324c932785e5809d9ede45d9c73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071afd08b0849bc501db2324b072e5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ced29283d7aeb004eeea111b974c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0637427cd325122b5ea7cd1a5c4f2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647d124a932d9bf5426024d1af4083d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfb82548d5c8f40dab4ca805b244f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce82aa9042970fe680a2d194d345ba0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2119b941c8c7601d8abe27c78bc329123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4e9d6832458c3edba1d3a3ea10720124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ef569805c7c10420f13bce33cf485125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed004e267aab921936397bd54268bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b1a62cf07f6dc9f1e581f4a5bc396127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6ab96a28a4d56d3d9ad6c86eda14d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88047c3eb7da8b15fc621f00e77b9d2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600630d9df8ad5972753822cb42c354130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78144d8128f2256d7c118bf7618c9f9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2190a437b7b4da87eb091d8d778ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4897fbeaa6de87a8482eaa31f415e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498529df8858bb4760302d13466e4624134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa768cfc4fdd1e581cfe3572a0a2001135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c762721796256dd7d36eda05f87c8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f8ffe3f819d262f608dc05c6caecd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d3140ce793e29ed2a8cca3f964554138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11892ba25161524843e61ae5da33f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e22b8c2f10f5a9883e9ec06e7d9cdb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bcbd151c7b3faba60f2a6a0ec8b30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132ebf2c1980ada8685560800ece66a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622138ca5922c9c70cb41a46e1c31e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b2a0efd7117e870f59236acc16b09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8536b7043d113406142d610402325145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dc34c96daa60e91db41a52593c88a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79e9c6134519dc9542368a08ef7099147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5e495215fff6b61083a515e8b66b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323610e5741c842ece3a71a402e9985149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e418715aa5235bae5c0892e942f4db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d288d5e7d515a037bcfaf9d9f7075151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2e68ef7935c60863a8255b6f363e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ebcd17078806d3527031d3392b7f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ece09ec80ff0151327881393d499da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403b1f5f1612da3d6eb9c3e3f1c4812155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcaf8d4b8d18ef14b4d7917e45d1ddc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dbf65a22653568f04208a01775d78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdcb7d889c6168539d195e20497926158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2c07038eb2d4cf7e60041628c8ee3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0b400ae37daee416060870972d8e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfcdfc6eec61a7e55094bcfa613662161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98069e8e69f3f823bd3d7c82285b7f9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43679082e9b4b15856f46c284c443f97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9e58d1ea9cbb71f15658f61150be0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb5c5294ef3a0f87374b6dcbc1e817165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84990593d0e6f1cd19fa36d9ddc0c438166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a49e6b30fb36b922edf9f02056b853167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d645881873395996ca231e5026ab9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27098a08c31668fa21c349299deffd5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f425350d70d95c68cd29df5e58dd7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc041d29e045b268c77634e4eaae402e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b4cea2390c87b3bfed60e12f9a8ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a13443de2a091758b6331f5262a84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698d62d4dc024b29a6f3caed772854d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22e6507ace40fd928d3c7b05b9d5ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667f27df2ded274cdab21f0bad09315176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408b792474896f1a43e7e6f1abef739177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2801d37fa9f20fc7ac3882a2d34d299178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f38abfad38eb1cd1fd8111424c4911179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f520e17ec84473cb3bdc55f6230f2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6c85ef1d983d71b90e42b3a28cff2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb4f8ea743b46dfbd5bab5ea0cfb3a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c0e02ab632360915f25eacce808dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f54547c7f5368934bc0ad162ad4283184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc3aecee57340ebe1bdc78049b553a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cabbfdd5a46a01f23d66f30e3597d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8295a7b459ac575b7fefc55691f96d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b821e69cfe7b1d13b695883468001a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050dc42123d108506a3f5cc74adfcaa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5a314410e71a71fe08a544a50b538190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed05e3652a1762a8444a72f064b8ada191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16525d3d60391d1fa5a3417843da602d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d81ecf73b61ef427ef0d3251da7b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b705db41fc9452f6b86507d614195194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844b9aade9301e610352309f19f1045195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463ae951e74ff7bd07a915dd5c4dc38196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319aabdceed25b202c07b42fe06ff9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b39b3e0380675f7216099b62af858198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e915099260527c54018670951d3344f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042aace78b348c2b2dd44b9b8fc7f12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bf1e94aeb011f7329ef91cd0f4de0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88e883e302142375ca74ae1a216748202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce767fc77c22573d31b5fe485fd5ea7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc91cee1771668801031a97c20f19a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea6f97f9e78c9005c7468c7fbaf272205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1334b25db454f28dcf2349ad97ea76206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4bdb1796c9975fe0f2f86d1c65b3f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa72ef7f47c6295f8e4fb370b4195c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f41151ddf5466a582dbd6283a08a73209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12ed3278bd3b9fb9ca3cd866f35a3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6b537830bdaf8c9da17335316374c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def637cb7f074c3c5bb85a52d50977e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e122bef9ce98de365da9e0c100341f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128884e140fd3490eff2bf6fea90f15f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956eeb2f0e57ba7b7d02cf90fcad9e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f3cd75df3664976d6ccbecbf3777d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd70c7c392493986a9272cef04543cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09940e91d854a174275b8d2e5c1a7524218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98207cf07dd430c028b8d668f69cb720219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d7caf31f19851fc6fb21a39d5949d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de000236e1025615e628d53ebd1a77221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432b724bbd3591fbdea55642c295908222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89afe3c66256788e47917a19fa6a226223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae49b30e969ea18e3953232a437fd9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724471b71412ba4d2de3356176428c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0273e309e411e85f52ac0b563047f7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464620e4f3ca997f022c1bdff3c9ca5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bfeb086d8979b24c404a06aec9f00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549713be504250a9a71315d6a27cc22229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54374b17e96a30768a5c6b5353f4c261230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaef0d854e5a50c807914c3daa4225d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedd9f6db1ceebe02381a7b9bfa78f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0289d78dc7642516ed48a9e7f97f813233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12e6894ff36548634b96ee97fc747f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e8c631e221afb4dff8cecb1de5ad6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd806d1cb72b788f9383082ba186640236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35d5bdcd0c3224be1ad01ab367eee4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202993fd0382943b4a957ea7a5bb58fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8ec1c062c650728acec8a1876b339239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdc3da4274f7cef2f2f36a51fed67f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6952e662a91023636632032b14e77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de816ac58fbcff0cec7bbebeea959b10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb8cbe8033e2af89c7d0b22af6d1eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8eee8ed40d6c2825d0a2588d41f59244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7edf6442db6e2a11fc9d36a314ca2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17513f0b6ed8b62ed1261e1c5c655ffb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822c2235960371df5895d4e74c58ca6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51a45fe4073eb7b117fd32be09b358248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbb9465f3054e6c231e319e841d489249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c88345c46bfacba5b50885d7699ca6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652df8a304fc545702254123b1ae61d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf2a390c3368e8d0d79bbaf5eb8d51252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d9b117fa18dac4e3ef0703489d10f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e712981bcf6fb8b001b6e6274cad1a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5a346734d3a1730a7a95b73d01849255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3ede813c2fea1c6e863ae1978a451256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb21e4090a72365075a9aa074d7c5c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f7cfe42761666409301d5e9f6a98a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a37deffe8ddb72c74c780e212ba78259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfe1cdc68f1ab232fc3a94b0705320260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55e81c64bd6238fa9c79e4d8d0d1aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada4ed7b540df70f1345990d0a103fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265797e98b5ee470517fe30d6df7540263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08320f837b9156796fd9a0af1a8ce69264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f52ff8a5bb26a87d3add410c06503265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944cf32d9a3e985bd1caff49935c013266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a884c8ed9c5284623ccd5d9a4dde3e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc2a122b27a1ccc5ec8a574cd4560268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07d2ddfbf71094fd2466cf0c4794e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425dbdfc126b9c50ef0bc0af7a5afae2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae941e44715d5dfaefd93f6e446e35e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cf927b72b740b7f1015f3a1c3f448272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382a431d4d2ebaa82f992f92a18f6e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9a1162cc8819f15447a0e2d26daf7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bc0c76e79de4250bd3dbb34ab507a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650918d3a1b0eeae69d8a78d119c94e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068282338314208fc244f17ac7d318c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee29a2b37065c0db93785a5aad1cb7b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349d4882ae7cfc9fff1944bf0738157279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d8b67aa8f8390fb287e9b253b297c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd65567cde62d8932e2017d204a7680281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270373d6c7e2bf5fb44f76e117d7036282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc007299ce724b33cc165a79746987db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf907510bca653434f32f4ad3e93268284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34da0783ee6ecebf63df0a9029b3ba9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287939359cd4b0080e2e10dd68cc4b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52b514a6cc7af74455ccaa39817682287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d509865ca7da763a741e1a2d5d427fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1096c2750a005838207570ee9bc5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1a1ec3c2912b4bd27c66595c0bd5c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d90495638637c0791835988c63d333291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa45b23358222a6b7a6e8a04883da01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9896046d809a51d38e2c81f4bf6bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ea88eca3532f8ca4d1f00651575b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a944f5e428267d121136c24ceba9a92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172235a9c848bf4e54f4c89943707953296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a0934504e4efa719363b86f61709c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ace0180ed68bddf854a10b72e188a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49769de35864565c7e7b753bc4ef941b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0604020fd8d1de874530c775ccb935300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd74e33ece890da4794eb370ab3eeef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea4d063f562f2a6a74c80baebf2ac1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373ee5231718666d9887d8dca136dbb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972f8de44478bb9f59f5fc98e66d6cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b804c8805c6576cd7c3a7cc14862beb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6760cf32a6d1ada4bd7b43baa90cf92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36955811336a4a0aa0c3788a0fb7c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6c402def3508ce7475b458d1feb61308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a20b75f6f76a78c11feca4b2f748e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a93b7b471b85edcbb719db2376fab7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46c29ee3deacb21d036d770c5d2c4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e3e2760bafa90b47ed6f6ec707cde312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432e5c8b45e6e1191b90af12433357f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe289442e611cde39d2ac42c88d5efc3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4f1177c712473a32913ac453477b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4550ebdcc50fc9c268ad06ff20fe0f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9c06d0fd1bc10ae7cbe702f50691e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882c285d6901cec4f64330c0a8f450b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd35394fdcf08e435a222afd96f252319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab957fa6d7a4dd5f1104f0c30c391d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d064288429e7ef1435e763c71d3f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee91c4de4fbe97dd20028b85f116c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7166c6a43aa110584c63cb58d1375323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8302ca66e29312985f81f051013a70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56851fa7b7c148d1a8af3efe3c7cf1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411027b6aa19e9af9b7f22a8b5363fb1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb1f5af72e7cf31be9ecb341f5bed5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ab9fb822f21088140c0ce8ecfe642328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8073b181a25d98302c144673a14f0d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c579c012560bf68d55f50a4200fb35330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8b4ad7b31a5678cfe7eea2ca69e23331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af476e1cd6b7c982cfd82ab538c48e41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f130b49d628e2cbc330b429d34f9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4012364e5465914b2150cbbfd8c33334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968ea116b3c4491360996f9241befe7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e199d30a011c8ee06b4487e2cd520b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a633ed8a9785aed57f0fe5d78ccd157337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8715c5d239d42ee6d1d7bc90e88f22338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c094b0846e1c35b33e2e9d854e1a8c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab7823b7b031beaccffbc8ae0384d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c1e47caa692cf6709c952424427c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc054d10a554ccad511b23920417bd53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4ee8f5e8a88047442c9e81c181b9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f78ce62d925fa9ce2215f90229511344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8943356fad276956237e1544aaa04345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f3d416db0b0326be91cabd40c292f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6e995bdcfbfcabd67f85c0151e199347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e09b2b85be041df85c50befe835d01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0cc19941d426fdaace564193981d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d46907b893f95a6555981945595366350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cc45ab62ac29986d771c0ca3d3c1e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464887fda86932e1464affab681286eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80a4994519cca119fbdf0bc5531593353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c57d7f76010787689d46063d7b57d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bc9722da7e92c01d15dc13f808c34355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f26cfb2df67ae800243d9b634e7390356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefd310708b0140fabadca16bff3425357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fc807d3a6e6d8e78072c8e8dc9340358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bd558ce66af58df9e09cafca85190359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776bd625fb3eaaf0666dc15e3518a93360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae684446bdf0d1d8dfe8c4a37ed7d6f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea937bdc1cb489a64ef9caa5a434b4eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267a595fe7785cbe9b128362ac698b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37b263a73301eacd1280ba62af2022364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915a7753ba94e09825d6d9e5604feef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a39855d2fa4470598fb485383ded28366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaeb4ab7c842d84cf038dade1122386367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a465061561a0b9def538affe76a54368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370d9ebf7bef8a6fc279a3719fb5674369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c1aa50140d243462f0bdd79134e44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f53c21083bca2e19bf6970b2b9480371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b03040cf73519bd5baf9785228387c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e43846a6caf94dad89aafb83820d48373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13965e6b6805b59c20656fa749ce5fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856fa4d15ac2d08252b003873ec7b26375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6229e9976e36f7a9c2886d39b9c1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724d6b46f867d4dc6b6d103fd2c5d64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c12af0cb7e87f18cc667ed56ab8bdf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ef7af4e462be6c08e75a6ff815f57379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f601ebcba652b3e189fc28a5e5576b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67d7dc8b146c701cd59e2beb062fa4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17d612fef088f7e3826be64073a679382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76cb9093e376cd54f3384eeef807ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a421dbd404fbf874752852ce3a316ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3161aaa24ffe00d9fd0cd901e632839385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542f394bcf547fe655df04d913ce9e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c3813dd3efee963d116c1e4c2e846387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcc2ec0452fcc17393980c3aa16cd6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39725b25a23f72785f71592bff1b8f9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f1084ac0f1e83b846b977092a3b78390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32599509fa1237a3a2cecdb1853b555c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1842e701907d0311318c8bef1cae5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103e1617897a2a95da28413777e234a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8caeaa6a50eb38403f2104e10ac44394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473037f5b0f31e495142978460f6d55a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6465e85a29f480cc10755dcfc8b9fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dfd5601af55a486be3f3fe2beb022397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0b7592289a14d700484601666b9bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf3a463f41012a5eeea744bf675bfb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4743c5758fe97781f579425efe5c977400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcea49ed2cda9347f0c8d64e7b82664401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feff86211180f6edef6e90762115574402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819628229ae9eb2e2a43d37dc78c4309403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181601987f4a3ee51bee420439bb44c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13eda97be75c51487d09d70a1de4244405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6daddf86ad0118df58ac00255b8b17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d483bd421f5389a3e1c827cd14850407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c527f5e8c6beff9f836069cd799b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0819588da2b90999616d2472503cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a3bdb7c97dfc1205de76c2ff4349e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eefcde3ed89d5f9f8fdfa4982e1f37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ad565edd9cbb8dbcc81297a61c1e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e141b67c2d1359ab1e3de166997ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0375776854c6aad8cacbd577c3c86d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad6a960186421cc07a42b018e778c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d8bb7b6408d385d5dbcf92ee85a68416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c57518c13c782293cf6b55e4005a12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0957f3f1d140b75ed16fe2cf994a583418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c399ba83202d49db01cc3801cd0638a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccde0c42869ce3e336142fa6605f27420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93532295f88df3545b87e7a728b787df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3605ff913f88db14aecbae5bf4f349e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b429c916eb1b3de06a5cf28bfcee53423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96801c37f016bab8de68cfabccc8c9a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa7cbdff726ba15725da51d61bf439425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66507884db5b7d6dddbf6e1191b5b063426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226ebdb7a829bdfb0ebfa2845d6c20f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df90c46fc2f047e2d48525de7c666d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebcb3ca22c9d63ac3661f8432ba2d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4a8975ea18e38bac108862d3380d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847bd3d2994733e66437a2d681a6ad6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950b12395e001a59879f90b7175d2a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523120642bd29163bcceb16e07dea4e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e7dd37cc688cac172bb38ddcf02cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc0c04ffaa030438c6906f78ec1918435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76192bfa59e02cb16a330189aabc68b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025b5caea8fd1c7f245574e355bf6eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5366a04e1f298027391c7f6b2f5d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dc8d901bba981a70da84395d5a76d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83bccd2c962acadb91701bf1e20b0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7f63e4b6124d972760ec647298ec7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fe59774a6dbcd3359800c162134d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce230b6e47f52c3d24931642e45e0c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c87503aae86a4c79f79296ffce382444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c3cccb92570c4cfd3ec525e66988c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cbad73cbc5959b9a53d180197fb72446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c9e54b48e7f0bb7a3253625865c80447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa77958ebdaa26216031118faa5e9ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7918ff73d24579ac39629f55d33383449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b7f8856e822914f851875ed6ec7e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65174a5378df6180f88ebbd2c55d80d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb82553ee34590a481b2baf6b3fa2a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc761240ce0ad3b3a790a7b970c288453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0632afa46cd50bf7f421a95231d89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1ad207084d985f9f7ab392ab236d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af57af46a119d1356f0148387ad9f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a59ae52a0c06c455d14f17e6525580457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aee15d2d777afdc7ae64ad1840fb1c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9a5b09ab3a562b57061046ff3922d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718264bcc8ea45e03c0f701525be92c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d127a3b7a4571d5e90d922c6176daf2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469002b0e08b15543261eef3d8924228462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69985a8f5236eade1e7deae51407d2c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb3adadaa45d8074abcba0ffd14644464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2768a5abbc52607bdd6c5daeac30b95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ba4d837533be6542c9b1a533bb213466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3e6c6dedc1b4f3414a0f59d6f38b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e46c575e496d46b0e38c90cee6dca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56d2cafaf22d9f18f3904c12846c2e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899ff0cb8b5d74712a6cab5f6f3ba72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da019098e8a4d9a1b23cdbea717ddd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053fb3d904251ef9e8d18f99c6a6006472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90a3cca4467254fcd6acb7f1322595473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d88c27fe5b7f512c45f4e8676985fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddeb726abfc40495762482311b31a28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab9312515046854926d9f87c45a6ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94abbe774b8e88e87bc2d844109dd3b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef93ef77e581c8f995e6dd28c15b588478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb18f9562713db494dac838956112ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e504ac0f83b0877521e208a100ee7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238aed6cfd64b44f4f10b7cdae2bd1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70fc8ffb9dbde885e5965271f2e794482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d7afb4f6f28fea3747d75de063756483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fe3d159319921336951603dbd31e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437bc2fe23cd24cf9e8fd13fc349603485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12810d356e094d830cb25e9dffa1d6f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295c323ce588ef370f9aeedae254482487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1c0588f0b98a45bc3e23414c0d917488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90fb8d36621aabc8d1b37590e27552489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de49dfc596b88ea39c445e5aa972d9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b6c5c0429dc8e92d49886047c5e65491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294b30108b2aff9a2fc75211fc20a60492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c205935679be6ea862923f91caa412493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad409f325324a0582249a8d397ab701a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5a1d96ade218ca198ea7dcf94cbf4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cda554b39bf973b007252938e6ae2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749a5670c177d2dc19cf29f07cbfd43497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272b10da08fcf849f8b0cf0d50f14b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6506017babe6cddc5e7fd37847a8141499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5131962655512d2c61e6523003f11500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e635a83e80424481d585aafc43c377c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38dcf4d5d292550559b95f268d15c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c684ba5b3d4eeec104967ba42f0f1e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f36d16a21178d6ea9bdc3a495095dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6e9580c05f700a22e60c3b911b080505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff81dbeb43a66868e27ccd01fc631d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60a3e59926ceb0655bceb492451961507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6335fc0dbe9e79d5777874e3a088f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6b2c8374d8de8e73ba63c67105fbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecfe90f0c5fc6364220fe220a276ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345545e3d2e2a6bcd09b402742d888ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7cd2aec240dbb1cd88a71d61d493e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9948c751a6dfbb8a7940ce6b8a9fe4d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad0265b97b652dd71f21a03aafbd52514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691248097478985533cd87b27ff2a3c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa984fa0643d0bec8552c93e0e330e7d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a68316a956230e34947c7f71282e0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c16a99f110e08d29b59ee5f4298b19518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9f1feb40fce25b60bd5912a85c4e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f5fabc6243f30ebf94ca27d2a2df3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6485dfd4803700f560c417f7e29632521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f6f2a664f9d500dff67aac03dd0f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a80792772d5b92ce721904cbb1a014523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4eb832930cb72b8a0eb6b316948e67524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646df07f5c25fd4aead7956af0d04db8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3c4f165e4edeb44e79460b2f0684c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463701af191794f7b957c8e09c5840e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa9570564399cca24b55de6672e7d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb567bd4b637ab7ac18c326c208904dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f72b46fd1be3585c9d9137a8df077530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1f2187a32699d5b2e8dc81b70f75c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101eba0718a7f2f4a9beb2e07d22f557532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4169f9203190e2ebf8273bda17d52d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e68b09845dee914bf0bfc40e9410ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba59aa073186afdd72fe4b5509cd95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaa1928b4ccd4b8980c43a15a9f032536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b61422efc030d72b95f8d20282c729537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d38dd47cbbdb6db054e505e6c9488538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e8d31626ee9d4cb7c0a60df3e0937539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a640f65931ea5e6fba29fae13454182540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a09b95aa020d34abd7fe3e0ba7d05b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91395c6393a8ba4f3cd5a5614d0abc7a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eef3871f64a89b74dd4231b1448de5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678322e4c7135a30caead173dffecb13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcd0a9b0c3a5eb0425f1b5cdf69072545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c743f1cc4062194cfb77444b1fdf0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e2ee2048e75b710e164b5eabaaceb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7490e23eeab174813477619e4c4004f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d0be059ef3c23354774519aacef85549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfc69fbd71e2ac7a85d43018ff7b0e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5aa492433491ae39f46e56c815964551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1836801714fedc72401d6d21ee248e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07899abae208cee6ae1b359ad4428452553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c0a0d4ba23fea7ab995ab39fa6638554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce753a9a33acacdefefb6183d3f79b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3372f7323d8260ea710fb0dca7f4705556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c9337d26bc462ea34c4a3fdf0760b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dceb78c15ab92c10e94440fd72d7d2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c2d84fcf2cebe92a1dc80d6a6d3ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c444a8ee7a31f86296dc270a3a6858560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb466be886bc6ec70bd594f861b178561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a7b6109018a71ab5b67d068a54d92562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949a65bad0ac8c9b615b760ce34e673563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b17e730336e2ca4f13b7d53295f9b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39249512da83ab69f5c03a70d484b8f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502acdd9d8fd116f1f49e2ab107851e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d5ca50f5885c1c93304b1e8a70591567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf0a50f3b35487aec6bcaaef514765568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70be906607789e3e0abd28ec863932569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf29ba9193461a285f7165e45458135570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee826dd51d535ff68c045af0c7df57b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f410d17c5c4386d24eb58392bc5d23572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d585ac48e645c49ba6920e47f0ef23573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8a7159acc34c383e66273f2daab08574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348ba9c6ff7bbfab13feeddac3c31e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf93826b9fc8a8039127d10eb9afce3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55665461ce3485e9f3f70f74848ce2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6680d3ed30761a9c38682654a9ad1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2572846dfbb6a99da3941702680fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfdf301ef15e1441d28a031a64aaa9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b9ef3f1782deafebd7b60d6d66a04581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83b9e3c10240bf57286117511581a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3132211dbad14b8cf4a0563969124583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8880421a811ff8d6ed0ee8bc286f6d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ee47e52a94553e6b3f285c026f5c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7887fdae11016b9628b6c863063d52586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad3e1561341613069a2b612788b057587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dda2180dc82411b46e15206ec4b7b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25193b014ff1ee657ac1b044c4aee27d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685fffc02e56d902535033f9df07c6c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd032548186c36db32b24d6be891c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81928dcd265a589d2d168ae194c106592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d68fff95d3b29c1e603bd8bfa626c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaadf2d99d9149fc27666fdb15a7450594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded135809b2aa6aed47bf2d3252aea5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b044c160e850836c26c263f5137e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c6423a2996bc7119b53973ebaee64597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f85ea29f3f2797294f9e9845bd279598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c697b33615d4c2ffef316f7bc3c478599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3dc408e433a1757bd6c31ee5408e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09404734f8bedc794e28a9ef42631bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7337c5ca960b7cec1aa0d48f67715602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd7f83a10d009550537dd8255b6488603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e1fa534748113a182c7baa4588e72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0c198d93de48e83edf0a967901cbf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b991fb3d6aaf3db2e4e75cc1686109606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03eaaa242c444ad502bdd8c14c482c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e334a9a7c404c70e214c5a8933312608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ae2139c50b112ee26bc8f1ebc5b81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9ca067dd91f16ef3237bffcca3287610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01a3bd88b33d20bba9221a598267eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfdbd0f4f54fc7c41569c4b69a5237612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646380999f0e869e286a3678323386af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccd08217109299f8cc5ace58a1a89e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161f1e273704d5de473e88a3d271c35615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e74ab39e32901616454533a2e7694616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b02c883a1b4fd7745d14e4a31c954617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cde0fe7659eae10b8ed6b26909691e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2937a796ed57e6608d1bb1694c6d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb46d014bb0c222250066ef5875ec8c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be43752bc6a1ec129c853b595fd9ee6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23901df5b7e1e317f37443fb9e27d136622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2697a226588fa42549ae57aa263825b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642e60e1477f6b2bba41acd245454af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb48090c121a39348586dbde720e776625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3d0952b5f6670a7bd9c31a9130dc1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4c48fc30d3c6b57da8229e7d291f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5107863b0cd1e1f29cb38ea414b482628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b9ab71b7cb9f998015624caaa532f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d46eb36f2bc9c346836271e1c86ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371316abe56eae40cb642c4fc253b05b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03252c409dadf592fb310dd7b62a1d3e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11127df95c08d466898c886cc320837e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00e5de1ce8771c99ea7ee9975578a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850ab3baeae145f57a4d8b8510f09f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91291f4e2da27cc9cfc5b37043443bcb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872125d23eb16f2e72faff2374750d35637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee39443d52fc08a90f22046cd7733bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac04112c419dcf130d03777a926e436639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c223fb2f14b92a1a29821f12adeaeb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cdd88daf86162946d1c3b479d39ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327b755462a5aafc0e139b8f5a10451642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67569ae6ee20e1f9aaf2e9391e45dbf4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330310e3c5bbb0e539a43b8bef2e1e86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27e8f00bcd043fdeee1c0d78903229645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2730582cc59d1bc77e2ea2b19d8f57646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13194cf57cee3680568111eed91bee21647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52600b3e3f4285b4e9524bbac298f06648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086fd71c8ae0dbf746a912b9deec8c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939dc63bc4434341e608bf66dd74e23650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636940931d46cdc5cbf1a94226072b3d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9cfe2a3bcea2c356d3a825ae3f41a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b874c0bd76ebc0d0f73860beec05d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2517de1795f78dac62e8ab50e1e89fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdac9b7b417d19ae77d7ae372f9cca4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856f95a63cca85150c57b6e3333b256656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494e95af82ced01ceb73b46b41d8562657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302a1f2241f34d437f5ef657796cf6e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82287aeaeb255fcf5188f6330017e4b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105d685d7fa5af1f0f43c2bf9e7142a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9727de39ac7c865ef04e94a816152661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c253b1462612b3997241b5a6a357e87662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd1be4b4f53b58914c2268e1aa65a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b335742384d3f7e7dcb8d8f6535552e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc87681132174632a63e1422d331e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d258629f9e7faf7e16cbd22598270666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e139fd46ce9ce53683b50eebe84ed5e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1c7a40f1f84a1a1921d221bde3b93668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858d03cdc9fbfcabbf3516372d127db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803effe565bd5ff1a2ab6317226a5a5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d24d063ba164753522675ad19ecb2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525b21c58e8edc42e68e8f2bc554f22672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b76d63db8441aa6896e2511b3f9c6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c1cfa1a36943584e051e2d939e43b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb505d6c1f504a7d0f11afb439e9a829675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a0374d0b60a89343c660f7cbf954a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3a576733bf98e8825308b8d954ab3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0c3361a928ababb7c41aa696fef5a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279991ef90b53db1e1f0714c55f6be4c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e880b27ac3a94588524e6091daf766680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e874de5ae824b6956df6cc789df5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcf5a1fc9c6245bb503601eda6a546682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1c2f7944ca034bdab661ff320f2b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b70f9f5a916ad0d22cebb29db4eda684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0458df276e7e22a921be2393ef0a6f9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a076d11e42039ad44c1c6c3f82bd7af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d7ee5aaf4fdd43559bd4242fb0c70687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb623316d538036dfa7560eda64c35c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a36b46eb3efcebb807fa9ffd73e78d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c56eafbf0a81261ccf41f8f303833690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ffd356d351a5cc643c2c761f10836691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78ee2c74651397c8e8c6ffa6c52441692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760d71f9ae4d450268f47bcd32c03f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0575d4951a7cfc9a352a2b9af6706694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c3029ab406de2d674dc46b898b8ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c1c50fe272d087ba8e89d6b9f249c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852458d282a5e0989e1f8402d1b311c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7892d71c6bee79cec93fffb3bf8061698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a959834a0ca0c64d545c234058a8a1e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ff561439106b833dc2a82e3c8c0f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c16729ce64c22cea33ab679a1a9b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b8307af5bb2364e484751c33d4d20702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614bd6a9305ba8457a15c2ca3276095703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fab207397f5716ca8ff16ba0d0591a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa5018d77edd43f01a6d878ca541da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8c2183029e9f43268753d677633f5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d7ca55e1c5aacad9a55b7591bfa10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53551870f0eb5493b5254e88cdde6099708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530c89252470db8a4432c5b33e07c69709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d215fe00de31263ac98cba5d7a1913710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc551ca0a8de5868d1e6b6c55aeab7de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70753d104f452d3ba5eb62892dab3c55712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ef450c1be69e6f03a28ce94ff3b95713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ac6c5c9eae23448c90af28e6dc4d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd37f09bc16d2d7b34020d80afb69f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aaf9ce293a91c6eeb9561cec425f3f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbab00f57bd45645e459808786fbe9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c00ce0f36e6b6c4e4b0736879ad3a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b6dea9a8b79f8ca52131489cb6981719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4f553fd6fd1106534338775ffeb8c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34affa1e5ab42aa3b31a7f287fbe0f54721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7db7ed5c629ca7ee874a9b849e6f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2bc945be2df7ebaad330989b54cd9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7d75d158e9e0423ab5ce7087ef940724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4473c237c902e21d7a2576c6ea46748725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee53024afa8ed64b7b7923e1ed60352726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b9cb43957e0e0de8ee3b052b65ced727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46deb407586f9adea78f524ce0d207b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2344d3225f9667a047fe6340f1040729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4bfaaffba20e59610f39b3c4060d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c208d0df04fefcf38a209782f4f8b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273db9bc8c399fb52466c68c2e552d8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b988d4fdc6e0523b3a382cd41ccbc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9042f38ce0f4c42aae39f835e9856734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fedda56e03e7f1d0e71b7e394f54cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f70d459dc18a2c6f262682e7a7ff9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0cc6bfa317d81fefde302d117e6d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74082a0fe67cfba8d53d1fd66daf9a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1cfc126c0120838cfb40ec1f9c61f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4137408f239f789a72c427f015310740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4494bdd51a5ecce12c9bc6aacc06b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23644928ce114656b5996f0d3451ee58742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6d31baeb2a8111a099993f514d65a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e8530f6d62fdbe86b2e78fc8eeb65744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc973d6df5f46474b514391add45c556745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920abdf2ca6ea4536e3619dbab6cce64746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a5b19807c3cc1ac816291c427bf24747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d541bc8b5a73ae8ff4c902fb8792e38748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ed93ef175c9929793178c300ca1db749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf102e0e8d4eaf6902bb33127e44a6ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aec7783f894bad47247a611327c4fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133f4f09f578469e8f5791493402df3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e218fada40694566d38459449c06bb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9327210aef0adc4698df04a530725b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c9c37645df1a8e3b1336de514930c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ca510a43b238cc3f9fac760a8f942756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9e0451d530230058ce6b4cef64b1c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20578f2dedc73dda9d3716f87ffd57c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49132def5a51c4825cdd927ffd4b16c9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c731a467eaf31b0bcc515551c98b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae6fe94203cd9566c4c74c68fb1d8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc8348c2349aea8ec843b3c8314f5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d682be66c22ff02cfe2266e00c463d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1995f718819344895981b0188c7ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dde193b8e59cfee81220874bd1b16c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76037dd0432161878a5cf638a9f9667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec452ce534534afb1d7446d61cdd518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a6ee0af39544f125987b11d10dd499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf760ac24052c71c578ad7c13a7b93810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6decb9b2432e120cdc71b720718db2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bba49ae67fb249da259d2dc1ee28a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52f6723c2471be05b707c675de54a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388eaeec4ad27da9f5b7ae1eba9f6cf714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f1e8de81632b5ddbff5dcf1c9663e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56451255ad23f03bdbc6ade487193f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c518784142540be40b1b3c2ab4645a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298b832c9de4d2a5359daeb4c2556c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655441aa0756b093bbb4f9ebc3ce44b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9694bc480fe73cbc2fa64fe115fbffb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ac5f08fda7631c989c20e68c4b35d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ae16ffad1eb99d2774214f8e35f7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5bd397fdda022005bddfd8726ff7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29800b79538efebe637b6fbfc1ff3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50917fae0baa6d5688cd734db2136925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056b6bb1bf2d70f2585320d554dda7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d2cba67949a2a34e878337ac5696f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4d703622d5e918cf572ce2e83f70328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6c4c33430d97a6d2524c8345c6ca029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892379dc5e46adea4868576ef48c88930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e476face3570f80a284044b77c8a7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04e87f35d68472d7b14f922b18d45032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b56b94044d9fcd68323e29c5eaa2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649ba29b1e44a8754fdef43caf3284734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1e5f2de1ee32a5361ad1d16787b0035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d967b3ac3312166fa8f8ad885380b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869adb29cca1152e7fbfd7a5c0fbc26e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29815150c532eb48ed3a357a317ba2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651655001aa3a7d6bb3a1da5dc40c23f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbde8e8bc3b24ac6b36598e2634cba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481767b76b9e54c28fb6b59f92f208a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf7466d360e1701bdd81df1ee8ef7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630892c8282000939e1e10e201ca43543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253a0823deb64bc4b62f6b4335f564b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd713b9d955ceda632ed8c22e0a6521845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d79b305a6f060a1a5fdcb161c9cb3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680cd9f6eea522721ad3630ec73179d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7709c94372861629bcc1661c84f3ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff4c770b79ca12735acd8bcc36383249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbf87a287cde0dda9e1555ebebd7cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd7c7a1ded78012a55776a50a4361451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f806dc379950720c3d061f4c8ce3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b920e90e8ad6983cab4cbacc13bab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68102dd69a4191c90ef6c88fb9d7572c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a95fb74058873aef751e7ac270d5c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741810be225a8ce563e517d1f45a3f2656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb9dc4b297c4cb5a3b57eb4bbca25857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae76a4a661d6b40879b84743700375d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41af4e69061585271240bb17a2a44c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab174bc638b9b0d0af64428a0b6441d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981e334183cac468db8f892f779358c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec62b81e47eb744d9159b91302c57462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a415b357ec081f0f92ce5e70ac8fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c3b425bb7cd3a8c8dfbcef3848f3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d4a5b9e176ef9a8ed37b25a8810ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a461bfd06f417c619dce8f51c9a8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49a8b9e69e4204c5da7cc5bc5ed11167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc452a683860bc542e774796a525827868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3e152ca10d679d59a08c37965681769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14b80bb9218391edb937f7c99005bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d0ecc940f30f983424064a77c7fe071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbedd15675c3ecaf3734f1219f6ffed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac16d16cc209b2703988c92d5b1c5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05fcc5bf721b6ab3fbfa518078a77d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229e1756891ecc82a28095de1c9c36175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63ad09ff08ec8308ec280f6f50f32976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a3a8530bd18470c68da251fe5f09f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca027a287f8ca805f2afddc9d98539c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd3e2449671ec24f5118a209c03e2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1889fde6582b88a208b8342b43ea2080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c1b8d0da05ab0c9c92839750ffb8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636074e96fbb5bf430678e236b98164d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d4e85d1d797a4792a6074a92b5b0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57f6d4e1f05e3016ab0834074a66b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61177527d1a974ec87830fcda4e93885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f3196e1dbe3caf069f454364b31fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beba9c31f11b43eeceda12322d376a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a6318d491fb958b5155ac45e3680988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f3595555daae31cfde858775b829389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8701657a28eab677cb75421825a16190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1ca0cbb5bc5ef19c81d43912d427891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84addec099b90421828c267791be7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127518c6b818fb9b7249aeb56763bde93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478780206515b91e0c03369e6d3a695d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f6e69881df088945fb806c399d85995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0785d04291037eec914ddc247d0b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad38840012efc986efae4392736a6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3877655f75848902c2a683fbc315c3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fa99f3dfd1d82f6d8ba9bbdca000799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614e51c280420b07901c88bda470278100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160bf1ad4e738d82d3e8369d8d52732101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9d754021e90da0137e13cb0a8a426102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357ae4d8ee0f0a6db6f289f155920c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68224e27bde0a5897871b1bd479e5ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c761ff8566982d339c2dbef59f72f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3658196171eb967fddff1e9a53f4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494be8fbff35c2191458fbd6a39c363107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705245f3264c3a3b40a563b2e5ff918108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce97582aae9ccb3fae44ae92dda6e59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5a8b432086fa1e9ce3636146a12fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434d202cd0546862e3d359b1d60d2ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8eb65f18b040a1a751ec5060369d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bd886ecfea4e3a76a7e05df62edac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e7d99b78fb58987d883847566c4eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceee6a758a1a908823809575bfe6ee0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524590bc68b672b4cc19d24f9eb4e69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063af3a055b5a31ce9021056a8c62785117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c25d6e9d695ba44468bf185bfab93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414ce29cd304986d8524f1f46cc5294119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0704f1239c4c5e2605739a51f26435f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f183e305edd17abc0c55651dec7fca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae384d7fa451e849cdd1f4a35f80a2c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de103aba804224af0fd490cd0131a11c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b48d48bb2fcd1ecc63d3d8ee54c30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042385da66e0ed61d881b72140c9f86125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd71b1bed635ef9bc8b097e51a311b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8a943d57375f101694311d9809118127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d791ade5dc8305a42f4ce691e3993e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4236ce6d2b326b993f3342c5620e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5272b5d8258ed331f0751cea16b649f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0967d92a5290ef8d93bb4c7b40f320131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735987361f003780fc639910d4ca709132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6b434203357e108963c3b58389e18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93f6515fd6552adf4cb369f6926f13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb207266f6f5cf14abe4159c16948c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64432e62e850f5b4f0a51189feccc079136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de94b7cb8b9de4c7e0331a17f6691b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99066a798b11de0a57dbf1ed96799bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b553377c99069a33b6eaa967aa52d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e6869711d8b3d9b1c33a97cd02384140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24f6e0cb5112030c25e8a797a2bb48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9ac222be1f3f1571ffd73d83ae578142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01e7186ed64bc61295abaecdcbc6bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda9c5d88dd8b599246f7a7354b9e81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82c7e66405f15fc1f1a8c562c3258e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309d20c3189cb92a81054ae2fff9cf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c008331c4647dc260c8cbc1232d14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ab5b4600877643079abb544dc41cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7551a4f00b605bd0b33304c3ef7cad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cf18168ab4111d4bdcc15d2117592150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a96ec89f8b98e65e21c24b5a4ee1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d04df2bb9b97923a2100a370f67a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48610c0b2552845fcd04c60739136c43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd0a828413f3b8f2d71bc42ebbd69b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bdf34d0b6019a2e9dad7ebf0c84b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c12035433f004b1ede319349ae590e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259055b705c4f2846f9ae3fb685dc470157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92ce7d63013607a908aee39e69f9fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997dc38b71ddae9052803119c81c982159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c9ef569133dac61a12bd54b4479f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f468b01c0f4a95f039122cbca9758161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3f113a3131194e50697b414aaeae3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3260eb278c5f00f856ec7e47ed116d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737358792f8d56da3ace02cd55a94f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad414ec5d31aef3121931ddc7cdb2ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaf1f61b4bf5967a882e88affaf200166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186b6841644322cd0581411022ff7c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f473e9de669426415f274b031934066168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6bf3f52dcff2420fc96c661113c33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd5a64b1fa060cd9a6d21670afa88c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b677226d5aa8c88cea86044163e5a1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45502d675eed11a1038c1363819fa0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b595303543b3fabf3b5dbb95baee17c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dd8eec159d2cd8e4cee4acb27085a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c2d2b368ecec7f909a5edb78cb316175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8a7d7624e066c3201ecd2ac1f6297176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfa09a82bf3ddf1cf374124e6d486a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107fc7ee221dcae45d7c4375e71f0e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5155d368bdf87e2465277c13d1668a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685de542a5d90c986dccd9597dae9e56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2c62a28359284da5ef4791227f610181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee536720a9255d03cb6066034b55452182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10171fd5b4307a5f29df6b166cf33e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25c5933512a5e45082fd84bc1d69af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c4aa2bb528e0b7d5a70104f44436d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827e59bfa59f8057e54b92c7038ac17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c49e6ba1f2e92cc49be76bd3eea1a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87d000d432a1a93dce112a753ea878188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdde5898fb17b136f998755046c2d75189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b66307986eab66ac5cd8af72cac940190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e96e2a9146fe5aaf1ef2a53e76210191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65812f25ef2a46876e95e0a93e9c608192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60affe3b919523b5b11eb78b5d74fa0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb290e2705fdd8f6b51735260410f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe447f3694a85232a9851e5efc5eaf2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734f1c3181187289b3d226f6acb371d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1feafcd7d9a0c9d19ce1ed65e0b1ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1f3d499056cf1d97623c9dd720855198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d198076a152399df39178397c9bc48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876881dab5417fb49a11f4edd5e45cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ed375f9765a3a9fae98eb05c15375201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380e37e110437e2ddb233c60ab61b2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce438c6fd155e505bcdc5138e9e40235203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11d1e6468d4f9a0e2a0fa27bea2c66204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e0ec619823c7e93551512ba6d5da1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89b6499505815fa17ebf2b214f61f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8115d5d1283f388b88f60168b3a99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc167f18833915b0785a330ecc4136208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef17c422350f1fe868c7993f6bab2bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7e199e24c5096cf3f70b3e9a43990210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ea091bd65db997e81668711abb096211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cb006b6eb9c9b716916d7093aa050212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bcddd5e24c78cb6d2ae25edd97400213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10c89afcbd6728984040a387e4dc87214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314169890b6218e12b3f4efa99343d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb147f69e18dda5cf66f54e847562ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426f39ed919f9f103a07735b3fefa1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c438b23ee9abb1804853661a1f5d2db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e40f5e574690ef1ce26c9e37d392b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb7bbd1cd2e5f33b8fcb3c52e47738220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c752107e48b24e19a244e87307a1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627a756421a42dcbe04c48734e06de7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f499bd402aaa45e04e57705dc5fdbe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e34a348d2235dd028aa88c81081a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440589f3b81567db6b259ff14ded3e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e494b30924b1ebb69ff0004709a13e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cf053c70a03f22d1f8413f92cdd2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94621b20fd11206d988f7ecbce0b7a8b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d945053b60966ff3263d1bb81ae68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36df3957b505f2e73e3de00602cd433230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ff348a531dd89d2369a60c01e3572231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b9d6d825bc4367a503772a3712c7f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77426ea8b2f78ce33f28e56dacd84b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6f7fabe031a1879fa5f69c84e5cee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5065206d6f1d7c09263aca36005f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fadfe3e1fefe40a196fc3d8c3aa8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d10a77e57ff6a869e18352b3982c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba55d1e4601adbbc12144ddbb7dfe5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2312d06f87c7fe8a6d554fc4b33fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf29636f7003c1c79f0d2eea1e064b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1502677c3593b04974f0e72dd39c59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12481bb8d3c1facb16878ec83bb289242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72720ccd193cd67fe6b8787767bd32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc35aed8d44aba10cbd741f58e48f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222605b8ebe17d07a070b592c49a43a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925217e91f699f8ec914e79bb2a09913246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909597990552ebfaabc7a7c9c9afe7a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ec3e631046fb44cfdea426c1a9983248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccf08653f231836aa7eaf9d6726398249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dcd19ec0b1f6a1b31286bcb9a187e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df274aceb6a0a36d604beda59422190251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193846ccb7650a36946ba92f8aa15cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a3e7a4103fe34e9686d5dc5ff4ea7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815a15f7445f4ba966465c95799045a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fbdf6c4ee7aa90d6e7f1fc8a2d22e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf33232bfe0115ab86abdeb71f6b6e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bfbd15757764d31c6c4ac88ef3269257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a890a81ca397f6997d84af32ffa48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7e84d54e275fc006da14f655a7f3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ace15426024179d0ef816d62c8f29260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f723ec4485f02df19f299f62b75ab1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82f5defe4ca54cf2fbfc02f0f60f7a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976a5126598ad271bd93d8c0d0ab0ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a004699c76067f68d0d8e717a74a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71938101c882d1737bb96abf08ac14265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a32a6c23d23c17cc3d6fd4aff2666266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798564dee75c9644551a2e19affda35d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d548dcea800510e116685e045050b26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249af32c80c90da1ddf8d4c1d83074f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc8678f86108c6f269c4252d016de8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc04732a5fb8e244509d09c0a00631a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d5ac8ea73827b9351b605e68e129c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a38c946fc160ccc744b3d7111af94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774e094064bcec8edb87a04ea7d8099274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00da0d2d5ec1eeabb719c3e951d41e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9f57f2ca18740ed32c3c47f0cea0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c0b8aef2eee764ea331fd5afcc26a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714ca56fff097a81e984fe885c5c897278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71064fc75d1ca9e11fefec010e5aa5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e8c9d666c11015f080c63720e804d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a18836f32a5cbcf13c44da9746f6ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa431110d6647c52aebcb8ee70d40e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402b62645bf290adaabf4cb825e7c8b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661ee4b264c07b0344084e868ace10f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57819fc0a1147673967318698e0b919285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a6ac8781f9f18feb14fa2e3ad6c35286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158e301637b49c98ec9a95d4b288d13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452021f9469b7cac8e89da447eb1759288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a73f3e028b826eca43c82503467ea2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feca7a2c48689e92eda3321dff8140290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b495be6a320bdc704844e892d84bea0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86063fd144113b0b780323e672a88d28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f3ff437cf71c09a51f821bac8da35293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe756f987ae7d53700ba060ce151de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaec0fc68b500c584aed1e11ca257f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270beda42a06be543057a5410a94f606296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64339c90c7058a270ff757c17f520057297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9137f6686937bcecaa966aa7bcc8b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139fb4e8da488e444a2072e7fcaed1e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c8bee480395adde36ed54271cbba5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed478b8ee645a1943b31a834fcd076e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c608b9d0313341d42726e3b3ba9ab8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10a720ae35835f3bfbd0b060c8607e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511319f79031ccc40d6dfc40947ff5f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22581edca1df63c1ca8d1f0a5daf95b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2ecf1b95a570cdc2cccf1f94e9584306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af82b467ed071180fb2602be7019252307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246bd1d699bf7ffd907be65cb45e29c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7489f732907ae45f1f8f99a798b67309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b865ae2ec30499c0b169f3bab767c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc26cd1d32f36b8a457085a0727bcf4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc48979c46bd67a6a73e1a1dd66c3b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe680d8ef47ded907c8a7540bc8291a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc446ed7d7e92960b0cc399ea40f65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedd5ad02c6e5345d3fcd48d998608c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af691e4146dd877e79cf13821f09e904316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8f8581173cf567f8f5c876ebdae91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467d18984543f0b83535adb7fbb4431318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf98a0eaea08896fd9675f586d91053319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf069154442f1e078389c4abf11c331320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afb854181ac3ac0c3b4795f4efc408321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fc8fcf74727a386e5d852c9f39e22322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78862409ed7fd976d15f5b17eb9bda56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67b81b55d399d2cc3f0fe0268c5c9d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ac743b02eaa99ad15013a8368e51d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293ed90b5553ec65f2b799aa44333cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b545ce48fe72c4e8ede17efa09691327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ee2679c5bf0ba012275c54644cd7c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97b2921641e8517ae1322ad34b1acd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b869fc8f243896651586a79931d3ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac073184a825a34e2a239742b66b561d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429add265c892f09084a36f7c1c870b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3f6d731884b4a108a572f89fad163333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2528c52a577d8cd9b5891aa8e684b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212704ea3d05056bf75f27defd7b1a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae4f1ab6753fb5ad0b19aa554e62bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371a8682200422c8308c53672643051337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2360d22dedc4e3e771bf979c4e27ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c78df462555f54b0c286af21d0706d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99caa38d04c7df9558ab3932faaf391340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5745b91258daa5d0686d7bd6910e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a52ff8614981a0c6d0aacf727e4ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e4d09c0004be650466522e7bee18f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23371b5b4a360efb0b0635c498c0b48a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7406130fe9264e9e9ae65454b19210f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ded955ded120360bd088706f4b5ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169af074b96c7b09be96a9b61b074f27347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ab02f23eddab9aaa83a0582dbd6cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2807d5ad75b0b506fdd94dab2735e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db406d1177c6cc6211638e0b1deb6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f567ee17cc86cbf83e04f9a93ddc1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9e287293031ecc5c8150d2288140f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b1b04a08960c53153ae213cf1234e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280921873c8eab75bf92a4f73e27ba34354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b633c1fcf14e3fffca4c72cd75cc4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f25b9c1ea2aa9ef4bf00af98cbf3b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878093a6fd466da75588cea570b81531357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d65e572db6d4caa573eef28838db5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec483e675e9cc45f990744a66ab62b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd46577a13ee85217e49b08dbf7543b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4114a529fdd32ad73e9f2c89bc92b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed7a3c535de0a0e0a1ff8738bebc36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b1cce7a00bc1582d16baca6360100363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5a8be10251f5ecab54ab9978a1b89364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca8dd4be46567ad67364b2af8007ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b639735e1dde9d7fbea46e1e145c58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927300316490d64bbf8f61316f3e965c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68df5a3771ffbaf8272b6ce1081c13368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3946009d881cb613414d8ef35b2191a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c4f1e78c8e6b360e77a98c80cf80b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36f657daa72d6b58d4ca7ee16166ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68205a0ba18a99bec11ce65f4f895b7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9014edec803d43949eac77152e0f7d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67f5481f02471640798277fd7a0b5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcda71dfbce9aa01d2568d0ec041132375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a07af9686a4fbe807c2075e446522376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b3119970eedee7fe709bc78caaced377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7d05eef3409eb60d7699317c32c40378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fec5aba2d8d1f2ae4d4868aa3009d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e63afffd53f6245af4fd65600b7b6c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2a8ef485cdf153e12e395f651b4bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9021d61c9a11dc6dfb16ca1464127382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2057f9bc1cf83d4a9d8e6ae34da5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3e7f1e81114a80d8c9d42a446651f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd3d8ed960f8609ea6a084e052e0f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d48e01a3a01d8f7f6a6f880f0996f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c995effbdb1e7e64e0e95df05fb2056387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1b75190e73caefff144b5fb4d13f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b91c5d26f72e3bdce14c868d31575389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec89c254e0491426c0c86c48b9b91b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f022c1d08ca0619825a1642d5b7eec4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84b0537638eedd7e06c6c93314eccc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d390a39f9f00e1962201df0d21aa7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a756fdbb4688ae8638bfa6c0e13a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3be377858e18a80ef68c7a784fda9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466da49abe1f5b3386205383978afe0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcfb350fdf6377ba8ff93fcef6dca5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73c497a07b8f457a00f8fe764b5d60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28317796102ae1eea36d477f3720530399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fc31f74ed5b1fd98e21669e8f4fac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610be4ccd88ef5b171e4f886fb0936d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94182afc34ed4ad29ccf3a197c762556402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf983cec34d64eb81912207f53ce6e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabf3df4965bd5cd509f24b5f1467ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218afb03266a9601b6d2160cf0302f8b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab42780b3acaf87aacddcc4b71a942406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c67c037cbd41cb43b646c5f5bb9a6b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4519d88b283bf84e9045c3fd5138a96408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06528221014542219ff9b37fbc3992b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d400c40007ecafd3ee4b2a52ec72e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43268f1e00315275d73514e3b50dd295411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89601e8e36f48b3220d1d2b887a5085412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00319fb4b7f4b26b2deab992e2a2354413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146b6edf36585672378ec140ef0895c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7bcbdf9820e01284ee7f6efa52627415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0de927c14b8f98976fe2702321242416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bcafa933af020ee584b7e467cc8ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f21dfef874eff115af5096f2b0a68418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816decc9784e37ead7a1c82c9820eb1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ca758fca096453cff0e8e7c078338420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896badae89c8f019421b4aa3c78c192d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0a649a06773082bc94a781f003d68422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044c5ef28ce3100446bf38884f4062f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecb4bca10b0fa298ac159ffb7b8431424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3fa3a135b3b035f87e394f796b34b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be17f85197c01219c483d750bb1d1e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb966d7b4b6c93e18cac8de2509f0d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa1e495a9c8a552af6b4b2e4643c39428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa70d38b22902d96f8ee3afd20a260429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b41e4a8e3aae2f38e01f5c309b6115430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3918377b104c372374cb7dcc733e5d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54615d475c45fec5c3226c7db1d64e5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b40cf5458cbb738251fe0e92bc0bd4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483d92f4c6c58cf1c904a80d8f55120434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c47aa7682b6f6e5c4c5d9c80e2a50435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c03eddbc3e0c12848931ab8ce9c2c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3ce25b2ab577706d2299eeb6176a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a48efa99fd031651acf865c3b9d27438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05e0d182240d3a941905b0ec178b92439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce8112d92bafafe91a1889e9b942d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccda6e3079440b1370204ba140fe64f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95ca5c147baffda63c013d182f7da6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fcefc76a8b858c9d42ce87c9f9371443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47c1bb3cae58b78ba8b9b87e756b4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fcc3873edf4ae6a86b560695f8c7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf01ffc2eb08f8263184135e2b8d3a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3560c79fb08d922b893223dbbe6517447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b762b37819a632250df886cc8cd94c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b57b0d04c5d55b77bf888b25b723e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecbd3e0d080772f52a34a976942598450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3064322fa2e6ba8d210ee463adf6b7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc185ad12245fd79c7aeff5b4d0160452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b4ef0a244c6e1550c5d367491a6a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845ccefebd87648c679a5ed5a5a819e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939566e53374e46603ab5ba1d32cc4e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f022818e5c01cad31eebbba68903d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1e4caebe0c74b25e3467b709c5959457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867bdb970b52517f773816758a82be8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e38f0a63b1007f0eeb274db3392de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97b95f3870dbdbf2dfaea45370da75460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34041b4faeb5d10b413d643ee03d74461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39446c7b8a142007ec2ed5df1491e43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52bb7224d634c90fae7abf0a163b8b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49f30053e6f99ac307fc13a21d1d0b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f9f822d8567eebf512a91d4d4d040465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c768c10408fa3e06ec11d6c2633894466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117da471e176d5c46cf7b149d6bb0ad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435194f93eaab74123fed9f2d987513468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961adb6943423763731d4779df5a3d3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f60037a01710dc47bef2d3f60789eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e0127c86486c71f8d8f2454528a5b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3800aedab8cd0c98beeb3493b3ede472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2a5e5b8febacd17ed40e194bdfa1f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bf78d254109788b6a831e399daf25474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0c19630fba47e3ba07dc5ff5a9684475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb35b1c8a286970114b1a189a450cb9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029b0c17d2dd98a0f99eb5f35a83b58477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0baf597b7324f5cbe0272ade2da0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16577eceae74b8f1d4d8265f17fb23479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edc3578a0c73f21a2b5d506c2cb3a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d8ef8b9aed775a772be1015147a32481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8678a27505cd02ede5788c8f6731486482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191ede7188363e278ec7b7eab81baba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36865cb13f6b213614ddbc44792c2c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db1f7fcedc325e01d8ce8385cff455485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2991a67e70cca894deca8fd0fd7b8d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d41ba2a233349a2cde1b1656967c8c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157f14bad8902fc8b10012eb479f856488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49317a855749f3e90c2dbea3e8ee096c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac1fb49154800a799cf1624b2a880f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790ea4d2aa2da9192cb8531ab5d6440491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf97327fa6eb30a2f29e2bdbe6f28b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13efa88f093fe86d7ca0e7e0c31b25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41547e59b93a4d7afddef5436f66ee12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4c21de59f49ad1070e41aaf7b3fc9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c448012b83e59ef765d09b41446b251496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4baef04de249ab253fed7e302e6b7d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7b2754b0f50aefa8a61ffe483b177498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd18ad4405ef55844d281f583613c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821632b15fb62bdd14e9d49c37ccc537500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109aa5820870ad782f78bb02ea580df2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93ac43b4396a2476f6b848c847f5e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb575fea3fc97ecfc04929aa359a62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337822f6f4a52446238c84c1d2a6ec9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac02cc5488246d0e1a494a080677874505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb90e0a5fdb51cf026406721996169b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99497a66d3a17df995ecc4e2717fb3cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9249dad39a8a7be120fb24f3c644131508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975c3213026ca9422be4a5cd0b1d681509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4042821f7358c45e4439df566b0b3a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea8b0aa470040b72371da1816b09e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9a7787187567f66602052009284a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01ea25de5a3335510c6ad80b0af7bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0d3a07cef89d65dabef5ffd0df88d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9d1464fb458322d71a98c9b456475515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab348f795878f484359e7c101b2c7104516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857a17d1af2828bf6a593e9a6e5216d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c467017fbf0dc8f78ec1e077b12808518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29f7c1abeef39075304d02ce0337e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f1d3c4a3a476d0c3a0a7ac47149e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309c4795d5f4ca5bf46b5bdf4c70c84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb95ab85afcd3cd5b0d2ba0683ba34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c96355657cc8c13bb2e032c80e2c53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab50aa57d65baad365976631166900d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9541f6b6821fd001db755450f9025525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f5d0f288e14616c40c771c1abf399526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaace054803dc7c4850828de35e1cb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae890dcfb0e0932d680e638e48824928528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f70208676ac3d36e2f78b082aa54b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3b70f8a73dbbdc9a6d77fc1926b68530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b042eb13b156ac89a73bc48bfc3a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04032180677a7daa1e9c261c71e022dd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8d98ffb22e132e164cfc72482318d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24433a6023099d342486cc593ddac3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c24e9a99163b732f1faf886a55adb6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca9484b65e552cad46d616a50f7727536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bea039686113196b8224274567443537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83179d38935765a9a3cbd489297732538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de93c81d96dc78a917c8c280de98567539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1c318a6eb6f42b8fcf3ee61bdec2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b138dabbf038addf43ed5b9c73695541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc1bd0d0faf20c4decbcc4842ef1c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913ab71b067964a6095d020ef313173543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89dba7e6ffeef1026d323594f971d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba23a1f528b71069dcd200df28c74c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21060fb5735d6674002d24f7f1ebc0d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed2c0f9e3b67e41e83e94a8dc15205547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5c989cad97c65868fa7e6b0e1614e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3abf78ab9d1b1c4d68b17dac3d20b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8d048c14d7d04716b8e794b161467550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1375014bc4d8f21106f4f349e12cd5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de64fdd154a28f3a4c685a59333676552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f72c02eb394553d947cdb873e236c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ee20291a25afbb82c85f6507714da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d79fc81d0af54adaedc1d5216f3d07555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a711e9c61c830e59887ed6dc9edc0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7cb11f8191fdf3da2bd3944374342557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64d999ded725a7c46db1e03062b528558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9635747e28ecac0627c7c669e763dc3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee2466ddceecfe8b5ccef04f6d2a9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db596a44a763cffffbc75507596fb0fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9c7ad24684d2f9b04a44b6d0ac31e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7f49249c7039e84004f815d3f87dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041d5038117c261703eba3c91845bd7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa38f98314f143f82b08a4c33984acd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee31f6be6bf08bc6d8fb55baac413a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b0152428b84475a4525a2da2430ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b3da58f232ea71a58a3f4f9bd46b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4c63f030b9f427875e6346425e540569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d761689cea27937e252116b41f295ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3afc37f402ea9e656ad72f9ecba598571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f4c3deeaca6bfe24b7440bd54e557572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23312921d076a810596aeb508c98f3fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c82d26968f3d263771b7650b3945d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b7fd498fabcefb0172a8076f99160575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b1612281ad53331528d53ac24b9db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb99450d46ef6b728a691f2bb1fb96e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b6ed1a0aa787246198a774ecca6f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42e427ab3560ad3a1b4788c9063305579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55ac15c88dedd5c906b06c94729cf9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ef67a97031cec01b2a4d832230e3e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9984123ca82a2fdec8e89f6dc286277582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826df8fd0fc4e8d13c967423015a741583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e623386d5d50f11f194acdc72cccfa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5982c9a675bbb73987c30e8081f6266585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cc5dc534b0bcd517259a3e57bd6c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e68284581bedbd58aeece3f1f5a5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9d85c2e09b0d7f3d8fda22322ef72588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688d03ed8599aa6482660a0941387e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cc056ce6e924790cc00973fb8c060590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0bb3e02305e13ea769cb97c9e77f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c75af94b6e460812d864cc346b1875592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4eb9e913c3f97ad15f705b94edffb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169edc04605c3e88684b717b08e361a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d77495047f947ac07e7849f6fc9a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e4dcf98697ef1a3cc2204f66857fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee7f864b4a52a7b03b1b29cec07461597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d3027493e5d4522dadfc14c1877b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f438dc676018f38e772a6b241aecd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f7edadeeee510f8da60080e89781d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b764b0667daffe5b55c8c50683bb9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a05b79703c7dce2bc1b77fa25e45e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b64b9f0019eb09bf238c33028acfb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385c5cc3711f0e36d976d579f272d5b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c86ff8493da1ed90365864fab381a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc3bd04aa528feaa6757786d1f3121606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943429c2a82736e45581021efa65f8c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45290423dee11c3082339351390f659608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4cab17a483583be0b765e14ccb5f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7778337733e71f56748b30e90ea8f26610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250429c17df3186108d49d445c5ba91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2facc34c5331180467c5707bb3a0b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89533050caa10e0c69e5a998f17245613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae645796568c12a9b8c6a7926501a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958c732e5eb70f13e611e8c69353294615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3b3460b62a861132a1d9e821c919d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1354cf1fe5a90038d8b9352e40c4d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8d9ae9299fc553a4ff3a82d700142618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279c170d60fc25008af9bb726cae593619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c19056d80809dab6a2cd5b30904cf5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea99c59af3e414e7bffb20c63cf9042621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c50669f9e649522229126387cea51622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e75269042ea035f305b31d329f58fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647b74814d7b3bdead57dace653feb7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8de327d74b068c3c7e992f325928d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4f1700a10ebb71be83afd378de49d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b383a7171a31758d3ebeb26ba62964f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53384cd9a0a3fbef917c702b78f24603628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c792119f972123c06acc98eb66782629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3840b275a3a47a224457acb751773e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64d17d5b2f03bc85343db8fff2b286631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaac5934a4a57961a1d131c51f7a56f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeba20607722fc1db1995626b52fe8c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8805be51cd3184706b2b2b7e2c9386634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a998d7de6fef3d377eb950bafb513635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cf995e5e8717551ff7aab5909e75f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd69301fac25b567bd54e8a0d0c172637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb029a45548689f872cad69e4c1af7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358848f8743bd9b243758078dd7cbcf5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d50c4d7a38b4ec45a384d86e665e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9c3adb0d7fb333d462612afcfe7ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5721c18af59b2f9ba9f4c586abadf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b744f1e27fd1d8c8f4d96895c458f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420cd8a803d7e0686e576f241d1dbd2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1dd716df3fddb7f598f6d2a0f875c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c83568421ecc058dca7e6adc223275646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c221d410599da859e7513ab2d69a21647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c77f7db14db13a74ec7cb0ca615b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc926e0a075321978d93b26e67f3c83649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b7fba39f12c3a8775aa4dee978f86650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994911670326114978b1d7072dc040c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8c9adb337bc9370076ca205a42545652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f165b9bfcca2d3630a122bdc0a544653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636adb7dceef106a0cc7309d5b4153d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d22086a0e514d59c25cff4d7b3dc56655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c15a2821f8570c884232404a4f6ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70f7bd20da5c78d6ce4d92381971ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd87d92feaaa8f4a43df71608edaba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9eb265f2318a86739fce65f312a92d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9ba92957589537be3fac26f98255a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5a8c5d2e8f1f6ca0ae077a74ec19f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30c0a0d72ecfface6d2b9b667de9cd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88e947862bbdf1ada2b8253693e13c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79840d38b2da90c68487695d461cc188664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cce0ee79abdc134abafdc945ddd74665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29010d4624ec6f7d7836d688f3e64c9e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629a74e5054729ef331683f4098145d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6db99f5cf355657a7f517f6274b79668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4998fcf55940e0aeb254ae5cc15ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d8f9d0939066daa74f54ed024efda670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9fc5088700b181870eb97c277c896671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b06d960647e89978e827faa7296e3b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a8d5d65907e144a3b90598a6b1420673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3ded8bb8b714af6a9cc3dbaf075ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692e3c7aed5bb140c33f2060e501a3c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ea2c40c07a8ac40af9ff899ea9542676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ebe2fb17121bd19ec42e934900256677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ce5c751ad1dc356daef14690685c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaac7f6c84d6027917f94b7c0099b7b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2200b55ca51ada1bd28b96848443bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e826bc71921c1db2abf1542ccd2ed98681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697f061d3f0f63480bc4bd4699ccc73682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdcc4edad82362e6d86a0a3ea1416d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daee899b8a9c7ed8b009333d55fc726684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43039a25efa2a10797ebbe36021ff4c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb3d7ed0636ad9577cefdeae045a2e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41fbdc0afa9be5217883446bbb0b31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa175772e30b8e287662900cfa62dca5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daf4105287382a624b8c75cf459036689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026d851643c025edc1ad1a6f986b5d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d2f05ecfdbeed009449290e2bdfaf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cbcd5736b93a11f5265fe0d66cd4e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a4290631dd8906d9cb0fd5cc9d88f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24503951cb9cd2142aab8704a8aa97694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398d25094302a649ccbbe95ebd676a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20eeffd562de1bc0f1c8ea85935cfa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a0faf8f238ce9137ebb4cf97e21d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5f627aba8110dc56bee007b0e2135698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05610c2510a56e4091fc5aa4ed1ed4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1a3698e9daf187f51e0092066243c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265af8873d26298ae08d5b63ad41c1e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6c1db6d100fa92717be0d8db613ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44babfb9a09a36f172f11fd4e635a0c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b92c3dfb905a04b3cfc30f4a2d375704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95b5956d3d0fea11a5a3ecc47d29a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56571e97982fb11584a667b53d44de67706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17786b44880b0954ca78a80ed98908cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413702f334c89fffe8a6f57f60104fbb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83d701407dc0ad62323ceefb478052709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2623290c7544908a1adf3790535d38710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f1140840c5dc8e083d77be1a77606711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bd6761e6258931ccf5f35913349d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ef19091bcaa2bb52f1822a1feb4ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b1416ed446412a4d13c2875691a73714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025afe849fc3b5bf4295c1f780a77ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6bbb9b492cc3c564f33cc9e741f54716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff7d7f6c5ab3448c175b9f0816848f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b99113dfcc55de8df83e273424a0c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd28d2f4666e580c427d7db8928fbc1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0f4e2af682e497f11e3eb7e000dd7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5380260b5f8f4f73812de1b782459721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b0390ccd19825da41d4be415522bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c1b07000f5718460c84bc17a376ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722136f632bfb101a53723728403694724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3eaf2a3057276736c03bc6cc3a32c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60f2170a6880d4906e0c80273bdb8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb84d828c7d241cbad33dcd24c2916727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182802aba4941265b05dafbaf6e2351728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbbbb69483693578d2297b49bde9ad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37920da1e28afa86cc19c7372edd29f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867854490ff42a3ea8d4ad569c6fb42731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade26476cd3d9c9ab9856e1235129081732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe365ee245895e4ed79d379a7fdf815d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0150b0f3cf9e27e5b79f50cb6e5ae87734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229e0a6de0a4cb527059a5add459540735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb8fac0b6c74440cfeb9633fe4d8f1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d42f929a1b32cb5c177bc85739d5a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928683c5de6c8b2ac716fe30a435e0d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48308c4fb8deac8c2e4a7a5ab87d2bba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ae096a30646cacd3dc82a27f8d918740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cf2c52e40ac7ee8c2cc9661104977741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ef2d1f730a954352188b3f8e6ac91742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decead14ca7da613122b5a34767db8ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1657706fd31f14dbff0dbca4218e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b7121954adae61417ae7ed48546e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f0027b879ffb0aef8f49d787b50dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642a4d250f76c1f93996e5efdca4f36747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7004afba5e77e07b6ebf5953b84db59748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991948813cb344f255acef8ec2253bd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6889f612d219a55baeb1aafb22728750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040621ad921355407627688950ffb31c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c27fed8320c7abb25b7cbb49e06282752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa08adc6bba6c9a73528660437e748753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>