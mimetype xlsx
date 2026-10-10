--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a27eaef0c25abe1ad8c7aef0c444b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cb1a9b9ee66a529e1de0e5da713662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180df839140f1624eb8017721c4518d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eeb687b1da48965fc8f24f6e7bbbe14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b25560b36e21fd3c0069ec243c5b105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baa2833163ee04619a0810f93a48756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745466550911d5816a2a265ec8056e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a11f50e5288103ac7d6012d27faf448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15321d7b5cfef7f2df8526a96ff3799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b81899e9242fb7cebc560c33edd9a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e286d710a0f17f0ef34f10ad095f0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d465ad8cb2e0ad6ad5265c83136849f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e39b333cb277cf010e1b8ca3f044413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f476ce246ecee8a4eaf45a98287c15914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106da53fbd6d0b24878968037216b2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d1561d9400748ca664bc26d7d0fca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fad8deb9f9ee28bfd2fcb2b7fc218317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109288ec12108a5a8d85a1c8cde6897418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f9eecba1e8e3f87c95498d0f8ba1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae551070b21b76f3356e979285c2dc720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9034685a42f4e7e249fce4266fa9a9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4ba1c890f5700ac8b0d7f1be2a2ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d7b8b73403290c485e65ec7c63b4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dcac21958c2f7e0082bf3719e197624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851de87ad127b88240f504b6f01766125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44e0b6587550adebd06ad32bca0bcc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7611890dfb58ea030c32a6d05bc58027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5948ea5ecc311726b00a9560339e3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ce921ebfab1a2fcebfafe22516cfb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69927aa5b7f16e21d3e9842e99c1d7c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932282288209759be3c60172015dc65631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc520bb818985244b31a18804d7cd732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047c59414ee6709706959d0205fd4cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a82562361cb2dd9133339754e469cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa872e37887322c2ccfb3619e1ac7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbe72ede8a5ec234607db9bcaa2c2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1981a658292bdb71cb903fb543a8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa451b5632f657ad2c1010f94fc82238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57ec1efb7a63797f7ae3c2bf3e7da539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38f190a19f85262ea12f20b100701240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68bfeba01ed4fedf22e7748efa95de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342c66d36a8b76c80a80d58186562cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfcdbcd52c983f2791297139f17bb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cb853d8e66be41fd5432aea121ae944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024df05c31d843940644dcfd28e5a6bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604a8528d37fb3613a851ccfd10f2c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502e277ec71103d2849b44724e2fbdd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571860caacd77646fdc54fb69b5b6fa148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fa2734430edc36a4e99ece59d5fbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d1563ddbfbb1e5d1a852e724c396850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0f0e59112913c223267904dd6089851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728c86fe596d4e0a71641373cf8110a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f209cd936af9c4e23e555cde3375753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbfbb6153a57b622f98abe26a1b4f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174487fb7d2ce0c9333fdf3eb25e37a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3301cf243f0d35bf294108439b093f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc83274bd46903d37d6c2f5a5c0c93f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e7f436d46d96d01ff0430d550ae2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8787c378c962d8e41e41d89055334a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ba632f578dcbedda84145056943a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b790ad60d3342edfe8df72bd0587061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d542a22ae646edaa1d9cef2cf2c1fc162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02e0946619239249473bf304dca35163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d162476ec19589fa5c89c409c23af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24bbc73b91e11ce10770cdf4a85d8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431a9f8e78c77579e0564c259abe1d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e39b592578d4f74bc40b0ae544cbb567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ca77bf10d9805989eda7dcf1c9ca468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f402db55e257b932975d05d2e52fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c703dae3e4d2a4d35cbc0d68a0d2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e5fccd6ee0a6002bc40eff9d13c7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d379aa6f3e60fd2e6d84bb645f571f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b144a84a642a298a6b4147364ec8aae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0c0a61de031b65ef3a6d4152a159774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d1e4b6cce81f308681127331a4f9475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442651e4b8947d0519fe74c5f31cf7b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbda5604f0ad7d45ddaf854f02c7a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6a4d54e0a156e010d233c400acfac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c4609e6a3fbf7e537c640451df9cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512a2a000177dac514fec33c806ea3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eea8c6ae3db7dba60ac879765dee5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214473f0066c3175063215c4243518cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e0fee63b21991a9ad3d0c4ada4af483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52f5f366ddac15c2d8c6f0c7e4f9f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5538cc1f8e9138b2c3ab30ac09afa985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e2fbf0091bfc1627bdf89bbcaa44286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521d215a1a14611cefff35c51053f8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b75bebea9f18ef866c6b99b0fb434788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608f41a50915f7cce9dc80ba1ac64a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafb864f2e21584a1899b4ddfb9740890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9f4388f57580de4b5706882f9309691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765049080bec8d2c5b19b534947082b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2465e189ccfafd93afa2cce2614712a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011d0f3a4b15155c84c65c155f3424c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3e3c809d3b455708a2876142e2a8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4f562f054a7b4db878c5e5d462f5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dfb95b15d877afc927e3e075787b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cc08c16109581ccdebc69173422bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170671149028bf61475320644f0349799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74830c755e2d3425777e6b13eb74ffb4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0c25ffd4dcf7eda6a8b40880e3ada101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f861a6aed49bb679b094161395da2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8fe3949acd18e93036daee9fb6158103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167b2b034da6369e6303d645ddf238f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de7596b83af09ce84f4698319e568c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd693a458e4c8b4c6c104ad2dca389106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4f968499852e9dbc5784987e95c4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c588fdad4993ee179d41e179f0964108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4772fe962c61a71600b0aa3c4ba51fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7759f150c235be28d30f6362ff990110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e78d2ab04c2c53a63e5aa10add6d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9387ae327dce52b51e280b3e589c90112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa35eb65339904e3e528bc15b131345113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977dc8331928a4d06f69fed90ef7ecf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748d71e9852bec9b3d8ba3de6fc5885115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34856fba91a7c633bebe85d25d4efedf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453b4ae8f0e9f48de1757b5d2782805117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441cead9b13d23e09802141796058c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c4c13635fcf46f8a0d4a25b5c06e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47c0812d30d2d9a1174d3c5b404c6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6e2c5d4fbb1b29894621b2b47dda0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd02c04ab991de71eab1c5202496ce7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ff9c6c086a5d083848c534a55956b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dbf1ee5f1f74af2ac7bdadc3cd3f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4535fe69adf75b03343226d22b3099c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2bf99211f763842aad09844ea895b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8f62bf4ab3a09d906e350bcf89b00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4148141be87d6ff58a2a959ecde00e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c1ed661e0dca392627379d13e0b63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25eb3b68bc8ff712cac08b92e515ab7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e562e0b5edc2e87522c0f7cead0d3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6e33a2ad5993b7dc52998bc7a9516132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cfbe6718a2aac1317e8225c2d1280133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee81a75fd0bb9a655b238bf0159423b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331638a4d2ad98e0c732b2beaebf1845135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff965038107814bf395f40df86f9d901136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8aa2f905391270922afe9d550788a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9544f303ab68514ef43d062d8a95b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042782b42112cb69d4edbdc4f9203bb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1e7e28ade42df2b629c6d27bbf3f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f548f5db6a2c5b195e6a9956b2d990141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf250a8df8d6c6b0d30077274dd50b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91525d05a6fbf53cc1e349fa312d610143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de7e3fe73d6950d36fdd598ef29ce9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c858e552758f26ff8d3985a296c98b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45145d099734756860860d056c799ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da7190cbefb5ec5156ebc035e79d07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750e1654e888b6aee276dc38f8ffba8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963f88b0cc849c9db6e4cef5be1bba9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e6c0886de432437a24cbaba759de9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f7da41cbcc2a226589fb541ead8da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b297aa9ca7d451b2c8a5897673fb9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4ca452129b5d6c924e536f5050d19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b4f723d4d7f544b4fcf6ddc3086d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02171a6b4e6c9ea71f21997763f890155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aee34c79beacfba6021eb94d57c37a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b43b4f353be2821bbabd432c862bec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82f84a4cc714c3a5abcf5afbd80845158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322155c9bee780667acc34930096821159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b460d295d7b4cb2cb7a9d6ed74ab23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066c5484ece505dbf55417cbd0eb857161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b8b4c908bf8178d2dd3363ce694e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15f121df81ad2ad03b415f8dc9a96f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3156130053bbc87fd9c08c114f54ed1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a18b352d32c6c0327582905676da62165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a18c05e241974ca8bc3a380e7d0f53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a71de248199d514f218fd17a10647167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2fbce47c992ad58f9f31814b5b566168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba2a915f31d045bd45a76771eeb31c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3c7c9b8e00bee24486c913b52e552170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbb79b2c430c0230a6d1b947945351171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc2819f250d8408e6490d9760a1aeb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6116fe96244839c894653919133dbc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452895f8c2b0891ca960c5587ef06e49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33ecd92c435b7ba8cb8a1a4d6ffdb6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784454b14b2a4a5f21624501d5ca0a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5903d054f47dca17aedc583193dd24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a951b5c8b2bff1f36f85912738a01e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c346724f39835ef7cbe74901635e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6787e17464bf0398a4bff45608541d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12245268d5e93a57f9b7fdf6eaf523b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa633dc4147abe0ad448dbbbe927bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5943177937de8a3d27e2c1f624aee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300104e8dd7c839e62cffde8ea31d2b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c02a5101509516d12c50e244d664e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f2fb3f5fdcbe91e27e7031500ccb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b423f804760cb36a518a7308575451187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5c2b2e4a01d21493514b19611ec46188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3e80cb6254a0dc25a38af375a0ed5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b34c60503ac4cddacd72a93785dc10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e0350868ccb81392353cc838be6e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d507ebadec94da610e9a194eb247a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ae9e9bf4d716bbdea28a27a4b5bf4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86117538cd60802f8f67c2390de62e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5609a947b7000fc66408100db15bd2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9d79b86b03ea1a14ac76317b55d70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3ab7c7506209d67d3ced7f324250f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc81cd608448628a3ce7f7dbba78c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda6abc0ebbed64a5c908fcbe5fdd93199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e072645ef230dffa26c29ecead34310200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f02012946aaea4501a19aa8d03cef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ef4ac5a09b7fe6efd703651e29f91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a8517f9404e830daed0c9a30d0412203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba0c60bbf4b8cc7f40ad08631c3e66204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88710d9a9a3de14f9468be216cbd633c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935f4e1dbc58f5ff2c19fbc192575bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54e803c223008742e37b56e9ad3020207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf61826ac0ff7d0b684bb38582c4eff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca2e685ed8b90cae535d36a89e175a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797532fa4d8e94ea5edb30b35f96550210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a93d713a7b0093bdbd3bbc1f8acbf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b1c03354a7a04d0bba74747533776212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310be7b53e68a86a59091e8ba166d9a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494b85131cdc01a4175efe68ed77cea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de276c3015f1086de15b90e99a7577f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0a136494b594867c8468a3d246874216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9de6ddcb1510464ba035e60a7f73d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bbb2cdaa79deffac05d3c82299371218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9240bc9510011629d6e89b7ef94a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda2957b6ce17ce0186bd34869b12f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1cb525000da6dbcf4bd7e03690129221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b72b7c9b9d95897d4f2b28fb6e29c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c65f83bbd9eb442220685258172de8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042070558b501553052b21850e6cbfc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e071e9671ca2eb8d1bdafcefd6141d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c858ca7ea5ad6b9b7c2d93ad73b0c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd6c98e8efa162655641dfcaa99bab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912260587275c9a40c3a9c39f28d5f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51d6b71e4f7eb44f660eba675b36a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0762d573bff177af25ecb5590b49a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcefa4e94595adbb1c33d770d365911231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801643d4a883a9b9341b47132a9133f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a23c001b7ad9b79ec576540d495481233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4a668f16e9964b5e29ba2ef2f23b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fb7b603c3d489e16898d344daca1e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab197c280e7995dbaa4739771aeb31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fd8482d44c5e8f48d9c8b854f7d10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fc23b2099d8e5a06867bc75369e0f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a0105e75b48f67ccdafa1cea4bc74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d8aef399615324568abdf6ffffd27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eeb5ae0e1d261ded01d24578596896241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eca53c617761780a1f9c9411dc9805242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83be91b815adfdae17b1725e4ba7e77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef125f49faa862106cc4a9603f614b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504e207b07f7907f8de55f6b183b4e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e6815c13eed38df88b125ac414476246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e408fd35a113805f50cc99a1215cc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3095ad05c0c720ca469797a84837a38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f46e5b6a0bdee8fd0e23c90bbe575249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ada99d35598f2c79f47efd3e5446e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cf358bdc66d19d809d193618578ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f992c662428eec66ecf8f827ae1d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241406eb13e154f76d63d02e00ec801e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005eea3b9faa50d7d4266e0a6db5db3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784d0fa55db337f64d767d5f42c1af5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846e1bbbb1d6a29018e55e78360962e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5449efdce80832658af0120ec01d3e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866707d7ccd0f89fd321b46838d1cd28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c39c9f4305573583780a07ceaf9f5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef7cf7cc1d12dfde4b6e3054ae25ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e3051bdef6afd6c386c921de17646261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0de3d98536bafb1ee80143b99fc65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a9dc1a4ab2162a6b48c0c21e4e589263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f0b8977e646629b596a126a0c3cae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a1f904bf9fc1d63bee329c3fce1c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b3e1ee17e9f58dc51468dc699ee2e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf138dc42778a2c1d6eacfeda20a71267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed617e3a7215a930d88fd76443dc0731268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312639fc822945147a23d3cd5def02c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b24728e0e8fb77145f11c8d4d99ace270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5bd922f3df01a4928ecbe0d69b87d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c5d4038f0eb60ffc16e2a55caa91d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d7ce09c67b3a1dac0451fcc977d82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016586548bc835d7b8a5ce25a9633ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9f02553fb52c5ba26348bde0f7ec2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5c7d5d6e30cdb14cb0557b239dd5d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2068a7d9d8d461f7ac3189c53b20bf4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8403734f16a79c49791def2f8c67a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cb0c65594718801de56c30ddfe5ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe15b4fad9ae08934e9641a53cbf06280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4e563e84c0b8063f40400eaed9a09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e414dc69855686f120ce9bcdab298282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e62aa95d01f2a5b9c07714f3c4fdba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951be2cada984ba0a41383451d84eef7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bef365ecfe3834c7c1d14cc77838a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ee9925b824979a9a988a3f4d969d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213b709f0a67ab670f2b72d19c7fd89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2b8ec15f9599bf4a1a7c45799b91f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d2e9beedfba97478957c2370ae0a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654980f63f15c523a0575b5f9bd7db27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949747ab0776aaa3a8bb334e8df729a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b86541154e035eac95bcae95937bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f53e54e528394889381db79fece01293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4b60811820640e54399eb97b7472f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002a2de4ae5538a4131b9ce1ad33499295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1143f2eb79620299a94582e2e0daa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e331f41f8498dd1186bf54f8ee2b399297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391d414fdbb5fdbf1a115c361a6cd3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa7c930fdda7576f9c3feef63a8c31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524ba9296d51da0ede28f66d2710f73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a4ce8504a64d25ab229a16cc08b98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe5d5bf4875c34e0b6955ebfb51e10302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a18c28c11e4107d04c6ab7204f1e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc10b878885c6febbaa1edf2cd18f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cb030dd070caa7b9d5f5bcbc73a27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ad63ecb2422ae5d5caa9396f00a01306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1240d4b2b9a255587e9e060b34c612307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84bca8f7ad84bec3212e32a037e460308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af2860d80665a3d1201ee1127c50d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a80e0bc1ff5e94c5e9b37f450ccdb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cdf2248191516154bf4335d77a832311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcaa43f31d6bd1ac1d61d0bbd9188bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36533d2900ab9930119660242535013a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85187e7f72b8b5db51a3c9125f778c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad37c9c2337f9e486937b1e85d7b055315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fc3df7a374938df759628d8c84fab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3bb4e160384b835d24726f996ec76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3936288c48510da8ccefb7adec26fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49995183b95c704438a3d32160583a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b8616ef79677de4acda04a05e46bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb78762cbfaa0e297e211b2210eb5f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f5e38be900560e37a0c30100fba4a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c069a87c84271f6a0fdd18e6321f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acf5006f75b3189088cf246db3adeb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42758997bb7f2c529ae16b42d28069db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be4c02fa3e457e2c79420fc5918b1d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74505597a9c13ec7b15b0bafb03c5b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13f1e8238823c4d2c4fdfffcf9c299328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cd46bb537d308f1100cd560c7cf65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ba61405d81939b9f649754853d218330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428d2571c8d22c589df9ba13bb85cda331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d3835cd622d23a467e618d14ea0e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6669320429b4e734d309eeada28ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2417783030a78c3e1603d38bfeab96f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27f5ba83aa2ec5718b2a867cc989b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d3990d8d54a817826f29f784b5a40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadbba290c2ed403b2a1c4d07cff5d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe76460c7819d48b78a3fddf9c7c0f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96c16609bfd03605fc37b5b7e2400c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c88bc75ad3352625e14680497b743c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8901700c1fdeefa0507ffa9c825e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf035dcc9faa4cce25402865b1174b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6a6397cc6680392c412c95036c2a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686046f91b8614c9a26e8ada7307a775344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c822c9d663bcefe04bec0e36f50fa0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad167921261675baa7a4978f99365df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aff1f574383938e333d9680b29939f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155897c0a94030d269ded88f5dc11877348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa371951668a4597fff41dd37604ad1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5164cc508a28da2f37fc33e74fdec5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a165ffb583f42d6b4ceb21fa61c83b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf191cd6b19df1a88c8bcf99cdd62c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec62eb4a6ecc6ae816321ff2c65fa1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999b0489e5178e955a4254e8491cae6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363c81781edc1643548bc4654f6d776355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe512516f3fd56669a1d140fa53392e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4e3bae80a40589284b2fa4529c114357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f914ec3ee1339f1af2f366d4d621c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b269dd7835969bbd88d7e6a254d5ebf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788159b7fc530314937b55423ce7888360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbab82c57eedeb84ac3f92cb3685e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7487370df565d12ebec8b828bfe1f7f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1c0f8f350ee6b345d3c9775752cbd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af377d162c1e5c5f7d218879f70182364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e69b05b9d164e64aa8edbf660bfabe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539dfbab5b304d2fbccaff8d9c5cc72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5699f027715a3f3cee57983fa2ea85a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af64a0dc2fa546924da29e70090572c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427fdb9a4a711c51c6fc1635eb43b44369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5453e89fa725b9799e1b7478430a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b143dd9987043eeb16b30a485e50a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc961d02bcb824e9a67ae4af7851c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3219db53b1ca01cd382c363e4e8c85c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dda73df9b0079f1b02e567e917dd2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fe2321ce169f25e1562bd5fe45289375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55779fb2561fdc6b1c0d4f4715b786ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f5ae5c3a1d3d77a3d921d1092d99d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751287499c48e2ea9ea565f5fea9274c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02c6ad8d5593d3f3d9e303a08fa5d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7ef85ce5f98e3611eb384a02d79ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9c8eb8461f153f17daafba3f0ee3f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418358c7e7b03fd03becc273e2e4f9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51881a12539e490ca9cbafb208d20b47383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22fbfd2c8b3f0f461fce6648d5504b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388783f60b9c4f4a310f13d7b7bc3a1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcdf61cc73ed48abbd63970703c76f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b5430c83f83c91c0c6198c31c7a09387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbee3a4c307ebb57bee23e03a8f07c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e3bf11ba15a7d8752b0f5f12b043e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ee14b8daf1d2e8692da358ce00d90390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298721a9b563fe1a53e7a806a6385bd4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc97e279d153a6c3d6bbe3eb6adc197392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9bf27247aadd5bb17a0a7872244f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255c1a4a868bcc7905099304c0ed367394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b2a8fd1079c75131f04c2678507e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140c246815489b47672229c674b643c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5610eeb5c47e212849fe7b95eb8169d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b950b594ff6a503e5b23cd0bcfd30c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c0598b4148aa803a5573d2198d03a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d583ff526119f7e79f13b339131025400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f599814fdaad706b3dd1819122a14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ad963f30f40979e096bcc76bfd6ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d82a9dc6926ac5e306b2738d436f1b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff698d4904e6e63eb157c569165658404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dcc239c6d9d4d0e883f51dc26459a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42205aae44ebf2d213a51659cdd3a41e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f5cc88c93390dbc88a68be2819823407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12d3520a52b0571488b92f28dd95ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab089040b66ccc8b11e4bee2840fde6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf0a2bd06b06317382fd1d1bcb350e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700c0050120e455a7207a07cab6c854411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0775c925e2166f0a18cba27bf07284e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e79093f955e6d8ff168ceb6ad5d817413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91205edac785b98a7e02d0b2974769414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eaab117f3aabf38818d6564284bedc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c824f32cc3ffc0565c59322e6bc841416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c380bb78d02b1c7f1d302de6f7a41f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28c91affe57b0d8a7f3bdf87c5ba1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a5f5da1186d4d3afcfe4cdad08e3f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c57065ddf99236a16fa59b8812c58420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a449ac169aa9bfa51584d6bb8317c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904ba18cc904f5501365dfcd939bbed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c55a5fedf8fd2edb36213dac0aaab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9795a10d4e69498609eac0ca8ea54424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7a18ed51f5cc039e2a7748a48e59e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46961db7f69539a8ecb35e7111cd86426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b36550c2c5d7f700348f17e506d5a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939a4c9d3aa4579ecc4f40bf5c95837428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f693e9aa3082737b68d4f70f479d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f8974d180050526f56344149e9a78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b86c8ef7a6292e039ee2ba49e1dd13431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2533a30618b00af0d2419e807d6db6b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ee5e0fce673192c81ffbdf31fd641433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038865a1fa9539dd03feb2c4f196cee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaa63e1af574bf511ad1b1fd32ff9f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96902826d65d3bf7e7cc2abcdf9f9b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3f2225b54defabeb24ebea71e8b5b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40aff0959bbf4d4343e0831d6c6670438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa399c9d8b02c05f8ddf0ad0dd74e54439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd396e63f71bed67447c630a4c20b2d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48dc056194d831e549c0195a87fa81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9525be88a4ce54100f5472352b25fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e12ae980f68f3211eb05e5d984911443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bf577db889d864dee70ff66f02566444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d380514884f0b600af36730e4de24f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786a9a5e5244b679727ba0c320ba852446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3e6b317b4be36ef9f89b6409d5e74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e6d83aabbe7eb942374ef0b8073c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e09710daaf7146d66d4efa70dc03c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c28768a9cc71c1f50c7c6e4195dbff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdd188287e987d40d746928d27bbd8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcedba0f3b5a2faf01f8660ecde1f3d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9af376d2785fbc9c1293e51d2c61ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21817c52a7ac1c5dba7bc8e53d643600454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70be2390d2e874832ca3949b019b8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a23ebf9a49c19f8578519b7f38125d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6b3a3726ea007ee48490817190438457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df47e74b9fa016dde257e4ccd0ea6d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a56b9f8029879740fbd04ba5b11fff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c07ebc0c5babfa9cecdbca969794ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762455664bebb97b932e87150628497b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5f293c355a2bcbd42e71628ff673d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bde28c216fd68cd2d5a686b565ed04463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054455bfc5b489fee470364730829a2c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f30437a56092b27a879e23eb3d75a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3709b6a3c18dbcee38085202a918b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dc0572b826d8e398fb26be1ce7913467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90e2accda69f77185c17162710e529468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7592c600a071c10223d71dbda770962469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c43fb5dcba19771e2fa18d4d824e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc886f069bf9257b3d413a9c286b55471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ccf40e1c192bdfe4612964bf04312472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c86aa77d280e97487dc0763d1b9bee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3c42dbae8c9643563857fd025388f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44602c8dbd16a0e17cf47295e8c1f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299ab3ea053f45d874ec9cc25e14ebc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1fe38a44976ae3f4f3759cea92521477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc189db43cd596ca500d54509972902e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b419c3e1d4431bfe7d703e891dbf6a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c68d54b3d8a7c899c2ab87ba39198480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b931518e2a6996f5747bbf76539d41481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8ef5dba9ee97e00d3514f5021f0bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac6b878b59015611ca1019ceab2717483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f2c380d560e4b9909f152bc20d51d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c73849ddfd418267bcd141a4cef084485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4d3b540cb790ea31675a4db35e91b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094e9a35fb6786e24a7145e3123e7ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1e7e7ea532c961a4870c13b96abfd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d97059b7529e76b208cef1568f3fde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030aba0527826c81c3420c88e58edbab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd57d9d6702d3d16154c419264f33d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e46418d32c13df9f2fea0d5ea3c54492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722c10a79a4deb6ace02b8c4130fb7c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4979a0c286a9f8d4244f83ce9ea20d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53dabf885362ac770ab38dbd7245db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dab9d12ae3d7025dc1d38d622aed0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bb66fe47be0f51bd6336656018b8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05d34f044f428bd3b7b042e537060e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e84fc159ae4122023785c4e8b138e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df1ea09bb7c15423e50c246db63111500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfad25dfc9587b4ec974dd04544ecfa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc12846943225b53bcb00b17216228502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa072f9b6bfee5d4d082f9659b306139503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50413bc435fdfd172972bd3095d4f01d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b143056c3f58e9410a8ba879c1fdf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e85ae0dce58907035101871ec5552506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a86e71be9c652b1615462d67697b62507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe19e7640920df3641094a81a1f6ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee8c442370ba9780ee651c18addc1e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ad587aa5cc29578150035e3e22856510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6870dbd9371034a85cae641475bbce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0233593aa29294175e5b99de2342f46512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac0112510b5028f25462573a76a8df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2fb1b55716c36bc3dcad3c723eab9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671ee92568e11b1de24b63d47ed4658515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b1155c37ce36c4e7d23f435b3bc7b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547ae916e68a7e3bc054277153f4e5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a47a0fe187ae831a8a0c0893305fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8d33e29b7d400e300ea112f8b2e44519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39250a5d36cb5311e389ad3bccc231f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af91315f4f26d10615408cd2b894c3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2203cd556baf66aabc95fa9a9031b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec7013e5f8897a3ad8488361c00c21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fadc4793517f76a0664f1e3782b50524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3733a174d41639acd56df08db58efc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5e053f0a239db5714b70bda2b32e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f613a688d5a2bf53031ad8bdb7c9b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d0248fbfdbc1acb8422d8926bd5cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6a3399c51306d58c27f19496078ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04e3b6e89c12c17cae6885b34c51b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62944bba46d5d5a9bead43cac3ac891531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cad291c0e62e9a5e723218c93ffcce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40840d06bd2569a88e83e2c246e91f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b11ce88237a815457f299d743721b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c9a041ddfab3c8065af01ca70aee4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab48d02ac697a0f490848a4f45980bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da70d0e851964f20c08aff99c31140537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86883721d40010273c2add6ac92d168538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4797d2c726685481dbc743c3e226f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78309e30ee6f592a5b0e132946a8c6b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607aaa606ed6b9a09be21e07431d800541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa3e14ba6488abf260d8ca2e17afcd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692a45852db7ea09600d642e4e98dbc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e555b49cd5e7b593882350bc41d3644544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c66fbaf899d3f00f7351ee8de9c3e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dccf5bd1a1a68a4b7751e46895ebf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb97851f9e0ac37f0339a52d0cf9eaf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c83b8b53647003f64ebe1a33f3c0b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41770150a8bac91e8551349d70a4618549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0409f5a413a661023e0e54991bf1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea4f276ac1536f0edba6eecddcfb2d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0262dc852da63a4d2e246e561f18a49552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51962a92282d815e932e6c66762e50f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108337b111ffe6f638093a85523d1a88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be7dc404a057ec943f9e73dfbf2b41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15943e6e7b4614766bae31c6d92d798e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2e001dfe98969286193be0bac7fd7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fb13f852750136a85bc740d22cad1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edf014b63bd38c9aed50e6d283ebe8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beb588f0e545afe554ad6aaea52655560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edf5c228438c3755e1952896807d5b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3a60a0c51bf0a0b3cf7c901be7fdf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361e8e510babba0a0cf33d935117cd2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f7ce3b92b9e6c3775c4a8e69ff95a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55727d96e4321fb801181a8f6a3f7499565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a730fa37ad1153d4b996d96c224e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74181feb29832b587f61b90da05bc9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd36ba1944afe038f49eac52b28e9d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce5cb64f66152af1359f6844ac8d86569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7d412dbd040b61644c8b4d84ac1f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe66ec2e0d1dfb80c645e6fc1f56c12571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f2d457483ca0065a1772b0c669b64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5ff2d9aafdc9b8187b82000aadef4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fc2d0873f3e476979147838ee0c7b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0775bd7b46d33cf00d18c84d5e62af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ecf39e57cda82b1d8eb4317814634576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4f773467efba9f38d099dbb9832ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a60d471f4f6f1d6c7402eabef16c8b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22230cfcd274c551c17b0df4773e3977579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049ecfe8724a70f82d1fbcfdb88f1ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e24fa34974a32dc470d1b36572db15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d09ffee81e27b86ee404991c44ef4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed71779771a0daa26e28f44a973d94e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f90f62bfbd45afe8a7cd6f10a66863584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95078fa3d6893a82fa5b4a56cee7e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27401929aef63cb3dff00238c203e924586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d4b58f3392fb83316ff8375655526587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69fff69ebeeab74b0e45ee547114e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd49f0909c57ab7d0b4a04b1f215c4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e2cfa2d62f2671a667e07697adc59590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9085789bb47213f7ac179000a92a54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd08ef90a7112a3839eed4ec9cf90fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfc959dc25bb3fab2a0c57cd28d442593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85101d8ff912ebe06ed375c6ecc982f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc10f9c73506e9910cb7efc1035a95e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb3f209a12c80ca162732eb1f0396f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04aed036bb6064ae94b1cb1495df53e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4953c35f6076c5a870bc81e0b5880598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475af69e2c33c9f430d73e17668fffc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a81eb37007ba9957de28dca778e8f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86660b9bc4e41166afb1da8c018269601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51bcf2dcd49d511f16d9cf57189861602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bf9d2e70c9cf214c8589d3c46ab03603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7446106c08774b1b1953fdebe8af8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b46d08854e2d780861cbe0a0490409605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9a2f85a5af05df200f6a3de9f09fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f88e39b125cce306ff0e82ce544eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce5b14db311774cbd305d8bd9244e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2b4a199dd1cf50b385296f0ff7fed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7695b8f4cacab234cb0b5be3f80bc9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b19a0845da51b346dd20dc7681f850611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711445c3e097a6894459f407a5c51668612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af010c6ce7305a6e2f1e7a46a6751cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676359e5a517c68a332e4dc34277f28614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7311c3014c7baf2130e6d18df5ebae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fbbe7f4ccc8295d2a0d396c984369616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b133f03acc942374b72d1713e6735617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63192d031ee96022fd4e2c0c27f2da35618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508fd3b2c0e214ad1c56bfef813913c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4026448b5288d242a199f686a24d1d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef345709a609314a5572b116bbe7afc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7e38d53859703e0548cd30d3d0bc0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669575809ff438deca9d8c677fa503b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca3efb0f3fab9cb169045c189eaf28624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6f0bf9c03408ccc7319a3a61ed28a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50353ddb95a804e22ed3f5629c5d345d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65fd3d8d5efdf9b62d93c264970ff6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca94e7a2b64c6b67ba0095608f24ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c737e9b49963bbc0b5c0e09ec69a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbdac1669866dade932ce84ad0e711630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55d2e964de9cb96a5d1a7e455beb37631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711295fed3d0228557e3b5b4d0c809c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375924c10f9b48672fb4fc55c7c0d88b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7a49997ec4b871a2322268a8aebf9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d22aa9b13ede35202612174213bd5d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc28980d79f8fddf0a17d2273b54b1b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7a0a44f7137725aebc5837d8d32ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0067249c90b4796b749e30552957af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a88b8aa6e5779b64288cd38bcaa3c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b3a87dbbb2acec27975db2c860f7d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818d0ae10c6ff126ebb5622ddaee7e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d99b3ec2b8bf8b2f05be7cc6830b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73960c994fe71319cce3e1f698f61f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0573df2ec45e805b5cd934bc7916709644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23608c728a7bbce5b7de95208c618186645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b15da91251a7630b7753205a1a2472646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1923f17b79a8ee51dfc7fdb707fccba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9aa33cd7878ff838758146cfff097648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e281be7c975ec9b5095079bf69112649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4306c847449e9f55757b71d6ba1dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d567a0ed92efeb9f77bed3da264e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab42e65c2f28b2ed545a79a6c048390652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96d6e1e78f1543a434b93ba9b3a84c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840206742c13f19cc0409283edfefdf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e60bb9a1caf5d312fe3de321e48cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180edca40af5a743716c7b13a034f3f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559da7edc054241fc97399640e1f5f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93c42ae3e4ce435d74ffb71f55b74d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548f5a415021ff045507c116ab092fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8f32e3acbdfbaa16671b7a5d0c397660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce21a085747cc5e3f35f3dd5da0e6d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aead9a173e7452de0c1eccdc7e949e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa688ebfaeda51a9c9f963ae40b4515663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8046f7271d9fbf3a340e6328106f64664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58344aabe9285eda88812d1ddbf850665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329eeabe8c7acfda2464f6677da64c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb30a613ebb2857f13a9eba01d534f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf56fd98137175f7fe82e9bd16f1c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f1142edd8977a98d6a671db624b64669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e77708e47fa6db22103477cbda50a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10d5d5fada4f5c3421da4305b9d9c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92fcdd19eb940f0b8beefa86ae8961672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e050bbe057df54dd4426f664d925bfd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dc546ec72959e8d2b0645a4a5d7d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9106dd6bd4c6a89d539464a3cfe02675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3921c97aaf0e39b2b5e51c149e5dff8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec23e34292764616d88a7ad8fd18d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9a49260b4c9175fad88d901887408678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa17010a05d2fb016792cba168663b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44b56b938fdcc868f0c1cbe61c2989680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0083d14de52563899fbd92fd64a94681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859dec519724f23e2bb86f81cc85fce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ff394849c420da74c8313cb3bc93f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67a115cc56694eb7915c82b877f390684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03360bc024e06328ea6cc843ffa0bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4acdd92b597198146f5afc3dd8a18686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1da8ae354181ac49a2098d1eedb4e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185004779da29b5b734c9f8ec994935688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2a65d0f260137b6611555b0632eae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad80eecb0aa18729a144852474e024690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecd46cf2a28bef430b9f90e7ec31e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262eaffd88a267a72f9088a6aa8aaffb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21717f8384f11782838421fa9bac40693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057be363f2f5d3d9479590985f9c517694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf9b45c418e9614ab123692497ac6a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b47ca95e6166d1138b4de4a880d31a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239715eb0bcc5ca2082207b8b1ecf4d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181fdb99acd4da8cd227fcf8596a713698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df361180467289db160f9ccd788ac010699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cf87943e70311b2d8a01cd04ce00b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c62a4a0ddfd2953b10d2ba249a233701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c361ca67c79c33d77fbff3ef22f69702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dd4810a697b2d77a67b0cf798c939703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a07a1da0805e331760c348664b06c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae055cb3ec1e8220526aa50ee8abb011705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c86fd739e19c35d92278a318ac46b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1853098e54b7ce4b7ca5587664cbb4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da0c30dd48364b5ccb0cb0c360bd41708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4affea8c7fcd69070c032bdac81d3bd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d59e24bb4d5fd4ba45ea180a582993710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291aeb1f47a27d2ec904c21f5987e7b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe049cd634241f457747a71663ab9c20712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac367876d78215b7f367067035b1b90713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a9fd9d52cce01048310e0a662dec3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9669ab6886d5718769c3b5b20e16307715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08af04a4a7710c251f0af58385041f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12633364246fadb98d855f3d957f3677717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bdfd71334d5f1a4d7258fe494ec44718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06842f7a07270f2bde28e49a6583342e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae4333434bf81010b3bf1c8e5d4b97720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb87ee00de7fae94b63854631a086d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d23d7b4ae58475eac806b10c03bba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9403759942b5b12b8dd8f161200580723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a726811245ef5b6a1b1dba4191bc42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7f6b94dafcacdef2af134929a815b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6669e4bfc9b2ad316d0a2cfb09f6cd4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b314908dd037adfdb2c9707e5acaa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b68bf225e1f6f5c04dff9260a1d26c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee728e1ee927009a0300623e538eb14729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b710aae27de67dff1538ae7ae0048730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371575267d259dfc6c41e307d21a18f3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5bf5724caf36f0578a8c8ff4559fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b68f509f5b75e4a2b8aaf615bbcec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822f730a53cf680b0c8611abf87460c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d923b759c85b388bd998d15719d952735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53770ad4d438ac5cb3f762c8f7a9e978736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8598d15e5248b51e8d7392658baa1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c126d67f5efaeb42c90138b8203e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f49ca46249459dd50b8b40a2c3478b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1609f91f07085a7df92d558dde1a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0747bef1b50036fb5fe1702155345741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ef8e557052341a62f513604a78b55742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911c1787197fe6c619230500a96975b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19700c3bdc487cfce6e3a19d4aac88ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a366cb056d24c010a20bfe73771123745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355090f420640e4fee55cf0e2a88312746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee833457778dc942626ca0d9976e4ce6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f007514d76b84c3cc4842e3fede8a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bffc4883f60297a9586d603b4c84c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918831be0d75b97abd66384c68be9f0e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c7178086e4dbfdc5314b3c3760c52751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b075dca6eb07e8f726b14a8c49cfab6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa89fa9fac3de95677361f21562b645753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520948f82872ea851b43b19b02dc464e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259875502db9f329890ab1715b86b30755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9ce077f358392a4e126039e44cb17756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64b8bf3db23c62502a8d3be6b8702d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33630c90be1741cd051dc8281a1fa3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721b0422a16702a05f9ebcceb889c12759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4dc1d39fe3bd8e7de7d3e7fa4c99f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d36163a9aad3b3716a2c02dc932402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4fe5e46805aba9bb7f8a2877adfd43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8c5cdd29c05c0e8693415718f8f5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bb99a39c47d35416c6024d562f94d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c655090466cafd1fc38ca67b5c4fd896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf920d694647f5d583c5d0eba77e027a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f72bd0e6cd8d9c92f33ef786a19ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656456c65185e482cec943ab4d193a3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9443b291d0f13f404c02eb4c59d14510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efec2e4fe627568eda5b4ecbbb82fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe7b2d48da59a3ce726ba9848b026312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfd81e2318e22a1ccd80da1dd3413713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cc0eae1ba73c88db3dc6db0087bd414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eb1f2b7232379386857191803b1a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821a5fe2118efe5ba0e268d84b8fa3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234147477e4a7f8ac60f13d83e7fa0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc892766103a77d5c2e65fa57cfb6ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca02b10eb61b4853b084adc5f695b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533241ab6ea86b7eebb42a55c458f25120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ebf760700a4f6a94eaaf1c3122e1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db434a11d672cbc396d388850b7c4c4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26ed303f3206ef6cb7485cded61f6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869052a2a826003e244e0a66941039c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06e5cdaf28cb183181cfc9ef58896325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5467c51ef59ab42b849093e0edbe7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfb778c10573ca825fb656f25d54b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d6b83b4f21152df625b8b4f1e246528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d76d48c4dd5810fa53bde4f95396329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85070c80907c663c1b7ac31c29868c4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddde28156aabf4f6a7228405372bb331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d8e5d508798cb2a8f33b99a89295d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829088d4735cffd75213cb81bbc2b9833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252294d4d89db19f9fd1596f680b6ac234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fb1a4458903dc803bc4bce8e80dd635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fb8e49a65f2c1b9a6679127677b3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25360c47fdfe63f747d75d87fce81d5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49b1bcbc7b1fb608b56581c3498dec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d1c4004c4979ac1ddbbb5b005f97c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79709123259e69abc0145a5bbc92fe0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22b6e7f17f51750179551a336bb99541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd6dec63d789b518db09dbd60788c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c647fa219dd194b4041176e0ad1ef7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7495bc489a4b2de663b8d1a85570344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84aa019bb5f5d9fc66f5db59594d1845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b97f151768f101f333002d339b452846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4f13c361fe41223b3421c73724ec247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20821bd758362d813a4f6ddb09807b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbf92fc01ddbd76f6e377df9904c1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40415df82713e601245d71f76d61a74550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fe3d88cb50b4237eeeba91899073651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab3e1971e79a50ea4c0593d233527152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55eb583c72d0d922b76971a768e823653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09319955be88a9e8cea80496b26aab5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492af1f03ddc9beeb268f61e1eed546f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ea53fc230ced7f5fc1981983dba7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3a739583f496db44f8ad5f559ea0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849350114d84f8d7b49657cd61f0a6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585ec2e4186d1bcaba93609bbca201659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349c115dd8c5d1bea5daf3bf1d4504460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaff44b70345dbf6a57f9ff3495a89461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87aaf643dc7908d3b4d8ebfc6829ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e0262fc39d2e215c7e8d6d310c41063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f17088c47e6a1fe7afb4d2b8ea6be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe1880bb37288d4c6bd64aa39b0c8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d67ff2e566c48ffa33d31fdb86ebd166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ced7b186b5afdf0faa6211c93d41bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b5d7219170c7b69f5bc1996faa87b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd7f5153a12f98378556f2ca24439369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a59d47da269456b73939e828b2f06870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c25a4a4835564e54180584672ff46c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bea5e578deb9afe6c7515ff488c7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a8ca71bf6b519dd4953c95114c27973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5316a532530de008387050a34db66974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0f60dfda5060337dfcf707b00731875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebb377e4eacdeee507ddebe87f36f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a77993c9ef28540a0ea85e4119c5f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11f98b5048804fb70ec8a36ee105d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90540b091fc802761bb4096fd0127879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363c93d6656c6129d98668cc0ff376280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3c03a0303b4b21a08c78c0580f18981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe51d301e1ba2e40e092e5aa0d9f7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fbcf46c15fa6bd29ce3998e17e6f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f395b1b5a2238f90bedfd442bcc2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7788ac285a37abc5b24fcac33b78785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703eea28cf06e5f040d3cdff5a87327786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00e3d9a95e8c860b0f62db0a701c1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742de795e09357189e5023b67188a7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe324a9ff464e7c35d5c62aadd0725189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb4fbb67860badf67e1e932bead7f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a5bddda676c9163117b766f094b0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309297ec0092ba2ea70826cbb44940d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4aa511b925e83fb626c8c2df2ec9f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e4312c688b5a68ec6971009dfe17394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a23abea1632433c0d8704f7270ee8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e9f0495a7b65167953a8222ce53b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef2eb5201851f506846dfb2eb244f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b46b559d5b836c892cd64b5f2693b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394f04c5c326cc441d8af4733dc19a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2636863e09f6024b94105eca6abcbaf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cdd31d17b83d4c29964117d79a443101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84a832fe07364078e46daf6d7c816b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bb39d044daec8e00a82cd453ec26d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddf33bcdacce57d26be4ee59ab4a4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f73212e824bfac0ea1a548be8d6d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b278bb4992862e5f58efd1c239523106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a2d714f75d521365a71c6ea7521e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b996b1b3c0b5e78f417d6ecef0726108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2eadb1abbb90246f08fe751f2ab34109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda84272a8bbce5ac69bd5b422bc46a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33735af51bd1f7b6cd14cfac8bf870111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d62fc148e6024ca8fc95a26bac038112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba751f8858fbe80c9b8f9e9d03e3ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3e7d46d01cdfa05e6a01ddc74b6df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7581d29cbde6a4c3ff577eb974fa1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495eb66f9af9bfda2e532f518fd6f0f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24392999fc26b4285419d26946071b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34553ad2242e6009c70556d30f84bf46118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f408d6b322941c13651292d46e0b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767579c3c5822b5a9f4db9bdce31372120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c893266106d959ffbc8f6b244c52a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfa84aaa6fa7dce052f59782a6c90f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239035f22a3ceae75d0aa75b28bb18d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92a5bac4004562e9473365fc993e98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4602b8c8e62eb5c98b277a525f3bd3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a64c47fbfd87394f526acac028a576126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bfc90ad82c8296f40e6ee56e811e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc233b0d90877fde6bc6aa92e04017128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94cfca45ddb9c03cc66d1f152108c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bf6810dd9cd7e744fc2c1791e1ab8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b36d34d9281749e3475657a8356fe2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6a96def8b59c5454d8f2374d96356132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c8e6e73834c70b47076c96f031f09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49e9a2383884eeeb2db6284666eb99134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339f398d74bea79d125a69d25ddba04135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a349c1782fb23e3d25b330f9e5d8eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c2632b9b5b7a8d7ca66c15801ba28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd7e8f138a41bf7c555cb5941a3716138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18410702c2ceeef72083776a83e5ad05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ba3f66ef015f3d0bc510786b3882e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f29c0688f0ee0574246b0c34114be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343c0cbc1dd0eb4b394fc174613ebaf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686179078daa5778ad765aa1490f7888143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e029d94d2d7b802e047b098cfa8114144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9505348295fbdfa558a7ea0b84a040d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d29301e63a96c01c2e656c2a354bcf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fa6fa4bc1d02e7d10f8c97a8aea89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1abdf1da97a1a6883b3aeee5f3ced0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d370ab2f37f26b482f3da8215cec92d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bee61b655bba48f968447aaf46adc5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d792d4f726ab570a5bbe4898df8a85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776b6d7396308995e723e5f1038e4bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa29945b6be26aae340ded751cfbe3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45eb5fa53a6a25e28cdb766ba237113154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ff63c5869d8af295a510012d558d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d800034ee36ce8e0f05954cc7eff3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2000fe0ef312e7e88f14e6823200d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ebb1e35b148ed95a44a78523abad2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b62a192a0f412305f29781efcf2675159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc779bc7ad9917dad350098333b9e5e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30292e8415984214039fddf4c3974913161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cd6e95055b2ef914a16fed1df91a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc41d07dedf06880cdfc2d9ad7b4e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fd4fa73e308ac8374806854e3a497164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5525b64067b75532fefe2b9ab3107b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a783365881d6c7ad08460ec6d17eaf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f74ac0a14ec33ee5f216f884eebdc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da37a7285840c9894a2a83188acc19168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c1b4c31ae320f4c36530401cec1e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee4339368dca7019b1e79dcddb1ac8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56e45ae3c30f29fbd98a6f7357952b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbe4a4542f0c595a249116779bdc7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4d8f02e7120b71939ae394f338be4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277561bd07e684d135811ec51c5e277174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffc69a49ad9a2a698d18a2625d423d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37fd1171381c28fe801b75bdc2a035176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc091762c6d254e5880ab1e53e654b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a986c625bf75556bca172e9c3af96a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02831b061c7015e0ce2961d0dea92e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261ede2f721690107547b7bb08feaf0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2852f513281e306ad0d56eb00c7ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd87e413b70a52fdcb18f3926a8113182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bdac8865f1e182ec026ba6f551e17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b318f2b04449a6904df7d3fc28638c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc123849a4ba172d28225fa3ac93ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9b0083b3a707add34755481e3116c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ec52267879e96cd90ec0a1e85930f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66d156a512cf281840cac7282167b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a43c1ce34f26c833655ea0f9246ec1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca882ee50e167f6297b71244687280190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1481d0034d887c4cb82f405d852b30191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adb140f73ca0ea36c5c232b81f7df3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540bcbd3fb4dc0188d84d898efac590193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc2de4dbcf51bfe5bf1fe735a183c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce00a896072e40b94add10151f94de9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65680555793bae8341d05258ed1a15196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae7fb9bbc4c6e78337f763932d446f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b27fcec4f048e56422755a3105c77d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6826e5b15a0d7a27fad1c9d71e4a626199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01422d48fec119500236d0a1020e85a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4ac913083b46eef3d61c598a8dbfa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce8f82837057266f2b16c40fe50c0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b5ccaa3fba7d2000276f9a2c6f92a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09848ed6f923e7c31ceb87dce86e8c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a52b6bf741797fd3d1b86649ee21b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63342648b594aa4056ba3a83037a2d13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf48aae6b7591acdb2607784ec5443207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e881c5db3ba31c757c7968dd618a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2381c8dcc2747e04fe94e1751e438af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415b082d80c3676382c6232d3e6a0b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ccd2de8a9d2f42a9fcde10a172ace211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e9a94da14f4fed231dec6575a0285212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc2fb66bc98da80b4ef8d7a54d7d45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d45ea6292e1f2fe6db2fc625d6f5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86da805a7611e94e80f753d5684bfd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57db9bed3f19050ad0f6d79fc27485216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f841358d90e672cf7c12c82d972749217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0a59eafcd63a3e9d9eec9243fd7ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbaaf52e00c614821cf794bee779fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f104213abab0814fe1a8491995ce401220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77ed7734ddf206904c535e1f3fd270221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901d2977697e5072081d580247367c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f92ab6d29c652dcf0dfa1f1cab453223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6230d2154ce3516f074542c2c9bf8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173388234e15b4dc80f0d9141a704fb9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220841c694e76c501b07d290dae2746226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd088da8cb68df29cdecc2e1fd4ce588227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06020ad37f82b995c9baee463dcd7425228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fb069203a1d90eb0a965a8caf4ac0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958581c4139b6ebe77e91ebf45c5ebe8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79888ccb9c431801f8db2afd16d78433231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b2246be381907bd6252ff4eeb1ba5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a5888c5402d374185eb5be0167e2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cee1c4acd22e4cff73a0f4f5b2ead234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae193124353302bfbac515da4129de69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c7da9263863755d0e1a4c77cb6df6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776925828f4c134e8f34decf731b2070237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae41347fc2b0f44f88f07faf5b7661238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af5a79704676ea95abc51d482f0be9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32337d337c2aedccf62bfff6a968a064240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b3150b78bd236d3b920cfd6579a54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4ac11889b3c5b6fce7536292bd33c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4e42da088f202c8d3526a2659890d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809d5939cffa6309aff42fce8444a37244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504fe08daa60257f986d6dd684211c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5403acb2c096ee6a27f1601759095a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c8d2b49852a69747659e895cff911247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd45c7cac0b7acd83be8f687c42652248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed532b80801fc0cc41ee25d7519c69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d0bc0284fb71d25112b128f056c2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35906505834b9bf81cf56cd4b9194098251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3996397e495229fa9d10a603cbe92252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f4afdfb4fc1250d4618c3868ef2d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdd87eac75eff8d8ba5053ff439a8f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7a8c13f7b662161b628b829594796255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1cb6afe210ca70c3d2e0578a740f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a40d5a99f68795ca8b507ec4081675257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d83cdad12c9ba6455b83670022f62f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfe0045910796670e91169ba7ff3da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb9a05f10826d53804d054448c4b82260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f258eb6f016223d25b838e1355a3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bb7f59e63c4546ea3fcb0bb8a70a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831f100cdcc1bea78b9e5b7571d9905263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29341ad9c55aecf999309aeceec5419264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2c1b61789f150d9bc66a51188da40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941885d19335a0d0f475a1272988602f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4c2f75599847cd7bd073a07bd53e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb30df29a5f82c7e0e10733dd40ff2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6c3124a363e60cb053dfd526bd124269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3518482ef65be2987a237e7634995270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d141ca80f8b70d9acb68ddc26ee160271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd944f699bb0baa44b03af4c988c663272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beeef1b07290d736ebaa44354321759273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3612f2a64f47a5554a22b7b1253017274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f87430df4f8148788033aedabb274f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b11ce44d4d7c26df7a136511c84eaa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6140cc9625ec5713884ee212f68fff4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915781f65bda49cd03c893ac4e1192e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94808eff842e65744309c44578e3f761279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b600b98cc56d3d849a706d08340558f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63207fae59e16a9173421230b6b5f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c887a04dbb6d6eb4879b8dbaf90304f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99d91ec181da5785d84ce83a3b31e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711c7be6ff5c4fc49e5c85f869f2766284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a21771e699d6282ab34f6fb59ffcd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7283887d864d84c287c6a6a156fcd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f4df91e9b5f01bab05c0b8aed3768287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9710492b3a43819e99d2eb16f83ed7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cbd313d04460e5dcd6058bd93122b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3ad9a1c512590f6be3a4894ebd5b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b53cc4e99d9e51dfd54d44f751cab2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd97721c96dc9e2a7601e9a86927c48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c837ddfd935f86fbcb6943d4556b57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae301f7d21336493a5ebd8563303ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edada70626a590a3154f50c9c19e7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11af8e4b3621e265e0dcf4cf3f84fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f44360ac769f4c0076d08c525ab90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da7e2d83ebfbf42ff7335f7f61ddcf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330f76543e9a0a930fc9944de1dcdec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ddabf611cd08fd0c8b0857d402ee2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbb35c408da0760d21a21269a402f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b72f98d0c219d4767bb735bf1db88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cabf99bb4952ad0a252069be3de0a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259c868748c07e52a1af7347542a99b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5dccbd2d67c27774c96f3c843d1ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889cb3fe7d8d564319115cecf83618d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9e0222ddda01161cc4991f05937dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37007290e46b9da042696a68308b66b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fac7ab38f6370342aa9648c3c73dc1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f3a5136c6e46dd95b9531ddf47df9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2772795c6ced7f19ccd6b0df8392f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc21dd81a65654e78afc6249d5d881d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00549f2ea308d5f2989fd2b534e199e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0bad3f0c52c449e4cde7952a36845314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f8febc4455a631a4f840ce8e14e54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472a5b0829891470bae4d2cd43a3cb6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d017eb3a6b72bd0919100d5c2d288e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db00100d9a642a57bb8c924891a041318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d87309dc180fcf560235afb6ec9792319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15442e169bc6fd2677034f0468cc65d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab177ea985109fd9a36e2f337c3e1494321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cf7b6e1290f1f27064b58e67ddfae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3377561e11ec7e5e66304f24f16be26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf47d459a4dbbcd7acfbccd43d85441324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb6fc8cdabc63ad41283b108806d49325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b0153dbc20f0a0c0b35702d756cac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69b8d497eca69c6ec0844a2df21334327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5546a2f368a149c2b666534e78f601328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c8c72d4abf896518e037fdfbf0551329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342b885f1b53456bbd5d9e0191fd259330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963df87c4958dbf8c0ed633e769e657a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b8d01b7e7d64f00c343f50b6f9557332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d901d908f1575e04a99c1a4425210333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859748a9654d6bc2c7d419f2c109beab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3409bc95402b27f1192cfffbdb5b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5858eb7e0557b6c196132ee8151197336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3229b0aa5029da3e7e5d0b0df88ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9121f082b948588af562c547bcefd9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf5b01febe20a0ba59d58f011fb804339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f627a475c20125ad8f4bc5eb15510ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efd4d7cb9e4097dd8399549ae731fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b5d5828686eedd7fbd8e8bf9c2f5d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74481f29497af4ff7d8787ad8f9df9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b8d6efe96f9deabd41df40e8acdea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ca95c221f2d4757cf5c31c17497f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d886c41ddc1d375048dc4fb15195ffb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dcce05666302fc73727a2c3cf73be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded520b1a4772912b73623af60321c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bf58819f676707c81e9e9f05f2263349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3335353a9f53fdb7e99129d994bbce6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85d959290960eda55ab3cf9b53ad2b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd459f674800b722d72ee101729942c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ecea102dd925159958e4d112b6c33353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7632fc669fddb9c5dd105362feee3c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd097a6a510b340389f68bc04039a33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cb91faa774c19416877c85878de4f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8530023b9f6b3bc410f9361f10e3f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255050bcf9ade7a787625e8fc482854358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b8cf095d514460b78c760ea22b332359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516b2f8f7b390069405f2f4d715e645360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c1aa7e5e2232a17ae294d9e92ff75361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b250263a9253a5713dd25006f1bdb3f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfa720033cc829298ddf415f83f042363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cec0116e11da5d3f1a141df9c80147364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dee0854199fb74b23ae1620bb2b4d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e92a2c3a2b83df14351726655a8237366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c3b1900c7cb17915a71c6dbb58742367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c3b63333bee6f3424700fa0c13127368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a3be7bcf96f0f351cfb305fb1ef5b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5856a2607dfb8f8979577b2069f58b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af456d8d0437e2161c06e3fe34846fd4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdb8c4f7ebf721f0bcfbd5738e6757372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2657320d49528878dbdbd96dcadeb5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13710b9187ce8fdb4088f25e645c5d00374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f597331aec70bf3e836641fdc9156375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20daf8e6a375a6841af0254d5bcfe8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3524567aee74ba20aab5a23eaca34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fabc919135fbbf2173d86870ca7ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730a9d088f4f253edbd725c383c063f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a371a35669600cba6dfe6b81164f59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9774a116746f7767188943c0a1f72381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e49635b4533148dbd1eb0efdc94bc7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bf8a31d919ab22da2024b92bac31d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688115015b95fd6c4218e3ef1736cf28384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347dde9b92b147af9390b925768fbd7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c27495ed8c7002f466ee08a5a044b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc74f60f47cff57678e25319e03518387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b81fa4e1aea77886b7551ceee07ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea37bfe068a5f03997168a8a08146f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b7944c05726449b98683b8579bb5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636a52fb7c6551c8067dd3f11bb4652391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac59b16ba9c82804f67ca88e6be37b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4e6485ad07257c6fbe2271bc1b188393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b07e2414ea4dc5fa50833d0d17d28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aae449fc477d0e65c2ec90701819f3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ac488d181b09b441273f02b55bf74396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed2342281e7f1fd6b130b44ace2f90397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38068806854f2678d1224f77ab480591398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f55a4b56284f4eea844f838f9864a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efdecf8eca09c8c1d061f5592e322c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6014c24b4be37fcd88dead208eb3c7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a910f34766138327faf975ebcf59f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aed8951124fa6c954e0b76a121afd1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecddf8ed87eccedbc0617f073023c2e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121e055dcfaa08145c6f4f546b14b56405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500046d13f1b9d8479c48528d414971406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488f7cda8870fe64e62c8a81dbdc517407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b22b58c13def348f27e6d9df8a885f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaecec0548d2641b756c0f52fd169ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7511dc22ba4c72eef985775b88776a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af598357e92d7ec6dd1f57d6b0f28996411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2f01c8f08fc6956b1b121ccbdee0a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55672db5941c8e0682abcc32bfb906fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb8b99e668f7cc0dcfb00ddb70f07a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b969385c9a21b69e70a39a77a1875415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d9d91223a5915abfd1f0fb94d6794416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9eab6e7cf364633852adf8532be40417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc5225d444fba20ccff22fc78144eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81523a2df3ccc27310b6d6e67a96278419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7375a903860100738e4a26fd97770420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89371867bc0de98a3b2d38aca2cdac0c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879b7a7a0c222ffb4b850d451a04df0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc223f1b81cbda0d5f814e0920ae3868423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3c9f4d076ab983d23d9777c38437b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65072942e023363226fd4de953fa29e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1cb83b723a522823c76038752ea77426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebac514d54e2a8ee5aa6ac335c02362427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a495c0b72333527c8e7a61744e84fb1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991d5b7b4e1a6abc05e7cca8d012b1a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2105eb4ca2142604adb46126d015edb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7c0e9844916ed8ab6343107e3d23b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff72c017d31a9c353fc9a387af3357432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca42616b85741a76c15fa23c8e047e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dfca67c9952870d6c0038387e4fab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df329af212d61a6265b47a03469a80d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4237da1d6ba78c91e137e7c7891438436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c531c3c0c30b35971ec13453b3a8a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7e56bdea3684fac092b75b1da3ac4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71520c8844f925d9aff8d88ce7d82648439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c6e3c2c47dc50fa0f9d48d68d70dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e5bfbcb6cedc429adcc91e17a3b59441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e97977193e4b5c05123d0aa5b421f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f4fccb81a09bff081c5963ac4244a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26fc557ce470c04944573732d1d824444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dbc515bd134a54fbd1c2e786ac417445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4187146253bf3df7a9abeb1fdc620446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e62ca9c023dcc8be47ca5913c430e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da6d1306fddc0d3c5c6d182c0478ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880b9f4edf5252fb0c954ecce13d3c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c5728a7fb8e9572781a5edc8f85fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dec8d1685eed3a63c1b94332642c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9f8428ce0c8983e29585394119b47452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b11511252422dbe8c355de4bb63ed7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2729fe500a08792879f8c52408c144d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f6f27d615d283c6a192ffe585edf8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259735fbe20dae71eaedb95ee2d57f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f12c62271ec8331a8d0ae6521f23d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93263e37b441e929018bbc5e95a12c1a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44335443b6d04b058557a6fad5989a48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbecf440908f73ba0c9c20dc78b1461460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64262fdd463ce01b75e0ad01e88cada461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d1eb652473c5b202207ee0709d1d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dacb2ded64b51597d211ec7389e378463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdbeebb03bed4da4205e0476b3ffec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bde7487437d7f1a519db7cbd10013465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c421a15f36e15900e675570a7ec5db4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486cda127096c527f8c10a2184d15a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236f4d4ee6045348044003ce39c45fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9c233647b0ef04dbf80dd5a481055469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f421bd6289f72e4fec563a02368f2e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc58d0a33100357da9a1006d05b37b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab10bb03c6338d2984cf1d52557736472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73409497fce05d5174771c11f145d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee0d4faefe488f4db087f4157eb2ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95eae77286b9904ba1de132370d724475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9bf013784eb92889e95bf08da7b84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812a1f4d4d7239180b7eb7cf59d206c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6692d07a4185eb6ccb6968d731a3b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5fea6bd9741bcbe5da6e88cddcbab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62744267655d3fd50069304b60e12d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eb3e0f31193d51f722a25aa312c4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72c69003ac373055046cdbeab31eb8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d3a1a8fa342eada16dc5bb9611f5c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51729225fbfd6d870935b6cba2793aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaa80757a55b9bca27aff94981f5fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fbd799cd4d9141c315db90d777fe8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef4e1e1d5561cc9e227272518e2866487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876fe6b98c42705a30e916ca7e38de3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36054b7fd8ca8dffbca3030de9849b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e391975101a991edc13ca10de76327490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765106b359df288f17a4132df36a707491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0594246005ea6553f989e02576410fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f6e97b0d190ec9c73a83153bd6440493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3cfd332d530e5b36d99b018c12c0f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b18960ab47508271ca46a71fcf25d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13350575ee56ec067bfef71316752fc1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebecc3278012a662115e1dc40705edb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f664ede4530592afce46a5f92db3d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48bfa230b4399a04bbbc444e0a4e5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aef51c3413f127d6d01090034fae9b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ab006c796651bff716e78b9618368501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78136a2143848f600bb88db5312ff77502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e8edfa8622ed03cdb6f2d9d1e36f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcaf057f236566cb215327d91e251a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b378728391f35efdd6c58db1013a9b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb53adf93f9de20eba24a47983ca3d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af57aa8eef11d475af436c090e89401507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c59867da380f1ae61608fc6626f7a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fe67addfb8bfc906dbd92368a6c49509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa73d8757208d004aa197a2184db1e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d78c9fa50e724bf1df2ac7f504b035511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52572710b24a9b8c4db624e6a3ad5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9a58bcc6d71336e320b0e25d7dbfb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404880b1285c5242ac41999d9f45209f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214525afa6d9ad8d20cf9abf121c1ce3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fd71427fa041ef69ef972f06d7a93516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f427f4acb0791e4e8a452927b4f47f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21777ceaaafe0774ffef40c18807ee5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fe70cf595d8646fe5ec52518efe0e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2ecd978d7f3648c616c7c6c02ddcb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7ca40b7085b90ab0942964655e9cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23aeaad384a8485b922b21b269ecf53522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609e2349dd59491394c11de6cf5e680523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b443466931be9d0dfe765089eef44da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d91acdbb343fa33f9a6bd8dc030bc8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67fd6a37d4bbbc68e7209dd25bb7ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83099c2c639ccd0393058b8d1ecc2d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a9a2883d11771930f85892fe7efbe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73258b78b0b724c05257d41c80e1bf77529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c494260eaa97e5e977cbcbb2886e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af127a0a9e824030e8ddca18b544442531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deab45cc2ce680382e41cc084cdbf34532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676f61ff212b704f3e784572da6570b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3565e5a55ee0219b9a8ffb58c92190534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44f3c2361af258e6981fa2e0a1ee0e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5030c41fe6f7930784f7b38aaba09536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4df259102e8543d211d4c269fffbe9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9e8a05e0366b24ccb8af361d3d510538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db14291b066de433b53e098013a9b23539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9a7de86afc83ce7e80858c342d68f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa029a8f42d2da983b09de3d600e63541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f0910c8ff522bb125a051c7d91c86542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72ba7711e21ec461af4e35dc06e731543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288c59f5b408dea3a7ef95adfeaaffe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18fd7ac97cb117a37cedda02b7b690545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767caa7ee1a649c9002413fd5dc0d66546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf3a304c87534504edce8c861c5f33547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea67bf483f688484a9e08a55d2f3b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2039aa69afeb01290236d7dfbf8a0cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90597679e456d59c142da42bf38556550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079028e37678be4d767b9eb3d5c17e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1175a5c154adb7cd4ac15b9e267f80f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dd9766bc674311da49e5946e864c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67909514c90e77004b0ef35f84268c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a350dbd8c247f399c5d3acc9b0d194a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424481e5944a774a71a926934319c55f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03bfa6901982abb7f8408b2873c173557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c6111ff629fb052def55b92ecaae7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d034fd26dcad8a2f3e9ed89d8ff24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3fa94279effbccf7270d051b3f196560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23accba50c80db9f7c9673e696565aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb8a015f56ba9e4e48a609f9784fc7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fc499eb8895eaede8a53c6b9a70e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917af6354b160fc77d0285e2e30c520c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6642b57ca3b05531ed1547d0a132871565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4a12b3a91d02aaff8cee9f0698c27566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc5a6e0d971c1150990d37b758a47f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab538630d117c15bfe9beb186d492281568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ecf2b120d143461fb56c9e3a6f1ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbe37c4369463fbc029a3229ea0382570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7f81794f4218962f3fd6a4f1e9db7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222509598c341cc73cc60683d6947e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3256c89d363bda7e7a9f2ed0dda7542573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8fa330510f8ecb7fc1cddb0ee81d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6db1a8a39490f501e2a1017cb6daf7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4b14d850e5228599950b2882bfa22576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ec8bc581104cc549b91e22077bb9c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d86e16099927f46ca893ec5ab195bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7e4b3820962700eff9faafc990f8a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1628e3084a68d35dcfa9518bc3ee5ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed096693a0edcbc8e4a992ee7a6008581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6aa0c609f7eb87dca004a0d5117a54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5989e1cd1ac683a79be3bcc830b40583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc767ff67e5faa058d8d134e88b72dab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7574175cba56c58dbcbba52a78843585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd93fcd37aa337bcfc380a4b6abd5cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d66ff793b4cf85b32c4921d7bdcb0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6645195c0646d08fe993e7e0c1cee87588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa61d80e59c82e9f72ac8b1f6f9ec5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365bce3e1ea5fc11539b0d49e23ae7f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd2eb3f449d84c426b5affcdf7dd41591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505ded49e003e90eff5195bcf6183cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a05d6d480217e7813d21d86add5f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037ea4ec9f1faf6a7b38122140c41a0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee57d657423ce18b357f530ce3a4f64595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f64f9718515564d1a2f8856a3538d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad285bb72259ed0d178bc82bba5a828597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018d57696c6b04fd74611737fd3cc76598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c6b3638db8551dd57b41e99edb664599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c0a60fd2e4f485af6f9f75a38269b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034526c596b6fe86c3323bc5b3313ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646417076f6f6a642475649abdc1357d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d124460994017233d831650bb3603a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e287bfda4d1517cce2971b61ccf73604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3096730db616d5717e3b2307b48e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645756f98ec2e409cf8feea2012981c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e1634b9c69f452885561151214a22607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329e9c28ec236d9a65677d009768c23608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa71c3087c7c7591af9b3b7b190a83609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542637f74bf65e212bbe2e5a8b37259610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75482d843491d9667266a5738c1b6894611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f4d1f4cb13ba8185f79e148065e28612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b1aff8b1d0b56e594491800b5488d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b94f7f3aaf971c9cf9b17cf3edd09f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797dc69313178f36b9de6b435635909615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d5082ca74b5a70bffdaa4d6f0b8a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253131a6d75b9e98e87daf8bcfbe725617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d4ba0604fa9b1a0835545d14b94b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c2630a3aad1f8994ab658c00e49be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e24656bd4776fcb11589c29c10a416620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86c487b4fd69c099e6a98073c77405621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbfef8f2b442c120ae53d87fd1f9b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cd2898af8d417351d24f3f92b070e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc59d55fc32dadb00b8ac690103470624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8fffdfe1e8252206729398aa8ccfc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b3eec4d502a6924d27edd3b94b501626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99ea66866e8d0976d55c6c98fa005b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f8c7330d962a1b17d8c809591f602628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c37dda1876d1808f657f0e27762fe6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761629e0b4aa7f5bfb123e2fde62ff6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64485aec68ce4bc17a108b648e33fe9a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7231bc0ff87f52b09ed3debbf5f404632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e981e82238eabffc3334ab07ea290bd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072680c4e7885a4befd5041ede22a43c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29621220ef9d8a51acc45a1fcceea2bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72bc748dca1c01c9c6cb36776a26f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03796c9355155e6e8c75e1f7f8b17c9c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6463c670f70cf058e222592629c3fd2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddf8ffa4a6ed177217ab399b2ccd67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99e20b72068309bef5a3ac448c3053640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076ab12ca264c6463f87a34282cde3d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf059390135030b2cccfac2e22916c54642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23770ac6ec00ed555d43493fe16f1b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011591bf72244d1baf668ed8bb7b39c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7576d67a080b7162157730442f37e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa31b0f05e3ca57c511a5056692c14646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6677674ae23661dff12e8289762b3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55829316dcfbe96351c226c2766ea649648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f580ee8df618ec697ac162425987a82649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc12c9c267f9119fec8d069ae0a2260650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271349ea13495d4ed0078d855f5a11e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dc0da4c8d81c938d2b6ce5a9d3b77652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f23715fcc6facb9585a21f8de8f29e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd76c00f0afd8394dac2a89d3fb0c41654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dde6d4335c30536d0129a3473338d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0884b9ca43be799a60b556463d84b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d751262d63f465f2ab733694da36dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcfc700aaa4ea13fb6ee876ce1ee6b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62fe75dc9edb338c9642079a049973659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a8346aa91465a31e4dceb73f3caf6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881b8e38a56f141115f1e7fbc75f04a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699327cb810bf40e4465563ca635328b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce78cb696c1c1bf68649d7ac04e70a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f34b1f197c3745056c3eb869a28c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9285fc11f85ff01057f9336015d0821665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71372b054425fd2f54f8fe84c8673bd5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcff6871c5e87972398acc34454bba7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9a743ae9ae475759ecddb09cebd12668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1cd9f7765f086f47e60b77dba58b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d006e5e3befe14d6cdc34900b9f4160670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5826772c8a5552df64965c4f2863256671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7900a16c8f4e6ff0aa1bd0a326ac49f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b704a11373539eb01d6e4ccd8d686673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f00ad888311ad43176cd214c148fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af1084c6fbe6c6163a2696eef9ff11675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b0df5592b6fbecd3cd5dc38ef0832676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df84b093321f24d23c51ded02043b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbfb61e50b91b6b396a55e9c46ef05678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923f6a83103582033ebee7e9a5e42db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e642f153a1481e9a5f9188c465f78680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ad5f93258bbe07fa70900e2872db7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf4925abeebc7daccb3acc80536a93682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fe14b8f4a28fae5761cbf402e34dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0ad4dfcd655f301cd38f53e79ef2f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd4c70b403eff07d1b7eeea3f6ffe9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283844ebde7fa0a3ad8f444097777b7b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1c628be621f5e06d0feb269680181687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74934719d3d658ddf126f377a31ea0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79017d361a732f446a48b689a3f27cf7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0849c8ce5d1b90802882bd11a2268b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223857ff564a5833212906b9d466144691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b733c1dacb47d47fa8af16fb6be9866692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611fc8b6ec324d722d0eda50900e970693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855cc0be2c82cd7a574c6f2c2866360694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3548adb6ca5e8add7af5f0f4782c72695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94fbbf05b8d76c3240f0c19f441aeb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1dcc5918a5cca57a5685a9d5cacad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659160cac8e934700c45b9ffe1eb05f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e9c1ded1025336326c96b0b28bd91699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f9557acf1a0decf37f5d96200962c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f71f5445e25fb1f5c183a9d58e1299701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f43b5d1eb5a2d8c047377014b900f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123369ee62444bb263855a98a6289bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68060e45aff078d09697b146c96f826b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df618d75b806ecb2b1633444396110705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fa82adff68e4ab3af2adf518522b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8cae892bd4483234a48b85055a09d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7187566a4f92d949ddddcad02714c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdac45dc22597bcdf0394e822dd1673709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a532453ebf8aa3485de7ceb8da4a63b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d544a2e9e00f5aed10a8ec6e591c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b9f9a5a3221f6dfa0ad5fd5d76e0d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b6ca4f9c5305d8b58d2a2e1f93865713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b286e9067672e8a06aba49ee8da010714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad192628dd067d0c411473f9597a887715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee4a5b646ccc2dbe04024da74e8e1d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3f1e4a8d5010e427d0f47817e6544717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e409cb294d6e57c82e422f9a1e820718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08db6d4c42eb56ad06fceac7007a799719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed535764fcc78808f11e64899890bf3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a157cb379f3aa83aa941069b0e5b24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3cc5f6033d0767bbc4f8ad828518f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc441b06265266f9ab3dfab10f0986723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea185d3ef0c44f98bde16d7742c247724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae796c0e6bbeaf1c4c2eca2e97b56efe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9973ac289bfee5f82d290b4ebec88726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650dbf473ac650afa6a7fa594db4086727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee35aa4476bb990b50d03e04ecbe458728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826486d5c32a623c33e3beda340ae3c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e3e22e4ae486406ed29abd07250ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9090059e6993658145475a927c4df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f201a97d0f05bbb158cf01c1e107f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545bce9380c955b884481f61da4428b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a0a634e6a9e387d56cbde56c31fee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf758a3c122d56e19913fa020c642ba8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3c8f3fec9b0ee621624b7505edfe3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d2fda123def929f68fba3e2a84aff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367384cd37af054674b39ea61336b43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819986b4f5d800789ab5c4964dde2a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38e2300a998e342ccd129058c0cc25740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7d7935b03fbff222387527190187f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e01facbc425248ef9cacc4dd76fe5f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aee8d2f11ed6bec382067409ca6810743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23a662005d5c427b4e82f36bb410fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d41b5a8e25715950d567ea3cc8ebb8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e598b8a40295ab2c2b6db3b7fa8a5d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97604154b434f6da617d6dc189aa0e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fd68eb32dfa75296c20fce6b4607b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60f6cfb9f189fa11031cecd25c36ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee071f278ec63379629a719da979773750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f2230ffe6905e36843ab3148f694a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5ce4adac6f11b1668050d14c662a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4803f76fbc7ee1d6e39e64ac24f6ecb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4f980cd12c1b6ba4bb44a468763ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b7f89226d1ad8b6475389b9f64137755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ef6d967c6894b86c4af01a87f12f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e7402fe5388b9d9626b2ee16a7616757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934040836458f99a8c50ef0087f8074758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb0a69ce43c6d25d336cbe768146b9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>