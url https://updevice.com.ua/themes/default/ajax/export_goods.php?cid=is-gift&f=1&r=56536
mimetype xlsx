--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b0bdc601ac8263ebd591c66bf8ec41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f92f1d32dc3a4f504a779834f5de62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6d29f1268624c36b66bee26c1f29a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2903ebc9b419da35b3a7d36bb7aa2b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd4bff3b821529393003c4bb4353015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9317a431fc17d3a0de93e29cc82566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b715248ff7fe19adb7d47ad0f59f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e88df0fee1893be24b64b5d5b3d2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525c6208847c7b2b98160dc26350ffe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8f76b0e1bc9d52d5a82451c59e7fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056602df96463e809daac5b9c1cac9da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f7548e2fbfa0da39dc8496a1dedcd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a609cedeabf75e6270fe3d74897fd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25218e8e746bd000f9294e090c26a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13f7738bf463f6d1cb515f6bef458715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62af190327148b4bcf642e51536c57316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99afdd57da0ff7ab32622f1b41bfe0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc820ae046fdb55b118dbe06270b4ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07375f9e21cb0e6ce8572e39beba273e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc0d73fe6fc2f5ece785eea535a27520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e0bbfe6dd21498b5debaf1aead2bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa41c98599abd1b33ac702516e8c3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6986ff70ae83d57c067a5e3f05ec1c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46c2551cfe68f6200a7faef247f13424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28e48a9b1d71878db37b55e85537ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b858434d1b8ec00d5514297d341ebef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e013caae3e9f164c92709c40c0a7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91720d1b3d9607421ef3a97b9dcbf48a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa672f9a10d8d3800c00b6c556c55629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c25bdf75a2b230875c4f8a23b32a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4655371d69a8ce830754352ef2c15d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d0a54ca3545fa6b95190926c0532a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5d4c577957a6edd11c61be0e9a26c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e4a4731dfd7acc33fff629f1e8ca634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27ca9587fbc06035a90ea2f747263035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1779104d1aa06266427f38a1d9a1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2500908e3fb2abf34a638b55e39f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e197c942f05f90c17dfc3fda4776cb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9efb50091efac6d9963125b19839a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197090dc605bfdc0a5f1b76fb5552eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b30e47364fa3ea79f1a92172be0e9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190845aebb656e79bf69138459cb2fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93aa51805a06ad7f7271d35ec9268d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633721cebcecc883fb4c4ef90af49ed244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43906365297afa7603dd9d918c507e1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7c57912006979ac593a21fc09f8d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3103a112996fea83665815e25340047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa74d095666b152e346e168c30370c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bc86af64581069023c43fa27ba2a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf376b78c613273fa2c0372a85ff75750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3972d29e930b0a5d9b2946e19d0055051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277cdc7cccbe644cbba281c69f6b32652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac29b52837f072bd3ab4b9ac58940f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b84d06d8276de500a6b9ee9e4141a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0162205749350456acad766f1813bc955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091a48d78b91841c451ac709147083c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236c08f85e96a4602756ff3a8fd5b9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba0ef5c4ac03cd040e37c89979457f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc2d635067263619ecb67db2ab838759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94023cecea298e65c393c8354a53a06660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e40faff12783fc5cc0f0d66a39babe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2656abed0ff2804d272342d5f669ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21af85a6786e1e1f686a878cecf3ea563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136646c1ffd8858dca4a0874976406f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba02278414704ac77dfbea91262e78365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3140dd4747aafd27146126cb97e7ccd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956af48f9ab4f0ef822e0af56edc74467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693d63839a28f30b771a9da81f7735868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e916ac8d15526e91bf12e324e2dfecb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c4bc83dbe7eee0c0ea428cbc355fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572841ba88f72906a3cb39107aa0de2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ece46d539af7fe2b53a1b276ea1a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f9a14679a09a9c067eeba5964196473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c432613c8e4bd2d46acfac57a757974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e4ba5fd5151095226c964308b5e3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf78f2bb774d31bf00bd71bfc005ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138900be8f9649c94178647cbe0618f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79a95f7304d05805b158b5b486365178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cafeef868daec9a2f71b74f106cf879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65805c1759262620c089af287f6014e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48a1001ee5bed0b6327d84b3cc335c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d65de310c06f6fe313c6eea07874e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91806bb841bce5f9f79e67627f855b3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8822a1f93b13ea5c39a99a4ef6371a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f794b08c8657cc9f621a7d984acd44085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7b0f47d8097c52d66c02e214af11186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f261b536cb996442afb940d7e643c9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176d1e8440ad6da9945c2ac7bccb82888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e063d2184d9f447bc9fab3ec82a7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac5fa2859deef63877195d46020c6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec26a85cffe257029183e92abc78b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc8307a8e87aba3b67b5f170652a8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110a0e0372b72fc00e2651e0a50c84793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22305a2e237371b8cfb79701421f1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0c68dd4f7eb168b759ca44122aa0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f295c9a41698c01721bf08a439f14296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694c6d9cff27453b05d0ef7cc08aba797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7f4a5834fa2507e9e3b787b38d67198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb45baf95d819cfac4fb01f1b2678699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a35136baf44e6f38080208235ac24b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df5e19b2198b7c0a57c1ce49ebe10b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fc1ca733099642bd4e7045b422453102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08040209a69ce684a39eb21a7c45b44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdaef57ba09ce67949b81479cddd272104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3b9c45d8b9c1890f672f37c392645105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1bf76c046427952c0714768f60ad2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6b0a102f170bffd6552b469bc8488107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770300ff8c1ecd4fe15976dc9c37308c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb26bc7ea87eb26a20452b1f194dcc9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a7b4c1cf23e6b8e40378540cadab8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea55dcd968b0eb727c679e769f473a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af638cf5369ee58c97fec17d9f8235112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fd5af1b6e46263b7b910e944e5378113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fc4a74b3105bc449e8f6d66c7ac9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1894c04b915bd2c40e9608952584528115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e812078e5c920d405d3c96e9518db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305c93f6201a7337e37b4b6c1a84ef4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc74cd4a0115220d0adf644591f244118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83f4405693eae62a27c4f55a586908119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9415d0df7ebc623ff29e5addd9ed2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007394b25b0e2f920e3992281fbcfd1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efda5f7c7deb4ed752bf9c24538822a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab7bfe1e6058784f473cf96c14021e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0b8a6d204221ac4f4de7da9237d7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98058c32271bc4372e3ed331469eb14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4db463d251cd80fd5548afc2a84eb0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972267293817e1af0b693d7ee5422b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d022f3b1eac0ad928ecd5cb47c6f38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd2d8b5d1d6b14d9f65c15709f3aac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8aacc4b7ec890a05b1442cfcc31924130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26615d90a2c9f41168e22f04c51ecf39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91446a255c6167ec2a6fe3fab9f3e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c99f32871b3007e7025079237fdac3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29006681af072af225d40fba5b3bc9a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7d005fe68e3e30ee0b87202e83054135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc886540524aa59cf028ca58fa409e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e74cb3723c394b8e0fcd49bc5d697137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8efd352f95a773ddd352596dc3623138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a715ad1c3ae7ce9dc3f99aff1ca2742139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099a822f925c7adac3ee1b2bc39fdac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a3c3af5665e0a6a69569f985941db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812a9a5e3193245491217dd2a2e237b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048321211a81707543f00a431ce8fe61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf8f02cd30604faaf18b5ac3d9d4b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a794954f697fc1db4c6dc93aaa2836145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5602cae1273eb3fac537a2504afe0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4252aedcb0e237ce952acb894c0e50f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29f984f94dfdd449e1846f02b73dc3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1fac9b829d22896ce1202177e773e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c046473d8c256697c54228c48aed9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1331fab16aae5e0a5698e8b91ecc3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb68c71bdd2e1d7bee3edd72a5a8b25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91b0d39b0dcfd28a08423d84004f58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d0844b47f19300153ac287ddc57e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d59288a6b8c0c37cd5f10234fa3f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5e8a6780421b00cecffbd4e814a96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35487a3c5f03b78c768bafb9ec0284157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80002964255cba9824fdc23ff3f44d38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2916b9c2173d366cd610b7fbebddce8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81989155b6b190ed7f1013a49b3844a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6055129669222f03686cd49d4e752161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0365653ce2464acbd5a8ce657c4baa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446f7f1aabe875827d6a370d96e4dfd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86856bb65c0201731bf82f56c84f2530164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632fb2f2eedc8765a90cab82364e366165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9666af139333b4f1367c5e5eb2eba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3e20c954ed0cfa6fe6503d8223ce2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1eba28ee468e9c8a496d526410a43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b6c540be2a711196f4a931c5d5d25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015decdcf71de4254df814b26f17f95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7df7eacc918cfe9973980fbd106a58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44d22b7deed2949ee3a06614155eee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f7b070f616d90612591b07e955e1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dea14456b656a2bf02cbf04d537d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd013b6513026b933703088faaf591175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20e8a36f5984a21bf5e6f3eba60030176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9652c5c8351c3691ce52cb96fbfcbdf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e58af317b734f670849853c3a10e81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1a9879a5966765071ecb205c38903179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d965ab645e33d9966630ba08d3a89d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87160668ed0651f705ce79835effcd88181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44f65e5e273b2bc945c8a1fc8853db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a314212d78f742955e59b54aa56e08a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d36c6230875d2bec15431d830781ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140916c3f887b26c8ca9e74b63d7bb04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544a9d770d81861270d566048727413186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab461e920443a33b497dd347cd0d85187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0074b85ad76ddc8327ce4187a0d200e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb95f5209c87e66758d879167c4a0f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891bac6e6515d25654e686bf10f38b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11596c4681df52433a2dcdb89e4db7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e37d34a51a391484f9caffa22084b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1ba563ed4257b7b917044babbb490193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5256e1b84d3303fec395bcbc9bae2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d2c64a824c0622d91c4cc171eb995195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfaaf3b692b79dc762b17a47443fda196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df210fd72b5d4011501c96fbaa04d29197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f4da939a028c4f851d22adaacc4df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de82b967137a0b28092aae1b29ebe2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e90162c142b5e1724f3ad1c1400076200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec92a04b6d4d5866ae9ca5cb4097cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8092c70a4a7197463fa26460eb21f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010610c1c0a069a23f9697bd8a5c68d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15a4cc0fdf7421c54dfcd1302d1104204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3074ab1d7f3a34cd21613867f009994205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f21d3e0d3f5813da6c42c8cca3375206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6d07b28db69227b1e9d2547e1c6b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d66e7c47d4b3e9aaf59fd9dbdaee8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c1139291c6c8dfcc24add78af52fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502c913a88fec055395dbe8630b5458210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babab67d3174a140784a1c6705e7047211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b25db7d8b9c32275a6bedb7488b0ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353c90d9e92b6bb58851213e13c230e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ca4b7ed076b116a02d8699abb7d60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da137c1683383fb2c6f327618cc6f0d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda94121eba5d2912120c1691d7248ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8530e237c460bce0b4c46db786289d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6122dcf747baaf847ff8c02e93c7dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4f9456cda53183836cbc3e503a5c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a70bb45989fe3a694782c4c9f5ab6d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a36a493ac9890e4b8efc1b6e7219e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6360f55acd495d5d3fb9a4cff9c59222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccf0cbcf4838815545088918f958c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82183dd77f85ece70f0b92aa04ae59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2675432963032ffc70be1ddfe26427225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa98e8cc1b625ef816817fd789e689f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048c1ad6d2a8d8e0668555342f5a280227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebb7c490f871bc33d44470eb9f9cd7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21e5b4302bbdbb6f3d2d4be35af0e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c308e8ee571bfd1b8f25fd2fc8ab8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96429bdf091ace7b4bda1293a9e24970231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89fad41536ece4a1adb4da39d87932232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c5db555dc5ecd1b6e002e98815eb8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ad0912ba6a2439e155c857009d01a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ff82dc6acb8bd3138854b3c39c252235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37c148d004b8b953c7276ff5a830e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409de3df2e1ae6d4e767b5f80dbfa236237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432f7561092768edc407bfa6caa4802238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fbac1afe098cac97226b994e091dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880727a750a3e072262e26c2233ec33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ced579d0204687d83e3a6e129c720241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f7abe77f42f9b20a104d3504c4837242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19d92f27c1f267197e8517a91022b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b82eeb16a5c74722ad802f3b003ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b69688476184246be506e753ec5e45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb1061cce003c6955016fb7feebd71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797dd0fbe13a117e8f05f13a4eb6e39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57ba27caf1d141ed34dc5094b47703248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a14d2c11783bb5700a7f400fd9518249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82322b7f5ffabc90121f2f415cebe178250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c99dfb9dd40d41a2ff3ed9b74df5aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486aefd71cf7ef5b7d36441e965c3ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd43c1f9be8c8a7cb7335faf26218e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119981aee66d69cf77e1a855c709e09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c3ee7181644efd5649a2d1af19194255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92b44ec9f86445df6f03065d197002256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17cf5b37902d89a200ce7cba7765f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd61110d8976bd4d0a0615f25bd879258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36005140a0bf9518d71f60887a73f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9e03b02bef6f32cd5b6d4da6cdd3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7b703dd96f4b3a194aab85e972793261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0321e8bc1513f90c1e0d79157588515262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05729b44d181c24e5115989d4c530638263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31b483fe1c91edd35bd1dba9f85bfd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c8011f8d086bb9575df60143b33dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fee4a265de2a9725ce2ead3c2b4871266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559494c99d58540634804b70fc336d63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09475236193ff8532e5333faacc8a05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2e87ee3d2c9ecda516d35fa3197f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11632994d63ddbe5bcc9622fdac8b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6f3bc16459150c6e823d86c83f6aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a625e4fe41867c1a248c717cbc594e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c961fe59d8c58ae84621d3d75c3f653273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d86cc0e0e936da72b7c6f38944d0d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e077ac7b3f76f794bf3b7da024f251c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36be3d3790e1951d416b781fe0966c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8be2c845f536be60359c7340da6bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27242801c5b3da03c983153e306ec7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500ddf6ce874442bc05241ccd89a68f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f89e9f86e03a7a39a3c7ca7a0bc4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72ef309c4e34f5a8fe207c2e6ff8ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cd56509739c57b22af3f458108806282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de272f3f36dd29754c2f74cb8fec0b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bb154085db31c450048e270453a2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d99a3149bdbc9f97b8bf8a74bace6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb164b5a01373381c82e2f5599b3e50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726baa736510b32343fce542a02d328287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9a5073b046f240429a91e485f75a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab152488a47ee0e01de68b48126676b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75dba049a61b66d90b40af9c6e3000290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81f3bb6658f314948f438533f6d1e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607ba595c88d5995ec003df912393f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98dc021d837c45817f2051b02ef381293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05bdfaf614d2b6dd6c65efc023c3b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b162d3ec0d315fe32204074740d7b7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12722e9c62129d9bb05c52249231667296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395ab764f82781e5efef890ac41d9a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcb8e66d98fb4a57a7b4495818ca34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dba5620eab4531b336f5b95030794299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ddfbffaf039aa0677490fe71eaf25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208318a3d6f1fa345fd4344427a98f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a182c0fc48e18adafb4056c04f5c42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba82d545539c21724f1e9505eac886303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c768378c62ee4342df69edcf02d01cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4619f65fc222610394513b60f4e93c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46219179a21073846884e9dd74adc450306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42698b83fe9399feaeb9f5d215ca0954307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4ced9134606f1d85433458aad0f31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01512bf2ae4a0f92d96c4a5060928dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa992baaf2271056f4afec7d981aa1d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241355a2464f071441d9402e7488df33311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fe5a2bf4214dbc0c3bde1ba6a5931312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a764aaca3fbe8ddb4c3e283d8aefa8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb49b9600d41de98ed475f51375953314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2473398e4767d444cadd48731542179315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3fa501fdf86d464b6e66180345ee5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb104eabb550c9aa34b1e5621f4fdb81317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33236bb247ade8233438bd1036bf911318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ebe93ff8f2601948cd2bc441bf7fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e3177e104a0f887543210f9fad033320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabdacdaae8139d4c144d4ab0a4f87b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314960ee3b183d82d599fef9fdef96f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334e0f804dd82cbe83dba63d5fe3166323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b494b9e0ec2deaf667fcf995bad28324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238a59c81ea45d2307eba8042f211ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb07e5f0510e53695d8a6570eb0dd3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde29580e838d2125d07a9d8510e2cf0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae65e2eb1e147a756a5adc4c54c33eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c82bf19c1625640d593892eff57241329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b97abca4a710f437b8fffdcfe8ac2a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4a97ad91bfe5b77dc62bfaeaa7ab1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972795d58ea7d3cf2b4bea3ab423cd99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368533bfaf31b62be014bb1031e1137333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cfd5babb15168f1a1aa7389d80801334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdf06dbf0dc87843571b43ab26faf1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580347d9de5659917c69a5b263183775336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f140239cddcb50bec3f416c85046abb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3993978e1756a8772eeffae88e8f220338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713310765d917423edd76be5c8abdcb9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dc0ab2b74f4ad03a708c7027ec6a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5847b0572982d4389aff52482fe18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a803b9b38708043e6295c91d83e3ff3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6b9a98ccaea947e78d18f2c3589c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454301a79060a0c17315da350b15bd9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fea1411e793aa4f010353cc4129a69345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6c73a4fc03df20be752f751320962346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7334585e2e8d0056575a815ccbfe92347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e37c7e9dac278a08971518db16065d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee16af8ffc0ac156e4678f0b95808fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a19415022c3ad50609314581f1e276350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2302eaa8b5f07a42a2ec3098073c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a2b5a7d7315c7eaecf4844eb90859352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf976d8be582fdcafab387d9a3ee0c4b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4873995c26e834c0c4b79a9975355354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697e214129b99316db8acba2dc1144a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73121b8814dee7f63bd0a1074284e2b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72f3827966f7145034c3d7409782a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bff0ade0ed3f0dff85bd7e8f360f68358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba58fc848e5946a374dcaee6978cb83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd8781cc92ed6a412d7460f387f535360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ec82e5e51a032994d466d5c889903361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6842c511e72a5011cbfc03f61c073362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd418c35ed30ac217e740f4eb66139cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ad20a17b9951c4c4beac624748f5b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017cf80eb40f9512e4985e1229c29d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9328d5f0b497378992a6af512e33e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2405499a162e99582fa6931a19aa7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745612efd9579aa8988d9dfa6cf51ef0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d0d7a15f1bb17e023e9761e9badb7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589894aa197dc9fdaa7bb8cf70b32ed5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf644c0a76f18976f1750f43432eec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67487b08fd0a8959d80e4cb810380edb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4517381f86afaf07a629eb2595c510c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e0f0c8ad6ed07340df24be1a10b06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3de8f0feb9ebf96b9f2daf53ac772375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef722076bbbc7493393d41adf082905376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabae9c405b4fdf81f9438cde5b9fbe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3ca1e54aba2c176268fe5c66bbed7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd749abffe1ddd756b3b8bd229f9499379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc827319a4c0109c9a7548c6a875b22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abfce177119053d869891dcff4a737381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f7cc33e22894e1059b7109084514a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bd59584fce61c3b6e7be57d8b5a29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16ecc5618070c5088b4b9e3b4dd2d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4429d87de86aa140a30385c6ec73e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f61959a6c01cb0ebb2537a73502cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b64ca33ba1b06487747e43a9d9c5e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47b733f42835dad31d7f1f2dbb586e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65cb4cbcd93cca41bb259c05710805389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b3b853e628bba35638a032f036af6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69330bd8a8a518b47c59b5628cf265391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763105556831bb4616bc12b44abeb807392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad6929d60023695439c689d5b6f2a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa8c2b2612a25ab577d9934693d03f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e738f6d2639eae8b2b13daab1abacd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4b2da01e26e2873bff58a26af9d9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326ea53a581cd21e69dc34a64006a1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909811002b920f5131b3e4b91f38625a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a4a5663b18b1da383933b2d615072399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f29446b36a997541b94ee8de5f1b10400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2540aa93249095439c9791ade7597c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b4c252c40e7b0e28dbe4a662fc5cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2203b8d3f0c94fcdf4079b5b768eef2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff46e9861d88bd25469059be18ea7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ecf3e36e39b2a64b59cb2005a1328405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33777f8caf88026c5b18c9502d294668406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3c0c982dd44862649c2dee503b430407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd605e544440db354a70279bd87dc8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb762899cffdf7066d1c04d447a590a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc589c6bb4037bb37036f1a09b24d78410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d258be0aac645549bcea5e743e1c7f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bf92a0dd780919b727b3b6fceb414412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b3da3949a1296c420b28740c8c32d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a239d33217658f7698284e845be9107414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cb9d0226ee0706b5e3148cdbb6d3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd545544cd8d34f4e6ca06683cc70b3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4604bf9b045478addeee7485aefc9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6397051fbc02418dde58b904137b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d94154fb51e738a1dca3d09635d48419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20ced2c3c0483cbf9b3ee366c272f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56c4abdc8c1d14d3368d52aebf259f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91826e19b2fee9bb3ca50c715831969e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb8304ed9d88f14882477aed8363b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46763ff43d5f4b68ad0234e309cac39a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d44333c1a5835a50e7aa8827f1a48d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04095866dad3e8452902242617e3a84e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5af98b932096ac7b506cc264390104427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5083868a84325a5c1e14d1607371b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad647c8f62f5bb9baae4b87e02ea296429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793b3b9d923c9c4ad278c2d5ec4c519430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfaf0c17154a8196d36ef1bdc7166f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98ffd62fb4af82ce8fba6dc4e312b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a19d21ae536f88047e27e315e20208433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088351c662f35c4628633ef83431f4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934d49ce5fbf56de995970cfb50c656435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5ba12898d408beb2c425b4098ac36436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d56a154db07cc6a21bc522edfb1a27437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea108d3c8727e2e5c0d6f5432db29a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6cf57d2d2c160f97459e736d1577c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be361e6f83817d994cd41114e26fa2f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04970fc5faf082791b74e1f32c93c6c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373d497a7f3f8bc4c29ca0e5621340a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782dd50da89e0706867eb152a09fa70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73b7c35cfbbcdb38f3a05fd1f666a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f3c6876d0d0f41ebf64496c5048f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804a8271fa37e2c8d54db83c1dfdae7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e7919e4d6c6f1c7985eaae20b8cc7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9e46e3662f09a274e986c8cb6aa3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa954f2f508809bdc1745b08883281449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee14ebdbd7f2f19055081eb7433b4e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc97204e46cc61370f9d542c9c0a83f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d76d59b8b8fbe062bb063720048f52452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c1dfbe6dc942b9e28287c7b8126f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb91ebbffd31d3fc08f6e9943be2aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be521a2ab77acca6167c549c1606a04f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802bcff1d0ab64854738ee8b8b149e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658d6d4e823783e68b6eb1989f68a07457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffbf9b7feef9f4879d0a5d9877bd40458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f95119ac391aa4ab11145a109e9cd1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b42ac2321d37a03a5a466c7db2921460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f441b3cb2d8fd9afe3d60a2ca17025d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4892dfdd75c2bb592889e4c56fc07a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb6698e91931c97c606e9954dc99b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95c98fb80137410fa55dedce920c88464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f195a0f20d104d45fca8a1c0d5357e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ed6f22049ecba4dcf27eb2aca580e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c077263aaf59f97e14a249a19da067467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd1f30e258e09bc8b81e0ffbdc0893468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fac1770e046a145dd1a6c90f9f21af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81005f003038db41285468f50c67e2c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9bd2b131594884818f77351a78290471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21009d420d95eb170f86c783f897f592472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6843d2346847c34a94a4da9c8fd8ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dda60c8d7a3d0a0875c9c5e6f6ec6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301a08969997ec95b8ee2ff8d71b415475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c99cd0f2bf984d5af91157fdaf6347476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f25a3f8bbb1fb84eb6a17b31ac5251477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d57198c1ba805b9da3bdb798173c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e369482be03fe33147bb52e3367e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957416b85ada50bdb93ef1a61ca1e574480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f08741e278c8abe593debc452382d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb42fc00dbc8c4f86e65baa45b0b4fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7685479abde898820aaa128e76e7cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaf5e8b931e128c37edc860b217172484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa584783c69634470dde405bba05b3e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288199f552ac4e616bd6126dfcf2809486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5814459e00023ddb213fd2e30dcfdc0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50be2348ecbe7c4c7092f0ff63251f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af09260933d3e7e02514b46462215fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45e8f3c30f9037c5f6f229dd56917d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1b0ae471c7906799c9f46db7dbb77491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5eaab329a942ae7c8d89bd362addd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0896538c4fdcb74b73f044c96483f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4975f0bf23dee14bf80b03ca1d10353494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16407fb78e32ab1d6c8fce770cd96714495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa246096e4a1814205e4b2d6e655b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25181673b9d5188f8011791c861df46b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873aa80c92c28fb27ff4902957484bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f0cb29cac806243806ccf5f788537499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116d923dc90aea19124b4a605136a4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645cfc4118766a27bbc8f663e0af952501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845403d0591079e09f7651ab345b167502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5488b6bcc2148736c3a68fa8065edc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfeb0eb77047ad516c52800a8fba15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e564b7323faff25e388a03e1d4f06505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752a945258be872eb4b62811ec18e08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3e7d096c3913e1b433c254036a25e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28bd3a323de75ab918554144675a4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d05db13b2244ff7f1075dc0c3e327509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7040efbccec9e8f785f54c2e27237b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9ad2af0a8306b4a4910f06804d49a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec3d35fa236f573de9f9cbc95c561f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990fe51120327a14accc2c8dfac2d62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b32c4dd7bee2c47e0363361319216514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fc3a99c411761508761980a1bc6ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087fe83b1494a6597e28b3968f913a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655834ade03552e61f5501c122bef1af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c0fe04509223fc33b5ebfa3390e3c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76459048cb183f63b763da69c8dbb9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9035649f48f15c34497f7d2233a1ef8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d46103752d129f02bae3d112955a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ed75a6a4e5e6e5b21a60ee0cd6630522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1d26cec0044dcc2c137e749aff44c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95782e27c49432a5d87a6a95997bcfaa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bef8c7166d1a16ba2d62759240174525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b398fabdf6de520dfa0dc69013b9164526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7950bb3c31aa4ea55c360c79380bc4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee97350f12c89b9e8eeb5539591d952528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0dabc3460e69c840df2ffc720d8f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd307bf8559dd3df69559e7db7c478530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bf08047e0d0900925cde4e78676b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9656fe08282fcbdf421c7a95e5f39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d532311497766ef2f0b201703f750d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf0267c923181ebfde2bbfee1b1b8d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb9f9d18e6d509a85642bb20d0b712535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfc4e12ad3299d0f69940b8f6d36bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d48c6f7268d7f0a59cf1e82534fedb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd561b743b1beab793d3c64cbe749c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996d60d7c03e907d7040e5ee409d886539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856b391373dee4ecc54340c191cc19d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80d27117cbc9bba6a6ecb415c2195b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e52c35f896a52dffad5b9bb75e7724542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8431d6617f31a50067a030038101cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f86b99ddb6fbbdb030a806d2c2f72544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85647b4fe32947a9d0e93ea3f75b8cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df99a0e4dd63568c6847a04bb056297546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1c9aed746a190e90f3dc3ddc58f2c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba88998cce656d39de180fe35fb717548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a19850d5e335233ebbfd819adf3e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0a35d45451a16b7da1c9090c3c4ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f8a9cf53dc5f533b87123489e5553551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1942c5cdb16293f39b2100505d3e70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f24623be7ef45b76961665147432f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d623b03e4180d92bfe42382a828f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5dcb1e6a8dd9dc9cf72b981df87a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477ba8a9e5f350b510b80f0084174c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad484634487bea8fcd5890f47d17e003557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7667ced3c9547d0459f411d6f8766558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2ac9dcfbcc5e35a79741aaff10849559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcb684e96705fd11d14bdaa4fe394a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca80b041c96ce182dbca08fc184ce7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47b2814cdd935c30c95fe804838646562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04483d76d5bab060f1d9b8ec99e33535563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a3383bcdf0533d3d38e55eaab8b23564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256d44b0f5eaf609d731d71587f57a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9d18949140d75f26869ee3d98916e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea535d0e46fc54d017a108215c4bbbe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b902f3245d067e2f02e4e26757678568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b899a6ca07d0da57d4e7cc5927ce69f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7764859c0b48f0131e1310c7d532b4e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee5124820d10620799ed9dc5263c20571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f887ad4eae4c284aafbe4b1e419b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5196c96481c384014d420837c037a15573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf73b889648ea9da427f8ebafb8d881574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5beffa7f6d2a9b680ccbd89f3a4248b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd3f1d6641f6a1332d24cc5e4a0a80576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bc499f9c3da75f59775827886ffd1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7a3e0fd80a279834ec6658c06ba6b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c939c61b00012f13d57f0a256c31120579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254af691542d9bbbabae8cb6b66b80e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89bf6a894e325df8e6c3aa0d9e7cab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95054033df7d6087b372a5b78fa13710582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b5dc34245827265c95ed141a974aa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fb6d7a7d26a1791dcd932e29121bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6040fd527aaa201f3dd5b2fa379e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66188fcdd64d01ba99bd63d06f582222586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720e532998be5087ab9b3100de9a5ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81b77aefbf50631cbc94ad63aaf735588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc5fc6bd0442e2cce2d7ce64b3c36e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb2ec8f542b647a13b6c22d2e53bbb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693083fac056a6623c969592b40c69f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b723ec27593014f3a5aee21670ea579592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fcaf60c41f53642b50057aaa72bce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8536b8aa69c4290591b2a3e389a3d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add59ba6290223588908590afd6e9f2c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16df74b31b76212c8cf67a794c2da9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1e7e7b5b7e1477072685731dd6d14597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608e61eede31488e0ce7a47882a6c54598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360a57cee7fb163ac2eb4cd1364909d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122c71bf1c7dd9e0f1a39fbce787111600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a081d81dba272bd8f972adc90901a8b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd7b2f062595a1dbdd9e5ba95f7861602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa5590504cd2f2a3a518a17a554f3f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056c0cf98bbf96b6a09ac4bfdbe062e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b059f730856a37be7ce620144ff7fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d4b9c8d17266b6c46a68bc2e29f05606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e690aa9ef06f237a22345a3d708921607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5e3eb8706cea4371cf96e6c03d712608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b85841e895bdb4df6a90230aea6a64609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511c171cab189f62d49264759997e4f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12f31f025e7c8e5c8f801bf81812f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53616d2f71836430f49471f62c9af61e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f907779cb7798f246a516a17453d2d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4ffe35baa64dd0a92af45649ed266614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6067f0cac73696b2a821469fe0d245615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13520b4cb70a0c4710ffd954364d31d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82127a7a612241b90a925a96d2d6ac1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa10191b5ec09d5d4c9fa979da6d4c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12239013afa66223173abb70cd19065619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98596909d51f51d3d422cad6cfa91f5c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cefd72420d18e8ab6144ba28e7b15621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a438a6d94fd2066d4c851793782cb8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d152bb99b3ed0d76b93eb1a5156b76623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84776b1cfbe2feb393dc7a87fc2ab56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0abd0f98a4dacea6688a5c14774cf9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736138757344adbcec3b1799d39c786626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbb6f4ff79b424d95df822f71d1cec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73fec5e06e09f3d2c578fae13e932f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b55029f8f19ca2a5b7b0f358612488629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f153b1cd128cdd258cce5f6a33b011630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25226585ac328d2c68c0162116a91b2a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f848c862d5c0b95faeea5817ed188632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0283a9df6916e5ddb768237231658f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cb395aa679659cb23c4d303059ad9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f92a57251793e252a6646deb488f1b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ef4f5ae0895e07645f30b8cf74f09636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b3f18935298f9b978599c66a90351637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9cc754bc7b4c29e97b9c69dea8011638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929aa3e1c3dbec66c5159460d37f877639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786c774fcf64c2fead8b9346bca7b5a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf6c917574510485466366402df3ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f809beffa3d69198969f26a2b9943642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc20fcc2e1a095052076941601486c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb9036e5a8952dc9b0564aaa56c754644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdb4ac879dd7c93f66d98991dca32b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08156a00265660f9d67a4b9066d39071646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9a8b1d02608e632ca4201eb8ae592647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a68dfd84eed2410a4a906261a6357648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1e701e00ea26ffbc98ace688ea54a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bf3f913dffee59f5ba4f27c981f93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f789a3db4480de3213e4e44a72fc551651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff48fc4b781d1bd5ee2ca791352198652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef41cd4c36682ef811aaefc09fdf253653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911747e135bb48182098910a8b72299a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fc28538676523d4d86030711d2fee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c38d0b591ccaafed42aa9352f2e37656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5ddbce45a8d8ebd15c9b3e4bd1883657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd5dae0ed6ebecf05f2194fb4aabfd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c72c6611994e48dbf5f3bf3de0097f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad6797f652af94ef810953ff56cc9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28989a9829ca20fe441839fb7153b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3ea35a6ccba79b95e5213fe491d51662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20067fdf7e75c265adb8d064eccc0ced663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591f2ba6e372a619f5c708406b261a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae23b423f867e4623edc71f9400d620665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3086615d9b82ce2146b0bc00e29c417666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399b5d22e537e08143de73e6f30c6f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214228c9837abb0a475a6b6f2a6067b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653a77f1ef87c12a9a540519c117de4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ac7f4040c58ceabe6077560f3f62b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d8b6a46739f6e4bf9a29c7bdc8186671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeb39785db805b858d253cac0459a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec16979ef9d265b5e5dd088bbef00ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342ac89e4147c85189eb38c1a8484df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bd5089946d648f28ed8a381d3c610675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fb1ea7a213720eeeaadaa71eff7b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3822a6dad32e1cbe4200b3399fbc41677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a5a1d4ed99f162322df4075a087e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c38bd508faa53c72e7ed27b3ca55f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5b727e5f1b895ac7ac7e30d7384a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8a891757f6d498d3f3dbe97ae75ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071159a858b14dacb5fcfb9f2e43c81c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cc357b86ad75a9101fb0de68b3ee2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7b2515f50df2cbb8af71d48616756684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ced287251d599b786edad56fe92e43685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6f466ee8d4d52a9a2ccfdf23b8efe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f058b35aa700519058fa32853aa642687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69c36a4b33741f45e08ba3c07114f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7b0e90d6a3a634d05abc4a444808c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf838d6e69634bb786f033816053c08690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abcc816a0e5020392aedc1cee6b8a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e549238f24bbf3766021c04d900911692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97a728b91807cbe1e4de3491371e35693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c812e270c58656b717a7f25fbb5ad8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90fb0a794f1b346d43fd7ef24243cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247d01e779c837a261dc38098806031696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f94cef6f8e7fb26b15ce6b194a2da5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db0b3e1e96fe03051417a5bfdb4fb7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4888560944c2ce630d36bfb93500f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70c0a4326c39cb0ec95e533b5d53aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6ff38fc07cf8cf6791c6802940059701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28739d088d8fb429b0f083a5e0ee15702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cedcb2c90bc3e59c900aed66e544f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405acc2c581b8f8b1335497a09f3dcd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0af2e086e3a46f25e7c5a258a4867705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e4b723e31ed331e66f55a818f85cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a3fec2d2a99b0eddde67432d97a11707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31694990c3ce1823cbd69bc1bb5420df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336078dcbfbd609b9e0c402712434c3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be7f05bdc50544d770f7fe25af5b3e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea70fed604f68f4ef603c309fe422b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1da032f995d58626f9a015cf2a897712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1da382c3cdcc4e3378c05a420bc53713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad50d8afaa8dea97e7d450d6e6dc7b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbb747bf3c0fc774c30b4b9e232ac8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34be490a07c2fb99ef11b4c9d80282716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e92427beda96831e9c248efff5b210717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1d632ce03cb49808e93d7cb394848718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dad5109ff7ab688ce129de23c9f0a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb37605d808c434605ebbae0a5ef9d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ee23b6904572fb22e5726d8276efd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b66779827ffa691cde04c5658a1f7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56869231892731e51d16841aed39418723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2309f5bafdb74681dd4ebdb96d41cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9e8a62b25449548c76dcc1551e88e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5667611784c4a629f3d1d3aefa2f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29580bd025761bb2ce8ea3430889378727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e6e3b897f5535407328d9042d2ec0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada33649dfb1028ab180ae0b690e15e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152444244c83d4b2f3d1bb084a67bdb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6d2ed712172a64340913f8a82465e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d568000656738d662a7f51d93800a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71970d56b0ff4f6323d2c88231e835733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077abf094f87818f0561ae7a61ed4008734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a013a95e20b93524bba400316a1e3d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683961f76d43abaf41313f335ae8f95736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e6d369e312345b6f95bf951a934d7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e21c1ebbde7c27e0d5e3283a38cfd0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9acbab15126724d5ffe8658c3069c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9e60ef83e0f473f6d97c6b6b6ce02740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4129e079ebfc91b3d986def13a4f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffea395a3029e110dd2cc0616dab595742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11171ac9e87f46b817609ae315b17978743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a2e95ad58df39bf9add51ff8d98cc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400e80d8149f63c5e52a4daf99a0876745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fb2d5835abc8c5a5283239adcc47a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae97966eee160d420f0e69aa0a0c2a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9b8935a2453d04826cfc579eaf124748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69badc58da2cfee74f0359aeec78ccca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb6f58bb132d17e81d90cb14aecd5d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4026f793d58220ea498182d6cd88f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2bbedba66f6e5df516cc819351020752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de082652694146b8aa5fb82e25f184a3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978632f2cd48db14c815a7a80d35bd3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ec2a38ca00a45d5a1f6aee441d65a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099b6939d6784a328ab72a9fb968a34756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcda1e003d2628e1955641835802ae4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b7bccd39c616ad98abdba3a03c946758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ddfecdf738731d02e5eab46f07cf3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d08693d307041552e25358aa5fdf31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b43972d24b8f1824fc5a7c80241ca12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d67e6bb9f0fce19755ea02061e60643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f5ffb1d04e2725a471bae2a9168964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca75b5a1c0696432ad92289aa474e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4122e5221b58ef4ee6dd7e11e68b7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd663d72aaba141fe41557c92d32657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b66e19b587b07ddd7bb081aa524cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b42f92edc370daef84433c84301ee69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcd16bcb052d647a8323146bcaa96210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19340ffe5e3e1c4f6b69bd7112e7ce7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fafa48d8285bb078ddc471af2e11812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ff3700238d24ea4b74ed0bd2798b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b757a9fa37fbff7333ecbb4e47d17914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bedba461e98b7d46ee003f77bf31015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c94a87f723106f18aa23df7dff203b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc20e05f348d957f76a3ce7c301de4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c664a98d1d74300b09c81edc2e90318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c3b16b441e898d5b2591788dcfd5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b94bf336566bb9ff0a5b399b60f4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532335f4fbcbdbc7cdad7664a7597b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1468b7223d63e9c73b43888fe4d3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef871f031a34eb08bc731b02b91733e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c2a3233eb432441471cb346c72b7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d309a113c2b056475eff87cff603d9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c810df3e9a64632bbeba93031e9cbbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32900526be183837763252557faf1fd327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f664e989592deed379758ad8bf7f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf76f8f8497bd619a5db3143afd6ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6062b2cd3eb5822f2b49288aded0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c78b3e2eaeb06aa1fded319250a97b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4a102c49427b383b8a001179853b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443c6e988487f4511b5ba110047c4b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3141bf9e494e7516290be5c6bcc8a4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2adb9cdb36c9717d2339740a37279a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e84df8c877b98f17aecb856386f7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75883302bb977eeb7abb40024d129c1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe7fe59a83e756ab462bae20a8f98a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f42cfadda4eb8a5e169895dca3bd539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780162965087d49a9bdc7a91f41a557540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88f9dd6cc767f2450d754c9172ed7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5f589afa25161d6a5aa7163f111e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2499c589a0be1744e36a64d68b2ef443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236ab4d20cca6ad4e389900f54eea1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989735c7ad4955067361f564bfcdf2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87640e583a3b3fe8d9858f6e4665ac946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9b52380fc4a10f276c4357d0f487a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d4f97ecf595c4ec4548cbdc9ad65848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d45486421219dd5d5c178495e76f4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c691f18a5ef08de1aa23d5404264b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172b2cf8ab8674d7ba30e5b1cd9b8db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad4bb12222a6edcb51f1366b55585a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a211083d697e8da27874cbc4e14af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaee9081c25c45f42ec6bb7d41d29254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf8835afa24989a73d3cb5106f4e1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0336752a4b93d61df5eccd87b1eee5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c22f5d1ecd45cf558622bcc927cde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb27d8c569a5e6bd0a610231fd11b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9e0c88288855c9f0fa9d7bab9578459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc79513a3bb3e2b9d459456b1b9ce060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9033089a5830dd6e5580a847c449561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f48aa11d1465d497cb48506ab6e66b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10e0f9ea70bdcfa8a6b15e36ce993763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f763218fdd5c1a87204d3e618a11f0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fc246fc42aa3b7ef29f61fa08cf3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af1f90eee87dfe030caeb44610bba466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e27378db7dd3505d9640cc4fb9fc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e451db3d695a603afa32eac646d7d6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676b3cf55ff2772b4edb67247cb059469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cefd5fc4aa2542dcfe50f6bc9975c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63542fde67b23e2874555ede76813371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560df8fee8c99e224cf9293842fb08a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad2e01f56d534247f24918c911ccca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f881c7f19bbadf15f00906480ed27dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eefd838d57e849304e1b3b5991638775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a9a2436547ab842515988cb2b036776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2f1010047dd9dedd40bab84af922277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73e0d0a986b4d125c6d6126c9d27e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4ea4098d615b27672610a1b7a1a5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13159318d016ad0fc52422d3bb121a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14dffb15656e7672c5b1e0a698015381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d00ff5001112058e46804278a15c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e1e85e3954b7df6cbfbac05d13bcb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97819cf0847b8191d22753d6e30e3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af296f7b669ffffa82d4e8b1ecdd15c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750a2e60253885ea3ab692da6880d2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a269eebd1f0ad209a0b43fbfc5026887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97899f217989090fb0501c3ba0c7c1f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21e75526327a01fffe7893ac9cf33889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba2403f5b5090f5d627b8e1a47779b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3da8b3c26110346da327a84d7f31f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f40dab8a321cfc88aa9719c1a8a38992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f1d8d4218ee8d580cd83420e4b3a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7444079e76ef7cef3e359f298fe3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88551e2196ec9d8d96302b4ce281b8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6c6fab692db96a30b11184d33b42996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7650f7c484195c3657c7509139a1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75079282c446ace541d20624c9fa32d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d8e714ce15ee528d56d5742dd4d1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0593d88a7210f382dd5fd7ef76fbf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028551da96d00b0954f15de1550f23d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b08140a2852323daf694d4d22c3204102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfcc09fdb215d3070482f2ad710e3e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dcb41fc6933952c6b9439e1a39739104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409c68569804cb44179c86cc3ef50e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74950b93eefe8a9512ffd74a7bcc5d82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f69b1093676140d1059fca4b001df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668e1eccea121b1604c7ad86709bc2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdd1c07993857ebf3c22f8f96cb17d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac364e39bc660db70a50c413346b34a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc812dc907e696aa3887a8a1187250c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af4ab873526f8fc15b6eb154204b8b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096c05590359b3db8b7a1718bc3b036113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea56259a3ee89f0a05b51e78f0b860114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a95578b56612c81682881dc1a2f2fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298357ac5994b8bf80655606ee7db406116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79569029e68f306c5e97762759a8e685117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58b5e829ab777e74b17ea416d8727d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabda5a73214772637323c128f5865ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c9e50a86fc0b5add3c92affb1a086120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5050110837512340a8cde85cd762cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11eee7f94f2e13d43fcf9172ae4a39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ad938f843512ec554815afca46a9b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46139bc1994b19596088f1215fa1e733124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc6fcb33154b534303ad1bffa62d47125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa433e7fbdeb3295e710bc03fd525e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb22df74184d4cf6cbf9f3debe3f120127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93470887a7aaddb7c3e80267b06a0c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57267aa9573b48e4536862206f2aa7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ff11cd1dd71d3e5fb7d4c88aefda6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b14c1d4da0ab1a47ab7ed9cf1e237131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a01e8f2f5a8f7ddff44fd4d8b1746132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb6574973f533be01d835bb732a51d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1aff11255881cfaec58df743251dac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03d3981b0452e05db06e691e210ac0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68841ac1ba0f63351352659e2b4a202136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd91e4eb6b2143fdee289726a505c33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56930aca8deadbfe0a5355a6104615ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1246376411f081ea3bf6426f92257139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf45c36a385571fe6798ff05ba2534140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ed27a52954ed23c495dcdbff6a03c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b4986d0ac70d11672ead393631339142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a99fc763edcd4211b8abb8cd628aea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eebefb0f94b0b7982c4ee99613c81c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc8add286c02f245a835e2f1ab4053145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d337c9babb150518cd8ffdf4368b06a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c86f25b7547c04ae15c7e73ea89df9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cb5a224fb85a01c1ac647c079434c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6caf696fb38d94e9fdee7eddaf951e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6d67b466da25c2a6075e046692a75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2b268889749a426938d6d51ca4498151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13e4742a41fc336b867e08424e5cec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef1cca4311c037945dc90f4da9a265153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f368a6254c5c278fcbb77d0a0e4512154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98617c7e551ae988dc2bd1113e8f5b2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4519075ea40fb39c1db18f968042c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e6fe0521194b8b1a026da8db2a886157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2eb020748f1dac6bd7169d995636e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f1b41ad957b22d7e6bab3da5faa99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b321078dfb2f9cb4953b485971208160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c275dae2448fbe84dcbda85f3c180161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610286205cc9a8d31aef6354128bb9e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9ea26507e1be38508adbbe130e6b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdffac996e5812e9c2f94e79f4d932164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bfd51f603269abb91875f89f17f13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cb137d6b2612f9508bae48e05d994166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9f930e850280a904624a8e9ea178e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a657ccb15cb8edb8d68f30f7bce430b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980bc5e30a0a7d2a3b7576733521a1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc36f7c6859013f025209ab89d64473170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93aa8e4ac79718972029e15b6826a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527db1ebd88c3c63d2124535cd1a378172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7815869378ec55cea67c0795016d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384adbcfdbc3ed6c7875d37c64a62cb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2c0f1f2b23af1aad90dc4e4526fb9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e30864edc5632b8b627613f824e8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6fbf4a450cd24e8dd85096e8c5d42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca51768c6f34f6d9a286083774ba55178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58dff42bd45c63ac62342912043013179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67052bbd6e45b4ffc66c12d2b5a4da38180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b705227ad483d8978d52a28395339e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6fb6047846a215d7786cdf9ee0151182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a772e6d62099e793e7cf803840cfbe2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ad9f1b93f05111b066cfc3514ff49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62de5e4d00f6f11aabe51e891c4ec0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988ac266600ecb8fcc85d4390da23cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9817239bd6235944bb11f039bd5f401187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b0fe75c62e986985d21717cd7f050188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5c8daca784f3c0702cdf2ec3198fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fdc0b8a479532990e51b05e405add190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9f2ac02cdec0abd44a0e554e476e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673232b655cd11e7d6762e1ac2f9158192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17693325def287cb4789a50d19da79c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937324070f0ce6d1f72de756ee8045a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4a60304b6b255030e07fbd9185c93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157c81b82c1126797669cb6c0c280c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636c617f640c9d02dd5ea670699723f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcb0ff744a6ae190b62dd89d8c2302198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf06b0be214817996398b957c4c3e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91197528aec04bfbd89e62639bd046bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43834f60d51de245778ad4a715273f9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f8f745e2cdaab31313e4556f41d65202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8ff85e56d536372f00098414e5435203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235c3f428cb83ab7984c9e50c05165a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7afee9505fb3df369949d84d1afd22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8993dd0760203047a373ebbe8c507206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b60ba4433063925f22142942ebf44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6980dc4790ffdd4bf5098029da0ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5bce9cda36583d3776a41648958ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e419c9559d2d7437e366d19d982807210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f92e2ea43a4c01188d59587522686211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1e5ded4829d46015af2beb1867ba4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1c17fd5e573f6041c109d16a9fca1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bc0794a2476702902a328dfc0add0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f580f711d0de727fe17de1cad1825e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3c134d5bd13b0fafd383bb3326057216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f0ebc764b880520bdf55debcdcc06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af46762a586a469bc706e0a75dfda7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2e28db5ac1debca04e45724e79c12219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78621c3a2b1591d2b4b15439002680e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e5e33a8325cfc35d2a12fbe319441221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c12a81e4b2d1db2bb5ae128b3bf0b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d9c26c61d90d29131f90638fd916d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f2f89c7e9e859d970a018d755af1e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc93c4c4a35b21d95ce8cafba0ff78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e932c335fcce770e4c1293c2c4295f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278c21ebeb07b2974f71517b77cfd0b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bc156344aaf9618127d100bcec1c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d005208fa8a6d392286941d47adf5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c725224418aef7900362492fec025230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bbd1b6c8a6e8f41c4038142089c21231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07093f139384d07f6b0e71f4c540b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253caf25aeb9a98f75558ce2ae9d06f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8536e23185ce40c144ff81b9e84c61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bc7a9d5bdd8f260470b189892f7e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecacaa13dcc3f49a8d97654684a2227236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0713eb99ba9752762c54513ac7e8b3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1c46099e7f3924d87e84950f7f216238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea59822c02cc68a48702e01dc09dbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb792598dc2b6ce6a156b54641b996240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c064243a2a655920503598a8cd3e8cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775651b0b3487ef2ea6d581b845db208242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241561e7b72cba14d0f5ec1b466a0d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12af3bede5ed3dcc046b66ade11014c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98a9cf15adc44edb61782415e8a3b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a26a7d0bd3a60e708e87f068a47f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af11566081a2c5ceb104403dc9763b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab77b6448fdd75d7071eb5f87c43c79248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813dea732c51ff4cab246b8dd00d42f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6d9f7e419b1e450392189d7356ca4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbf848f4cf6a35e81f8838d3146da5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93119a88b9f81f46894fcecf62cb9af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9c3f35cf24d53043d1f119785a70a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66798a05aba2a4258474832eca2e91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069e7b7eeb7838d64b9e8d147d69101255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e029abebe415013fb8b2b8e6c21d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c342ad01d75c8de73e7a5d6b4427a53257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a53d8bcc6aa0abf8858ce4bce8a98258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257435ab7d0879858e8f4775798d3a64259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fefcffc53c1a3ebb27b9208bcfd3bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d13c56d3c00850ddcf86ca139e5852261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebaa8cc5c2135a1ed6d57871136ed6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79973d6c9d324cdfd672f31926dbd6b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b684028d9dcc38fe4b5cfbc334515d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccda5467314ab682132b20ecadf5f0f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c7e6b0fc6bc7079a396edd409a8c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e2fefd569d8656c47086e6fb123bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e39c2f8ab0b2ea1a0492096fc3e4f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081c2c2cd9c8f9512d80eb1ea2c66e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9a75e0ade111f3248fd737181a46f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9093db3df9a5ec7d5b2205101a326271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08520e616231311c5b7f897969736d0b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83d605d38f5993024e1ac141e17343273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2f40cd2ce7b09eb8a310e6727769f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af2a9c05559edf836bdf71800b31ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3eb82d5ccff607c81f862728f2a06b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0308e2362e4ff549d04e18fe67ed6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621951d4178ce91d5fda72d77fe05d9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c5ed3d10bc6a7b3668e638a0a75ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70645c93ca51f73b4de2995270d32b87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c46ae467fa46b710c14ae89ca86e8c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b93144637b295f061fed647ae359d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e2abe77df6787fe0695045ed13135283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcf6e08dadb1b60fc6ffb175e04994284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b652046cffa70d08b37091a5caac7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33253d6ad017b84b7eb676d71edb55a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb34dc8543dbe6edcdfb2063a06078287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2dbafaa71b208d074b490eb631270288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e3bf9c049fb47550eca98d872053b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981cbbd07c1de469ac8c761dc31597a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b5023409cc0f92146397092aa0a5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe55cc268282179337be8af825ff5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243def92d9ff100d9c6d01ff605d93f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e259ab3d2a33687cb14ca48408a26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9c5dab22a2339e38a6d555e16bade295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e59fb8cab8921f2b7748df772a1ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6b035a49adada093880a799d6e381297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4088504cadfe8c73479a0c0cde688fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99991191cf426f1c6668feae4f0ad82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fc15f748bad1ff78684442603d15a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33f4cbca6bfb7a4f41e80bc305ca90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d516e17c58923072871d8cdc82f20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d2932f0c677e5be48e73ca5bbea11303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e45f716a052d89369b6116d4caae6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810ab70e8e76ff872b408454a26c235305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62729cf5608fd757e14c5999cc50faad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3bef8d07e712178d6d13c71de2900307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4724b9d3d2736c0ad6abcb4b571c62e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1e60a71226246fcb03c7f5082e81b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa771aa0e9512308869359c5d86022310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e5f283ad79b71c1696220f0098db9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a955b83bb5bbf22544b89db3c4145312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c1a8da8c361944ed05ca95456df3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386c0bf49510ba954b2277dd7b1faba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66dc1e89abda11a719e80351b0bec4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8d0d5790a8f64a804488e7a5ce8b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedb39ad1eaf2e75463ce9b1f333dfa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9db3a3991b6e0e291f4b967fc3406318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ee7c97b57aa1465d60f6ac259a107319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941881d9d02f33685be7bfdc87898e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acf892e80eb40c6139ec214892cf4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653361ddee53959d94c53eeb649def1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac888a22dde4a71de1583a09121baf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081457b1aa3151b7e85a7102bb0fc82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e77068db40473b851bb59d27c91c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850c06e8d038082b8570e4103fbcc90326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aac9fb73791812254100a78f8a4b15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72634ccbf0a88be7a77c381b40448a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81064e98866c1a65ecd233eb63b352e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b1694108f58d51fdbf3454f66fccf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20ed7134fc803c2285822e5fde3ec3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e45c1895e8916a96fa5327f5d4be0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07299e93ab4034e63cddc17ba4c5f07e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883d090de3f08056e9f6a75db988c0c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d285770f3401c69e1d16d79b8e17d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab7770a4fae009acb687deac0bf12d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f768e411bf5715dcd67cb2f9b7d3e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491b95d02406e08b5a9f216b70a52dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818314e2c9fece61365bb61ce4115a7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033b408b997c5356512572cc39a7e5c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b63274ddeb9e76d1a07ff053eb68d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68b182bfba758139330e19c2e4204c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2e4c52860eec51570d8984252d146343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c10b8159b14d7c32bd5609fdf3b49c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cca410801b0af2f49c0dfe9a36c9a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c1427a82451cc2eaee20f315e09e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea591153b52d90f5d32d13bb3e6aa97347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432bd1bc9d69d76f7646fc667e7a304348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aee9002e866ae23b3aba71f470194b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f618a2684fb5b3d8f099813ff87d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf5a5735761e0df57a48e72acbe335351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c30dd299627350816104927177156352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23a6d21545c340dae793c4f0ff8a40353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889c2a054722bcaab54dd9f7f018937354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8435ae02a705d028837e8cab3f10a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9720b43158663aadc0c93b426b846a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed5167f619347fb634bf9e8ee01b0e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d2a05c75c6d8fa26feb4e253c96dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a65150c5e6b282dab6b35c59b334f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83dbc6acf684531703787f8c37550e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ddf069fe319edbd6b4c5ab8358893361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d143a3cc8699c4d0b3a0c9987a89d25362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0217c766cd2015635994e976bcf1e77363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213880bf9448f866d90a7536483e583c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933546d579df4f8b73314d6aa9e201a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbbf0fc1ece74db04d20be29b26058366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19054f5c7ee42636d7cebcdeb57f3c02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b118e6684b6e52dea151174cd279db1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89d5d7a74153507bb600df53141ed5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1385bb5a712bc65a2e8b56f12214a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd8aa81a370df05246d1969b66c4d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40bd7644434f804d47d8aa70911ed8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d5eba569508008536fda6848fdd4f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359802a359861838de6f64233b4fe821374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd32bcd560bdd2ad04ad24233eb51f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e2af412a497a1b9cbcde2d5ef1c34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65799420f41ba9af2c739ba723f0015377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a119a100b38989592a79a7cf338342378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6980ee2330eafe63f88f4f88c3496d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12722d1f74f69f8d6c559a932bc1bc9e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83353bb0db550583bf2aad504967b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0661bca54bd346f19a69a0e802ce1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8d94ce5b797c060b606f60daf4127383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a274dd38b9fb4dac5b935598d62d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b339a90c346f26d9ef5b7edf2753fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156f53ba0a3ab1ec1c10048321e3bde386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26103ef5a7408fe2f16eb3b7ae14089387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5b2cb0bd9519fa60a76ef56785412388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1c87dfe04b2bf1c3ea9669b58edef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876b0409181d2e4a6868da0159097b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75699cf6ee061d64b26e39b1004f0b4b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566cc116aadda5dc7e7dd1c2dce7054392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e76b21b94cf27308d691947f4c034393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e30cd0c046b114488483fd413a6ed2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4513364f559ad9b42dd44f5136029a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de2ae0fadfa208f87343b4aa03b09c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c94bb3fccd7acaf0ec2ae36920961397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff132b2d6a3de3678924cc50e043c2a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c89d854d6ba44b66f208d1dd2636ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96e0044bd62acf5d56e82d4d2457cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd4ccf2e86cbc000150f869a1cff44401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68635f510b804097a3ef84d800b8cca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7d6b157cc0556e50eb635e98b60e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604552eef57e0b082fe367b9f3f28e12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d912353c9b90b403b8367ca0c6896ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2981250c8f5e5fa5b2a8d05d0dacdf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdea4f96f852c7844e9608a61cef2b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a7a1b4c58a93a35a6232a958c0099408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c2fbabeb232c813c9664825a00a08409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43fc638b8a10df99584bea58244386410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efd9d625ce2a6524f5b0d52030e3db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9f3950038ff44f8786d57a0d9daaa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a843cc5cb58dd34e843f569b14c121413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665f8f435f7d45085a1f2f1c7d02e6b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b55e025d1521613eb6a5fd55329d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcee12fa4e5095f16f3a13a94a03f01416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c0f7cf02ceb2fbd3739b1bac5c1f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee4888d5cc7fd9f295612fe87e7fe7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cde3ddaf3b77ba4767f57db11e1b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baba02fd16a4fb79b2048c2a7f6aa9b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631172e6704ccf882ce788ffd7a828ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915e859da605e443a400aefff75932e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3863318098448af17459730b268e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d63ae4f8b02c248f0a099065867997424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe486fad8e609e976ece9a36a0db8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07957a45126fc91083ee3946f9b4bbce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1479b2077a7a39310c15ae48c59f33d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e748ba2b2f24bf8bb63a08287df66f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207e6a775e5bbcb019ef6661e812bcb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25e7c0ba67dfad0a4ce90e8579eca2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e141d8851b289694d1129ce2922649a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385e21b457de8c341f3e5f3b486dd32432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9f83d3e9f8570e16e2b40a465e409433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b52e864db31c45cb17d174a0b499a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300882a0b7d56931a14fb54548fb258435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905effae2e910a0752ab064a6a3e5b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f8cfd29fadc255292e1e020dc0399437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81084644e32fac84e60f3e5a4cedf3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd202b54556c8b231f4a36469f37e7c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041f22c077d344d87cab3a2991275ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b4f948a0a2c34ecdbca835f321136441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0af0e1f11deecc30826d410203b3b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4643b1f44c500138db372c12e57b3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972efd1839b6da77af06ac693627fd3a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88037ead629990c2425ce1da93c026c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b413681cb288096bd91642546b1954446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d494909255a4fd16128d55582e42f29447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc74c728a5fda0b3d1b56341806e14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ef2a3a2bb7f841b7045a13f98af76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae3a3fb857a48ff3824334f984c8a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce75ffe65dc81efa1bdbe8834135fd5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd78967d7acb056ae9b00550741b4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad39a5de713ac81e5903d0f45c98e4c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e13b79027281437663b5c31c1bfd9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc653148b81e7913b91b2eccffa7e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db3103fcc75b8498905443c810c53d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac4dee24b7c88bc8382453096fdb97457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11643a9e0ef830f5acfa510dc3c49d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6e357d000ec4811c5b32574dfbd8e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd8e58a14273ac88a4f6490d391706460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd72366c3b11dda5c625064ee99a3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90b348b352ce4ab712648523ca5d1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6ae23ab46def20100feed890829e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3025c2fd5c4a3f59a2bacd9c762353464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e5d41bc9708294825361f6e075d72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af310ab8efc764655b3527079ac9d9ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaefaf1c02df90d36a473b21e4ad0de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb459590292277d228f765a67dcd622468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76612ccf7ddc66fd19bb3e1cea70e992469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d503ad8969790000749ac65ca7dde470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec4b328528c0426fe4f67970bd3c4e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a8a8b5c44ef60adf10c0eb34df71c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd59c422136e3de0a63a609fe6c44c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d1e7fa7df2a93340c2b3564325c18474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b18f4b09a51a8337336f9707e0e742475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485d2d793d3db14460538cf35477010476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040113fee14e035ba7e7187740645d91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798bc7bbbf792d5f49e3bf8fe159d27478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40dd1525fdd6bb7c9f1221ba30d692479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482926c4c64126663b95186cdedc095480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc790787ad8a3505b2b09b50cd5814481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759b68673ca0030860d2970be0482ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd89142596de8c954c2c3030acd731e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7467ce13b7ec141ff79c85757365f2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f6a0cb169a77ef1311c1d3c315054485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7207ff977dc24b75818d89242b713486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69348ae688efb5a5309947c8663cd7ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083eede38beaa3739a01709130fa20c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b714c8001de64825bd52a5513a76e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884fb333d7209cf2bce309f4b7274b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899047dddea47b0752a6ccc3b1d310d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fe344cc935682de8108172bc8abc6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a63e6ab69622bdb55f90d96b44f668493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9b3341443932114718c0c44909591494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52f5f5372c323bf1818e073688c6f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549818c3d6c5006fad57d10ab149edfb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d694613da631a214e37d31b03ee89d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa406e4792499f0c42e535e475046e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d8f93a4119d11cceef11f8488b3a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1a3f0205e9faf7f2a06c68f2de9ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7338b721aae569ec1d5426f537a996501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e1ed0afcf92490554d70f60e45f0a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf8b8de4a060070068f5745898ce2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a6c3d568c7e41221fc8a2840a8ab6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9d60cc21d55951edb0d6d0ca7d0fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b9f578069b7a419adfc3006d988d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5072e0f721be4b0429ccbfeddbb2f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda01af8d498c0ca95d962bf5aca0da7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2161f34433d38996efb41047a907415509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b15880af9b13c9aff7d19e03b7980510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65d260509d272c823045fef2cd486c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4618474e2c8cf84d82a73560a95db4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8cdd1a69731ad535aa408a83620e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1d8165118a62e6bbaef60a0fbea20514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437e66456682fa3f4e82b17e4acfdc9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4f39a7d5c40bc61299f2dd5979dbd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9b44db83de552f490bb45d781c424517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f64add1977b89d80e5cdbce43462dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c749a65d90f74c23b3bf9fba4fcdf90519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92fe7cde89809ccac70f7a92ff5364520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613ce7c5b60d78214725db857305f7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1939c0c2cb2a5c9957879cc0ac65e5d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9859efe1f8195e8bba69cdf938e360523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8a805389c1e73f34434ae82d0d7c2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279c2cc19122db8f6a04b56adaa2b74525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce819fa7a3f7cf1d269fe4235136c8be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b3a056912ca963e3eb078ba3536af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa0fe8118dd6e59237df554eb4cbea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74aabd0a496746ae09bc8b44dd57bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab9465440f860b91fa7affeebaaf83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc63f110a16f110574aed139135889531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571d6213a0264a6d907a75aef5d9e7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802531576607f34cb5f68ffabefa089533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009302dc6a5ece94a1703a4c8a883f9b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d43424171165d40c283fd9ac7dc0f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c32bd481d75949dcf20b403307b2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4b201b296b8088554c83e01363619537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938696d2a83a4afbb4adebad252bdd13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff3f01d930b225e41a9b28c8bfc212539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9197ee0e003b9923f66d3704961a65c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7285e7d4cec94a220d56379635131541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6780177df97ee7ed7de7aeb6786d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d0b6054da2edbd77c40d127032463543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d1fa1cd1f974b0af638e5bfbdfa23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7821edc0ab70ac1458b9939f895da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcf7b90bc14fa8464717aec4678688546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863bf7b4ffa89b39d6ef4056c2be1c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92648234d712d5afa0f5cfdfdf20e33548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9583995146997e741a91f66048483549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4b083924ae9620bda615fdbfcf790550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec39bfda3f01b39c1e26baac3ad649f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78b210e2dea988fb063c71264d7bb7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ae7f7ec40bfd72e0c839c493bd98e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04c8f6e414fec8642468aefa0e9750554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88848dba394b05477bf4acecf3ca65d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ac9def7428b2b5f513fef7479e41b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e3880b17032f966fe1fe37a28ef83557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9838994d848606e46e96908461c5b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3d7f9c3188524e7bfab4f6a172932559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294e2fca9660371b24dd2cd0339257f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb94f80a5cd02981115cb13185b4791561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad55d3e6f075b1731d58a24b603231562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a639855f7407a87b528c152bbf87dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f457392b97a784c1c557ba884ef841e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d3fccab606cba6f041f8cb51c0b1c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ed2fc53d2582749bcfa2643e0b68c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6b78817cd44f27981950200fcbaf5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a383a29ca9ee3f1d247bc381fbc2e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3dfa4e1a0db2724ae73bb9f58805f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e2e879c2a476f48e9fb3c380d2912570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0eadb447e2b1135e0a7f9ee82d353571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e212c0cba17545a62fd56a6c056e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e49c5bf00c7e7909b27369fe38d03573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba20ec08551004acee59ed27976e3c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41ea50f96a5044da368da55f361c3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2dcf79721e00ef9eca3532dbbb1a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1cde049c16b63f1a95ae67462abec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdc07ea26d64e2f1b1e32b91f90e6c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407919d7f3a7617a14a7f20625e42b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9f65b7ec7e7dfa768a3a1f79cf5de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5b06ef473d379993ddc0aecdfeb20581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde8716001e6533b3f0332308d7aa7b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43141c2796c8751ecd290cc7b356064583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5482a3dc103932a1be9a652945516f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76822f2eb55327a5e806f51ddde88853585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ed9a4d68079e5a00bd5a0c8988967586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebbe171fa6fd2fd2f584a8df7a2df7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d1cf0260a67d576025110cbddacc6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4ac2fbbe561df3a36a198054a8b1b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228f1abaa3d8eec0d05ef1acffb7682590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbc6cba4ad4db056538d47d421bdb4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68183a018fdfc1da2961fd9cb24f663592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20024337ada2ad806ac7a2e027a7e89593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d11574a14fe09175f1c9047859ff45594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0759d1395bbce4ac6dce7d43fc578e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661e7ab5e2190a8a356bd9bd628a34f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ac79d61b83dfa8ec1cf4280cc1462597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f93b61d747b5b75c5a430c5e6a6439598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ac689a4d666bfb0ad0e70425ab78b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0075143b2eb1af1e0236645ed134609600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd0fd5cc71707bc330f588ec738d2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239425e8f4334e1fd2d1b6b46498b23602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7625545ed4b5125a754fa743cbb0714603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff63c2d563a5db1877ea069cb1e472604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfa5cd1872671279325b13b1a7c53d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88da5a232e74688b5e07a0a0cf09cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b239a67d6cba36fab1368e0c1ef8292607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ec6f767209269cfdaff533dfa266e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c256fd7ae8a4de2fe7cd0792ba1926609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8040184b655d114af382fb2666b61610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868d72d1e0bbb3221850e0455c7982f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928dc75c05831d2625f1dc66c1b4f68612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a23067304551535579dcf3ca6f7f93613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8469f38e8fb8caef6620de17c14f09a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12153031984553abb0b28ebfa06db6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a087703a2b05d1915075837ca602d68616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835a42d3068ce2971f99188db9b798a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92d8b2947164d997e08b7a6baab3f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca48194073f6a6ef3b4f783baab277619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4d0f21b16dfea7e8691dcba05e3c5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d866c86ea3ca246f59180f0e05d0e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c202c1e06fa0bd97c289336c3b1d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6a083a94785b430b49117f2a2fc2d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080580f3e5a9a60902b677e74de64b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e698bf8bb3e0f188cbb70a6c6bc932e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5c6355304217ac058995da54afa58626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e893937345dcc5be94378faf5b3183627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55af6f04154f2c3d4d3db066fa8bd42628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3f44613e5c704eafc828b9eae4675629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039a27c94ddf1278debf05de86f3904630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0314f2e7ef59939397ae6f89d345c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86a9d97e10499503e8ddd2fe5cb503632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141098f70528ddd074b585de59983071633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29276e35b9b1cc0a2d459393832a1a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11f7a08aaa3230c55ab6660cb8342f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca95518606303b7deaf80598c686f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2995ae23cea84ce250ee77c17050c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10026f3bb71dfca0fadf0f112a22e0c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d5c53938148d4d26a000a14fd1ab9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49252e6ef2e795f001e808a19a83994640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb639369dbadc5769f70278a335c8845641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b43d9576acf87cc14608351e1d0bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f449735f3e0dedb6bc97d464350c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37e37bb564d63a9a848108adbccb77644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558214c0a193a8f765a9f00394f359ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bac2e2df005f311036b719845c3d22646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfec41f38ec1b510b384dd12cea54e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba86bdb8f5e8377198be68d27e63126648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421425e128e2a9b94d6c8b5423ec1f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1df4a1a7ca2b783c4266262a306591650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63128804f406c55e02f0e439228a2623651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79258ed5345413e7b203d91729ef085652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef2c943f3cd9a769a4c853e9b58316653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbddae6899ea7e1efe7606659f91ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424d55c6d5e048837485a88752f98f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddcdceaec45ade780e5907001b6965656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f10eb2118c85021ce90d2f2450b88e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12506e7512774033a58bf202ffec318f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65c9fb11f593e1fbaee48be9788785659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acf4767bd8238f0114e3e6122978b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257ae26af06a4e353f0cb3e40c9c7be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd9313c8a4aa2c5d317f958ec02a8c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902d62bf26712a469f549dc09bb469f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400e9474dfb6e763d2b5d4c49dfe2c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96677d37da2a99df10628286ccd88cbe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112b5678dd67a89e0f5bf1aa78dfb09666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f84d1c6227718855117ed3c433f607667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a92cfdb853d30d141ca0cfe9239c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224415569c9541ad897701c033d1dcaa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434eca7dc167a3942c9d642ed5ce5c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5799c5a109429777a0a0deb80d96d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7e32cf41f94f0d448a2a806c610da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471f0c447274b7854029fe0196de113673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b735de08f09589729d95b9395945be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f103796a8fa09bb665186a2a77ba5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfded1d80c5a3a28aca9d991cf172d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fd5edb658007d997d690b1dd5f378677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9dd8239be3ba0564a0af8b2c3156d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ca0815109971f1ebc964cab5f567c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e3d9b83d2e8667873f8a104240d10680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60c504b3d34cb7e69db521bb58b3d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6ba936ff93afada1a0bac0c6de756682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392ccb9f59f5350396db5ec9fa00fb4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa9923f43705717dd326d24971d333684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d223d8b2c9e326bc417f979ebb2d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eecb543473d24fdbf5f938b3ab85c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9527cea254180c1cfb1cdd408069b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e30ab9232e26854b01c75e7a2da26688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6b45c751db1069ec92217283ea234689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f179bd5d339e8be295356d059d5322690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878c746f7217b7e8ec0b36a9cea010e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19852537ce9a728d809ca4360c19efef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471832ca8e3979075c3774e8af8a488693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f001941f5fa6cc7b31909f2bfada31694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe583391d1f6fdade47a9be0768fb8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7825fd80c26c9fb2b3581e98063903e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0f08ffe3c28750d4c4b01116d74c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcea12758fc667fa7524e70a85a447698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058bc897c46436c7f704ddf13620780699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c8cf5fb1e7b3b292f759be41640a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac97107556eff5d4eaee1b8b1ed0dc5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75930588cd269f9a716321ef1d6237702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab706fbb8c7b665a420f551b313e07a6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbb039738b4ef811b16326c938f65b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e49a4af11715ff4da4def12323e50f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc741551965ad18fbd064dd11206a145706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c73f294e4c5b1aa5d2ecc64f4acf22707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b846a95d309d8c7e582dc62556966708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f89aa6cdc512f0dd70002b519bf09709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9de1fa1859a03c56a3bece4c212f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef6499b3e51f5904c1edfbac1a4ada711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c79f82f0cdbc9d5aae7a1ff6057a7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd5287ab43c2271fa798789b730cfe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441897832a1257490764dd8ca2333d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef4865b5f0423ac434470c150c0870715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaafd55e9099d0d6406898b67e8f234716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5d457ef177cc7026594acac90a714717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc2eb59259b68f3bef00237242e929718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa6530b0ffeefdc1899cd99855e232719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145eec39ad7ed48bc94412e1ea73b84720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb319864f0dddd46501ae2272c8a57d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328d29affa38b222606c2a48331d44d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e738e364742d13f76be233a843e5bc2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfde58223d7ad52df93f61faf86c43724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c325ab4c8ef6138cba2e26247b4f3ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a57c0dba221b913e307a59e185aad4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd977529e6c52db75f41dd5bad2937727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fffdd5298955e2bbf32195f3ac089728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28555661de31843cbaeb61223db285c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ceca27142ea8b8a644c14c4a50e31730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab19590efd2abe7691d2786fa3d394731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b34b973e89f065202307fa90c4e0c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e09d6685bbca468a5f341d2cd0a1b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747a7c8f7dd5f6cfad8fd3b90afd0f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77624294c61b3b4db1c36600d14ad0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb244800f0fcb6c8e155327fd8e2910b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a742d2ea718bb2ffeb27eaad128688737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379e53ac6bec06d0d515b5537fc4578738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfe9b31e6e3928b6daa003eddd4d0f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd952201ddf23f5d51ee46eb0f37ce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061312fe2b6ea7ff2dfb98fd2f581ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bea23f6db2ecb0e202cefc4206e9b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c65a5467855e04b4cb6d2f5d0fdbb7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbdb68cf24a8a451db96ac26b44139744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3929c00b2ff7e804aa73a1d917663745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657db4284eed26a78dae65b06faa32ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dbb7b344c4930c941365bb104165a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01f981f55756769d164a3ae905a11b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc21ce939a75f9f5caa83dd6032770d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc528b106686ae9b5b2d4e9044cc38ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334b9a30196546c79d2b305c17c1f3d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c917a5ad19773689e198bb01831e2e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fa75e20c4f56f8a5fce4edc827535753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>