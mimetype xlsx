--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7286ce87c9400f9ce372e6a9af1981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de213f1363e56efe283657533aa0645a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47437f5a40f18f7f512fd324772cb6a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890c78ba142d76c75251c37685986014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02715cdbecbf35dea8c975e725220495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cd960f9b6aadcc00c9cafc792984a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17466d6983cfb52127dda1bf438dbd447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8295d515e656df13cc699301fb2268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e19e2d86c4c06b64c68f591b7caa09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e9a06fdd234a09375ca1e238bf24c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4fdc18a99f01b8e695b24949aa04e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b52ad480801309862301981cec1ad012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f41f3ded4499fff7d14cab59f0a9de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed817c5887d614651cb0360c9f1c95914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d1061f3936921effc3078f48fbdc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1edb1bfb3c7915b1b71e95aeaa4c7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b42366e61090f8a3bda7a664f64e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a1d500200c6d1cf9226504194f3af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a701bc3c33b853e474714b68f78cb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549d29a1f6b1ec8f40a1b1ad53bd4c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bc16ce6ce50216e3a71323d6d3a3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833937b81bffb2652cd02b336ad22dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25629076e578250ad4adb32d49e42c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09038b0fbcb4cde43c2a8ae95f71955324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc2788cf6d87ec6babb926a6058df625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efa03ac9ad5590a817212ebddcf84926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4dd8c10dc72c2d3aed711a32d2aed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77abf141ab0288804c1ee5e9152e5e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6c433018d36ee503c1cf76b6ed3ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8018313a26fc56262fc4304d0b0b9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd84b96053bdcb2460277b2407a85531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938b401887c7ae06c0b4b42c4c6d0f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acdd77298a9259f83d38ea143cdcf133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2399c3fa4a0348e27502342245fe2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc7f75de4e4627eec6e7920f421b4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12380c84a6d5ff9d1e7f9bb2632de436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb646c2576b8cd74d39c620690602f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93266bad41f8dbaf122b314df7764e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c109d86af1cef7d6066dcd8ab558c9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bda38d2e5cdf11bca40b16bc7221a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c5296045c3ca958a505e5adbb076741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a97009212b62b3fd7bf0f6048289042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15392f63ac2017f5deb5a80fdb9250f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c331d23e99e9be4689ac678e45015f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e2af8d3f32f9179b7b78549d091c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60b9562f4d2096630cf99e10299a9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b84d09a8b76a16107a7a8e1fa8cdb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afacbf278b8e12bb1359e3a139213da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229692b20376186df93cd566efbe6ff249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd368c6fcc91558aa110245d3681ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e295bd6c968aa5b5280fab8c7220e1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffb26ae943c8560f16ff1b3b8a854152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d323f394a22985e3b595273e247d0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194542de7d61ba734c8fd7ba1d5d4de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966058a3aab62a780d57d80ebee100b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c104f6b5d6bef273a06f33430944556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b2139c4c7ca5a0e9f186240a1395857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55fc85e4a909808a4950b879a87ebe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a6ab732993b44ce0506e24e41d79459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1097a011859c3c764c84562c063aae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae34258e4e945588d5318c09715856661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a0c5dbfc8f95f3f24287e75b3942962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7af8c29a2c34290af9d1e60740e13c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e195288bb6a49755554bd5073340a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bc560d2cd4858cc5a2ad6a39d0a9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49772597e4844a1cb4f5e3a6e22d2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc2bd6e586cdb5baf03f11f0ff26a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec88c386b7f30ec7a3092dedc58bf468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073800107b7ca0214d4531f177a42e2769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cae886d50cdbf421dcc3da2730afa570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c52e7974e31d902436cb739c6695d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff18fd782fd10e1e815ce12b18193772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f939149809aca67f88c8206edd56cee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916c05ad9a3c523ade3c6a8266c518d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c36716296b268d808f6457bd0829275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f77df85a0f3186200710d8efe90e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aafccf5fcd2e09b6cfeaa35fc892ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f1fad5c0218ae4e3acc9fa496646b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae26c4f2810b327c43cd125b36eebc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedc70e695a0d8587de096bc8cb5cea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a362c0ffaad6115a8337db25aa57281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460fbbe9bfbd1f859854de8ca3d9df482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce034a0b17ff6329eca23f595b1cf45283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe62ba254170eb6f3c51fcd7a8e5e4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28c733527132aab20efe299a9ed07885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c77697daf40b1e984d1eeba31a48c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8042319b6400663a78f5b5d7fcab6a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a4e1d4c4d2ec5008cd2531a6681e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65ddb72416bde67f03727f47a3255389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eab1047942389054bf545e7daec66390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab13df7e09d0b661e6030bed61fecd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38762eb1d6ed86425235796828e6418292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46e6dd955eb97baf09235eb446e8a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8800594ec8c46568223f48cdd8f236494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a90360f0cfcc4497d6140fbfe041f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c22a3b5a9f43f12e4a498c26fb7d6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423fc8657ea36c811a2c69ff5aa7a9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4e0868a5781d1116fdfcb475b82fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ba383dd860fcc6910329cdfd5f8a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dd8e976fe172248915d4cbd21f1d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948515067d536319fcb0718004ebbf10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f1828f7e925d20a1415de5b227e40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171d6b198b5fda446df3b14f321667e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5e79585b9946cf233f7ce0938dd74104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6bb2eb3a1ae3e1782f3e3bd61138a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ee23cd63839eea1c57cb8173c3769106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912da590f01218c4f42362c9fdaa9ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b90650857d9aedc615c61cd9b881f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808248832bc6395dbbc5e81beffd15c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2b26c4e3f956cf3edaea9a7de6e7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fdf367897af477a76687559a4ef29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30019860fd4037be6e4babf78d79802112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1e62dba9aefb61f727b71a891b76c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb39267068b825d6ab8d11dfa4f868114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fea59c3b9a21f97dc171cc99b6b112115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc05deb32569417a0a16be03926a0e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bcb37adb8d424c7ba9131f5eb3367117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411e39ebabab9b6826ba993a241222a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241e21509afe56b625ec23d7eaed913119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793578286f078d5964fb140ac2b6445c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4a783b103ebbf08105777fb75cca7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c260b6e0a119befc2d319b0ef67e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dcfc36f2f2f0d7762e66a7bb055f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97970e3053b64dcc1a70f7123c464a7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372e941ad35a844ca17cc9b1796eea8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fb975cf223e0a39ddb6550bd7839e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b60ef1d58b38dd384ef8d8765fbdc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153f2f4774d352dd8c75d1ceb9bbac2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16ea6cc7564b6c6cfffa17fe534460129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12688ba2ddc7165c772783110c75cef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9ba3bdbfb7b3888abd353c3e5e1a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb727ff85fe4f4b2ece611b90f1469ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd8faf19cf9aa5c7f77eb30d28e198133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9ae38cecd362c22446ec0055b27df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe3a5d8932df7d9c147d635406f2f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c1ed8c957b437f793169628271fc6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895e77c9ea309def673dad7de40e316137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711856a5d3a66b7c4fc225b683b4b92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1f64027c9dc16f8a148e130aecadf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7858a22f436fbc5be2da041269c1e8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee537ad2e21fce7322932cd66221de69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d800b1f9ec0abd279fb4a46b021cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a3c706f6851fd547dfadbe5f63418143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050da0b9fc418ab78700da9b908f753144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb3809b9efe5c853c0c018de36f7d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbeb5c75fcbf57efc3a3c57850f90c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848399e61c2eb5cf3fcc5ebf8c83d8b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95726941551018972f8eb4f5d99be20e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1019dc5a0b89150e7a61f7c878a60149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a06612a48d7a8c64e77472b4777ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec17b06d7bccec97dd7a76bf4e3143151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4d2a45dd5423b166ddb1cd6c37bad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5100d1367b50b03dd283257fa5464153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb92440733fd352a8c6af38a065a3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e51da4be3d47ebf15a1cecd740a5ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ad7e50f203870f8f75b0183339131156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b5197f5351c3cde3ed7d6edf01b23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071e3a8f07f4a5f7c47da5b60e96779158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ede045c68a22dfdfe8e4583a826bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35314028a4a0e3f46cfd2b98744559160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9a0f821394bbff68f601f26e36e94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc4d5acb3fbae2cfc5ba73e572674d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9cd622f6325b09f5e269f181a3324163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d772da01dcf17ef60c562c15247e4fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378885ababf85b545dbaf937edbc5ad5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f0478b59c6d41a91711d88b9efb83166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47352db82107622d30fd2761675b7080167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ad47cd4a37ff6c12a3f1142544739168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b7ae45705fc8ad2c74d0808d91252169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398fcf7dc76a2c55a44828dc858845f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81405344d1b036dde2f9fc02bbafabf7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9771c364b4a128e89605bfa4ce0f53172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07947f95646fc3f190b5c7ea3647a615173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7221b4103a3afab750917a6b6594ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2aded11b9458db9817fa3a4d43546175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdddb6135c62a90deaac351bdb690b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4165581bc9524e6e74895a3e2671fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2eebf8fcf1c06e089e608d7a51b73178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd420c26072c8f017e018305c2aadca3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83de2f08174eb80c016b9c0efd39f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95315bcd348c9ac2d569075c52c29c59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c4baf5a2fc8a2c608e02e3bfd70f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38778d5ded5e81313921e2c397d669b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b206c7a5482c9d50ea234e20bdc7308184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d92a0d0c0776eab34e1aa767fcbbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6593e7b5301b1a5d6cc9ce612f6dbc2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81ba7c12a96fa046a53324d35ec66c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e121f0428fcdd50df06ce916d503871188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adcf9d9c3c8b5692a0c86f9318389c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42982b3c44670f401b1e8b134b15a958190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517af8beecfe6d7bbcb20f83bfde898191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176a575aa320188e6d8644a7632711a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4452138372f31320e2a542301f93b3a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922ab540895b79ebd2315ee8ace96dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295590a13cb2d4989b13d34de60c72c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce7d4cf48bf5c0d840f3ac475a2c02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7a573f1c9a66b1d6325d2c1661d9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50f8b365ef2136ee2c17f1de0f0103198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69925e6a191be366059ffc9000bdb5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5a4e4b424067592efd919a0d87738200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a67fd204ad9de319213bb87428dde201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c33d0ff03523810f3a7aa2e42a3fc3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611df3a2856811eb9f64262e36fb276b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172ac6f8aac7f307b85706baf30dba0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ceef68dc596fcff70d50972dedd33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d7064e52bcf06ed1b92f1d28941fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c98f44f215845b716bc36218d7d91c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784cc3f6f45951caf9a2a9ac652a242208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b743c2cd27a4406b9bf11def723cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8b6ff1820b5b384119e12ecb33c87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320d6ccb51887ab570108ad69c7409c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a402521115509d6070c4a0a47070b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff7e10828c48b9dbdb3cf99258a74d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3606be007c3bc8089661d2d5137dd0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa22244c2fb6059b174b6d4be7ceea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a04de8fb374f6beb18a0af9b0d417216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15f9045ab291c3ffebf3587c450406217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc8273c1418c2b3205c0b3efa6d096218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e04708736db2b5d674172b4714286219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100dadd2bf8718d48244dbbee5e7d20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07a388ecf55f76b7995b1bfa05d637221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff1c89765aab6c8dd7f7d17e37164a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a7eebefefe556382292f0fc7c6c1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b59cf1e1dbac9df8a710ca897f8669224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a85ea8fdd808a686d6cc6111fe085225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810ec86b146f1acdbc032e41df8257d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9bcbc7389a08452e602f2743c4c74227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302612139efff5aea358a60f4928034d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c4ecbba835c324f084be1e6868ebf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167eb07ef1e59390bd78a5eb8651b6fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87432d3f67b37206ff9252ba44c41736231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1b6a1c57047c76671c2ca6dc9e015232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c7d14e70d6df2eb304c84a0e27e42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea8f79d32c084884b196b7e4ec6996234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40aa5ca5056659010c4cb407e571d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd1a0d54fea9b26e1462106e6454e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fb32737f724e3b044196834951f20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6db7533400dac6af44d13041c1b6e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec68ddbddc57a521eeb0e14d0cc565239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52361c13ec1365d430d909be5565d8a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d9876add90eb7c6b03b331920593e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efc6ee6e2345863b2397b7642690b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc80757d6b9175f15997f7a7855ff58243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce646d4123b0796a4a15bce0b80772244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a661f30367a2855296043b4a62ee1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec295928416a939e1de33ac6c20284b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397714c78d805bf836f9ea77a8f95a46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd052734799255a4a8b7718aaf7d8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb62944eb131ad946b4dc698a5280b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00ef8487bb717fa5691a584517d5fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59500ac68f1a1481d245a197e3d54082251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355369b585456c2a9e9a30a72e47340252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3c201dc65d493199ed713ec21a07c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f322e5726b92132e3229e0340835566254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926d6d73116abb741d0c0fc923b30b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bf814c90165bb4d88271a892a76ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1da2ab7e9774c05dfaf6ded7e5704257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d17b3d8537a4e0005d57072259a4e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000fbcff71e3b6d837d2251c40be638259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d42c38f3aefd94d3f9220da72f1c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abd690557289a385f4a0a8daf946f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602c2e4df96151b5488d043f1095a22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005372ff1fb872ddfb429d01d3cf4fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67beed2480d4749dbbea9686773443264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2d97d479ce2878006e9e12baab3a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e2b5ad28f1998fcb9f7dd0f9249e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb8e831630e49d45972d21a2ef93d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5198500d92c503262a7077663f9fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d651e2dfab5b6d1fcaff54469408cfc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd5cff3222e3ce16ee0961d7f90a85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022efa952d5c13bbc6850aec136c7dba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812b220e279f2c39ab6fe1abcaf873b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82612429759af1579f7fe9f672e5e8ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef128c8d4046818679e0d9c08fe2ccf0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30f309a2a4d7cb588fbe9a74ad52e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55083d14c097a32cae1138fd02cb275276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c33849d08dd8717e055af7965314e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcff182b13e1b85d5c760e0b9f56572278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b2d005ff6a65587b6b4ecc8f43d06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba71c3474ff2e6d987be11f9f2befd2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e5238aa36d8e7cdedcbd8fbc4bca4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4d0db15199376b90633b96030368c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08048485955a53bd90fbaa1eb46d855283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac004d30e6347dd91eef32e0ea06f61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65fe1ccd4f61d1182f0a1d143d175a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a468f22d1f0528ea13590d0adddc98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058d886750aef8d151994a02ed52b5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635f1e2a16bcfd6cb25fb2fe3e3b47a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e641ae370ff6965aac9d98bd06d585289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0c35a96b3d4917c45f9b8a38a45d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bc4b80985a6de7a1a1278f7ad7a77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a610b1a66d855dc7df2c892e2597b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c992e6d05baa8dd29c042da8f8932293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24393c2610fd2846dbe20caff85696b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc124254a0b6fafdf8382b2120d9bdaf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc50bd7e075a3c1f1c833293466b1d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda847d024eab043c1c294abf314a45297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12697e337778e44b961a4f3ebe603dd6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269b0ba1c0be1b1d2d1f2e6de8a598b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4573719b184c8cee9faf3e91ce88507300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad2e7b0b963c206e219399d4d33827301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecda263e74525ec081b345f55e48e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec49a13a68b7a77e201d0867b6d49eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28a9181eb4e9ddfadc835697a887be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de428c072fd7d91eb3bd696d5ef9c1dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18506dd49eaa4b2f614e8022d183e7c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ef3c8f832593c744dd75b181d1368307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099e801a5a2bdae4a789058c9964a14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59f5dc445904b7ad29aad071ad096e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2cfa5693f1ed2c1a85d2cf3c231ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373db9c5694dacc5eba4d3f706e19371311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fed58c7f0ded8bc629c320ca4885a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7faf53b4d83452d4e9613de94e570313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b60c425d2c0b43334bc4ffad8f75de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe14d45c01a9e903c849aef97450ffa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1ccbcec0e970ad93901a670e43434316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938a060a3f08712a211115279f9d582317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c66d81c2c344d49580bc72745b6d86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545f6e2994900b25f4aedbeb1212788319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bf2a981cfbf14053520a9a2f633f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96c8c03dfd90ea12a038c10ed02176321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2828f631a3592bfc59e5d2cccbbaee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bf86c428a06e582f070315afc1aa5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bd761e50016a9b86d67151b519fe9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002e1dfbac28947587be157af5ad400325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2d8e03a5e020b4e21a8767da86aa5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8a705847d0e94c0a5cfa3fc97a20d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abade10dc82fd5c92cb45fee5bea69b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553008aeba988327d3d6af87aa559c9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa059289acd6ecbcff7567661e57e7b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61eba1eb97b7ec9d5ac22e7aad3ce2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a6eec1126de0400f4061a2c72cba7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe950068acccb5a8aaf98cc2ce8b5a03333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d401c4bbd07f81b283f6737b6d1b89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b48622b27e35bf354e7ad04c22da0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337aa54f4405f7cb8286042401fee2b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd340e33e34fb6245a2952e5f3317b54337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b424eab595f6173f26ba59bb9c540338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e0acb1a19f5c2f185aa516c0228eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b28676493415a0186987a72b3eefe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fed7f3d03099e0a121c41fe64b547341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f085d7492e00d2354160760ac0306342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7a229cda056cfd8a2b7d5352d4422343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b4801efbb398b2d06573004b4ecfd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84016822f6de78cf6f2242ea562ab615345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ca064db5970a89304cbe9a97dd5dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7f23c91895357c987a6dbee1bde08347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4623a1afe7042912eb8978405148671348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cf61c296977686089fa50976da606349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841a3f702a010550551006b774d3be9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2105a4063de3e0521504c4d3f934c61351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792f9bf3cf43c26d5f5407b7dce21e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e189494aeda550a12f757e6a50ad5b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39823d23aa4c970e235fedac93e86514354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f2316cd05db18bd56da337f6cc8e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f229ea91da967fa445aa3d8367e0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f6181ab4629ef5876908248adfe6e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133739c86e572f971fb913b821fcd3f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb25a8e44f2a48f8de354ba14dcc85d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9467e3f03f9bc8db0e01d9002058795360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ec6db28ffa10c067dac3d5092f865361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef10de18a717b3365869c2abbfb9f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e86cd2e2829c4fb64c2889eeb2ad53363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8f07d497b403fcdd1424ed71f598c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87ce95cf5f5af1bcde058450be33a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b35b08d3d903b07ec6effe862718f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d0060d6e70a49148e74fa6f3e4728367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c09207f533175f2bc788379cf08f70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013e2087038815f8afed87c90574e8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c51f9160ea8adb831f9547db4834c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce887eb7d48bc33b912ba2b6a318fe3a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9217a4154593cec53949c4f5db2b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69754e0aa5a3d13ad1520116e623e53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32d8aad6d032e608367df91ab278fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d568db9d5318bf460e438b4e6ac0361375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3b48802dc7cb3e75b225dd0387854376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049e448b802a642763d9898b9e094aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2486cdcd2a4585daeee650446bb7cfb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bbbb2c406f2d3a3458e47f730bd80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684876aaddfa9d71d601ddd3608e76dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82ae4347746b6d657211f6cbeca875381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee557d38a4b99edaa6eefa8b3bfbb96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f447358d4db93b6ebf9fcb85e1369383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9440eb279c361d24f2a496bc1a51d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283d5f2fd0bf40f17d9287d5bf9bdcf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bc823d67c3176a7868a4f348daf26386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e075f53a8bd017df46d83bf0f593c12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9aabfef5faa4f2696b609d1c9713f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fafd5f0ff52e6dd56d116cf7f8a17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94793247b257fc7dd16b9a3635058004390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1180821f9f1e757f46d840fcfa316391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa33bd3f4b7e24364736e0e82e2353392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964d192e56226f7c26a10086c7415e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed2e3c219dd7c7c4829d38ad602a17394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ff5878caabd825e3a8de5370efe15395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914ceef74450e134d2a7fbbff7efb11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8f40f01c4de8e3fbab17f9834ede6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bf00a96e09471a8c961bfc4e8327a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318565861cc637384142faa86a73413399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916dcb3bed025592626a15fd08e0d2f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04129450336fdff084447aa22b8f987401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783607cbd7f45b4381bea4fff41c421402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccc467850abeb91ee1592e46e3420b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443d33d0b08aaff4bfa2034c4ce600d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13674a6ae190bc10831d8e91463c1982405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee030729a2e60aad1391313869bae32406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563874f052f63e3b7aecb0462aa2fbb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c747c5003283ba851dcc0a4ba089a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395ba22baf6b289b17ca9b4497cb15d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5f41e36e2db345ed2fc154b4533ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79de6f1e8a8e5fdb5686c585787cf2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5391b17455511548cad4d0aab49d39412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c52622d558ef1811ef7e0eaffcfed6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c0053fc480f662262a1d58c01eb7f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78282f2d18fae72b3e6088e0964a15a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68851564414a1a3fab8b936d89ad65416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b7b139eb9e1b0f56c6362f7f08867417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3066c25a43a06876b6af1957e4a22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6cc0f0f3c450c8a12cdf44cd1a5c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f31ee747c7f158152173e4b81e2f9a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bea036504c6ef75a15dafd34db6b57421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6249148f11ce95a27a0cce87bb1ab8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcab15f7157aa601e07575304a6eed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5f95a6ca9ab629b6db8af08d6d4de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0bfb16728d4fca9693e6ec0a660cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341790d6fef75f776d229a57478a6e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c6d6b5c9839324c301e077788f1d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8350192553b3c729799964f7172d916428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719b3af5a2201b92354568fdf1b6534429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f18ce5219de5a6ce45f6ad5af7e348430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e491d283bd90cb407d070ba06a0f7f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5f48834cce6474a02d1f994c16eef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e4f496fcf39bb89fae79e6012b4d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44aad816e34fe477e80578bab77ca4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd619ce9759baece2ec73117c2ab9d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622a09dc9730aac5554f992f7cb0f26436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09d84ce6f7ee5c8a81b351234bc5f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42e1c7c8dfe93b43aab616d90e032f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318e108a64c7ebbe2acd0c3e223d76d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d7d593a08e0766a22059fca24f7cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea6a7045bfb1a5597ad3b50a7a3a3e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1cb86714bf4ed42038cbfb6712f84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b734f3c6ec3df0e3807c9059d7fc6f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548a302a76f6178bbb9cf028b7e5b98444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133189b30ab32e16d20299f69219a01445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d038fca294f6b90aebe122622d8e458446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66564d3d7c2f3e837d91c1bc51c7e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d2ab9698f01f972b811a071216560448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1f0f6058bd83ca760d9eabe56cb31449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79e6b4a191c7d1b022c0a3fea9c346450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b03d47f0cd5d0750c862fe53cda249451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfaf1b5c12a53fbde55342af1f0cd6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170999755be0f346f8725c5e1cfcf19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c420b978cc92c2f4e12633f15a4f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338c89caebd37c5228b3d059a5d0e2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab19a5e986104abd242333a61631dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1cb3686489a1bc2665117423abfd6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d8569f6d54b7042f12a90898e13d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fbaa4391fef22ec29680635066c60459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab7aa9c0d4bbaee6229a350e106f0a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c15fcd15a1716bbf1c5c673bfe8de8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54358631e58ece42ad2b1b56e12e43e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca35d325c6708b51245891669a3336e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c56bf0a965559c4bf1881d8f09722464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5efec74ed051cb1f7f9413ef8bf23b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173753e4f1781a711c97b08d391d1a96466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866d76a169128499b5e06440e4d5d54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659567af2af14041ff73dcf0372d7e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c50e5843c2d9c8a7679c10b9b0e6ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7efd87425d0aaaab6d7725155972a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888a4e4f415fce6f2758adfbaef73e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26d20467bd09df9434b86a71a5c42f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c27b6efe48f11168e0800cdd642059473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edd766d0a701a55483e6a44092c46b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40138825d81ad9756f33f7ab3640a82e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976b5d140a87892ef57bec330fbb619476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b143dcf952e36b8d946d3181e1a39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ef1ba2776f7c34486ffcc53b2b767478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f2249b5c088520a51958e8c1b6dde479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53201f04c7ece70b2c37290c5e38ff8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8f5ba91a9877c6829473621d69185481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4207800acb51bf382bac2746efbbad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519b553aa4fee3c8b4be0b3a601f7b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8d4f660ea65562d4da37289b6dfec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294cebcec500eee421b25ef4e931b5e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a35e9dd0951d964bc7ac24e4ff6fac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60cc70fec574a8be871dc50117d1f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fba41a61f52b62702db9e4cd56e47488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0dc467626807b7e1f9f7529d4028a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacf26bd88aaaac9256ce6993d71c15490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9a180f791e5e5d229e005efc4859d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8b0f0502b4847e7776f62643231be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a8f8d8c149f1fa5678f23c3a40814493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2c3f05ba8dd47982b7aa6510b229e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568358db5e9b2aab482d9ea414fce9c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e2717b60bc7abe77f603b24493b29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175c295a90e99ef00ae4cb4bd344807497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c245298f54e8dd95fcd85a187fdd5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369726b1cf70d995d4d93d625dfccb4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dce9ac77d6e8f31aa5a37af11367ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e32feee8333507b21e708a9a6df34c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7790a5d65cb3865f04714da9a53711502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6e28b9425b1abdcc2dda0e0513d47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cd6d62fbb9a51db962ea324226eec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf8aef3dcacb140a1ebaa722184eab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33ad20fe63c98f9684a43d03c56a79506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aec09025fba06aac58fe4f9015c071507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb643491b111da192e39517a0474dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6ea3846b45fb1a268a29b8c9d9264509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16486a8a13f7c932f08d04c7cfdd39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1fdf5bebe72a48de0711fb6a85fd2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57f5505f78d8fe9f9ef81b38c9a4a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aef955e3b7fcdc4cf47b0298aa35b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ea2bc621b12ccfad0d3814a95442d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff678c6f7ebe1f43dff43863b601e7ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984332b1237f21433e5213f6cb6fbc4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44e4f19112917e630ba063791c271f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853327d9fab53f49e78880ca7551025a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c62b87285ab78dbe18f0704d41241519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900450345b667a449264c73c49d49ff5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07bdb0ad760829ffcc416098779af9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb555c1a319c3f2a412ee830adb1319522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd6f814070f12c3de10a777bcaf5b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dc7bf26497a1235f4f4d3ca971569524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b26daebe3eb5103ec3f177267a914525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492de9d941255bb2b1468206d30fbdc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d447129445c5758831a3768a439f14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c94afdb460c2d803480856044d812528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe537d24195b22bffa9341fbd874b84529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20107e7181888a3c1b071c89929a0515530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a145004adeaaa7a3190942434373e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1085c8410b29a736336beca627116532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017227cdf86d079a420d0bbb1ce15150533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde13083b0350a73b80ac2c3f1892ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbd619fd33f9a45fdaa67c98783420535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac43f72e92daeba6687c4754cafd31b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae746001da6d01430e094cfafd2b94f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69298c8caf190519d547ac97b7bcb98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e6f6ce9605288ad2f002004af9c49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bea90ad6a90762085541d5463d34a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8608e62b80fd47038c2a102f02f85eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff1d1e21a1fb36c6141f59a6149d01542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae552f5715c630d4a354c86f3dd4b38543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce19236093671278679d62a6c1be696544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80eef9b0972b857895afee46d47350d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211d1d7dd7ebb5da3ec632a8ed380c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a884b1de1098b1166e2a04f66c1e0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b13372edc622091c7922feb1c1e7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523754bd8b91c70c001ad7ff5c55eb1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5608f92251697035d5e63f59fe116550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e042c1e8e8e123bc9a4733d7fd31c79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aeea809fb89265aac22777c8bb3e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b6a47237e17ffe55dfcdaa879f257553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf0d28f0f308cea73b4aea513a538a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418d02eebf07990431d6caad45d9c16555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba970c8706fb514176e6c35e62b5b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a80dfe78cd6c12ab1d536c75553618557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91885044b420599574d9dd5255ec3eda558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694fc2d3379b71855ad5ca902b22f57559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b47ee6d9f8bff023dbc7eaa871e53560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3d109b74e714ff693ade62650c116561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daff6dbf16f207e5b5947c896874661562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8906c4093347a0500d7d1c269be63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fab2a01d0651690a5610a8fbb5af3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c73867a44d3ae43a735a19fdc7902565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3067df2b06e0cd9577c57acfcc850a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e20de034a5a54c111e0178776cfaf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf09571b5e2825fc0c2e736fae2841568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c537845e8eb833a682779c8a0819f4f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4da433b534926a7a2521d5f1544b46570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3891bfc0e078316a2e761a6ee9c484c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18365ee4408900ea024eca3bb4e0729b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a1996539506f5b16178c98bdee462573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42fb120f29d8cc5f6552618869985c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5db465a6c1149f9dc5f483ffcf30e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bfd137a76c8a4651709a89104a203576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb591234d4769b5dd89f2c59269a8c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e605c365f3436a4148268b2c595498578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e3c4ba95b6425009237e9870ba3ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900d6aaa9eba03792412fb6d9626ce7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab6f59d68bd955da468816d65672dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332a6a44b39d7aced2ffb427085af52582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45eb32c7f4380b2e7f80d61014c18d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea648c27d33ca133374652ab40f127584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244674949919ab1d3d2ad8e4f052913585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62049673b7fc6b63ee5b9f63130fdf7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3b1aa918d7c93c64976099fc96e68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967399a95650193e4ad523298c1a7d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052857616932297336a847e684846ca6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00458bbee68c7b5e62cfb3c4ca813c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364752d2bd605d4ae6d0251d67818438591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef147ecf5229c5ec0c7edee8069c9eec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f0dc650acbec9f91b0a889de88438593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184879f5a327732fb77f981141abb6f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644611da8b518afe018eec07ba77e2c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186686024b5b4ce1e6a69b094081814596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15245771a73ee2ca0cd64113e42b0b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed7c083394a68ca8d7ab69f7cb6627598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86381f1d60e96cd9dede925a9210b9ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f46afe110eb905a19cf9fa8d563810600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbedddc937b367431d3404f06404b48601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58325c1a573141f8de3725f1b05e969b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4e15d32d85b63fc3ad70d4ffdbbfe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca9ff17404f69dbaf3de1789902d1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ff0a2a73f8ab9d26999ed037f2d72605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba0d4b7d7af16f15f841bf49dbe9f4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0969635ad38e95ce80b4a677de8073607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f084afc8ce0737e0111141770366e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9662d0787b4302e79f366e087776d6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2579044e5e6d8f1f69a4449ef22ae6c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86570ac4fe32422f3fed0765bfccbf63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47057f705e50dd518615cae0a96649612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565aadec3512b23e8c0ce2de68db635f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20085dbabc73b259095eee942e312f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6de3e2eea4eb9d7420b1b60d2d5ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f752723dbc76ab94770fe2709316cb0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be16beb928323358d803b9d9c295a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88ec2220c2e34868f9d4f58cc93724618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4f245e01689588979dd78ba50af82619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362efad5b6bb307b216612055c844a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348dd1468722b0db912d6c7169c9193621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38422423b1332c130bc0918580141e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486c8e97d29b98befd106e115e0f44b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1e88be204965cc1034195d9cca36e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbaad72d62e6830d2d1a12998b7eb0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc507af593db22d95ec59be3e3ae5fc3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9554bcf99bb5894ffe8414f24ba1a9a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758447d83dd6fcd4a45b7a2b7bab67b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db45de15e4d4f63b21d03cc56250e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26ecc6c52a1b7dcdea8a0b9bcc47aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cbd3e5abad445e69105aec04ed329631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8111106e0fa90161da2b50fac522f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ab627c6ef3557dac5cfbc5e1803fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330c69d74b2425a11bd2976ed14d7f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66770ab7fb30074d09871fc7e6c8df635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664a4ee0695e2d3a0701298bba97b9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf903e5654217be9b1c2a76b535161637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3430f7b3e30403501f9b3ab7d0959d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4780b5a950f512153621e031af777639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bb86fa24f3ceb250619227f58801f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e88c575f2bf2645ac90f3709bdc2a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5ec986385980ed66fbe92aa6b0146642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd00c408bb8f61c58f65c2dff10cb9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71aaf06f81ec0acae35094f0aeab2bb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76213df2f2e91fdc67893be8dcd0d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774baeaac11ef0338137d17ead53b8c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cb0ab473523cac626b752ba1ca7e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d05acfc948dc42bf97d986735901df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358f85f4d1ae395dc0bc9589e92c1ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c86e944d1c9dd379d8ff3e1796027650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17d40899a6994cbdbddae0aaf156a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f476449fac1960dc1d18144d825760f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4abff9d772ae7450d121f6700c9973653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e3f6c1ff6beae136fcbb2eb7f5b52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15648f4ae7d5212766f71dabf379b843655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbf03bc177afe05fffaed814e9c807656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1dca20e5c0e26745cceef6f204198657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f3a177d0541c94c4d441cf47d9d11658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811dd9f93ce8439930e2afbcb4afe6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade69f1a26c625dd8b8abd2809f641b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b032a485b549447454cd44e778951661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1790acfc70107a03c1bdbb0b9f3f2c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa04cc51e4da30997de40b26794c18b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdb065c492b6456fbb7d18275863d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d914b042e4807d3ffe976f4aa1777665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a937c6e2449f69767d4a6b751038d47666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a81881f232aa88a4a6ce3be944934667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5d0f7f348420083cfdc775a4f7c61668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb407e4e4567f58a8be69ee7ccca9312669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4426925d9d5284101aecdc4bdf1c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117cb95fe5e8b404282d24b9fc5428a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47b1bbc75836d5c131299b3a86e4f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e65d14bb445110d562cb3ce9bde117673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7306e6efe5db0a09232b9d91747321674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e370347ca6d15244f56403aab6d9d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38b3cb305a131b9b4ba34b3fbadf93676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a66eeab588a0b1d82506d2ddbde19677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7761e45ef9de28c7a028ac910caf7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484ae4f354adb4bb9df401b7d167ce5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfde0ac88417a2f93e32c4a0608095680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d14a19cb183831760bd37b6c4ecffe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a29fbe84179f5e22dcc59fc96187b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e1c1b536c6970d98122f0c97c30ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ee2558bae73c6f82936ef1150b73e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d7221ca17a228dbe3d114d1f4caac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3034e99f397f63b74804e330789cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247d97be240249265afbf3755bfa78f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9dc0914b91d5026c473816d5e8960688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621e3247b85ab92aa667c0ba4a7677d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c6d31f277b63887257d74247848a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c558115d9c94adf68603e13778ab79f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c341bd65a71d1d1c2e87dca6cc243692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd36faadc596dd2d3ce42183b75c52693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29209d4f68408d2264af1184b02464694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3003c22b1bc28ffb929cc8344fc04695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d9d3138fb3eeaa56982ade9d00002696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa60439bd5222a9a44d09e7449efdb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76739f439900b849d851e17f4df00c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a917cce03fd387be964a7ad95b8a07b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e574c47c4dc0a09a7493ea7b3569670700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc56632da31022f1e8ebccff2e01c7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca973ebd71e2be3118c5057ee1dea7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd85dd811101559629c6cfab56df458703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a14a5ee89c8cab4a521a70f5dee8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7ad67710487310b137a8beba2041e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1e76cef85eb58c91005d2791bf658706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca771fc1dca35b001669f3f308f5227707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6824ece531f3432b1f48fb60975f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47349ee6c2948a04c5ebcb7dd6ee35d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dd12b9cde85ddd034c90a96875cdc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f559612e6c4d2041d0deb178decab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112d244a0df0e11650a78f2f48661e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f246fda60370b37a22738e58995d64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731a6faf715ce57590ee23d3d3325f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c70aa3d8c3f69bfd255ef9099bbf4c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad54981486fc3510e140c68e2a4140716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d04542cd9001408ecc9d6be003372717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bf4931df48a3358f1247952f6500c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b03f14a1be38771fadd23895603fd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162fa109857995044533b8cd143bf28720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bc9e7858c952f85574be187b64d4b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1082f0bdf65bb6a064e3f530ec09b60722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2f18f2793e5390d79f7e28e581a95723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34013471c120d5c5f1a498ce3cdecef7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a53f6e36c66c2916d15b68951a5c3e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fdbeb7ea3505af82311bbd3ad9f41726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42a3e5840cb1414202706f645ca2c3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82644abac094f2940f1d316d81196c13728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e77fb3324bfe7d4bfd688d3d57d908729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cc3622850dc214f537e1731940ee5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe3728fa5f5678f66e17764eb7e7a0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd87dc16d2d17f31f66f1fafcbb8d0a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b2271d291b49ad9c79d51e1411448733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe6ea8104a3bf3898d0d4513c1a734734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79e5abf20aefbb7cd2b73414402a8b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737442d6e9c978961ccf01baecb87c5d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05872993b6373ae5896ba2e6021ea2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51e4fb813e82a830b233be1fda828a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbded6a0829fac56c2c195950f1cfcb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba73f1a6e4e0561f9445163071ed878740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d6cb8286299018a4f9fdb9c8dc748741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05495cc230583cf1804ad37e0ec8d4e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e8190f2d9be5bde320983fac4a463743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8058c279698afbe1547281483afd92744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad08d3102a59f41945d74f958a0ce8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc23b79ce248e14b0c5845b46e0513c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf0fa92884d620009bd9b3342b3597747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde433b5250293752c999d86ef6b980748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3a3dc2cd70d71c884955e967910c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ab5cb93d71db0292efc5867535887750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15a3725f73aad4b664bdc3aa956fbb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854f0a9579b7a0a96a4a3720a80695e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f0fe0f0f15d088d59e635dc6d85d3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ce38e43de58c11cd3dc57472833f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c72982efe95111ab4e0aa91882975a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a30f7700b4b4eaf0cc9f5847036d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef2b39428a3e4988f33e26cda90d33757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365e6326cab4e893867160133ce4323758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935e633b5cb0d9fc8fbe7b7cfb9b4dc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb2727e5a092413cd1279575a457381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a05a4e2db53130125807a6804f4ce12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b4343b4f87b3c71a2884252d4af563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf59d42fd0345c5fe32ae3d945e16c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0693c403df55a8bc82a159f24f43275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532065c32d248e3e687677cb1ab001006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692094abd9b21f0882c4fca38d096aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dfc03cfbe17fe10b15b29ca39126e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95584d8e91a5e540fb28bf337706841a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d54928820795c0728694ced924a6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac64bc2160eaa5ba4abdf39761045f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ccb3a6efc065192b5752276e83f0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a6418b39cfc9ac39c9927ca769c7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a76ea0a696dcf8e58995a7f93f32c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b799e1d616306c7ffe22bcb07b133e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20296bf8a380b14a9b34cc76089e4f0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ae3ce08325c48ebbdc9daa354c54617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45835414af3b84f0c7e946f6bd00eaf718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26ddc61d4d694e011c23c919d8e7da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53199cb1d9f13cc7b04cafbaa390d89c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4fb8baed19c76db0672951aca35de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058aec6964e952bab8655cdde38f65e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e550fc0ce56ee34de3991045b9cf9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd921dae029a80180d2799afbd767424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe5547a1f842c628ca07963fad0ec425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623d7f0803a2eecfdc47a9c371e108526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639d71f0a68438d49a62807d94bbe5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77625b96599ef88936fea916fed7a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a890d5208421a7acfbdaa685bc6cfab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153f2cca83b2e1ce5ea038c2dbb55c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c0e682f3b093130b8f0bd2c538b9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecebee981e1e00e72a52fdabdda9e2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9029c793ef845a98622baf0f7f202833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de886486d93073c98874de673d03bd934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ad284456be7b1402378b7fa56d4d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75947649512378e79a81407b020ef036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e435eef7ae36fc5314fa3dfe217fa237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5f7cf645bf7e9ff13a5b25b2f13b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c06c59d5e5f0c9980872759aec69d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364c52a1385ae5f63eb681ac77a212e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0ddf399c36ec5f241a2d9dbc1162741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3187c850dd65ddc539d6eaf770822c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebd53d54188bab9ddf97200908890e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2b0258a185c0a7a9afc35285d6a6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a5e09b426318a9868f135d59c363c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28c25606d996168b0c962cbdce8a5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852c3139086477243b780c8cf00160447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7146c38d8d14b895ffb0138d6293c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e315f7215e0da352dac7ee6c17fef3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b43f2b9779fd7bc22515afbcb34f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a8e3e349a054d439fb1313dc4692651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c13e71542a8f9764605534798403852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f54b939c1e5cd83852aeb160f871d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1411d74019685be5ee653350ae378c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e726a30fdc8abfad15a6dfab90871655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c86f90747448d305695dec106e08456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431c9e2711cb7eb10543e5359d73ab457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0a444d9b6328fdf56b0e3eefbbb8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c788e40b0c84f592221e678ffd19ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52653184e50b97eb06fbbcb01eb26d3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247caf6693e7a6b03f8a2240064c6fad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cdc149a2a2ef52348b84e58f1884262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa88eb7c6f3eb305c432f6a7074eaab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321d24855ebdbc46f7037aeee92524164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c97fcc5aced429ac3f20a30d241f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db297f2ece9da0e5890ba2c0e29b8e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf71142afefe014754f935f26ddb85467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2b6b9c643e31fdec11b4942bf2dd668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c814e71b0eed0d6b7bd27435d7605269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cff2f1618c5c57db580b9f994386a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0454ae28ee9dae46c7cb5f87290c9f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa9ed0e6d54e5a79870066c5c591f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db91b8077671e68de1968fe1fc01e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5684e4dac6eaf95bfcba4c7fa39f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95c37fd8830781c248e1f05f33132375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295a7ac8c2035615be41ebb0788ab5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498c84c51b212df64afe66e7b07283077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee6e45410ea7d8a78b2dd191c1847378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456c9f4568f5245a54b5aa77616598c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeffa0eba455fb99ea0fd76f88b794680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7161210e401fba061422fabebfb8ff981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ade30a3fd246cfc4aaa6d6ebc214e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d217833ce6b7b07d354faa23e0dab1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bffa1e3e15e1cfca3beb32351006784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14614af95844ad15e6568fc2a7780a2a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d9a15bf87c8bf24e563b67672d7ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1169ab4fdcf2de6abfdb4bc949f3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c841c0751d499413bad20298e738188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc9074ddaa04107f907d7b90e2ca7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5d1857d1fc65af4ae05fa7d8a5ce090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c82d4802af624e83edde70bfff9e8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19afd7d9aa0cd781aa67ec8fe7222b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b86b624ae0ac7cce9b6dc1fc40d12f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9118da30d56d73e0f593526bd56f5fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c10d4b3c5251a35a9088a2508ece8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d558a04755fcea38d647c582c2f6c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fe4098ac888ad1c4d93d5a340896797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9572d77feed6886e350d9ef59567e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced41ee23d3aada3fa5716b9a0100b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d00240c184ac9643575ddfb1e96c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3092114674771e55da6ebed68393a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cbbad226b917a256cec79f3ecd5ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d535774d19a0237d27a8f2a0bb3a7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c392a1652265873c7935d79165e763104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d414e84f76289885fefcb08faa70d3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7ecafff5221982dd366134a786c0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76178f07ef33a00e52a93883adb1c17f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40c2e76dd6df3c44ce9141aeea3b08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17f5e6c28359b3bb37bd2c221f3a3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990af0aff10710e328f3bcf6f262a7d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3182b986fac5bbd367e02958a1f7691111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9ba3a25cd08afcc341b75814857cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74566ee6d2512e9e0b48f7ecbed7e7f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcd35406952aad60630037eae2d40f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41ce436ad43a40e197878fc53550b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f49f34f4e15238f6b8cec734d5899116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449694a497b247345678ce53f4035a67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d452e8d74334c9e86b65d3f7815890118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58895d6e70729fec550f06e2db9e52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb863bf3d79c4d035600af96d91665f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a72f164c40288bd33854f9decc580d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108fce639e65d9598748c8c61f91291122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a6689621e96812c71df1466493782123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b220a32a2c23b6559054eddce0d90f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee5f1bff3b567295521efb6c82708a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55431cd2b4e20c7f9a6cc529b220c9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1b58d07cf8e94def1bf72344c9ac0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922adb4927c58c6c932476302c82b66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910deabb20f86bfc19ba07ae9cbe47f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d765b169874801e41f1b1643d781b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d42c1c20fb705867ee19843868e33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02593d65eec0f5cbb92bdeb1ad07b230132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e832b79da6eaf6d644538a11d9f1da3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadecf90f3a149931392be6ddf7ec2b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4824595f95c7b35d27128df24613170135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8feea1183fdb23c09169d86f7b158d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5686ce51581a5feb093388f0a8248a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf01846e05493b9875fa126129300f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d0716016f1666bfb9a7eeea55b010139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdc8a07541227a0fd3283ee9532d24140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecefca1a1f2c287b30a4c108e0dea4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308e3805dea488962eeda5debb07132142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7f8e0820a8127779567d6b1a9638b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb31a296e819bd076eb4616b4c28b2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6575f7239201a433a87ab5baf5ebb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176a1d25f7cadef27ca580ec8a8cda5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b047858fd4f89f35e9c33f95d7128147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8217a3748612b9b7d1e4ce106f20d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c7f61efee627f16a8f5b7224249f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6351d9ac5ee0f40a65f86e4298819150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41b5ea37f86d122e22138f93f2a33b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4687713638f8b53550cb9110d887571152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12e73d573c980f0f314f0b565c596a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89056e4c82cdd07551b798af550c7c8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f9489bbcc29754e0afef7d00f87bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176c462f6a97faf534de1afea8abdc4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c30c7d595302cd490d4cd2ba3bc0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20a437bc9e2476ad4662fa65353fc2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe0aa394145346f85f55525ab17bb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef986b62e61838371a45dfd081c87d8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303e8200b8b11124d4a898108768128161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8776a4afea196f40b35012ad54c6fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb446a2f64896bf2f55225d602d4ead9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f526d55e5727710f29a3f39bbe8eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7570d40e33fb66f16aff15e14b21d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0747940499f17ae849451e9fceb54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14ea43499d4ec0d724d58868194a46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f395b4e24fd0f2754aff2edcd83f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ec1e979fda9a586214b81b1ca0270169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e9eedceff3f967ec4bf3c11dc9643170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15732abe6c1b294d2a1ad11f725a68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f0bd02f681dd9cf3b7f6828074214172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395c83f17d769f68f798843f879ef2c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a7c756a7d2391553e808af16c4a39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4833696cddf2fb2cba491bd55bee05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2d6d4c1ecb27711a9fd7b7f52499e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959c7323e9b6efb0bdf40759e41bd66177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164732deca59d26f50787006de86084178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570523be67e4d2538c500945a5c17d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced68ee3ca4464738e3ef3dbf1da7d84180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7ed08cbacde79a5495ab8cf057aeb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a7400a1cf10bc929f7ca21df51c6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897c953fe2dfa2e81de15663b142f68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6adac0c9c24a2588ce0a09e1cd4efd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e87bb5a92c2dd0390b3e464ace15f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32519ba84747567307a66d98e4190ecb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2f98330cdaf4fe1de8c0e305c2b37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f11d63dad5a41e039445214c8ea54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61492feb574314c7a0fc6c640e04a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22589b748a166acea82b501b91eb3cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6da165fd81bf87ae0e82fc8da1ebd4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891663254f8a808bf92cb782089ab16f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6388ffa88106ddaa67ab59480dbfa6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10b0f64e8888169036066dac898db8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23c1d7ef12f41427111ec8584b910f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bf953c7e80282184adb9419128abd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcdb6473717c9df49ab4849c436bfa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0268ff7b9d82b3f2a41c822e1e7889198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ca5f9f3932809420d2f3158a2bc32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb0b45c790729c4922aee8751d82f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73334c23424fe861a3139308a51a7fa7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dc97048162ca06f20dcda6fc129ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178998405ecf619fef02dd1b4d87d61b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1378ac5d30bcd966ccc20b64d06c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e408de5a665d2d9fefee89489842423205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05def2f3e0290c468a7156b5a94c32206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9adf79d5a060661b504704d70b74a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6cd7829a50700a8ca89a4f9e11f1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cee3822178352643d6d14ee05f1347209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fcdad5d8f484e9b4a3de8bcd09660210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f250f25d6cfb5c76a32c11ae0e932211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068713e7daa4a99fffe7e63fa1c64ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91054874de003f27922d94a319ecf3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca216685c4f903f5874ee0be6664b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477c8912aed1cb1f65fc007fefab118215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee169bad7d7b1ed6af17f45d5516e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032487e2f8a059fd2a7b3388d85ad641217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe7dadcfd318f5244bc09c6e93995a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6508a9a70682cb5511ea34e5fe771c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baddefc717b3691314188cd402c825220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905e5159be56591da00c10455f52e8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08accef45cad09934703a4c9e8eec13d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cdbe27ba6d025c3a7fc70a7fa02f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cad85475f07c1720f9cf6f40337a6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5bd1bdaea0fc14ccffd4554636f4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787b11742113f89b3267561cb62c727226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2dd795cd87b1909c66a05f3b76dc9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f3a4f20fcd2c49c4477aa28179a2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a72e3bb4852b3341f9d145b37d3558229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0ec03ce195f342785f5cf2cd92b4a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9835c64b7458229e45eecf797719b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a164dc690c31e900888bd0205d7eed6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f5a672344d680b7ad33b2743572f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5bdea5087f83fba269954b912bf8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6889f11305fd30474b182fba78058a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa176460c123122d500202ee74bb1d9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b241b757b980706aeec98e0c25317cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe8cd1e82ccd95e2cc97c0672f5ab1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246e74bfdf3d087458a4c14002c2f60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f3e2ed951b7dfa2ebea8df2372b78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099314655718377419c13b3bf56ab18c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9d9a9ffbd94a796a566906de02ff5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8477fa15c3558101f42fc606666e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4917f87e9aaed9622de0f27c5a474244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e564b781651742f3a0d067a9eea88a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00a909d237a83b5eb1e8cec0415c64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c01e03ee4810130db95520f6cc8c9e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ffd20bf5e2d9dcac6afd2978bc491248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea3ca25cff77d33c5af46ef342d356249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe8722dc61178ef0640ad8fe122637250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032e5ab5ab46f6d80e4439617e7c05f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd230296dba573c475d750566d2019252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74645df0bbc4bde5ca2243805679b23a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260065bbb1117187414f967f31dfb91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70607700de42d944c8d9bc9861a1e87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75825fef67f7f22a122a013eefa78ec7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0593b8f32932d11ec1ed3a722d122ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b1ff62d87e274ce8261a7e7fc1612258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794d8ffb2b9a66a4455a7b2e5b06ec5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b874a406118bf01964f6a2c3d1140d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8599b73fa69aa76e9db90bdca1af90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239e5a3d40d3a2a5b49d3c5e2f3a017262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7daa3558b02364f713c554e0af448263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33095f07361ce5a7cf4a273d716b8677264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd6556c2c3d9e629010fdbc8714e16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc550839a7635d9101c7a2188dd12c8d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ea33779a3dc2e72685639348742c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1c513013bbbd060b4d2716d706ecc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9762fbfd8c710abd8347e88fa0ea76f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ae84ef58cd322b52468331d0046cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff110f767b4d7a90ca8cbfac3734f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c600379dea3fe93c1f9913b90e5690272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728d87be30e53d60d7f706e14fbf193273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e9e2f3a6f9c84e285e99651302f80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc2e7a835a5587f0d601655bc9538d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb5e43ef75dcd5913b082f2953472c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55018fd150c6a9ba22f0c7bc18b829277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f03f4dc7a6427982ac63bc50fe37e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f140e9c88d9a6c10427cf1dc1bdba2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda6d40908fb85e39fc4f34a5e2be0f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496baf1faf9ef45369c1386496c1f9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6363e68506692188c3f4e6f2fed83f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5e44de62cd3390b104c43c47ca01b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392fffb73ed4e90af99487c52ebaa03284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a71f9e8f01f597fa37f5914e2662df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7475535d4d1623755263039141d82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38f25186e3c875284f287d858a21d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230be65abd1943e2bdaf129bf5bad71288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b5b0db06d72a60388727a0af559b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8771c9907a47b00c1460646f46ad38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dd98e40d73a58379cdc7e4c6684a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5d612b64764abebd056c2396ccbf3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e9dcc29f03c7dc6d53576df85b7ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7fa5112a9e32cbbc43059ec2a9f94294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80a075cf9b0d259b901588af95d457295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bbe88f62bc9bdefbe67fe3866b6e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db0ca477054916fc75afe7d936708b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc81ca7746872f5821d7df5bf42899e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771f48a1a2236265a2090f378fd72ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cce73eb58da6832a00b8806cea8c9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af52b031dd8ade66fc3d813ee09ee87301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97b98624f83cb18150127f1f32c9bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7f68da2d34bb1b8629dd2881c24a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ece9a49b2f62d304c59da551e6817e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b41dac67e1e622220ff02e941978e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b993b090802ff37fc9239ebc7db869306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1cb2c79abbd87e0700088be9c516f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3edee1f27b7abda24bfed959bd4e52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa265995635a646a2431ba8368355cf6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419f3e2baf375e1fe36ee5ddbf695b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03440bc14cfa1de18485c2858af2bfe6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64625f4382154ba2a7617e29bdfcf79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d595317f0893e4b78190a2a26e77f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f33c69d3d72a95102e2f07d8503b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8238592400862667f180234f5cb4cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce62b7db478f051bc7cc29f149815ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec92d8e67c8de2f73c0ad75efa0dca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55788861d1c38bc96207e67e20368c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53ad65dbfaa1a42a2724697030a61d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddb6d81f6130ed2df7fd1d7c2e990e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043a211d3e2571bac3a394877cb83e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d964f9eb8cbd80dd68c367be329499322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1a775f7516d83b8535daa52458508323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39238b4ed380ec4ab9288d217e74f3f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8ff00d75fd3e9b59bed2c7a72f330325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccab5cdd7b3687027f4dc063526f25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8803e3ab67f78f2725ca58a08c3a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb72039b2b3b3b68e3fbb4e8aa39269328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd1988bdf886365e73c3828229987e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd5995a268838477b05e9f643f7134330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ec23009ec200dc09fd645ab4a1715331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9884e63e3b7ca8d6ddd5d6e882b3eff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19349ce8750becc4538e85a1f088825a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541eac9ce34f11543850761323175aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcf3c2e97d63a3246e8330fdec1abe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aad40f439e7fe4323c29fa0810a41f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722f3e5375b3dbcff83b71f0c886e28337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18648c1450c44cfb7408e0e4028621338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09948ca89b418b1bfc18bba175098f78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb64853210ae2a250977dd372836ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201af7ebfa8ab562d4921d70bdda4c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755af9db4b915d52a8800046be92840342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90e211dff92e8e2256c34c1b79e5bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769803d7285783fe80deb58b32eda61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429388b21156f09a4cf2c360abeaf38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748a2941ef4457de8c3226271bd87e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d097bd07be63c9e4ffdbe8c4879ee0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca371ed3183ed9e6c04b1e18f4c94ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6850d86f1da930b4ca7e2553bbc950349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdeef9fb0e0eb1e0b90830111055be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd20635ec96a268c0af3d65412c520351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d96a0feb063a30a9fd9ac353abab36352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971009dcaadd8483fc22547cde0779f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccf1bb5c8b4a8a459df4daeaeb1794354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890c8d0a653792ffaf6768ce518b220355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfbdc56e1f3907a90d31dd66935031356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5f821e872431d553bc36d416284a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7552cdfa7fea82047ad084946f3de3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827913b2e991f73e1897cd90365930a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4928ba4456fff83414d76db0ea0c34c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95739b64b4e769127843aad9a57db9c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98af800b1419c1ff8c8d513cae7f5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0cbaac8b0d1bf8510735d9e21fa71363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b880535360f96613617a8a6be1678f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0afe1deb220c184f80999154d9c0e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad703f560dfedcfa5efb41913cc02757366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52893f68c00195f8ae0868f99086fef8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e9e8bd51c52c1cd663af5965182b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70917892db062048c135494c372d10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ad4893f0f0158dfd3088c8e226688370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037bcc19cadf83c8d063df576b74c13371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285fcefbc01c1bd74756c9e92388901372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad420abf3175a55c63d673399373aeac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e55326c93fb5ff7daa09494a33e71374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfce9d21a57154f6c8607f6413517ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3540dc8994efec3c4ba5ad3d42d277376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cced700af429cc25cf731d76ffac06a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103cb169ff83720cef7e994246c2c30378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ee74c1885747d1c050cb4402053fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d286c55e9087f8af9e08dffd849c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62336a59f942339d9c527308307559381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cab73c1f85fb88da499d6255a63151382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d801702b5f9554c45294885827a8f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847696c50f436b407f5bb988aa608437384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d65ef387faee74059f648a47663d93385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa0078e14657153bee38fbe04f96ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acecfa9ec22759b1f933daa0be89c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55997da56070514366602c880668e0e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d38b06ff5fed80c34c8ddd1cee2a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295da98acd708b8b1b6ab7e49808ea9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5886dea0e4f52dc151f92fbbb2218391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b47b08a5d690aae301e0bf0a11267d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef721dd573396ada37144b7f1f654b28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a0e1208b712510a4e220fabb05e69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06541e9aadb980597eed654e982388395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3c47e243405fdb5266e48050b4d53396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddf5cc11efa3974ced873f7c2937c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ef9813c191dbed30153c93edc9448398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96946e6e3ff0d1146637134b27ff48f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc79f693bd2280ff63690bf423466dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365d4283539117ec903252940a34e67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e08b49863e502b05b611b3d716670402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11eb45a22979c91060d21d2f70c16c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343c895407d061e4938934cb4e69a6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7858b88a507aa531e8a2a88bf03d1f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030f271d1c7fdde39f904496381fed6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa4a8ac7e53190a42c659b89134896407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb961160dd9c4855f45bf8f621e4fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57381f926542c862e00cdf098232f9b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58434d2eb12b55cfb793792480926e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df741cf0b24ba65ff756c7e7e3f8f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4491779012cb575208b89d19bd9d4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44598d6cdd4c7ce9fde7f45d73ed3700413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a23065aa76a303a5f903cfc3547c97414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d166047412e2ae4e8797ec4ed561d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148349f78325eb1c52ab0b932805270416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b3734e35a21e740fd7670276b5866417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb6a9fc2682af925d2d3e84b081e0c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031c9420844af972c286cbd1b5972ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c16613d947e85e9639a6b997dc35e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4748eb195b677c635d48a625ec3534421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24e61b5a91e2a8d23791e29b0f061c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e0e3ded509f6c7145c78c8ffc08dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68e5ad5cf78503b63044df2c8fd5c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2081458337a3c25b5070eb132dcfc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e746e67cf516cee3e62867172623e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34b53c2eac7ec518d0009c9af64f59427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d87cb144bbeddb89e721b14160183428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa571a6d37f3fc9e81382b77520ae644429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee595812256eda509ee3c4f0b7fc81430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36ab0a4516607689d93c90ac701078431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee96bee7935cb4a8479d9253208bbc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ac575e36c3e5f2a1f85cbface3dce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fe5f1ca0e0ca63bbd30d0eac279b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fea8856e2946de30f8c540575a6b54435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d49502195a642240056a2eec503fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161cce6617136b12a1c7e40ae2b0fb0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cf6dd796df7f078f0a23333689696438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350241d176bda4651083676215f2e65439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6d4c7bc83a65ae710a75556e143d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871c8a41149812c146a0f76e6df4151441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0256717a9892bc3dbda16251245a34b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae35a2d8e1482883699461b5e802004443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121546694dac04c3b8849b32b28abd6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55698dd38f47c492c6cb3f245f08cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e8c5c1ed203c2c1a48d5e6db3e2d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb181630fc73b06272816aef558237447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b88b70cd3b02ec3d1deec2befd8e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9128eab9f01434455b3d149c284e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0d3e4bfe309c529aff0a2640173ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f137df76e34acd72346bc1d666b6c8a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f880610c3d044cf8d018ed5572e79452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3b77490e8bbf114e9008d73a4fd5e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfda281b9422bfeb58041c881e4b5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2394bfedc41f58f495966dfd8f675455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056089a5229ef88cfdf619124042808456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb23742f479f01e88f550f90d0fd2b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988198f06609c44afac4636c4eb8f26458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587615b392bf76f38592885c9c3203d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859deae025c4d653eb99df94dcfce607460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cc38ccf7c697dac10cc9096aeb09b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b041da10b550a485965db65b2c45f9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bb5c0277e66b760f9162c12a93f23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54b3a23f10dbe56e549678395c5077464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df9a4e5155f67832d059d2991505d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266ad5ea31735ac086a75706c8b3ef7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023c8e2c73f31a7642b5ea14ee0e620467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54754f11ea1f3239e048d4ef2ddb4fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca632cdc89a300ecaa70e85d5e576f5c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71856b465d8d8fec554941705a4e8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd400f307305feab86554f04268d447471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3320df762b8841cbe5ccfd1cac5f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2496d5d3b5575b974ef1c893642785f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c714777cbe0664c95165138b3acdc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bb65d293552deffd0b2bae0e44d90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bba3c7b3ab14dd2321ddf8feef5f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae433a132b9640795d782171bfebe06477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdda209b4a885c7d67ba2e262bc5e0d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8776c56f6cb794a606347c408a07b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fc844a5c98c9f2a4105322ec8203f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9751e65d4ae43a9ef0806b9d19f43c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc07f1d2c24b1489b3d17a51aa8a5f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce5484435b2a57b7c774cd65bfdc12483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e705dd6d99c38f8189c3de204e61443484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9026012cbfafb1d940133670418789485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f67c59832d9d584566d10d603e3a6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea646aa9e3d3009cd216c90fc4e6aba0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f86f7fd18eac1f56c70cdb6205994488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98830c4194209ff8a08820b5c3fbf3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4b1d9942450793079bc9aa1ef782b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e98d0c692db7a3f418047a1421c95491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee9b06d6327b781a17acfc8677d258492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187a2ecdfd9eddb45797a1925c7858b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360e298db4b3faff24b871cb072b9c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583e3687b682aeb0b66f2b1ad65f565495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3645e21baa6fb1e8eb249be8e7d4ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda8b3f6e7057fc5f84432a6d735ac1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2d65fafe5c4b343be2b819ffab7a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb67d711986b6e8cc142492163d9adc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edfa01eb6ee053c500383e1973e821500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce67e32f2b3b26193861836e0d8ac92501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa20d5502b877998e85a85a90688859502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094d889ce002f8f0539c9365f6dd11a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526492619ef7ee3286a9064a5e9581cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03131e544c30034c5485225494ca3a28505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc902ba94e355e74ec9985ae3d0d0bc5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76af3cd7c6055dada8f8406621ea01f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3e260707ab9a7720723a663290f11508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134a9677588b15a930908e2ddde3bc1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c007052678e266e1f0ec2e92bbb44b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffb978964f2a6f4c324f9369fd33f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60339066fd7ad26fd936b6ba832d72ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaadb2deb257e8eaad8d4d8e616480513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51376c12c644aa977ab9ed5d9fddac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fec5f53ba6d6aa015df54318a3dc4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af378a25893b8ecdd6782d4fdd9ab9c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ef14fbf5064b85bc6b107f22dd340517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca061a7484e349d019aa1d139098abc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27008f01911f6f98ba61eaf8b0335b66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a210080d239c839eccadf339a8aaa4c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9319a653b587871de6e81587838907521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb58607a6c7d256c561daef6d84ff2f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e990e78f2d5dc8144996b9831f46831523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883072234d136bbcbe4411d582a2064524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49649a32498a541a924dcad815fdea3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edd93c9be65e724337efaab43711a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35badcde2f2e03a8c79b9d5676630130527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f645c40984ab12bb8d81a8a4092a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa137cccad96d24695d6ba523b3d73529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dcfbf4564ca5f2083ff19ace2d083530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686ea9169f0a2e96ceb2ac227cbedc4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1ea4d0096bb4675b2aece7db948d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8884100d1b97d7220ca9839f168b87e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfc1027e972d63ccc2d3d234707102534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613047ca2d6da3f2ab6b4d06e52bfc11535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34f7e21ba2d9ec8d3282d63d27d923536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b618bf135e8e8ba97dc26587ae6f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917f7701835f341d159dafb46cc5193538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3544585bf3e6035606ee755a7b5c41539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7601e80b75509351c501634d66937e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6101ab9c39344a701f74694461142a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00722d21f810ae7d6fb2172f979bfcfa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ef78b98ce38a6883dfc961c062f37543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de583afaab5e170a993baba9b392760544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52a0eb55e3b2433d8ae3fa1bf13ca0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550f9bd787abceaeae822e1916a1560546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e681d6a4fb7c9a4f5de2a239475b5d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d3c418db4f13176207ecf2bbbe2de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e72957db6cae19257706c964940f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2af3467a4388883c1d53b368cb4251550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82f3a24d4964e1943ed5157a57d979551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832010cb96a8d77fff983ba0200b71c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b315797b494de9b957dd2f427f4b58e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13912a1326e2e6c3ff8fa0504b87d6f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c096503d2f2c94e6f48aaa186bf5af6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daff79e82753329916890a59f6d5b51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f18f5b473483c5a68be9586791016557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae8ee8857470090954a56499d71d5e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c53dd2fca26bc76214280377190b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d179d958eaf63d9d0cca3ee86fa30560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e71fd2c489aafaa8aae8747f2403ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcc4cec87f7c49288d311f2b1fcac2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffbcd612e3db9ca771ea56127f22d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1ae4efc89065c6ac524a63e4fbbd5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50392a6901d823ef28818979d4cb8e99565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56eb5a8fefc75a7bb8e7d2d536d9dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7a90a7dd8ca21ef4696a58bfc48ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f927b8790da5b6738953feacfd5a06568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed499dc84642e99ef66635e7b19ad4df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcbc4d9f5c0d8a1c6277b34b7f4923570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c89cc007f28dc25b366d1f1bf36ec1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe5dc43c1a14e68534956916f6f74d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d3fb44f1056d639364e1bb72fae6f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0951d99588faf4fabbb990002620e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451aaa42185400db0f2e039386dc165575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f2c3a6aa6505cb93671c2bad6140f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a387a25a1ff0210ae93b0868a18064577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878af4d468f07121fa637ad216d073f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ceb4890a6644577bd6b033db3c462579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326c34948ddd7f03548c3fc021d580f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45dc37dc740939818e3e43aee3213b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f256815eca1af2ab799a6a8946e500582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2859d60aa5f051e6b443bdcc9effd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e821be433785fa77599679e539f576f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dddf3cfd9f215dd1f123e568fde6d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f05046c3d7c959d85d6fd1649fe8be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d69aa0aaa15113e63d9cfdfe34464587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf7356bf930799f899d9d91af79237588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ca7e26cd56cf97a48e16913ca340d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb2a50adbdc0f3b8c427ff3b70c85b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799c90664bfd94870f0d31851cb1892591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bd13461ba46e22b894dadf7b6a8d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ba751082586264b7b89c21f9e7077593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2d8a08560b519ca503ba36f21a003594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca638947441dc53f58b69db73028e3f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93321094ab144958500fea31481887596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782755905e0c55b6649f3c380242a2b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a195dcc4e8575874c3259297e24a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ba9f825e29a2df4d7b78dc33f5125599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e333c4a704de924838ecb811d14fa4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4f625043764a733171b48b32d779f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155739bf240a2fe6242530045cb4b20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d284e7f5815e93ec54e5ae0336a707603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2e057724b57c2d1a2cef8070cd97a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4db93e17b8746e40c3f220cc3c4f76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611dfdad4c2a16fc777a7fb37db3537606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c609e1ee7b36a50791867ab0cdc4d45607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9707d49b26ca7b817fc3947d428a27608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da8988231be88799734f8c5c87e2a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1e32a524523f86623bc19594e5437610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860fdc58543afc1a9b861cbfccf4c3a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e62b1e68b58c761f2615a37fb0422b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf5cbe0826144858335146efcf5890613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96178418f12e3de6f909ef0f7717ca8e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e78f1db90653c989d16e82ebd8035615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07f622d44d9cb646f8a907220aceab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcc6e90033b8dd9dcd6cbbe11a1e56617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66748ddd8296a034c0ac5d86ad886dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bdda25279dccc82a0302a6230482a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06bc927bd226bc10505a1671ce02a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094aa10185da15cfa2acff2b5398ce9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a53079042263484ae0746a7dae1321622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67d35ca745ea5f78bc25843ad194fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e29a12f6d2555bd750046667625b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528413ac4ee43cf811c973b2bc167476625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3905f0dcdd85b6d4489bf6718529a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9ab5f50e24c6764821869f90ca524627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001bebf789ad4de4a9fddf12282a7b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6dcb0e0a4526efd1fa4a053850fe6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306036600d539420cb61e0c5178c7d69630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd42dbd5c4aeda108dfc3725627f506631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30033097bb8b63dffdda06a79faaed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24478426b644fe0fcd8d57779b47020633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a054fdc716cbc0fe3ef113ee2ac4a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a633c50186cdd55f4eac090e028672635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42ca5a525eef046361f3dcebd25b4d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313431d31f5aba607a4b9a0ed7efdd52637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41aa9b3d70fc417ebdbaed8344dcf2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc33ebd72d7c33e298034f60669eec7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f750741337ec90fa149bf9f8039cc3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0b996fa71912c2f45302b25468e5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858a1187ee5fc704931c9cf5a5d2b2d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a43b58860d0e390e44d1401a24a4a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922f6025baa6c51fd466839f617f298644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227accd64ca22c75a47983c352134f1d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8645bd6b78b444d2cb18630645a3cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08240a6253b63ac0fa16d53f13c569647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8801d8083783665d972f23acb9d74d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d941d5b9d7dc9908e8640170ae8e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486284a4a3c60bf4c51cb4017f4f630650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7606f490f61ef0fe6d7599bb301ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a65f20a528bb798d1a6e6deb2ab782652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d0c92840fea5d3b9ec754344ee0f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3683e638a37d895b14e2cc3073ed114654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc3a205abdca5b5b404cc1687ac9e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a89b7497ba1a68c5a90fcf2a916d64656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cd714dab112b42a35d83af851f953657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c362034d28c974c1c114a8451adf8b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fc940ca3188451ee60ac8b4154d38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef6f6466fdf4df504fcb2de022fd47660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a91461564708f3915cfb032f555747661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6dd85e7691783b07251c4dcb607bf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf911df32616dfdfcc2dc0962340cea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289055c3e3133cfef2c4da856e48521664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80177a07608761b12e38811bec368e38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515204a8913b8ba24c99032d11d8c83666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac931a58928ebaa99c8e472b5dc6cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb120e74cfb3500f6161a05b57f2796668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0eb0f62b88916bfc54a5b7adac9a95669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c35a410c5d0800cc8ebdc066f79b61670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055465179520c98b034bc328deedf11671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031a47ade528062382cd018a014dd40672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415ba14984338347244aaff3f568d40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83bdd29db2e32f1eeaa39110c11e6f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30494f678731ea91ef5449df6563e98675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad457af2c54885c9b6166e42b76fe7f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721d58edab53883c8620d12988893ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7e98a110d6e9ae8e19aef48602775678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bced67adc5346f184c83689c2c885679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b105fa7129fea39b9a1cfbab5c846b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59324a2194ed5d0ef1d0f953ec0faf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f888693e1479848de6e2198741eb39b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4e29b2db63bf0314e13c083790ad2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c9945f7566e668d6ae2793468d806684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6359f2a5111c4db21e15cb8f9d7bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e96385ccd2fb7dcfec1d067b337f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb363a17a7bbc7b910c29da94cf22c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6db666413c10b432b37158f260ff28688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76866fcddf097f0d6fa600975d83f34689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33f8de87b05813b36681eaffa2a20d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c92b5f5421281c4b8d24bb4a3542f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400752d6a8ea11d70fa4fdd37294c76692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea5e396b4ad92774d8ccab8a615759693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7aafa69abe864af4c8bfaf0c34aa2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f55786297870d5438ca35cbd32e38695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e90907c34bec3e0dadbe223c6db02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5439a0fe234af2445db6535b5e49a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3d5be2aee812267fd505da661ff00698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65005d86781c0418c8ef856554825f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b535bd739669c97dac1c752118326700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06311d8f4b1f9747253f03ebd7b859c2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c797a99107b254b9275158b264f00b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c420d078101607d8940bc328b5907f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84635ba1cac86f2f6ad2d65e43fe805704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cdb505ace65f60fa5f2451e9ccaf8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75dae420b4e324a5cb1ab647e34552706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1c5f1e6cac2c09068839bf4ca8d1c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f63f5964a8c70a8c25ae5a70818c55708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d3b069989d70aea394d96a26d8ae2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f05ccce276e5e52165add659dfd6e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0bee089b7ce1cf8219dc284086ca4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfed100f46c84305b561a42e93de15712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595159a44f05399e677c2d6681d8352713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87527c3c3fc474be4302e83e0e35bb55714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0c35c3d12c5ef5f55cab3cb0a0b3d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47ca8ea8fef00b2a816f66983d44ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87c057fe2964917e410df87059e283717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8330ccd9b3e4305578705215f5315eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e62f276ae7a0b66cf1b1d77cffc11719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b3bdad698fe22e5f74030fbfcd5e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0fa581c6cec41addfa5d50dcacd5e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5514ed4f6ecc2391d8177ef68935b08722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5a22c506a0d006768e280e7efc0d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854cd01f5f1521f41058ecb794d3183724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a186a5b7100e456db1f3f8e4b08cd1e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20d19b6540ce354854a9b291f46aee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66edebf7f9c7ea9e15a4b528ee80950727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82486f3c2fcd5732a24505a9030e216e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9a178b0987ca9988386e7f0bef925729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc62a82cf0143a0b565ed35d7b1cde4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaeed203637c9df5885ed188e180a64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f32c8df700631b1143e234962af0c4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91582344230e6c905307cf51d050b755733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4095bf981c3d697c8c7ac9aba8756734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cf02f2d13b65cfe0fe784bf844d07735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af53f93a700989e2ad83ab6f9824076736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f44077c8b25f07067f911724cf641a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac30ba4577db1bf105882dc1e85aef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906027ee5bf05fe220000e2262a1d33e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69548c138aef20e40c4b7ae9a28fdf84740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6db64e6e2b22762a75d6a15e1f14dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba78947e68f03cddc36fb4bc886483742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d9f6f9e69202722fa4c196c180255743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c634ca563176a5d101079ae8bff5a3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36513e10821d5fec0daafc88f2cf2dd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670daa7e6896ab652414f1b26f8a997746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a54302715f2a8726e43731e9bce8a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685de9a8c6c086bcefa57a60004a3b5e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b60b659281580ab48e729593738f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00396e6c432be7bb1553ba3083c16af1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1206e6b79a82e16ddc639cdd5a2b39e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744795e4ccfa79d6831f42527cdd162752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e26677f5e08e89081d35014d831535753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591c1c16e4716df247debd43318602a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5cccffa6f9c5915ea73dc9c00d189755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fdaef8197762b53cbdbb38e6b855e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248d26a19ba5ad764fe8100ce60b3d5757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>