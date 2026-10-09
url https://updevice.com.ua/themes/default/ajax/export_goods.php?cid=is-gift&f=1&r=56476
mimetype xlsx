--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e48c4ccdfc9b83d0f9071d5bea30ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405b789364fb43050f7ac39d36732042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd4b5b4148e00a67513f9b944149e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056705e08a064b1c20a03d522da0e8024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a470c6ec0a66d45394ceaac92f420515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d931204f4050c97288e97f4a2cb762a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59188b91a4b5d9f0a663419f4af9817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1402bf54c5a5dd6acd363d86dda3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbab11255c84c6d7062da016f4c24239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ac675d17527ab92b4d7d9db72e56810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23a75862a29c893f93c6e62267a50711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c7b37fea5b666147fe343843f6ec112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfdd8311a4bf279f159f625db8741713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fa89dd276f28e4a380b5f88f9649b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3139c65d0ab86bfc35d6c331af4b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c22de97fec60d03e07915e2228f52716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd5cdd760e83f728ce3fe39d708b7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427017a00efd0ea73d30ce01fd0f46c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a1b6a26fc56a9bec2f9a4f7a6572a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b136d5aad112b6d070f5eeb506336120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea6277a11f3bf3c0d4075a9d9bafa521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b318ae9b3f360375b8a28b26e372822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b555536507a0d1ce9657852e178ffc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad563ae189a84dcb40f6fc89ba15a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c724ab56466b8fc4501d3c3da0457d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7365481125b90041c988e79f358055f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bf9dee0a6f84c21c803ac631fd53f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825cbdb2c427d35c202fbc185c8242428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0495f6fa428d7aa532c81315f619f6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320fa7795be7b9f0132cdc5be8d6e4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349792d5708ef11d12b1c75bad26e06e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be78782e16c4bc42c508b4b18894e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc6aa070daafbba080212a374a690933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adb7be57c4c49daf2a676a31895c3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce989dc11430957a2eea73ebadb99d6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996e203c6578c21af6866e3a8aafaca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76d22dd3ef4b3f3f762e7b210d1fc437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4da5d8321dfea3aac476b571444b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739f1ce933094cb47157be78601711339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5beb839977f16f0d94a54342d88ce1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362aa43df77e33aac1a46c7319ddacb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6634a26677fe98fefe97c187c73b9fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bdf88749376d1a8f926505719ac6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62e51935a0ffe8ece181f177e9769144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea48eef96ac20ae3e3322d1dc61307445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550551fb4524fdab15a77fca9107b5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f179adba773d28ff472e194e65f9bb747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137192c9830f0e281a78a2ad061c4d5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee88203f6d9c409e33af94fe245d1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e1d346cd19250b17d9040f39125f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db74da5d273d2966909d9197137d9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15892078c39b497a7e92ee3642ff57bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef906da3a70bfffb3eb801512fce1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c7bb035b3e775b271a99d68476c5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0bba58401ae9a681de052682bb6af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6ec5b741d1e65267eaeb4e89fb1fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217186d9b1813c7dbdefacd4d47e2caf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eac46332872b998491e2a23aa1548258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c06d3f9ff8c38ffd217138177582c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68921fb60375c830a6d1418183dfd5bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d32dc15fba086d13deabdaeaa262761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289afb97ad1e360a9c7927621a57b4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56378b79d1534d24c15a9cbad23cf03563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021582f4f8f3dd6ad1e6f3c755ead5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ece73d040cdb7c230a781fb9d825365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f71dd7ba52243f13117dd69fcb42d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313681572c796c3f3075ca593fdb06d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9f3ba6074b0fd5fa26b0290646d1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc38e909e243539e46eb5b9771f51bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5966a1060727fb4ca8aa227b14d88d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fec08f936e78cb28d667bbbf6a1f6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e598dd62fcd7bef5bdff6f417591f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc899cc7f3b3f7b41c1c4fe01fd544173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259935f2c7269c3a01edb476faefbab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0045befbbd276b57b28ff868bc3a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60757b088a3265bd697b19dd365fe60176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edfec1d452924442bb8897d58d1bdc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb89180c9405e6bd41959f166a488d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87b392c5ebe30fde60546be8bea27f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f83962f2939aaad18bac7bf2bc05f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daeb9fcf6ab3ab3f04c29618792146981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273991b0b630a47bd939b82cf0c0db782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398e17899dade16d842b45a1f3cdc7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08051649f1fc2f9965917a68213477c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bff5faa056aaba7a62e0f5ee1fe0fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab55451c77c2220f50ce09415664fe386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac74ee2b621b2635e4fd8920cee80f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdf1e5db63648230eaee0db41113f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b742bb4f9bd360cc786181e77ed5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19f6a20bb68908d39a92b2553e844c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3106639a314a27aead6448900a601691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05017a731a248fc9b43647024765e04292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77111c6e711fe9ade3cdf84db6c647b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b43acc9d581bff4495c5fd3e6159694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cda5359cf8c192eff462b374b07a9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a802fc3ca7d18fe65b03e49068d2b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc86710ce08716d7f30cfe4802a79797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878afad1dd191a7bd46c62fd6a00fddc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c3185e603d97a57eb23172e2f6ebd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1be9830a146c07d837beecc21cf2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859d9458ba1f5b860806a4c359d483f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b55d7ac6c0d56b86c1467080e3375102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02de11c91a6d8971a2a17506d6a568103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5582c89401cff8d4776d0f26cbddb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c798f733803a7c865d46f1d27bb949105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e7059f8571435737da52321ef3bbb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b2c8e13afe71b9201e027048399e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62e0987c12e92d9ca366a83d356e9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfbb7c0b663067708a2c35448aae09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf50912f1c26e2e15cff260904d0c6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f234dfd42744403beeaf91fa954d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef74939db0e1f1248c284ec923ba2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d656ccd4801874a13834420c42db40b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa531bfd95875d18d10e8853aca17db9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e85fef9f7cfcfa78b3d24b9a79159115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510825a6076cae9e26b268d8ff82b78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f144ca1160c88331368a0cdcdf50905117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baa95b080cf4b164d6e18eefdac71e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c113f90b0e94d65db1aed432c9a303119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961248daa490c81469da48d0d1091e55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efce2a38e89af5631cbd788db8bce3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6207027f209c60a7b1c718b8170478122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907b9ee5a88248c43d4b2f24593d901123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e63c42b3e4773ba278c29b6ffc75da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dd1f5cf4dfeddc1ae5af7d0bd3859125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a126908c6c20e20dd7a0aa92a5ee131126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfa994bd2b519b430b9020b02e69b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179aeecb2192131699160d2495b6d188128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a360d56b39c80ec70d52d761e1eb4db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22419ea35b28c71136fee47c569a0c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19f88d3aa5ff9bede704bf0dad1318131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15481e61cc9b345354a58233493b4c60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e698a7b0037a65ec2bcd44b549677133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3d7e37972c915b4714a386443072e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcb98d26a3cd326c9c253656e8dab4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb7b2f8c0b0b2a5470941ba43c0730136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490994d291aa5d3b1fc1dd091f53d9e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802306b755f66dbf8f97a49a347bcf4d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641c694ebca135625ce4f6c7a6c4dd9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc866cf7bc4ee64316895a03080ffc27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2f966fe6e95d754937866e194ca5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429e87d11750a746fc8d9b8ae0740ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51decd91a85048cb8508858d07ebd5f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea29e90b1381762b3b7ef266a53b41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502114c72427d1e03426c006878cc7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d0cc523713467d07929ba59b99b3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229a6282d1f4a8f3a159f610e530f1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694afc09313fc46e4343269303477a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4b4c3b897d59261cf4b8881bd41a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631aba067ca362ed3c3854318f20ed1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082af60c2c1d9c3aab118d45b6083f11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b320addeeb63c9bcd24a79c34e75b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486101e451767f37c1c0bde9a61d6568153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa921a1304fa00ae4d30ef0625fb94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877da3234764743139e842c8dfa3db3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03db38776aadf23403057b284b5799f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767033fb041a9c68b7d3d7d95bc38e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5931649708457c6906c5ddc512875158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b851e9afd64549b2a17b19ea253976c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56addb9d2b50b1bc80f98ebb7a8861160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9b01c5a9a8f5a0d0a07820b10413b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798382496d232ace48547cc762c0e03162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20bd166cd1f64998f9016c1cf3b528163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cecf96897ee045e7f9485c8703e4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece708c9a4122c9545cf8235c3d59d1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d267045f88f16444e63d0e19a7111166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ab4de9b2189526a8f833e46020a7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ab237386a252a9520243ccf62fee5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ad002edd8bc2e27c0990b1cde2b02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81627b1ab24d7075b5fe5f6d6d2971e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b8d07511fcdcbfea8c3190a14d2a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b5f7f7f1ab67cd137da4e63a27a7f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006020c854cfceb2c6b2fdb0ec1b6152173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b971365bb880de14f0869b360edc4ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2d1c49b502b6c1e6cb7cae5890e50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d52bd9f5a0646fab2481137bb8c32d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218e3e2d15e897e555bb7428568b41b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b8ae0e0d45e5970687154cb732309178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e306931b66cd82eec2bd6e85d1f8b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747d955a1850ee56a4772bfa2d8798e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1e15294539c68b8cd3ae081aee793181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874c794b28b184592b5956f8bff0a3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9f57bd86d4bff3f655e70635f4e52183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be86ea396de1346ea886a83baa29787184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a54183b78ec0be7677d88619e0c6c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126c22f34cb4d1f0d74de4836a5df2e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78a53c877a95ea7534e44824f0412e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2f28115829a3d4b9a97cb7fc137d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd49190a46620569daabfd58a1ff456189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732d60cda29313e49af6514b35c2825190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4eac8052a3b22d3299cc38bcde7b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc9e3eee61ecf74f5d82cb1823d9ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d63cf1cc6591ca00ef91819800931193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd77cb66724c25a34529e3d65397712194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c5deb079319b8ebb6135f9a47a7ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f9517b697373bb3c0012dcaf4335b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e016a2b6d26e1f5a8831c5de9a243197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8563b4577f6846b02aa8579bcf9dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ffb00a4e3cd8479e9784302d8d928199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51022fc6b6ee62c785b374ba739f9b12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94fadba9b4ff3815e4a266f7ecbd4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e588386b20999e8d89f2b84664bdec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae41600ebf96057c2a969553a2592e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a62e332c7bfb5b6cbc9fb99fe0e9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b72965a68315b4e714e4f4f331233b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b1240991f3aec507fe330c685cb93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6ce44856ffa78c4a5ab23b732dad4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7ca01b935301c35f4fb6ef726c1f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9bf142b71dc7d96a70241bbc8dd27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dfc8ea75520075775e4852479e18a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53797af5e6d94cc7327cad93e72e885a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e619597a1964e652781a1fd6390c70a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e1908a64e72ba1e7f50c04f476229213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b70bd2e0a69ce74c41c8946ab58f82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cadcc06893add02cb8403491bb7588215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c833517796ec5b80a4c942f0115ddc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481882590f5aab2551fd8b750b4df32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830de1edcd3b4b39e90cfef1c0bba273218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffb86346154cd7d17bf37dde2b8bb7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6a3c29a7e480e76d536c8f951ac44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1f29388ec5c289ab7877ff04469cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62159d5f2288a1cc2f6d0ca9252e3a39222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612a015327882ffc16e91b37032cdd4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a530b1c12a5f66d140a29ba63c24301224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f75652c200a93b37e68fcaf30bae0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b2c28b12f1c0a6882fd36cae8ae13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff9cb267e05e31dd78dc68556e61b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07175cb8e35fa0f5a3678ea24f0814228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc15bbf78d5206979d2cbeacf174cfe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9d656a3cd290dbc647b407f3bedc3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8366cc2b8eaa9e57f4a16bc640c2bdc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cdc35e7f1c6068f484688fe1944a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2ecb28bd6171af431b50f13d70b04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4237abe7a30be31d2948925bb355b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19e95e342391e0c3d733d53307db86235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705901a753adfb672a02932cceb463e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ece322d8c81981e737fa23b84dd87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9c7f049f523af6ea27aa3001c502f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7cdea0631c087d8bab289ffe3db7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507825dc2fbd11313f4f63ead2ce988240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343c7e5697cad213b31fbda85f2f560241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3960b25f972ddbd1203c3edf2ba7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27048e982f3af1a341e0993376b8162243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7845badadf3870645ec76badfbecd75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55117f84471e3ef56921a80e0fe464245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b7661985c2eb931239e4e940d90b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e161afc23b7dd39dcdfcc52da66a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb417982632576badfa17af04290f387248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbb185d7bdb8d0539e79f4197021e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b514772e5c051e3e501a14d90db185250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d48c05dfb1d473e81edc2f1abc858251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ba038df60c4b9e6734273ca87ecf7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e73f0e16a027be427c788fcf2ec3e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca168b565bcdf7a786f1136793c966c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c9f72cde4da210670dbd8c015ef6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb171ef132dee0df94357a8405dbea9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0744cb0148c5a6837ee043b80ffa01257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403078b69eeb194095b6e8c1145478d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bae38968dfd222d76a6e8f514256c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8efd69562c6e557d8906c8038927c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220149bf882b67cf961cad1de0060d27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9ee41512b9be7a5b1a6053a5db830262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934d13f58af6ec4d08b23c4342f62ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d94021af83401858db7e2d113ea5d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5116aa9d600b97e812d9dec22778f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d9fa536aabaf9872aea9a5776674c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125f3bef08ef5527c01146a0c6b7521267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2e194fc3945eeef6bca0adf3fa85b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08030a897ea50be2e8a6a9ff19e1549d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce212e392a39fcae771751e2eccdd47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ec158ad05a1037ee4e21a593e59b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d8f647ff77bbd31b63646d3d7a4ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef15e5d235f54659f432c6898c4bd61273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344834b0efe53374591bf80ff870f264274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be6be8689be53707222cba45fca690275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a6706a5d4d6f230ac50a97f7d378f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4e75c4333628898ad159ef6de7de7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eec13257588cfaae0afb85278b5e81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcf9c6e5fca2f2cfc26c8216bf3d7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752d8121ea333b73ba29ded6c733c76280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d40c113e970dec59dd59d70533625281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d59efc0b7b3940ab4528b6c130f57d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484ecdb62a1cede7cfea3870525f057283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbd78c29ad1d3329d8e90c85dba72b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17463d8c886dd1cd23b16eb891ab1aa3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd28f62b4e50995dc069cbbf11c50b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520365ab25911fd386a3e477c2dc7c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf299015b4179b629d2ce6b274e97a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd026db2fb7258381a94fd8e525f86d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0dfe759199ee4defd2275d2ddcc44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a914df2efc9b1ed673b882d149720291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2876916c708e1eec8429b5b30836fd8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288980aaeb8dfe48f6a1b8837a8203b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac14a1c3d29989ebe4c34ed16728edb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b966630f3e58ea935e609cfec16de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434884ea907635223194491ea36299fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611099c2a1bca710e2f79c1bd34e0d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fe37027b097c6507c3cb9149b6595298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08ccd102f0d90cf81af81e45530ca1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2898910009e356c7e0a6091bb9361b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82f9a7939e94d99565b349df2e3e7c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22247e50f05141552c16f1d4a21b1ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946c96f1c0a747705e378c0cc9859b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d6477594057cd55a8208f501109e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344ac9211619dab516befc3c26b19b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87940de0f0b4139d86aa4733415f269306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32457d3175a84e7e4e6e8ed9411ee659307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c285d0977803433a9adce48fa1c645308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82040bdda1b4f0dcea0a39ff067cb2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45761fabe73b01f7e6a1a4a3bb4512310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528e3a4ac71024eca245c0d44c82d6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0790af94a0d7fd4e2fa4978c5faa8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fa8947bd53de715e534b46478846d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab814189eac30cd1ec078b488007ac1c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b60bd7ea51591190c6a19e0aa85e28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e8e9fbebf8359623c8d5bee2092b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53884f28ad388e4e937b82538eb9ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661f257a857d75fea920b6d7af3c4f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e3058bee907f57915066d076fd08d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67482f9ab88f9c40fa781b4721652b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09678526037fa51db0045364b9cadf86321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b940073077004c49c4621013d7697322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845718c0bc17b4b898b4bbe13773a7dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cebc44f57b87c781d232d705b6603e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986ce8b106873f96d8152506d62fbaf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e66fcfdbc6847eaa99147c6b822992326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99eaa529f2dee72aaa8d5776a40e39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944566703e6f4fd54cb728150521408328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502b350358baeeade08bbf9075eb9e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abae5d6528e5ce4050a00ad665f9ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67480224847148bd05b2af5813b750fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12247e82c746065f4823e4aa456c164b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36b7f984367417c4e69fb57b29be49333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa71acc660df471905b8e7ea2adf0be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9b4635cf18817e4a4b2cc11aa418c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45574b9ff7b47be34ee288492dc455a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c007dc5a9332545a12c73f38b981981337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e59cdd9918f52bc1785110bc94cb81338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfde7d781968a59005cffc351c73a7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765468c481ef5d7edaa90fd86dbe504340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31494fce4ff0652e7cd526de6fab2bf6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25903e7b12ca3491e6443ce96b202c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836862c7f934334afd4d83c9dca6abf3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90094b095505ada5ff442647cadb7f1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516868066adef967b80aea76c55042d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0058685b051341025e7bac3c83727346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037e2e75ba706cc1bb8d7a18931f946347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba644d283c8ce9483893dfc62ae32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5405d58cd43e8309ac58312f8ea83349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255159d1006ccb623d8293960c6a3a6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce027f4057df582932e93141c04383351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fa17b589604190ffe939db7f0a610352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837006851b59ccff4a2f5ca5668065d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dd8836e3ba70f0b38fb4f60e58af7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82421608e51b8565e48a75bc9f45cfd6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efba6dd9a88560447cd9d82086f8b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6855ec9246491166d5e820a22a393f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0865132808d53b6dc359e0cfa16402b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff6eb7abff84ca9fa9b102a10ea135359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71995f490b404274ddf45a868d523cc3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa27c81c66ae718108dfeeb87f99986361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfc585f7de1932aeb0043aeb1c2d9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317a015d7405d1bf4e582d853d86608363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb446dc3c812e25aefe00b48f130ab1d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f04685ae29d8285aac1ad3c09f58cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8310ed22ea88a6ede4b339b6ddda2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb70dab8650d0ced2ba61ef0349b30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8690897390e10272b72425f1abcbfb5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4cad84321efc7ea3340b328788600369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c7a6528372a304a794a31770bcba1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135e4b8880801431742a1315911feda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45470837b1681debfa54f8f52430e811372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832118fec59ff2c07fa4896d48bf757373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc6dabcfa14bcb5890f9d5ec19a2db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e434da0a2d50e55a43e185620b65150375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c481344415d699a2217096554536a56376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11167a87ddba56a67143dab698837c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cea6c60e230e48fcfdc3fe015b8479378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997defa5c502600e363d4c53cf44260379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d29c4fa8c71d6882ee2a673b8020a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6030de671b261a95c58e4530bcab6d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1889d09ed35a00e7a5d81daa3c43c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1621c505da0bbcd2c54d31d5d4e68c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e75a4ed395ed0e9c7050aa58faa55384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af50acebb6c786f993f054c34e496e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25b8cd725ba1554c294168235aa405386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91af5d5b0949e74e391a91c126958e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef54ced81ed27b693099d0c9eff78e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e622d3e3a58a80bae57780e117d20ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd57e598c728284f33048a42a8652be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270908723128c4faa763e01628ef1c8e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df31d6beb74f1a0f5cbfa0bf86f2fa0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4676f8dfe60299feb86f99d48eb0b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42543de2b83651d04fbd60f2bdbded9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56c21bd09da23d7eaed107d2aed866395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417654f21726d26df39ac27a07093fcc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19508bc0b1d46bbf445a822723c238397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc2bda734c082ee9c1a77e190cf0d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92764d06d0deb23d3ca50611001ff492399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8e73d5266fed283188d61dc4fd90c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87696c68f3ac013b973d6b767852e45d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36127c301aaf5336089013a9a6a5d36402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601385563c0a95b2449f9b8457280f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd357987286a19874b9a4650b544494404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0629c184bd7c1d8521c0734b335b982405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50ac0d0686ed7da21abe310bcc4b48406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53515561aebb0210d5b56958b4695a4c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921614f3413d270bb42476e813f95ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b261cae74b6575a6ce9b02cf5b0857409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6b8302f76e060ab898dfffb7039fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fba8f2c04de0f09dfd2aa870778c02411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898a3f10963c88af4a92d34f049d596412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9111e64cebfb89d94c000692b1a1c9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f2dcc67fb63f43358be82b4cc6fd6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e844e6c8ce594ed0a75f15e380b610f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad59c969daae5f4e7c1d1cc2aed857e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830ea0d649099080b92197b15c91a70417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5951cdea91e6a8d68bcc16d86e10b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16491b2d0b61d9cb025469beee40731419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2420cc6ee1ea57ecd8c8c56036b8d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953bb72406da24a808c6f13fa5fe954421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006466d76c1805b1a95aafebd90ed19e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277938751484276cdadf0ca95f5a664f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedb977d6e0dc5349cd828a6dc5a0ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad92e56be87c75cf74a98d58c88fed4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d617e708f33bcae62ea6a5cfa7169426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978ea1158ffbcac2bff2710799dc5d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f7a2ee2c7dbe9d3dcf2815129d291428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcd1d947edfaf3afa59db73bc19bcd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28616c4003b53ddc65d28a4746ee47f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81227a443bd93013fd74a4ea050cb728431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1593da5e8cb5bf78abae8e1c9777d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d1d5a8f8318d9d998c2f8a6e68c19433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979cf9c6cfaff23f4b903af343240d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910595abc60697053e719bb8571041c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b65831ad48dada149c31160a5b5b04436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e73e66ee3e41780c90d6dc8b47073437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc916d841d69dd40b1043caee1c988438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5cc5c2d234c4e00452d6d946c5c2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244fdd74bff028e01695426900ae777440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7db5e5e5ef4c3280da98ac39f7831441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cd56e26c6414bb52a479f7bf47ede442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd4bd0d8b800c346653c1d727caddf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebaf41c8eb991a2fa58d7a30a54459444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855290db465dba5872561beb2060ed0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c205a73c3e112b52e08af0227080ffe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad869cc593bc8bdf8aed839a2055d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423fe5ff6e5d245ffa8328f45e4a2b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72994eda58af5e2eb52faf7ec4d33a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecdd990e8790f082e0b35779b0b0ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36afe263233201ef12f4021e803fbc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a374b3743095eb2e79b8b0adc6d3d1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f37a94ac9c9e193b7964569581b5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa4ad5b08985d136ce50f77ddbb686454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcef496b03a3a044075c33df1c59fdf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d036d6cd714c2c89694e1debbff2f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686aefca518156bc8d2a43b5bc177a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2f2c73d9fac033ca357e0ec41e93c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35d239d356c9fecedc9b8f073ece52459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551762d1fc18c8b70184a1588548c6a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766212edcfcb97e4d298f8663ef41d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f3201d5b92f7f48a81d1ef4709e13462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77533a0a9864aa11e6cd902a5a20ea25463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c7f0603925def28b0c74812aa1a1b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acacf764ecc8f6f94477e61fa112fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffd334db943318914c0c3e7a543c3b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77129b36ae35118793f4ff5fa11289c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228797c463e426bbe16ffc61441655db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbe679e18106614256017af17d3afb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6a08bb32a301047708ffd4b20842d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c29bf31ba88fe91766096631fe9fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173140e4b9c67b7027006e8301d143f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03dc8463265b41a9baab5a45f13960473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7064e0171d51d0af101fd7e1ad1c5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0a8a4b84e75f2f903fd3e10815ec6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca99a6c22a0de261e2f5fbe9b130536476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baa4d19e64db832899ac3d4fe9e4d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a2197c0e4200ccefbfde4e87e56d9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f787f8428f6e7fe5d06896290f9b65479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff89fdb60eaec3053d1016aa7a03a45480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6ec807f9e2814fca0c5f03ebb14c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84628ce7dbd1ab0e0be101e5882c344482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f52a184079f59ad32b2aebf9ce4906483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586aa807a647b3965ac10e2f28c79be4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cffe85feb8214a9208cc93871e493485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d65347783f0c826936d2ef70cc39f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f85fe4fd43a4972adba04f64b16d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f9d6bf1f0bfaf01e787a89a845f92488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd8c044df3722b711cfbc00c4e0b0b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a9417dcddf2bd8352b2396e3da860490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf0dca3b28e62bc652cfbc367a1678491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ded3b9bc2f2354c914acfaf59187e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da44c9cd6a606ab46a4441ffc28108493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed7eb142bfa42280c6888e07965887494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a5a5920171e2eb71dd168211c68dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d43e1b421600f2c1e40537049a38d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f48b6bb348b75f0eadf9b21d3e3578497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760170f96a5adc177fea4535e549281498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7114ec2a253116e472b5d3edc10100499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c188fe7208cfbcacb3516238fa87c5b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b441d62d722cc5befd8fd479f5e1d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c560f2e385424591ba5e9ac9327cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f9b856e6e07b8927e8fc0fa319843503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256bf10c015e2f61884ef200b2d5303504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c5b6b53f746e464a82ae06b23ee72505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e758b851ce3375163f61f4d0e66be3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686c05c14091e6afe10b487622442d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11623bd9779dc3a3fa5e79ec3bcf37508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4078eda292a5cd0ae1039b8316984509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd40d506c868df087809b8d783c7c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004c977ba016d354849375ae753ecc3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a8dbb8ba1c27020700ef0f2ac8ce9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb17b3f02bfdc344e0a98a8f06e5777513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4f0cd0a736e31271917576cec1a72514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1356a0ea9ad94ce385ab8370a055dcc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37d2a7d685ca5eb87f9455acc5689f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085df2d156900360957d978a61fe055517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31866f8ebd044a7d1d11ba78d90155b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882fdedf2515577d49b8199fc191f4e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbd162575baf2362bbf9399681b589520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d842bb1dbf563503259c33a69d457521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a3a8a9dab8d4c385a3cdc8ad0b10f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae5ec26b199932a7a33b6355cc1893523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b472a06db4a781edda5cbb0cb7cbf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eab6cbae34754759f12b56a934b7ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd827a12f5a1abc605c3dd81f296d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95269470dd9b03f2496c0bf466acabd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57aef5786243b8f0fdc76ac9bdc0d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a13d773574b9eb580a7dd5fdc77a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5c1bde38c151ec421f94d67efd9c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056f093a24e858b7ce037b1a84c9877531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6be0ce5bafec19788d28056a6884d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966b26f32de5dd8df32deb5823c3c5a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc74205025712bc2c987ee260df19a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cf8cfc1ae1bfb0b47a4c4b759d6ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40277f3fb957545447b354a2c136e03b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff2c3520e720533d1736016d999289537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7844a3be1ebd0dd4292b0b31986a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19823e972e74ad17d95eb121cac3495539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8427b8a1fca21b5c740ce0adc2d7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4112da63bfb3537f923bf1bf305ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3b4c5bf851566a44afc7e052d9a01542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f1d5aee4a61ab74ee037e5e38c750543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61105d60d6d600f5539d18d4c01e6c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc362d0c23e4acb216dda724429223545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3d16499f3bee5db4d37dc608d1c3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee1e0ec958ad0663df0824a79682a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b1916271553138f6841f51103d91e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc54ffb8c15b5957a5d42ffe4ecdc8c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c114ce00e0625b36569e9d132f1b02550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bdbda13396028329b34176b9bcbbc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45482681dcd3fe0db2ac0118736369f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be79c898a6c31967f1337c09aff959553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f9c34c45b6120e3a0e509893e27ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce53f63b34e0be5c823d9dada7b9cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cf60bd29195e861d8e5229cd6e569556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff944ff605d67ef0a89f983483a08fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d693e3e23123eb7fdc5db4bf911314558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91ef013f239303cb8cd6205259a45a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc69c623f9c509c04d19088ea5ab446560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da852f5befab5f68a9ef9044485ccb5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7a433c90227618fdec8330a715bdd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bcacc8158b1cf95fb5f451b4e0090563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba005383bc1bf2cf1219aec69a99277564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7a44d855a309b2824d4960c6b3b1a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43caf0ed56cb8ac5bbd165565bc58b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71bf9832db9864655fc05a93f13548567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dbe5750b69892315f78f6e2eb632c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e4e9d9d2691ff66b31b1edb76b1dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0755a9f6dc1abb72cd7f93bcb1442d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4abe205952c7ddceb540a110ad4807571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4076974d8a2aa61dd26e2bbe27fef4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328fc271c5b4710906c664720896d43573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04498711a120cce9613282af2d741750574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300df18c9b05b726b60c17e6a9eac327575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188014fc508437a44fafbe250fe49f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7d7dc0bccf1f374f9e0cdd7ff207d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eeaee4b66572c09d61a1fccba80e44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71721f8514be42667cb4124a4d6393c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070358afdbfedde60563ec1ee1ab1e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63814b1ed7de2eac097faf01bc9b6b28581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32e8790d4887b4daf003e2f267cc4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a560f7600e5a766df1f5432ef56ea9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f0dc3a57eee366792f14a96c39bcd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c12f344a290323bdeeb02329aa7fba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55287e33487065a3fd36938dba6f9db8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4c9051fb3d21ceb65bd296a0f5edd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d762875b74b44ef1c71baeeca16bd7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349620e0d823fc1c920eb890a25501d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96981825a60b8ae85e913166a0f5fa2c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf9ce59eae27a8cf9398e455b5317d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e790642d54eefbad4b12fbf3bbb534592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090c012be7f7ea6affc3fa678e7e307593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504ca94e05f2291f25fded201ccf626594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b5c62c1e8308c914817245028ed03595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf879b23f69acd2e8e520bff86635331596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d17589cf6b36dfc3d578e05ba6c87e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b1b77fba66da0ec882c7368bcdcd0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4145177aa0bab141b4949d0ca277f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7f58956d9b62a439b1807afcc6403600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce081ca95aca8ce35ed524c0ab023731601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e34672858ad17fd61e4499d855585b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b29f0105e4b97e2e2b33e1af40067603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f48472c6d4bf5316aba106369ea13604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c428e56c850366152507722daf02c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf818d196c5b6a0b0a53eadd62ec4f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdc5b2490b8fa7fffcd1e0fdb2a924607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509dabbe4452553eb6d349e2eee374f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec6e08577794ae6ddcb168769b5ec5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6075ba6afc009df3916f4eb3fb46f83610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23c163f283394dc9a8de8d7368e17c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3829ce1b87ca47064624455a2512e37612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431190545c2b77f2d3ef3ea43cd52daa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450aec52cce3992b830a7fd391b6606614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160f51efffc1105cb1cf6a00cac01a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af57c81ec4c7a7a1997bbd57b63e26616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8a10d84cafcc9ca7914662ee78ee2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eea4925628c077b65b2a3305f8f6c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26fd919ce560b2d2216f4a31db175f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315c3e2572d6c9ec122fa2dd34fbe92620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af453e96ca717d511f916800a092c376621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bcb1f800e445955336dd1efd9adc4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86342c68803453f88d80a1b38b690e82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f540754882e897d30b0c40a288433624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c1c192da351393837065b295b5d06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72b592b70179058decb06db741e22c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57884fbb0463b886bcea7ef4121c19f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0002cec7c72f58af6cd563a2364b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc410fd9da7350a885023d23eb2c91629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2b04af3408a74d264fbe77f1e1b30630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c4ecf0b644012bf7daf22a3f9bec7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7cf881fa3bd11e897f3e633a4304f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a83f27927d47ec85a25905f7944fdd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cb7bdb234f24b44d217f10b699c04634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437b51c56c2e8251e17f91d07a19bcc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a82425aeac39c2710d4489e1b4a41c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc22cfbf449eeac68979085f17ec49637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c834a3e263df2734fcdc87eefca458638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41441cd7f63357fbdb25d0a1ff68468639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ea436e9f1a4dbbbfb661bdbb2d7bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358820af7b2851f8ffe1952465748ff8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228d44553f8dbbaf64da9b3ba2eb4a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4be4732a542546cc0d7fd6c72dc55f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16353a458673d832da4dc1debb067dce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270895d025fcbc5e1c30a191114dd88c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc6a87e3e83bfaf56700bf704c53b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b97216b59ba7816fe54a02ca0a16d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766567ccc695bb6ca050d1364fc074b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb631e0f9fd8e8b0f769a1fdaeb16a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7e11f1105efe078c8c246ef1a810c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9e7c35d96837d6e575a560a900545651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a578ed0b4c189a64d48759dfa177b30652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c0642941c4447fec3c7165f80d644653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cda96d8991f40f304541e8ad45c2d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233e820dd645b5eb1d1d4f45b1d73cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6d8d523150037c10dd76209691e41656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae2a6c6471c1f9169828357d1aac51657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c11da3fefcfe613e5b88a3255f058658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31540c0b51d4560f039777384b48d4e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041af3cd6030f14d649eaacf30c6264660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b45623f9a0ca51d434ddebd9d8e15d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56f74c9bfbc38703f918f15bc2b2ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4505b38ca848d70e81ecb56a75d6a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574f5355b754c5c86d9df5bf311e801664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b53e5df3b67055460fd6c391a81d93665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568b69578a4719e29864a40cd47120a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504585753c1e5a55f5c1852c8176a079667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11abe76b8b4b971d4a4bf8cadebb9c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5959ca093d1ddc675555cf10227ce66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf538f35178d4ccb976e4b72c231618670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002e57beaaf8a08061f01399217999e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2935e5eaef3ef92021f9c822794cb7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03882af7130b6e6924e99d684a60940c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d5a13259b09b46261af3106f5e2fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be6d5e1f956a053f725a3a28c7c632675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ba05ba7686ab8c875251f10481bed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853f665473773fd92a036291d9b6de6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8ce90a84b5a5fa099c50f4148fa0b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79b4102fcd43deabd67719791b5ae3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f649e1c6062ac00778e57efdd878f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bdf121f1b097884db4d075ffd4039681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810658e35507b300392919d5d737b632682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c5bd963daff7c569bd264c9e12889683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae531e1b4e236cf0bad8fe712a80355684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6abaee558bdd306637d2a950665fd6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d0c36ff99cce17c1c43159cb92a7f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfadbd7fc4717a4338c820c6426afb5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825c7b7a2680ba8dda48d76daceade7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370826ac9795d432bd4e65f0dfaba1fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234e6308c514b82e61ed639f3f13145690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dffc1c373d6c234ad2a01d80c02b40691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c811a5f8f66da4938947b1b8f6c1e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5ed8ab2bed5af7a4a1905c03d496f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27c93a685fb0307d6b6acb820a9a3c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d38ea07c2b9e466c563fba65bad6f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebb8789256dfe7a9978afe968d2ef8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedf329c8b497740e8876b43598eea8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024026d5ac0a3dfbe837983590800a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd303d4dc69f51aa678dccf627c7c36699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969727700236918271389d883520540a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e383186f22292c76076098011e7e02d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb5662c60406b1bce0147ffbc47e49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a113500f2602f4a53b7d6ec5ec9cc58703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd71cf934ae7e0642a9429106ec07ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65378e5284aff456d8e0f63a01269eb6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15907444262ffbc50a7e94eda21cc34c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59974c76bc7849788e2c1edf904326707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17ebedafd478866efc873ee26dc2ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726c01a7049caf37056dac70fc08624709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46282ed38fd07998100f67b33c2fa5b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66cf003421c49521b1bf236ba2c9ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f4902c04f80205b66e905a5c17f80712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50db93150e50b8a0412f48a6eb070f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42f41104f9227c3fd4971f71b692c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a46b764da3b410b43b5dd23720b79715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b796068a6c19a83acdc57acb87203a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50562e5788341fcd34589810dfa50db8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630fa4d5c9e21ffc07604bace93ffbe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b91decdbed9064836193452a50f50719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f796c9016c8ae43a522c954fd079f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46017f5ca1795ff995ba6f8c02f1408721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c375a737e06744047c507e5a79b7f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7ee8cd02b6907d7a4ef42f1dfed6a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d30229c265de30ffe8dcf88f8fff8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c8bd9dcc70b5ec81217e6b2d046e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe21fd7256c6f87ba5a0f5c180b7b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8c658a2ece4fe7d979bdc30742c48727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4beeca2e568e6d3d9a65e299f3b24728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d085c38b85d7ac14c163ceb39390b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f21f91c310652b848c20840f80235730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3476455907782181f9b52c93c3907731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af9ac88cf11ed9d4171fd860130830732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1aea5696822c19f6179370ca7edc4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf38f89b51143feffed9661798e4a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a2dd3727072bcbba6576adf50fa15735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d88c5813df13c16e019538b5247ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbea3d9d1f5f0e46d4ebdbac6a15092737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0468107950348b5bfd484b5d2ab92de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6273c76a02ad19b23d071befa2177739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87479f720a3d40a70060af8c62f838e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf488b8268114c93dd947b1456dc040741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed822a63343b79af0925045902dd7439742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73571a1d7526854c19c0fe7a9b5324743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f597e44ade318ec56c6f4a298db079744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0b5e25278a3255d39d4e14b7183c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f79dcbe6b4fd92b8d206f07a1486a7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb016c9f7f228fc9c8531155cb5104747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db282f868796395091f5828ace038e3d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5004fb776ec755e9f47d21c4e1f79749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb248082bea99165e39a288d7bdeef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e584aa68fe4b727f2342dbddf37d87c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f5294d270ef1c27e6ccb6bc9133b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ceaa20b2950cba15b39d8d67482678753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c4860acda8bb53a1be464b8d0b58b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d13f04664cd13c2b21115264477106755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae141eea37fe1736161434f0d774759c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be70056812a4eea65a6d4c80f5db64757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30358326403f4c13697d45b59b9b0752758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17af1586e0ace021e7140324521b62a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbb8347d3ac5da78727e555a3dbf4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be285230828811c4ac6a8517795ca582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc428c7ba5a30e715c5be9bdc917f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f0661ba87e63bcc9a83ea69dfef014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de507455e797c1f96d5e1092525f0a4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9dc9d3f94ef863c7a33f013ed062b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f77df83e26aeadaacc2fff0c6a77b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682f02d779d0c1af98eea6411b844f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009eea7476937f41b98c7ba3aae3eab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905977c947216046ae65a539b73d28e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20959762b90d806375587e31e679234811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4639d176c0cb89456041efdd6063f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42092d677c5d7765585688d21ec43a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272680a5efa2e5977f3dca5e6d83bfc814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc30968e6450b5adab4f79d77055a9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa42162492aecc73e672dc65674e34f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521106821590df93ec135d67f72ede717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be05876b1755f0f7c3f13291dd72c5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8996a8f98a6bc08394b43371d0bad1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11278c84239bd8d290b62fe82b5aba1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff562474533cca8fda734ae8a8b04cb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69aecf6a97b2f34648f76f8c21cfc9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bef9e698b297c17a22be1abc675dda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d990d7161db1974377efc5a009127424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd693c685220cd3198e359c8781ae72525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f460a61591a2c3d0a4658efc53d7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c5143792e206b33cd32ba36ac603027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6588709b20de752e7b07cad0eba0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1db8bfbe1c292bcf77b8ea01e3c7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0b49790c378c17ab791e2c8d6311030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec841301841407fc63c2c302c746bbfd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddce7d1b4da91e4434789942514f0732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925b4f40236dce236d6d734e42cfe8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3df3f820d92c31fdc3f185ac2799434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d3d502df0a539014ef2dbcef64f2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35b3493901802f59fb02677d65f04936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c109540f37a79481e173592b53a6cdb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a436fbe1dd9f852e0d4107a0da5bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da87376e0f72cc1facb420e303e2c7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b54909d9c0c24f18b6f003134e1b6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d42f631066dd0029fc73969b928b9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90c1d3a966763dfb7fd21b0fe0b53c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc4322b74acfaa09cb32cb09c8210d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eff5bb1614708afdaed265b94041da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199ff95ea891c97f9b8e93a796fd97f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8e84c20f85944cd540e707f45057046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c9d33e60a3ee92c04ff76412f1abf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04cef4547d58bc6f8d906646774e9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068bea31adabf1e065d18fbe018392949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce53649b012a15ec2555496c133bbb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2096e10d8c96ff79b9d3fafc669e5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac7bd0de9379b3ed13946c3c5921a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9e5376c67e7b550d7a94314fd716053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1205e998fdd4d1281063ffe7ae1ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915f4fd6a1f4a1c6b1a9a301320a27b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9f58069fc2d46be160fa218d4c3a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6ac00b5f5bf2f5f574672e1391dc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f27cd107cf047620b4c3116076539558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51ea09cf245ab9cb411e013a2013a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27976a9e47e9b7b9258970a5fdedb0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11c463f9c0dbbdd30ebc060394504761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ad561c6065026867dc65adbe8a9be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86750f3d0e0259d0f17c3eab421866b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef74dbb5fc3397a6bec38703afd25f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135df49044001d4bfd81d9bd7521d55165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b9ebb31a1cb4a858348d60fb38c4266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f43f9abc9a30cc50eff5c049df86c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d773bd804f4f29bbff48083de28cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea03f2ce0fec760e47a3a4fac0b374d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c953a6088a475eec0d40835eba6db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3272e0370d1e325a0a9b191b265a3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7972a7512e583851a6faf111fb7d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed84a48c4e01c149ed5ef25c00394e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1228af9b3bff6fff2e58b562cce9fbf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4056c0f43cac8cc95810411792c8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4fc12c820526a041d924a5a20559f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8607a38e2b9de47f6344aa47ac21f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da9dbd29aeadd7dd68a913fc52126078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86298c403757f16604f3ae5326ea189a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb6b04782e0a0c85ecf26be97617a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63e83bbbbef3feddad2427c627e16e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf67f462808b390c957a80489120d9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdaf8055a4e70fe75e5c39c03e8f0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85d5b08dfe36cc0d66e75373e4676084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f3c6593c8c72c8773ada37f215b7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb6830deabf016235d20244108cd2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b79fefe2e83a6dc6c54d578a06692387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00fd95dfcc39985a7389d286cd84cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd081dd05b032a20628dc949b3716ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae37ef1fc1be1423ddd4338c2d4302690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be952a64d873f59f29b3398ee75fe7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6df7f971da167951102a99a976f2ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0228558f596c6b997598cf0130da993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd35d9654afaf919302fcb6047623ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81ba1af7e6af6d786dc93d5068edb395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc53bf1f87f0f1ec6889a7ffdf345696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57400e7dc328e64b523da3872852c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb6c0a39490933fa40deb6a00a624698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2878b1b80fbd609b6a7af5def41bf099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b15394170af0e72ec64b618b48ca2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974373e2026e0b157792071cc6cc91a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89264a1f1ff7fd0882c338aab83953102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715142364487cbd243d79368ff86bafe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ae6ed163f22d4c99e787ee9aec968104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f6fd79e649910d9cd57412d3497a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5dcd759c5ad26080f2e8f11096a9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4b5e66f8289f00e9ab0895f82a683107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d716d31a853f226caeef1089cd0a81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8c36bdbb13ff87699626caf9f3fbb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2d163a556001ddd4b78259cbbede6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cee60a5d32eb76800fa914f18fd940111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56820a1ce4661cc96533b51b23f68e16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da596f4d9f46ec84dda6751b9b492f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021f8f00d8b9bbb376bd7aa23c31d46114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b340878fef9c53933b4fe31b84cc82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183895f6055b46e48824b4c03791ab4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d3c007e6838b0eea28a4480f77a48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c574a580e761d68cfd5058c3dff434118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3812ac40fe0ba33584b1c16214265c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce262830aace1f67865b47e7d0b722120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f79e7036df39686524a45f39faf75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733692a29f72e9ca4a360a131dae7a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8cb6a2ac224f71e00e9cbea377e98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b85f88b358c1441491394698dc1c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985666d068f8ca4a21f45c655bbd5ce6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1dc931911d1f7ac383fce5f9aea17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14be67c355963abb9ae80d1e73d4dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d08815499849d37c716afeeecb5617128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb85a3becb72c8531279c62bfc0104f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013192c629ca493512b8eed7a21dcb97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d438f737a1e806e4563b83bf90c61ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4966b37776b42905aba0402f5826f01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b0d4638ba5f42bb964830197a6396133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15912611defff365ade79a342a71ba65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2c38f327099d462d9964cabc8506e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e07c56b6b8a264e805ecc31f854795136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b125c8ae7ad90d6ec24ec34762f03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7c78a13161988418b4714b15623c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afe8b5832fc4823a3491452e7551b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fb91fa11ad1d0cc88252e59d618e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f46769af87677ba2d306c59c0b4bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f466c1a8d07620185d18ae2e845bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d31199bde494995d32683220e8420143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a336480c06be13d97b3881c4fe45b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247eff28f5a2ed56ca2917f9daef51c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122921afbd45b1538374ef77ae14698146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c5a292d11f6d1ff8bd0e4c92b97d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fc3b23eb01337ff0d0158fa849d38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43443d73a2574de85fb1bfc5a3e1645b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37050d1c635e82c4e1301381fa2e44150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ae4655e73b7497969f7c62e0e732c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774801dbfc6dcecc0c5bfa06ae112aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c382fa78d957c9a222ae250da90bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4cf74e45c8b236615ffd2841c13f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132ba9e6fac5823e46841a7371b3dd1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe431680ae639153910ef80d164493156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb574cfe3d322567d663dd96e8730b37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97403e720016eccdbdfd9616dcaabf1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2785ea8c5637b2aee0f88a28c7343d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771179625ff30196cbd0f3e6f1e55e60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c49027a11c26d206518b64f1e56bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4761e38eb36fca21553edd4f3583de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b94d54cc42c730df20ed21fa24adff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869cb92563cd90176322854eacd8ce0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a26d21511e8175c3c76c659736164165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cc85337c044b3b70d58c573220f96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98953af765bcf3a3eea52fdf97c650ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68dbc83418b1272d0c086cb0d301e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37027d552b756a57c44a49fb2ce88a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6107ee20f5308758c8fa039003edc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0aeec632a97a37d77ac33036d2e15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d882afd7c564d6f74896d99962e9716172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486978b5dce9581a58f57e8c617e2579173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284e6d837342bc818dd5dd2949a1972174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7514852ce4ef836b3ab29a5483c9eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9a26ee4b238da007f6b3efc2d0ac3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c1b3d62f9d43ec619843a3e001faf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04808ed62c48209022547102be8c10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad2fb61ed6f712bc2c3df024769202179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240aa584ee045538a3689ef2c5e96ae1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdeb6a23a4d525a29b090b00684245181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834df33b4933eca90b5eea49f36d6e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7d81c35641a3faeb2eafd71f35cc2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1080699357e61aeaf9fb4e17aa823c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24d7fd5a9b134c42297ab4f3a20d09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd3b42c7ede9ab218cb4e2bdc6c89a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c607145f63c8fdcdd5ff9b2fd20d1c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07376d6d5145d73c9db139b65fe6d632188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9367a7f4829e9d18face4da20f3417189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331543cba862fd37ea9634c2d5beafb2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97b396951cfa5914f325be525741fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d002ece93484dfb69d8c4479801664192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5acb237f1f77527fa41773db8597ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0c7e31c2bc418208e710db40c852a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538594d1a01d332a67a8111366c3608e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616ec679077dc47fe2816d918644a94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d2becfba154176b17edf8326164aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647d7fcde0b603218f6714eb03eb97f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc820df0ff0c8525b4fc2bf3f66c043199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359c81f610fc2d20bbaa5a0ea6fb2aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bab16f27968b0d6e546bcca2c3eb63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea552ce505eb56c568fdc09e4e39ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c653a3dcc02098f0502348d38f83d90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce8abc6b985e9e308ca003c345012e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef875304425e0c85f65d18b040456c93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07e74b494c9e3ae5c76d2dad708cee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928b90ccabbf086b1de3e7c3eb33bf9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae3ae2588d876fee19ae6bfd2cc14f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba98b6d2d099075a8f4db70ed3143d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfde4987bc6312bed440ee38cd5b3ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fbb871d7f69bb64f732eef5ddf2e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc0c501ad5ee8e0b5a2641d549a161212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22e6fe6da1d237eee5a7e935887ee4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0531bf65f7db85c8b240d4df8c9a8c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acff1e4bff536699db45f6ac08f97c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ad7040ce07a775444fed7b01e6d9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd27bd4540def8ed2378c42d04c4b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb885924882473e55dac2832c9b49e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c3ce4830aa85bf40ee58c9de24a54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b244e6333576f65e9efb2aab11d00220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9833c9775144838f8c1a371953fade221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6876477f5cc0969bbd9ad7c85aa51ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d07947ef645a58b267e578508acfd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8fda916174ebf75e4a0dbe5c7cf9c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6d2c451506162749a5f717a583bb9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8573ace6e453bf2fbcb882088bb9b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae694a380ca8fa8eeb8740dadcb5b825227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db782e8bfcc58413a53fc5f1307517228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7800c159060d47d75c633669bac1be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d337faa934c921c717f013a8326ea4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d664307c68bd84f04e6b10edbf3873231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb0dde6a0e0ebf5c52cd3ca9b8b3ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09658f70dcfdcb02c29e6185d46e47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6558c238f7eac3842e1d2428dcd73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeada29644c1e03c4574a3ef88219a73235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08569ca9e2c0fefa0e82fa607c9c314236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d1f6fdf398e27e5265d51a3e8015e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701767360e650a44a9b8efe4ca6a146238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc454aac5c34e19d1f3782af3dccd9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca168fd1003972200896b311fa048e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7277cb83853dae86b36526b861a8212241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d352f6b2c214906aa34d544540a9f4b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efd6a0f7da96feccc5f131cfeee131243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc66cab8e4b2db638040c39e7b0f315244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610afde1bbb4760fe80b08614868196d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b177eca551fcfb573a73878f4051889246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7e3869d5b8b156f18751fec6f3b0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796770295918e1c55ec0c2816d9c33b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7a9064d74149891b9835aa7c34474249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03221dcb527a3133eab4fd63127f4f42250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42024176f66cabf6453be12abb245fe6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a2de85317386ae669160d31fd64db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d15db5ea0dccd3e0d52e4c0e82617253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be166ab8799fca1d6d6c2e2381991eea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb82394761f434b06c11b982ee6e8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6a680b9ea80f5f9b16aa078cf9ef9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b5928fc1c42b9c7dd079a365dfba6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caaa210db20f4dbee133b1bd953fc45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ef2733ef499e67ff17464354da4a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4ea930cefa7ae778f910e0ba9b2d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f427e3a1a666427da83a126a3757b54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299145c402a2ec43567236c3b0fc6f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a89bd7a5a04c1a23082e3195773bf8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4296fb0c61b2e9a42527d09442db67f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b0e9d48f80c4af526a31742371e5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03e4067c2de9a9128589f4bf1218c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08c765fdef217ba4f83dfdbcc22fb7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8c43323acfe3187f4aaeb923fe5be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c02c65fa2a36b509321017258bdc2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb2334c4f500c2166bbb34d4393e4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a736ae73990f702bcd38916aaca3db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf7d68d8d1f23aa4ac7fee180e64f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4113c4044af9c2bcfa85635651cdaa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa727fd7c5d76ebdc11a965e20afd965274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c4a236f4d8841932336b97e4ef650275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4299570c75e2c2024bf7a213e5d189276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863326d2b5988c0cfa61d1463245bdfc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41ffd90fb78540a3c840c4a7509aee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825d5cf352caee0b95edadf3166860a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ef2567d0db64a8de1d66a7640e7a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b03425a8f9a22c49effbd19f184b53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ec3a472e7757b3cbb1c1225caa40f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27c5609713bf0b6ea9634a11b2ae6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8f5490baddc05ebda659cfa61b715284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98fb26022edc36cc442774c413ba35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc59bcda16bc070fbfe10fe38db6cfa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d1ef7bf54e6134e7c1201fa09a058287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b567c7223fda76ba1172f4d35393748288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f2f182b28a7a7558ff2e3b51000c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353928418799c61bae7dd62166d9dc7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d0b4c12b91d8ae0ae388370397c4e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62b5ec4fa92ebb2aecd565546e2ca0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78da93c7ba8ed5bd38b26bf53b7a01293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eab685843aa7f679e54ff2564b801d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04290521cdae207d2c1efeb9adab64295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278ab4894733f70ef0bb559818abdb6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e66aa809026ceb5f3088095c2eb363297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198c4e009ba0a78021924d3feea0c77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb967757b7e3c7950f6d57a7ebfbe08b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5d06ad4bb1766a3e43b94b3a1da3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b258ac1f0e953d9ba57970c1bf0c3c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95149a954837069e4e388a13126edc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96962b1df3522c4491a6ebb4f00bf1e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ecd76f7ef32cfd7604eb4cf47cf55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ef84c34e40af1cc37b0a2e56ba189305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da13cd5c739587766e5aae38e652f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7bccc9148327be442e3e10a00f70e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbe47f01b0bc0747d190495aae5dc4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b405724038d3da88bacf7e2fae81de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cf90a6f95c7c2f7f57c7604648bbf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5fb1d951bceb085e7a4ef68cb3700311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5266864569cdb15e134e5cf147b7b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcaa23fe1cae76b7754477a75216c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1224f6b3fea714e87a455013baad7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947472d34be4c74c28c7466d7553f148315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ee4083ab569c79045b603e87e9675316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9fc53110291390ec65f040b56ffda317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd273f9d220d196c77da80db8ae1a0e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e86af7ecf49a835fbacea2c9fdc82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70009435712414638b2a4395ff56d322320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55cb7998e8cc27b96c144b65185f3d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caab84db96a0697fd8c4d6e289efef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648e10e377b9fc51a0f28a9a83b5890323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b455405975c4787d89b5a45df28b600324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b023d81d897aea16159fd57e5611439325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39685091ce5d4e124874b865248f34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa02b3a53e56fe5587a97bbaee8115327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fef722ae1ab9f1c463baee3f1b2b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf126cdd6257562a48f2cf06875739c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9fefef6026c5fbc22614671cebef3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29114131493a88453e0436e574f72bd0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028678db21a82dd1af02a256d95c9d79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6880e3db7c699f0f72ded0fdde492333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4696d8e5e64dbef297ecd3020a1124b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bf817a1c1333061e26b91e1d00548335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe29eec1eecdfb1ae3ca585d4e0cd66336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0bdf87f82345140836295848b3040337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032231f8e9c43231fa22e11e394548f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190356d2abd5e9a3b80ab9b047ccc520339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59e1dc597aa74db3ac165de329d903340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee582c93f8f1748d5f81922c6fae57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5dddc56858a276d0b5fffccf5c5a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46bb7efb8664c5119dfe998d2e9df8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1f42fc8f07b4b3b7ecdacde227be8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafab50f30ea046aff1e0ffac536552345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c92d04b04ed61f393f972649bbd38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adccf8e8e1601bd80a4a4ff6a2de50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081ca400b310530817dbe99d00fc3eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a869661965cf654ab2e989c521158349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475c064e6d36a5ea7612577d716648f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461c946643e89bd0218691c7d25f81c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0026cad3ca2d1d04ade738af390f5fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330fa21d39b29540eda18ee367f7175353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df83b3e6e06340ee300c6bc4556aa2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affca87b78952a12dbffe0e59530987355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218bfdb13448bd1e13f9ad1f559c43c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ae4365e22dd284c88746256ff9656357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d720572f00e7b896c1c7745f3a7f4c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9f7c865470bc8a51ca3f4f64e8c36359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0d924867b3a996a162542e323a729360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfa2260cd21df53cb5c24ed5a743de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e703b3ec7469f251c78cb5014b1c60362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919ca8601966a1566a2b7cdd30fa1c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b8f25864e1f6d65892c9dbe45c52e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90711d4d500bb157a77ba04023d36d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096608d603982c5a6c30f500d20ba7f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b431ddce5d64cdf66dedb98cde1fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2b975916ee26af60d9c45219be266368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6f15adcbb04f98c068ae6cbd0e332369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef331ba87f5ab83058525090ca5d04370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e9af6757c2a5f1512ab057cb1537e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341697996748f82122b61e86e1405aae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99362cbbaf2fd316928eab7e23784883373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad809cee76c4dfbd5f21c8ffc837daf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1687c48b01da6bf84a73795b34276db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0817a85c7f5f98254712beaa5e4a4a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e56ec98a717bd079a67e443527dbcc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09674f17a786d967711e73e58e15e73a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa61d86e2fbae2fa4f93db08b563fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0c53047b3f4773093b37611cfe376380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702755ceb1db70ddd10b7d51d54d5003381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60e5b12555427714e82b01522e6104382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215df63278cb95507a55543713ca2d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0375ff2304df56dc3f5f6b12221a92c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd63d49c3445ecb73fa4ea524fecf77385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cf057adccfc4f1b84668d240c0d1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba847be2cca0cf2e88d9a22c8cf7919387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd57adee348440c9b9c780546bb426a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233220b4da1263965157675556ed810389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96599e4076e1999c171e9b85256cdfa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f96db50dd4e76d56e309aa0965fa3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d22c0580cf0d2e89deaa7f5da9530f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b5434bb410322d861b68650ab3330393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880818bc001babd75d549b038a8ec68394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d8a0762206fa3bfdd9bb53677d766395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8673c0a126dc38d1c73e32ee2b2beb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064b0c091156f7c2d715ad2888ac113397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce280e6648dec83c608d895b0e34a5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a5506531047c1a26e950a4a795a69399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4af0b09e4dc2ee8b033fb4c0ad41d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a780b33ee881cc57454b0495fc67b18401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be0c9c107a1dff88b94899c0c6210c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71436c50d7a32d97432bdb1964d2fc7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1946191d5b9c1cce9dd55305f727c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2387db593d7ef8ce7d3e58ec5dc2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5728fedee2b986867e3ca88c077a3f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50507e0349439a4c2a20a7f845e2faad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d738a326800ed400111addd99ca692408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645d6e34da4fbc184da68b9599bfc03409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d107a881331bde31b9ca905ff02351b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094461d5b6865a69dabc64af61193798411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbe0d6909f71227e16a12506c35e36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2265cef3a304693da006985be1c8c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfc1f70d0906a4fe3b5acdd0d935a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769926fa5ff147d138df8945084a911c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bc4fc421d70c417036a8534f7f3c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb058fcc307f9903eed693f02251c699417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ff9e370cd12ba5be396d0b84343fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630e08472ccbc6c2c54c50cd9fb1da1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf26fd71e4375b011c4653eea6b08a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620e309d4e5fa44282576681f7d5cfe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a5372ed5fcb12a86054924e9b5743422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2256de9fd1d9b983e0f9dcefacfc9d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028092c8112f2efbb82e51dca18edf30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db271be92e475530d06eef720300c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb035ead1d9df16cb057f815473fe2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510e7af32bab4509b7b35b60ec53af4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea9b1793b2a0dfe5864b328cadeb0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14442f34223e607940bc337c4a4313e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35192a7b5004fc32bc57ccc787597e43430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4198820f93e58cb8421a374b216280431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dc8c05c860c8bdc7bf872855bb6ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e88175befa5c5d9b76b10b0aca76f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc627677fcb212d58fac5b810e0b05434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea08819c3caff84d2efb8eceb222f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce69597aefc8e37a2500885eb032f0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f8ba42f95646efd62da158097a8bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ebc2fd21da21b3da86388552e8e92438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38212d5f3ea89e5009c89e211df79aca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd067604ec33900ece3cd381a2cd4b63440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971799827c59f36be0f56ffca8e6045441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06125f86c9e2ca73e58e2aa7380765e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddcb00f2a38fa6068d84982e60b553443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46f8cd8fd10b69b8a5bf74ba7d9aa7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7078ffb17c302bd2ae61498199399445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810e1c180a6ea9dd02565b1a57137a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1d42b43f694b57cea44f4203c8f90447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1eb97708276ca87349358a36ce845448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d4d661ed954ef760acd46b2736229449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bbbc78b04589f442f5158efe557e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1078fc5e2527000d8ff4ee70ad66d2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520377c1472e79181dfd72f220b6d3c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399734920796d66bd72cec0c41ce84e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d8fe5b5ff96b11f04a748660e9cf0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe982b87249f7e0c23a7b2de95e0ce2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebfe188ae40f3800a36c32185c6aa4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b9f041ed2305835fc26ee8d1a82ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca32b5ed57ea2c39897c5f1c73ced6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c676d02e65792ac056699860f20eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896de7b14698dab17ce8eeb4309ec4f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6b26176a231220ac8a20147b8d793461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e60d98dd75b75bd251f215148ef275462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42197adfe6acd10d737d05d3f3016987463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7b38e27c1167245d7084f71e02b41464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4be576149112100695dc424626bb5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18ef6028e97ac8c9ac246cf61f2d77466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0cef365bd24114a18b599a72f7a1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e75404222a51b38656f4b0792c8600468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cb0a7eedd247187ea93a3b642762a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3057ae25cf9e9332911464ee290c82470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd193c00c527427b6df1fea28eca6a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ae6bf0b645ee854cef2f81383607e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08295186dbf05b006370e1984ac5179473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052f538e126c52142d378bfa517f212474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce1057b0f5b5e40b7a29c679860662475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014aa11f89bd9ac93682f5af759f5502476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c932cce97c6e3b5f88ef17f5b175bb8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcd9db65b08b29e98302d794b2e1f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45a8ed32cc78244278726baf24853a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68a3d3bd9d7a0a7805a816dc153f10480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329700968652b16b0e4bb24084a7bccd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07e24bd83551aceeff7201c2d32991482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377d1a2234cb026618c89a986895f1d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6030576705ad360878214df769026484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0ad5e4f1012f1fb910e5341a81406485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ce6008d0c0d59bb4d65a11c3f556b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28eef506ee445dac3908853eea5ac8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf215898c0c6cd28d5b8057b3a88bad7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a2c488525de8c788c574848e55783489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1d9561a90bd555a3d1d604d888fce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e5490ec17070b676c8b161a699514491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4abd65c98d6f72180994358f8eb8d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c7eaee801111be44641a9743bba86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b6bec52b8040d07062fd1c1985146494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b6cbdeade664401f66084d1a2110a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c5a1a1a9f773c1722b1453467511f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd737eb3892bb919a6208154fcbf685d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a70bb693ff1487fd992fe2ecdee14a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfa21d573baee93da3c67ab1091c58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dd4a60b57b985881f01d14bf1a5cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4d14f000d7e573279cb439972ef3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920bc1cffb6d79c01b85f1ed1f928ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f8fc1cad2a676446882e3f1ffc4ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2cbc55878082e8a5739d0d739bd1a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff5bedbaee2573a050db0fdcfe9089505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688d5cfcd9a833e8caafe1bc891dec3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d880b5aab7d58ae0ea6d8b6759f2d7c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3967fc9c6e718f10ed3b19f4fec1c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525839b600b69f3af157ccb18d4f495509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ddcab421116f0f06a73499aab6da9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0ebfd501a8da6fcb218a8c8acc490511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fca570403eb157c155dd9faf1dcd98512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6585c9040eb4b2f18962548b73effa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05042c7c081790b26039d41a227dce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3935cc48fcf2c7c091b93281b8a5e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247632b8560eca42bf1b63883b2dd63516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f2126f7ef745aca2cd5063b53c4a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb7db3c607bda79411aba6d386c9d1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f7d3d6784cbbec75947a8f868eaf8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227117bdbc52a0416658060b20fe5526520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aa9b8849fe77591ac292b9f1d49c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7dcf00497c50e374d8d64e9327341522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3485a102d87cce1c0aaa46a5d47b57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783128f833cb650e7a62bf13e6036c27524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32663daab3c27dac45f4c13d6e06201a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558f03396425450a33223f0b8f3390e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc93c372f0437e135a1201eec0f4089527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81429037eb7b747d12f0877289ca9cdc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c05a616567da60deb5a6dc2bb3f572529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dff44a61a72c35d81ec8732a4a920530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58ed5e6d507be7291b939330c2fbad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773ff2f6d9ff34c0956c900c26a1362532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d3ada4c704899bca232c5f94414bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6b618d909b1cc89ad7d4dcba62abf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47082a4927a5173ad4feb93624a8d64535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fe2531b74941e17ab3e2ce853c4d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50e81a563681bdb0c64b3f88aaa84d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9d2ee36f4191e4c82e392721f9b89538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508672adcf9b77aa129e4be10d9fb2f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829f9fc09184d688593c8d9a49d486b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41273b08bc9818ab0eceb771174989541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cf64f9cd930b6370309ea8fb28347542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f9e1123c81ff3e5b37ea3ffcec80e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72989343406cdd4ce4f38c7467eebf4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db03ebcc794d9c95320c5d339af21c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379a31a8aeffc105de1b1e1d37e273d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24e529cbf59b0b85cc444ef6456779547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf88b4588c2d4e3509a80b3ff0f6ea0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3344ba03bccdd3e4ae8757ea937795549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd21222616bc7007398e3c4f88f4f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f04c155d845df55efeb24388b4ae2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd59020ef3f79aa4fb487374d0ccda552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de605cb852d28209e7d9f22ec895dcd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c25d61f66423027d32cf93c9a534a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3250dec37df7ea1389cd2b56e21aca0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733092c2dbc070cbacb230656896f4bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e82a4f456191dc86bebb8065b231e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3291019bc7fc33d6b659e30c766fda558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6986d2cc67b06ddd17e9417eb38d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7b3d156c77256f638d72e8aecac67560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0e26903142d510c4c4ccf3bed03e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129787be11244bf8cf8dd9f6de33eed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239f0f5123830b9ff4c2d191b51547a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8a8b6079f10b44050afeca585b28d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc44d3659d82f7ca0277c7dcc657f03565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e85022b68e2a279a1ec8400aa02107566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dfbba86d05d94dae318e22553127d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78915a4ed840b4a68c18ab7d44a4684568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3991a893bdfe99bf571dddfda54b93569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25842ab93b9dd4721acadcb0c7abea8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c6bb5b2d958d10d2204bdf04ed1a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be271ba6a3f80d4d533edeeb86b60c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f41931e62c4e7c840f4cfaf74421d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b06939c6a1e4a303eed0846c18708574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbe6819c2f7f2c568566d0eebdb5a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10c2109200906cd17b24aff5914a69576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3cff5deb186db65b046385dd635c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88cd0c11fe5b2ddb0aa36be10598a2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db78b47deccac01effa173f40f7f069579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc19d9acaf1ef70ae6769699c91d4e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b0f5efe8646023095d7072d552c37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee944539c96f3dce92845e44be5060582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2d6c6a3a7291fb4d8a76705092fbf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755770ca0de43b3db0aa52a2e0c94b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014be33d921424770c6776869789736585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c69e1f7db597d46cdc01a7287cf873586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe1410e8c6fac93e8f53f18586655d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8383d412f4ea99ec788389a1aaa0286588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be84c768b63fda3aef28eddbe68218f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bbe42e75a776393a7bf8cd969a63a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d3ecde85c8734c447326ee5de95ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26130013808004317e43413690cfe11592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcad07bc47eaae205c2ae8bcbf97ce0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ee3e2899cd86482ae7508fe7eb6a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49af223b76f2dd00e837071ec8037d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990552cf33cd935f76d8c4ce14f1e6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469df35930e170494c1e5c59bdee02f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69491b928b9898e2b14a1186865ba77598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1246f43389e7e48250a75e837270d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83c58c81bed0df3c8d2c2e135e58cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6bdb5573cfd63322a90e04b282b0a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa685914c700e9962eb5d310efbe39c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccdf2a9616ac8e5c23495d71dd9b81603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16107dba2373f7531ab2d2c9eba12f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01417fe5f491e3b585a174bbd8cf4400605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b674af792d33e16d08964e6c32d36606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c1ca2bc9fc84b64d8da731f3e8afd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02803ccd6b0f2b36ddb933d7baa663d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ebddc735d3f21c5f26be48d7bc59e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f463873ebbc1ee53122470b29b08daa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17ac635da762699a64f8c5ccdbe73f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78031db1e4c542faedda386059f25ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c723e30fb4cc997358db9e35ae9542613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5769686d3c427f112a1e879ee1d2a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f047c6742ba375c327e38b70ef7e0a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47104b61bbdc2577e97a6029555292a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d7e60916dd990104f74f915feffe3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69be9559d0039c2e9bb8bbc6da6b02618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadbaed5a4d46f8eba0eb73dcb0fbc9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130005337b9fb10e899e0e5b928d72d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f4882242c5e7d9ecaf582d5ee0bb6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4818ad8a2b9fb44571b9414ef0ac5b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1908dc31f0b589e0c6297ab597390a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173c1405c69dcf32dc3c06e4d756cd8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892aa206bd4c61a8af1be0c3f24f8b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0068becfd3b2708c3bd601af7d9d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323be4c3c0a58d80104105de7c0bf5c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672951bbbf2a88738c5982bb9209e1b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0e23296167b40d201024d26374b4c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bc9958a5c39016ed906096ab1eb07630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3f7e3856477ff699732077b66a6b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c30897b6bafb4fc3c41d65fe76954632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd4487877d5284d71f418ea3390873633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8095f27911a2860c62a412483991d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbd3465328667c7644314be735f86d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56777ac445d308ae8ab849fdb865d1e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0f1a0af33de497f0e0eca80a471d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b9890f555acaf153b0af8d2d431cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10ea72ee714efab1c0e1f01b54914b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc581b63711f0a0d0cec3565070124640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f90759ea13d440c8bd810274db1fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e6acddbeba858b3ac687799eeb30d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298b1ad4aef58f74f6ec1e5b238159e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082235515e0a7aa6c38e848bf3703a31644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7499e10ba5c0f03a9c02fc3e2fd14645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e586f9ac131b2a37a87784cbc35ebc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d10db939663b66f1dfc983a9073fba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c4e3b1ba7ebfb9782528f11d4f9a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad524c52e7366c11cb777158a05b20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0f90f8cba3092b0e92c4321da4c56650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccc6f48b6313f99fcb5a2e62460f03651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec407bb440e64cf9fa7723a959a7540652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00ad809eae46272a41179233df55cb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2790ce7fd5eec78399dba4c3f0e05be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfc3ac8cfe9be62772783a5aba0c13655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87037fe4c223c459ab3ae31294af605f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba214dfd427e17c690cc5989b3d31d0b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeed3a73432e360ad9724cfbb92b6eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc5137d267506d24fc934f6a7a44a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4486a4b3ec29ee191b08068002979660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0517433f6aef2f63458f58c503db2a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967307683a7019e22e266dbbf03afde662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868edf5429017bcdf81b159019371d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bd9afbb32655749ffb0cca80e7b37664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2bfb4c5fe8cbf7a57e8d55a4ade38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374aec4027a716e1810378cf83c82928666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9ef1ba96dd62f17947d1321cc20f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f7d926288135f64a5c84634bfc106668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753d1b0e97d4e143f153c217539d1df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c3abbd0bde8d44d07a5db75f50c74670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae14dc51c3f5fe79c9ff3caf99b7a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f8077627cf7177a9b53405952c8ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a11d2b8ba39f1ab04394f0ca902a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a38510ce74d485afb901aa35cab88674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f60845864ec348b65662eb1d7357ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f37064a17801784a5d8d1332806d3c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ac3503fddb650178a2f238eb38321677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370948057a595f6a8a8cde943e80d5b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2e38acfc2b28cbe0b54cca91fc7e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761331cb7cc91915101868766d20cd05680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bef1092913e035fddd4379d6ad6039681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cefd887d1b5079ce8a2a2e92cfddc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbace203e075c56d1b88489375feb641683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4698f10087ac798f5bd53872e6a989c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049d2716ccd2f026c59574fcdec2f36685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e79e1bad9d70f901948bc95c7583f1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe06ae95e29c4e672f8ada81fd875a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875148cafbd353dbe0059767b8ab7c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48016e5e12e45332e44ae4c25dce1f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cf91e99a92e1c5397138d7a27c78f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796d847e3fac7610d424cfb54124ecd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cfade87777c00ea489cba81cbb02f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d549c18cf45af293ee1760f0192ba83693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdb185b5c7e1936f4665ec09924b2c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb157054e5fe7bdb998c5bf3e9c681695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f8d23faeac3bfaea54a61d6d5f850696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76326bc65b4d6f7d859d1e895b05e9a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc014c15666dac4a70f399342512292e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e277f78ffd4523733a78753b32aa50699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d93652bf071683053677c786381172700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6fc8db6e28763c822937f56a6ff9c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93086161dee14fba8da6bb42d7e115702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c40e5538ed1a0ef173d20a24f2fbe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f78af9644b8c6b8e4a3e8f98189aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c947fec376bb4e1d5c11c461646503705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d73b8cf1c5578011d6eabe3aca76e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54e816add4ad1eeb4ffdb1f149cd05707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c8ab6a57908822a3e8bba3284d055708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d73913f0cdf713b2e3911d3c2eb07709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283516f8a860dac5776d690dfeabe54710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220e8de60d7e83830aaeb25d935c585711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b261d867fdec67746a5632d6b9b02712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8cd5a027f792926f1e6f7dfbe9ec5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098cd94df11813f7e32879cf4eefa53714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909e5081bcef3bdfe34c5baa02973b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9d33335dbc63826db2787e98e952c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618a1d65cbe6fe50f7a815ba75be87c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede23414fcf480f0949c1dbe7c8bbf9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510c3376414bf8bb5b2313aeaefbdc9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685817ecf2389c9f0358d979318ab032720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d24130d10079a05c016b3f3e7cf42721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20f0473ed7c3f07438a081d385635d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2376736d61eeeb80f81ac9b16209b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21a9d2689bea249b285c7af2c56623724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801000f0ea784f78614e2c5a8e9a0bf5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8479aac7fd3408624bed9377ec6de5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79bcaae26b2a9adf60ed766d2bca6a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3a4ffa9d88b52c1124a778cab266e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286088fa895a920c374d75b2023d084729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963f7db83690f050228f8af75cd1ac2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e2bcb1a17fd607e6aa034678a5af8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929124ea0af34da05070246f764af9b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c582083b153e60e988da2e40806fb50733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feb3c7b3d3b5e263da3c1a3a735213734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0bea90debf0fec012a392e4082c95735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55440f330f6bf38b28dbb3d3be2280f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8721bc3be66b7dc620fddc5f08ab9a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ce7fbcb1d262f35720b29cd77a1ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ca04ca474d9fd4cffaaca9e2ba9f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbaba09dd355ff3b14e8e1eb5b987b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a476f7358dd3a68752543a76b99fbb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabeb1d620dc03b40c99a7e4a1de223742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a4144ac73ed7c5797469e4df99068743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f47c337fdb6187c556673432bbcfa6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f881f2c3060d9a7339f53feb59deb7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495413c1487875ac27febc3a02b6716746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82464163a73c57bdc503824bfe507be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb0ac9c14e6faa6cc980842a7b8104748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ead4532fcaabd3b89d51026622ec5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452416978869130d8af4a00bcc3e1cc4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab74f24ca9a2b15a2ce4ab929c40bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567984bff3af89206b4933d2fcb3291752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e9f8ad60414ad906079dc6bd30390753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868f9fd9b58eeca964749714a398065754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a87583e0b1d4c41b57e380b9a93d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f442af32af7c7d76fc28dbaaecf31756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9462d19570b16d41e67d46430487c06757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e93f8bf9960c309002af288384086758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c91798607b0b0a28a6cc1ede1bcd8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>