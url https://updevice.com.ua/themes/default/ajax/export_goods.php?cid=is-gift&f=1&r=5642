--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bce1653cfc929d2242edaa9de502b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd06251f8b78dcb626ffb9a7b9c5c0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb83508831bbd75fe8d7d7c82d122723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bb8a8a459a22b7a188f399892f6f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005f172849b3877f2d857713e8185935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d05d3805325eab19c452bf8f0daad76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8228db4db7ecdae5d67ec894bcb557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380727d6ed75ade90a531e767221ab98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e829980747867be43b17d963a6f409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb076b928d5f0fa7f87ffa083e45ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3fbacfdd43e4a03394300ec68283911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d18dafa74cea39657b4b329cf9aacd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a380f8d086d8b3ca740d6a93cf3b45213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef94a04eee6c136d2e50ab4ca97fc3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08090065cc5fbb37bbd5bc53ea15bc6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00945f9a6998e9e993f6a80a369cf0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39115cc8613edb86e607bfaae84ee0f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b139a1f1eb369e72a1ccc2b7dad36e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04469071aac58800cf0951c9b19a975419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adcb9135fca4a25dd6d774614f5eb220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b70adb3b889a99d9283394102ee4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6103a2958b4ad32f8d51e9cd830a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48f03c5514181191e9bc530567440b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0b256e026e82ba76d0b2087dafc5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8473ffeb6052660f113d70f9d134a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bb90c000d013fe251b22fdacdbd8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d7cb7e9d9288431c22db890b379da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e64db66ab454abc00807f0ad1e50c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c827fed44078ee52acbc5b8906ad3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6b6b83fda5789d9a6d1b1de4a32b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dd840442ce3f1e493da7a03ce0f9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3880749325b77e38468961c56d01f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16c51c45dc52709d52cbde370a00ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b65e2a0d672b086379c5f72ba5890134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675951d405bd174320130eaae841b21535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9c7d46cfc90f554199b9331204f5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8997c5d2035332422e9142c2e8307c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8734a2a83d88170f77eb5d06196ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33234fba257499712c11580174a468b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edeeedc307347b58dd87ffd4894390c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261f5fb19d468812dd524622517eb1541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea47a140c890c6662c66a19bcd623742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd4a9bc517c0cfdddb37d7c44b31b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c717a3bd0d43a4454c109a9793da90844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ef7f5e6014875f32d19d9d0f87b1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317bbf43cec9e3cf5fde5faf066dfa846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47586a754749b4d612136ec0092f6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85824260c1b11aeea0b5ec8bc863270448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfbefa19f0ae90590d58ba0a80d33349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c5470dc2723ed6f20fdbaa54ab6eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81cd84515d2659d5c510a2910dfae851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa6e7eb39dc15023f0db992c179b9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058bde9beb4437043059d34243ac6e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d07ccaa7f2cb2aaf9c49e9108e16554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a5019deb4c042ee704aebd9aa934755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbd650e4e957147dc432f9dfc076ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b339684b714563b4e9e8c237f526ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5cc0c318d19ffc7ef05c2ef93aef658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e2c0795eb764a275edc0434c9ff7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6944e8738966c11a411ebefdb16125160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b8a9c42e50a08facb7e5d991029f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3386554f0c310667cb8de082ef4169162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e51996e7b74daf75c887cb1d84ba163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19e480e184c84696b31d4c65442f1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c16f4e43ddd6f60bc5fd81bee970965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65104f1f86c06401f7520cecc170ff2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded57c02a74f4c496e5f869dc2c0e76967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b713083e46f0890fed3bb46746d1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c3e0448bb9b8b274d00ca948bd51d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a4f0843982924a755661819ab9ffb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708949b93c90d3dbb650b664f4390ede71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd34553d4f83514c9b2216df633b0d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881596236e6fc5b1d5edc6a026b6e19973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67650aee83daa165cf4a980f9aad980074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a30e3a8a1dc8b42f23f57be81048775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b12c2be0f1e520734f9c53470b377a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60275d9e819df9f7409ac076efc81477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54002594ad157dee325f48ad70739d1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d3d068724cf288b1051132130400e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858ae9e3c8375e604e3bb5c20c6e6ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e36a767ef7a0871e7fdf169a936cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bf9416b45bc7b5dc5d13126c4148082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beade3c33e2996fbff826e87501fbefa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd574ae084ccaed75d94e6c02a865784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd616ebfcd599525a4a1301c491ab985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5ff511b45ce1d92b612c41704f17d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0582b95b18633863370335a2717053f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc3c7337c6a0c2e5377bdea608360c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b924173b09c2f9d4cc062feb1209b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db51842ec3905fe031474f921cac7da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82316aed17b01094bb9ee6c5c343af891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d489de9ee3c708ba7e3a58c313f8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3583fb667961d69dcc17173c8779393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ee6773f86f66edf6c64c3dda1bbe094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef77e5b9686de80e14fb3951726d1a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1b1d6e36cc05928d2139ea3f33bf896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619055e907b680b49bc229436acbb5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ed9a82872bc4d097d7ccd79e3ced498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc4649990f84adf65cf1af8f78e59599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b644bdf3303c5225ad36b29811a3808100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c268f08430c067c7f0ed2d75a7e4d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe669c32c6d900309e40039cca060a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f88e9209f1a7569d9133463774cd9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa30e8ea8977be75ad20f204032857104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de99cf1e7a3671155533859abfa15e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6daa2d83375779bbb7431cad205426106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab92febadb494f90d70c1bc528962d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c24fd6cdbcc8194e20c5f64f4ebf9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36c2e97837149cf7db1c580e6330c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a47b7fbc732c3cd57a89943e3ed9b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b40e24564b175d04f544a33cdab035111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1dd9dedeaf33d7ae7306110bc0612112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86891f9178e01ee6ea4756ea1fdc91b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b88e43c484ed1cf8203691e463fee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5c735a6068b9984b2a6e03426d98f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271945d2422347e0a52950770ba0037d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988bbea993ee90a9ff173a3d50e56b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a89ee984d82b5df4555178de4705c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cc2afcc445024e93667401c7df0b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478fbe5fc34cfd5479d92eb59513b43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4191c8c466674ba6778b5cdb2a5f5d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f29ea6e5140c5471c30d189d3570e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fddbe42ed9f48916bb5b754758cfad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68f49d995f0334b174570cbc8ebed7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f689d42650fc29e4bf78749d10584d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e605c5832d06178e7a0a55e72d64a81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335d5aa184978066da5e325de828091127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd22da96d8bfb3dcc7ac7fdf357426128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f143902a9291816d5c415b22838848129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf39ef3a47e802306bcd8fd499d3575130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b575c3d063690244caacb0d221b7f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd91dfd02773ea11775e9574fb7066132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a199cafa354f63f19d00c0729cb09a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178e6ec37060632bc4a7f6bbb2e2deb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c171a4b97c9ddcee87d6e9e253666135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456933115cfc73c982808f0d0fc34b6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80271b413ca15bcfc00bb5baa3a02e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c757912641864a76163ef6391fae742138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eeafcc953a6beb646c0333752d08ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74ac88238a8bcc53f1c7208b809b0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3079a06f71b650682cb6f6438a39081141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d719548609a18d7268f343d09ab56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5dda2493c502f1e605b928608b5557143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bfba5d380a09141d61ab47ae8d381144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4af0303752515175c856f6209531f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a2186ab87cd67362966b81b7b94b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6228c58cfc35bad49598777528f7a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edb69753a46e178eaf7cb452e1e142148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75461900d822165cd0450be8d63c63d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84cdbe8724de5f7b010a02fe0879b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a171d899ba839a878bb20ea7dde331c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd31fd49e160267a02cad0fe8609dfa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a982f70bc2ec7ab542eae7281424479153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae3f26b497779f7f22f739654f6912154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8cb7808c0995121fe5c365630700d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b31c0a25dbe3db85c44f2a28b08b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c5aa959f3a6409f2880df5760d8d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e10d2b2ca968be3626e591366b8a9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d87b2c5a4a643e8a2bd6dd469ae214159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2aea9de2579cf53d6387ff4239adb8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b564f74c8b8d0a644cf9a0e702533c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5682c383561c5baa2692159e5f80b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7051fb430cc6f471789406b2225c08a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba987dfd14653cb040cfaed449e4daee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b8410985e1ebabd259fb3ab836aaa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd11ba64e4ff6bdb364fc8b7d946eb0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7412354fefd3a292725b18c6f551268167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e6a5c2665a8646f89a2d596cf2ead168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf00cf6d157d2b21b3729797d089b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4105066f2f56503585e9242398df46170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357e1b9038a86273f9669f5dc22655f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361d9d7cc2366a66a0a2b71ccc7b97c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50a11a831399c11b48446f8ac74fb7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd6cd8c706fdbb21ab33f45a0ce1b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22e6774f41b8b3de4a31a8758004c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d5dcd636ae32a6b116f12fd838f30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ccd0d4701694beb9ddf3ebde967ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592947154be40adb04bbf111b3e59a09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39556e513718ccc2d7e5df501b8d833179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac612af58690ec973c06f00e388b479180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d9a82c9cd1e0882fa1e965fb65a56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9ff37e8ece63d9b658c478b3d4119182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b990a5b1cb4be7119b623de104b2a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6f260c389690f72244bf668d28052184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7aa696dcbec6d78913a3fe70f3cb32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f2a2214c0813f6f942ecc92a906f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b7217a9a6aa6570a1e22d7772b56d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fce1b93dbb67d870d52885b088e880188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ae65176bde398a72191442da26979189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59115a32012c8fd68d7fbc8e3103390e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebd3523a9c25cf45158a33afc94284191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1669b5cf536c446ad500500f3d8d86d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37d04b8120a68bc781a3a63c7bc227193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8b941b9294be39ebd9a94aa2c874b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236cb11aef629454cf6b97035f0f051195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2108336da8cb81b41865d95a0dcc3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d001ad7fe2bc4e8984385bdfff7db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435602b5d6e5bbb213441e11448a2315198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e5a2be90ed9ba55bc005b9d71b44b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c9cc49c27fac587bb01b96f1e1390200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b80cd9198669e01f1a27e3734e9ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f85d0333bf9aefaf1a77515d94777202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7426375fba9159a7098a8eb09f579bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e731d1db119272b43ab4b8fc9a0c12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa57a9a4eeb287064e515d6ad24e47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1947c145763d68af95c194dae0e190f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63150082b967dd640e4e9cffccc2c7ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca38b99ad66297cffd0ea7dfca4e197208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb2d9c8d13312c00b86dca2911cc2a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a060aff1f2cc61a575a2532441b41c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96b16989f5afd8b68ec42ae2350801211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b69f96b7928427358321143c0158c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b14f116aea985c55e027a5cb22c8ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c56a43ab63626579e6447041f2fe41214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb256dd4ed180950d31fb265103738215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d770e139231456972e481d83fbf1e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac722ae2f996b6c1e288d621e7b0c89217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be705e9c5df47315c09bbab81d1a1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705a5b76d6085baa8f3dd6347d9674d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120e7733f987a2a975a7e0f70742eda220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845c27125e02d3b35eb8f878fe0b201221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6be2c325375f42c9c7c4a656d7e50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163964df4e703f3d0814bc6d5395cac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323f0c62e8d023359a6c0968a75caf4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68cb341c1da934b6c31fc67a2eeb91225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abeaae405e3b82c0f753e50a90802a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc5671f5529e9f053da8d0fb2038d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f2bd9f3e445ae23464ff5cc20238f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750a1bff0b6f00eb47b4b4eec5256c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90113d99378accc52e2cdeecec2dc545230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26142ee50dd0013b72d040963b5d2339231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06ad7602f659554a8322c4fe23ad8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040fe0512476b808031bd7d2fb22cd2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3deb21e19370d0a966b1145bf152e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a197146212d83537252c7fcefbc6d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de2f42d65ce6675c2f0da88e836c1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3c312f15d72bd0904ab2a52f3d79b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cae15893837db379203c6530c43c3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fa99cbb14bc0636d57576c27da8cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020fc8964544da8c3360c5e3681fe6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e424fd182bf28f3b8e7338347065a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd63ea0d470ebdf68413a00691c0bae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326f2d10b60b9b0cd2dc2e42118ba3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b587409e8e458aa2548f39b7639392244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c222d3c1bd8f30aa0b206bc1df1f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd27de81a6785de8664e8bdc1425fc9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ce5e4e25ee523c6b95afcd0277639247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13872cf7e296eb58e10f5a6faa02b33248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa986e8a003aebd225c3d09fb5b6316249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54de08e850c6e3437146973b0ae3cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe5b126d87410b3a408c47787b8bf0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34333e12115c69b48838a2563ba79d5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458a281cf4373a39f95c62726b5da8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12999104c1bb8fb3741fb64d453923254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c549bee7bc34268cd28353a0766feed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97ccfd70fc6c8e72eec8de1cff9c23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89abfebc51d9c7c2df3cc5479045aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859fd4e5fc0ad5dc8c8671ce5899535258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46e4519ff3b2d3fa7680b50a99c249259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd2fe08e744b4c6a0af374ead0ade9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1e7a4152208d0a8e194b17f98727a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1dc1b69dbbd333c503d6af5080b84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e146846516cd6c41a88695f08ebc18e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398d2b7d4c1379bb47327d037ce83bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5c549b159971f7f3c6340715ad121265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2a54c4c61438a03d8fe5a4ceb91b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0603cf961ee7cdd21e503ef8f13fe8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dbc8bf6505e6d9a583646e87985b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6380d38a89200db8328ead38e23bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed73d5c8b0ed42b939b6819ef6a1673270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21c3352172928f71a9904203f30ae4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063032496e8926bb67e3a427dd547fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92ea573ae93dba4965dbc34488a929273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdba8c7131907162547d7d578e02b60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e7bd15fa56de98f2e1ad3249daf7b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e123b810121b95f654d09f65c370a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb8c0be018209056c8bc1564d62719277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ca8a2cf75f8b00aa7b34cf2707067278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3840c9f61bd1a47c5bbbbb7c9bffc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b5234d6e48aebdfaf7c565faf2e29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be23acd27628c0bfaba95435880a77281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8456abcfa06e2bce9e8639722762d31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9825daf4f7b63ed09381b9ea21588283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14493519d1e9565d9a8e62f40caf63f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf459d3494e05dd45e560cfaa5e6e18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf15bae4a5bc5aa99f7c189679e6da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb42070d3b3ad9e5c7fe2508733383c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cd0c469a7bd13a87c256e60aab1dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c95e01d165573581ebdda568d7505289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6dfbd208444c36181718bd1aceeed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf30b142e71890d3bfdf66e453ad908291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa5f98ec660d442b0dada740f9bc27292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89e8bd723b605f258aab7b7eea88f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b6bae56d9fa15879586f175f2b9b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56e6795fada33c3afee698bfa6d176295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0219d8c928a13909fdecdebf8abfb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7587fe14d2ddec8545274793131e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85b389e23cc1bc8e678bbbcdfb8a7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e4571183bc3322e1b0b852a814693299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876bd92b03e89cf04d986557c3a5bce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41f593fb4f1f77c840de7cc9aef567301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39e1dbfc29204819242d48d822990f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0537ab9cf9e11c1ccbcffc44a6350303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08903d9697fd7ae009935289c7ef7b6c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07c40ebb484534ddad042ac252185f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def8d42b97b276e7eb04c752eb98cbe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf779d4308bdfa142bc1c662c09ccbd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b0900cdadc38495df5101db703264308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafc22f4dea2212051825020a78041b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5f78e888ee5c58cfdcbdf084bf7d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf069a684551b12d2146a022f3ce71f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe51ca3c98f81f3908cb5d51fc0579312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ec6445b3b7025f13299dca579f0fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5b12c74a20ff91b72420ee2d1e3b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36437bab1142b90722933bea03ec48315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58587551770ff464d740f62ee3899f9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d1f41bfae7210ea04a0f3922eaa28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a912a1157ca3b23b381673abffbeb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44d4a8ccf1ba6a73dfca87608fc1ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a130372f30985cc70a3084b74c6d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40699c595897f0b6be4460ac35de4d59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52c2acaf0e06449f38c44a1ce34a9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330c435a70a6cd542f43799b217d404323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e06feed359dcffec31a9e8296b9889324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab5986ea641ad89bd0ff643a685dd2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a27d04fca4ad0adccf96cc7b632995326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8198d299f49cd1ecf20382e316496327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284060ee4c1fce387efa04b8e3200735328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb961db6ba1286149e42bd956e54ca7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c1082a827a6cc8ed58a77b14d76c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381ad8584af7e94fee19b55f142841a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031ed1aef9cfeab6fc678345ddc80bf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84274e90b7e159a9c6c69d089aa62760333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ce9b046e3e3d5bef00210063a5204334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1c2f2e67e12393a1750d8a8bf91f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a34bfc70fd7559c167bee7f2a04f49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d9f01877a2a10cfee91de35cf0706337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba258486ff21f71685f8210cb736400e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47933fe6027ef7cfe86fa3c9f1052bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f4837b4a53da532c177e219b5bfd1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd25d94e57d5cff4088e8ee7b222d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a99ffe9ca362b7ad771b57a281802342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf95c1dd01b014bd78fb1efc9397b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dda63ecd7b43b220eb7bb2cf946804344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712547bb8cf243f700f37ad652d6e896345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922324d5ea98df41c597b92e3010a37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d74604ca0e4b605c069ac076792908347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcc834d7f79cd2c22855d9d01fbc12348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc31dd430de26081382aa4336e49c5e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b60cba5edac7ce40928157990a7d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dc84254dc99cfa303f944110077b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af1245d41b7345a792d3ad696c9ddb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d30c267d959a66eebdfae179c97db2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c438463713f74e28dd04ddb4c66cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5f3ae671c6ca8375a67947f87650f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f53aa4f96538d0be97d4c68bd7f00a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3d3959bb7ffcb80d8ebd94d5940f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3985e1e7cfafc11d9b8b1d676b23dff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf3592e268866f5ac9ec9dde8d93cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2634b6c073d48d35c55e2853bcaae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479b2f34c99bc100c396ccabfbd2198361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df2e4371c6a5cd23a695d6372c5b70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0c099d407d1dcb395e345239cddc7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d41c1b5479df92863056769f0c0a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cec50a08cecf0e19f24572befe571b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf4069c86593c343f26cd5bc1dd25e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6287e4bb5905d1348f346978c37f166367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c81ea04c28c95c1344509875745c19368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83208732760997144bc20270912eba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9515b8c0153b7edee26ff96d5d30bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec650bf02fe2b9df73ce779350bc91371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3da9b66a192425915856f542934a2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769714dd02532c44287b590ec51a1c2b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93adf784269e3b03b32007bfc2f12b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5af859fb83a47c5dd70e38f64ffbae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da5df736d6faf4f5dd70fa8e0864af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c04bd1fbc7a315bfd5358b4ad7304b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74382e695350d295a571aaf38962486378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcafc9ea4be517895418cb11839fee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f1767238e85713b837be873eb9055380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b4193ef16b0275e23b7296b381fec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487e61eda6e012bbcf801598da09d26382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18d19991be5c5d0e0b6b5464af294e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba4686519c21e84fc6a5f7684a5258384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcf66770b7c8289ea6514e1627246a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dfbca418b7d41c4d97a283c15a1a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257b7358d5be37a4764e4cf67fb40a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d638eb5de0d1bc9efc8c95a662c36f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c59d2c41701288967fa023587c3f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d796b9035dd18f5c77b3d609461543390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2e9baca5620815124869988dd38ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e68bb33ffaeb4935c0c01b03429d5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755008ebaceddd00253e95ff94039bdb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fb826f55e1b42c6e200f05f1ab9c3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cb954b2735788cd3bbe7e4ed21f27395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87df66a17ad87d10ab30093d8376985396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1cbe1d598bd8f9e11ea2ea0b6d6a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcbf217e20c88d5d8cd8022e922bda398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564c8b55f214be1c5ae246ea2af6c6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e196f6db4ca7c71df274b734f5ec7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ecb003bb75e49bc3179cb38acbed9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe06a08513d2bdb9f2a62c769d44cd7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13ce6a2a058b56bdfb95454ea906f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ce123865272660fbb25159ec412be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66727c12c664d332fd61d1dfe183d5c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca638b5a15056df951dfabca6d55d63b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3605154db1f94b726d5d8a6404240407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f352ece9aafdfa795e03a64f84890408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739bbd476430d9d25a012e1a25f3c3c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f36ed163c1bbfcb75e875e58d4728c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ab8b18eea90118e4edce1dac0a1a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3f5d5e2defbd332465bcf6bfa2ddc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7245f33d5cb53bac0b9f44292ffc9a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf35160063b871de9596ec62ac900ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a2450c3474ea869163d4142eb6617415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0da97a2df99aa06921cc7b026bf43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65769bbe98769ba137fb5f0a272beaf1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d4a10421c0b40e930fade3ba636a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce575981be56709de6a083a4e6585077419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa349d9bbe6a66c2f48efb6315ac0f06420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d04cd5cd2ddb3e989e2f331997054e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5695bd89da3a176177328cd0648a04422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68494d1fefdde9d2a1d60a83c23ad2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd06cb5672e0cd8679dc25b13e1f79a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea28481e9a6b6a2706f9094e721be9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a2246f68fd38e945ec3a3d38ea235426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a5d624a563874896865d8113dd797427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c319200db39e49f3f5010f8aec360428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10eac6a2fe5b4a26dc824f4799561f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7d418f89bfa51b1c2677aaa156d04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc7eec1fc0848d7d35745ae6956256431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41858173d2f2950c0ff4289c1a58b979432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf471d63be25578d2f867dc7be81559433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28baacda1a99c4b4a4d57ebf243dab82434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f5a77c0bf64b92c6e43307fad3a4e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49db1bcd14daa516f06a1727f9c808436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c55864b26bfc8a8ab6635acb03d76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd45c7513d6aa37822020570ae025f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2815ad34e66bff5e639bec0fb1eb0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c1f8d1d6b8f90600cdd116478ceab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772d0b1cf636641f4a442f0bb04e5f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbba34e9bb6f1fe14c086f3ce5178e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ffc05d6100d27fa6c67921c68ed2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98efec0cd4006ec3c69fdf3ff32f2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d51608c2a9aebfdd9435fe8a1b3a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b51c59b1fae723d084c3d05253c639446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeed671fabc3110a6dde4341163f2ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb24c21f8c737e553b22f2e482f1820448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044361f49f90d2efd25474cafa37c889449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3e56044cf6fdb184beded7689d611450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e15f95a446415a4d4b4943aee21615451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6a9276f0e2e73bb9ed2078d68aa8a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400205697e5c03ac677a03255a66c224453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2c5822870e17bcb7d727aa6589417454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421bf3da41f77ab487ec2d86f89a8ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580fd8267708636ae285a51af8f16b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa65a2f491a59852cc075e38a71814d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee260dded4bb68f715a584004764c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b3e78cf8b12e9a17925f81b3923d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0550c9ff05bff128615a3d6b7983a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2f909f450dab7b9ab1359c59e08a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae47b3492b533fff7411bc80113cbd7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b17556dd71253df52b3a0a151893f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f716ae8d75f6bef5ec1659c41eef1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c89a4e23f77de4cd5a1167d4f30f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1e9a3d4ebe691e5db268a1ce060f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff282eb20c83da655f37e1766a4fb8a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557db37f051d79a07110513cadb8c3f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7316ad1f4035ec0aface238727dd499469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edf4eb1e34e8e34dc2e16d4977d631470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74fb6075ed1319ac8de84bad3982f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782ec009c38cdb54fd08b1065b07c2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127bb974753e0e87c2f508c96a02fe9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42729ffcd8fed11dce690f04aa740e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8beac5b8e030497c3b9ab0fc0c03eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfb672130376b384a2dbe6ed69904d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71da6ab1e5669201ba24903df652c84477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07c20f341c16c08b31ee28c925c845478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fbc496ab522a75f740810f6c51857479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a943893e3a9836b2e1613d68691f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d45bb55f95496cda241d970d866a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62abaf0452add7f73bae0679c5990d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4eaaa2a7e3a47084428382fc5dc5a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6063cc1f0e23351343c18b38dc5e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d988473533677573c2c0b548140ec3f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9de40a5f5ecba141559d5768d50b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb059c052e139a4b9a372d04ee3af2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b506d7e9128654c4eb97d53d016c25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452be942a9f9ef57478f7490f8cfff9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5173dbf04cf76b122223b4bb102435d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d029f6037a3361881307b5ced238c5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29f786b730c777b831665600226ab0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fe2eb8392a5ce518348c187bbf36e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af96c58ee797edaf928d89ad608fdd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b47e0945938762dd62486240736cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a382af3e1d279dd9e43dd9d725b23b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d527e891abeba06fe0b3849678752c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d671f943484e91a3aba3055937bf04498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd38b0af11bb206f275dc7dcb9b0195499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dac8c37e9f00a8eb0ff1b1d7cf81d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6cc6762146857c4aa2231011f63c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca08659945438e11f92e064d9591a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd688f5b8e204f654940c48e040371503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e3437e080de685df437f9c5395c5a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddd811c410d8deb1b88ba1c7296e17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcfa44d22669aa1645be5a07fff1fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad7fc2115d431f875507a23afcc3a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49494353600972f5f01c42cef919164508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37ca27d6b6c41bf9e927f94865fb28509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e8190bd7fc362c0e5e17480abf4a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d73f290a138ef6b9fa47969c27f73d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272db2310baa401be6fc93fcae2053b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbeaa229c3559e2981113aeac1fe4d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcdf900ca9a378d48e86cf70a04a75514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567b5e6232e9022e05224e56de82833515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a25f562727bd8d6d0f5667d9d08f43516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969920f8d683336f6381b29a80ea138517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad16260ce10c640f171342b197e2887518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc4d4efec2e2f9946b90d4035b3432519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbe61370dd0d3a3e9e08af214c0db9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f76006c04d2bb9377be0194d6f36b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14676f275667e53ab4fa87cb814f56522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ace3e9876740c564aae13ef3cb5fe5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c73b1862e33766db96a193d114af59524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b65d04fa28cfb91d92909ab106ff4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917587196ce8ba8d4a326928f4c61d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511717740e623bc40c428fb46ae5bf9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb4ccb53acd43cb278e90d2d963cb9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fc7e065f0e37adb3f265e5b6dddfc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a8a5f901162b2f902e503328de609530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76cc9c26dd40a2138dc043a6fa889c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d189352fcf198d716c024036bc9603532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33493e96ab97f486139e99bd3a0cb8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee77420b91eda10c241f6d127afcbbd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7071b7858029501cf23a5a199c452535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e868e93651ee494b589d4ba3161955536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd68601c55d8d22a6d4d80ccfa1ca4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f834e506d06eeebab0077788c3564d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6594374226795fb4dabfdc8bc50c4a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4465ca8528a65e8f2e08625b1a6f61540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bcddcc028da6674bebe8035f2974d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579a39928adf6186d7d26d7d211497b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56922339d402590222ce2104f0fb561f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c7e1c450a96c4f9ed2aa332bfc698544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecb25cedc571c27d4796fe5688a1e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eaab63983f0501e32a52fb0a1d16c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dc9f8c6e4a528b73bd2f15669ba4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381f5c8b996fec653cf71bfdb65e91b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e1208eb8bba66b39502e53a5782b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3f964b5b444e9133dec2f696774ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7632318490a1d5234935d1140eef348551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263677259467eac3cd9a56a9c18aa6c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26008dae7f80008d19a70f5642b90c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038c33d5773866a8c315da3481561a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7df8d0b0f979906e2c5448c804bb8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a051accfd1a798f2973a7e5511d2f3b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e969e5d5445eb52a995736f7db4cfb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e2dff14c6b1c8462dba6f99c3f723558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38729f978978a581288597092c63b7e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a444cf0d6f3565cbd4ecff275a8824e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ae0c653d43a03eb3087eeb9258609561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d4aeb758a356b5fde448d0ff0abf8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f874a6fc70363bd2eb22c647531ea96563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942351eb9b46b1c5e1127fba5039da6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec19144045ce702da281633445af35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf259efe72b0d13676ca7dcbe879b89566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5223d76f990b23772ca8437d9eddad2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e139ad52c5c0332cd9640c8a73d059568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416f12000a9ca423a1a5460401caa9f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a867bc70fcace08eecc4e0c5a8055570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983907775e85c08174e0ad33c2fe3431571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efb791fcc68580fd878d5ebb63d4a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b54cfbff0609494f598a9f4b93dd44573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9647b3d537ecfb5f7717fbb4ee0d0a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00146a3d2ff4926a1f337ca68f57100c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873405ce355da9c5ac85f96634932cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2db7a14a7a582e83e49f29ffed8c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902759228d8366be56e1d0dbbabcb87e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da06e2514ea4dbc7a40d238e7dc84de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166818c559f2033c900abcdd9fbe6ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674da06402bd483072f82f9799d188c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6937caaf9984854e6c73a0da7c8c58582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890946f2c731f58513b11f04142d0d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a03b454b68baad971577e9309eab0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e22736cc84985d8281942c03b634e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82466e677b73a99fab636570ba9710d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612068aac6d6651e2ba0a0f982f24bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e8f37be61e7496f813d0abf068414588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d77bf6f3c2fa00c96de89d7af57ff1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e055d18964137e8e29a6505cd9516590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5690f2b5b729d1ae60ca3548fce3def591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac41f6daca59c7cf5d94868811d29ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85d8b2ade28411b1c6e26ee41ef025593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aba539cb74b477fb2c1d1f7540b223594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d1705dcde1b7481309a7491ef9ec8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f337f4fe72d54d69e6452cf89744f56596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f04ce1251a24673354ec85a70a5ea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7972cce063be5f0e548a7abde7f366598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb573a9b054fa2be1c92dc2b4cf7cb63599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30ff86cbc3abe4e56cab9eb13ce5be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c89af99660ee7013dca38d42a43877601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96a4ce9c2580ebc802c5d95d13fccb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a79e264df1ad99e459a769ef1b056603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e974e4f7932843c66b3dff209e804604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64d32fe37d7cc8a68417a1e4939884605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50847e9c845a8ab97751eeae302efab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e2b18dd88d070bd0edb06758e4a65607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804925da2f2bd9b2319c476dd74f8158608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c08698ebc1b1bc617a372d44a70f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5c237410d784ad3ec992c7b687918610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96c9b9d712824ae66c1620aae49763611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7eebe25b4e442974fb116b0e7cd398612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c58d7315744cb54657859e5d5c1d18613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb3a5c29365e64349586818644fcdc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2021d599e92f50b8832645e885a1f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2fb087a859a4b0162432a5c1d1f00616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f20e1f6d040a6adb7870585d68013617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314c93c4c24078fbd60a007c7e3480d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afccde688d9cffdd3e001271e7dc369619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6fd8c110f5ac845bcd39dda21c639620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd413efa471e04dde28d07618ce2fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dac2a8adcd4e5faef61f278b9c8d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3789f7b4f6f47f44310529e7dbdf6d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1915093fb0bc95be42be38935da0a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1380af687c1faf93e4c4b4568f309625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712305370e482647d28e037ffc996bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3703784378f4f71ee0ad0d2ddda4ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17720dfe7fed17509e63fa4956d52d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56b2ac4ed809072e058ff2a8d16b73629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb2d8e53df2dbaf142f24748fba77d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9b4e92f056c994e04781cb104d7ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010b88893751f01b93cf3ad8c1dad67632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44803d5b6e9999ba9f6bbd1c1db5cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd75133a1b5dc0884f242dab097711634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7143d40fa601614c1dc3631b8520a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da581bee5f7c8857ab5d32c3dcf7680636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e142836212280c9ef318e2772b2c05637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca2b74982c276b7004a82d94337ef1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81992c7f09c2c5ca60fec8af27dc76639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4384b81c724e86c094151d4e4dc10640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623f8b211e976c03cbd7acc977ce85f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ebfa5c6c5d99d147522c6aa86e204642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4acb0e9513160b776b309193420ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef968a4d165d44b8f2fc9283baaa80a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66917dc8ec2bbb13a4b4d913760e7116645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe05c7a0bddb3451a78edd1a6f3176646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cbdbdd1dde1d3791dc62731a25f7e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab6995ac975100d5d4d57ef1410f67648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f052d5a7fa230504449b85e0fde89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f93c9f806266a43079ecea50666bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ea89332328924a004abff2086e7d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05275beda50068e81c19c1ebe1bf6ca0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cb787f73880049732f6dc8944a009653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c968e55ad764f6e971302e821c730654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ddc36527a8f77c6f1934ed28ac019655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c0b847cfc9fb1c43ae74178b743dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad0dda4e59c2b1a72a79b33bf54ffb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6577f66a753b890ae4164328f26eaa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f870a0f3e78f16c63769d6332c298659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701c3362ef621c8ed5e8d5aa01ae841660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb557fd0973a91b905f4734d705d58661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27475fdc6cc0ade2c885d77ccd4bc95d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb1270a9c047505cc6edaf12169366663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836f5b229a85bd9121cee9eefac758f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50011defd40bad3220f363f6620a74ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532c9463db590884e67113c3fe52054666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a75b56b7eb95ebadb49b257ab698f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a99a805a070d102abcd231a3e09fb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a75434a842f6651c33464ceb368165669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3205d6d2f03b522e524e9029f920634670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586ef26f189c70263fb7603a418e1fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b95008900578d795e67a28f6545d8f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6c9561e5846e1f8e1cc26776d4aa0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d8b5b8400cddc1de229072505b0db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80bcfb0f12bf0c2adb5db074ea5997675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c416863af6fec4d1d8a0112117d60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8923c69817375e8ee2d8662109c7ce0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e02644785afc45114b94288cac0a10678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a58b805723762bc18451c87eacc417679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77748a835c2595f180338807c45eeb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af74ef439103efb494a74080f4dd4c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98497cd710c21a3f4ffaef27c0fc935b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafe3b4b44c275f63fffc844afab718683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7a2f48eeca73ba406a8c692f90462684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b9add1067bd1200066fddd39a1549685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9029a04da4af3c11a2e81d216f9ac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48757e6ed8f0e6a655b1808a5012dfff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4dce3bf4e88101fa41e3f7a58197e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0f56e57aaf1ad27e0c7d9c1d91e79689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf868e6aa63829f8b260c77cab056232690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f27c01eab21464a33374368d435fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856ffb2472d03bf516fa43d57a317a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc31c8652415abd4267e55c5268b60693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096a3035420376a3d356f377f1f5ac6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1414504dce9e756e2d3d05abceed2cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00809cfb52783c1d0aaa5ff418f478696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab995710620d0dbdb2caf4873870668a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470afc72a536c7763ad74c9aefeb0ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fdc5f49c42c855bbf120e26f66bed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30ae28affc060a9696225838413160700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcda5a950f3a8e706c115c4a299314701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7ad892c10db2aecce1b84b6953a4c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c540e3b7e1605f60c1abdb9f4e9071b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9803b2eaa4ceb64b58f9b3f9060736704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb4782fc0c13f14ed3bf3d594a060c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68203d4dc01d2d85ca98ed1c5f2cf45d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c336724fe8cee1ef0a32cf3c29a6e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83462864e209ee782202f703a20dc3ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11fc3953844d8ecd645c1842301891709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7253c7db6ebf082dfa8f905b20d1d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ffe7245a25d4ab82a4d5a6af76c5b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0549c4b3be654136feeda724afe1c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b7d2c08e15fa57144d1358b0faf7a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770368c51c375dc581475a27c2825a13714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3535ab8b15bdea20b0c4785fb8f3035715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80fdba5568c6c2db1299f4aedadcef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c6a1056e256ee4725515eaceb3e06717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953350a10ba94d2a803efdbeadf8324718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a6d0b04497bf408df80b3899b88c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28145a79ad17406363cff0226fd1838720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d0b470daa3e220bf69c2f24b8859f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73873136611f0564aa705f56fddfaf1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68238b22cd837d867ef204ad9150f8b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53723bf5d5877ba634bd3de4e8ee41724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56155383dc361f8bcfc2bcf9a9b207725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae6223d26005b9149542d3360c4cdd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c24a4b3f748b2fe2934f5f28dc131727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ba289949f8db11ea392de944496f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0860a074a649b246c2a473ddb5366729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb38ea3a07ce7ac0d66f29240f092a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73376a1374217cbcb5097d73c33f8ef4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766bfd90259936316b2ed40efa33ffd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338654a3129f44fd7c46980c752577ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf77c8c55acb55190ff7d3756a3693734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd915bfcfc596dcc958c41e0895ed12735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c4b256fdc41916c1be8f5816b241d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e23a059e48d7cd9d6aee1d090c3cd5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed69dc0d4adc686a97924945ea437d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb62e524d3f357c8ea876cad4b026bb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19553027be745e89a5c3ab059fe41be3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8e7e6f89abf3c368edcdd8335563e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b800d1b092fa328bb350886a7aabb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9691b1689f4cb7670d8376ce4e288b8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2c3a512a0d1f9e9dbdbd6da894582744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868475ab8d34ddd429d10257832ef0a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96754f4181ce749264938684eb6956746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e59be99033ea209a9b35ba0ed57ed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951a6a885567ea181ee31361f5ff3f0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b3b9b9e54e3309426306d94b7f103749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad561ef49598d8b16abb6053004a6e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68866406a7b282901a4601ec7559b032751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d314bde9ec7e279b754ddbfce5e27752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f96e89e211662eb7f729e50b9a3e44753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1af7d0984efdd9632644df92dc768754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3eba630a6bc2421d65a12a8ce9672f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92079f7fe54ea044b1332e97889c7d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a89e1e29134ad90a0a5eeccdb1e730757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267133c003654024f4e1c6f775df4f3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaf94eb8eec323053c63a635c2c17b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a91dc78d1039613973acd9e650a38c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ea9767b581fdc2f0ddf4b2a3244162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda518bf1888916090fe7d34844815bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf77c4ebe2585cb3a576477485e733a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02524b4186e78c4e8215bc9f27b08ccd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c58d1aababc2a98673c50f53c406006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3cbde3cee466771afebb56d24c67f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe6f5ffa6c4a978ca9fe909a6ce1a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0653ba55039d69e4c9b7ffb87fdd19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d81226f71e09ad124fd2131dccc5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59cbf1aa71322783ecbd6c037451a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898defaec9879fa2e03b5062e715a0f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75921352cd8de45abff39762422f919313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98196ce59e1e17737cbb992e015ee2b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1870d53c95f6d0cbd26f65d7eb6bd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b974727d38d58ea514b9290106d61a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafff019b9fa379734aaa4be08303da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc3109d2c8672f7e0000207b662e6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5fbd913eace644549d38e450d280a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cd254a00a9fc6232016c095b3338d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74428e48e2a846ffd82ed60e6ba1c9ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabdb5a8dd74c035c149110bbb0d0ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6d8dbde64ab0f4f4ee5a62c120bee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e410093e478cd0cd2fe29f47e61955e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a630e120361dad749b248e99450f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d955a3774654a693ffb7f8c46a8b7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad356286bfe0b281920afe287e75ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30ea5448e6fb9287bb8e9e1bf99f9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61197a36d6e277a75b846a1d7a0ff0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb6ea67a84f16adefb4ddaa04ac5cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd4c524116908a9323b6036456d0df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15b21cb6d675202260ab53837153ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2fad86e092e2bb75cb16dffd3545f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8b9228a639a120a0745f8b9e585a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006d24c39d62ecd8930b5d3f4c59e9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5b14be9c34f5df9694120d3fe768936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56d256b6f860530b4839c2673d442937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469297b02169eb8b2641ac881cd792238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d3c5c9cea1db72de32b656a266df439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f95d15c47828355ff1e086c5a1fbb040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8714014e5361876f2f7a7750791a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f7d2dabb3264a1e48e1b2fb9f8ca342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae01665e2c1e6dc3104cab9ff97e80143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935b56d11b4fe46ba96156dd399021b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99334638c10cf667cb9f2e37c6219445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369de6e52161b63ff121e84e0647ec046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3037e7f44e9fa0528f8ec11073f285947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f02d5c4f97c03a088ce571317a868048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e50d71ca19922794244fe4ce14df9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3080a0d8da8f97109f4513e92a09ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a09587bd6e6f2b248022509a6cfeb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049ca06e35f9649ffaa601f3c2fb69552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7008e6d187b4c7ec9f7013ebf85ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ede4d12cd313c4ede74b9ff2a9cac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ff43c2e18a1a99f490b26f8a8705855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b420f9fa5d73d33909e8a2843278f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f50af2c1940421402c10f44872ad457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d66e93024fb89b19a03c5b10107fd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38397bdc4693b774704fdc0433ea6bab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e024f54afafb91a310dad6862195960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95050d07a9ecdf63dc04ac129bcddcef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a918f63ebf62f4f2946430fa13ab6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ddf85a9d747a39e77bd6630313e6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259d7858c0b876117b52c5a082e9da064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa773b9ad65ddbd4ab722c73369f05c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36a334cda92cbc96b238b8e6f1e46a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2706ed32f4670d6f652810ac26726467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03557add6721cac6ee025e626476391568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50523bd6394fd85e96f05432d01e788d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2b4a83be3d5f74379bde161d7035270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c405b5be24d8ca20ce64763ac3fbd771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427cd7bc0a6ec0c8e69997dfaf7d48672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02695e271d51a9993f4c7b4aef763e4673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d353842d4813d247ff66978e4d0548574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e582774729c5f32df928341dc698f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83321a85686690dda8d5a03fa76eeb676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddc912d11ea59f5d49662ab0b029d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024c0705c4407ecdb2d340630f3d90278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec7d6b65f34b7324d81fffedd7759a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367424e7f2e411d5bcd6b920bf83c8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a174850f86b2650ba3d017c17c91ac581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4d5721f9fba163b10f37c125af84c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eeed663fa2c13bedf669b9207a741083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecc6f721f6b63ea5cfbc7a18e4f8b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bd2e6420bf03d5198d8ad9d5975e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372c5bd20b15d626eeff48264687fb686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6469eba392c2645d0b3be169a79d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9989f18a2748ebe088a46788b4f83b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e387ca3212871909a428ec4a5f44f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d0bb7d06046ed490c8eec1bec54bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308e655b1e466f8fbe8e0c50be3bc2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a030b4d4e2b0534c26adf72a88b4b8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028aab9b0c9193454fcf3ff2a29587c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be8bc17b81269d9d2fcc011ef5c4fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684e60a57fb0409b4856f2d5b404bc895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04910171fe220b75eff058625256a86896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df32cdde736d2a8d2351ba592b0efc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6f10e58896422dc37337964d274bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d06ed371b1b45dc425c99afb2418699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a519aa28944259ec1aa1228a8a4a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eabf0509ccc271049ecc3a8a6c3f73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224fcc8cf381e9bfd3d0614ccd44a51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d056649952948bdb4dc5e517ae6cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4872604a5c749ce9f1e0222385724104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ef2aea4a3e99b8f1cef353843f033105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362e884d72648ec1da5ead4abb3891b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15cfcb62a9e8f157bf19a3fae690c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7dcc01097eba481b884e264d1bbcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec5ede16ca3ee7bb21870732184762109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be85ca1a79ae897f734e32351f8094110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd756551618e19965f4d41278b000d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a855e5a16b66ea05a3c0c8625418d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8082f96189505d3a74a7686081167113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fecdbc8492d0252d999b7872714509114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880147c310ee86605b9ef0f2eb663515115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b3e2cefb05d699a40c8f50f6ee519116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bc667d65c26a18092778c87151822117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdc6fa372104e4fca5dba0d4234835118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571dec9d283771bb3a6939c67fde409119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac78363be3458636b6c192616d2db09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f73945141840993e032f250b7a644121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa01d311ee56dd3af110bb74a5ae9e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e5848745e95179bea80995c460d73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81b56fd6b35f67b680cc1f86f3ab30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95255ea82c726761141b39d7cb8dd4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232c46915e381a4b7e545a35da23e6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b97f6034811662ef8aab26f8102497127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d65979af8dffe532af2cb817045304128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310b2a8237ad326ce482ef5172d27d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc860f51f38cfb9a9e604da97a6228e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b603b47c1c77afb8cb5cf2387cb289131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11137e6388deeb07dc7a814b7338c59a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8183bf84d100f26a27cf89cd907805133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838b1f2767f8f3d2adbb52bcea3b615134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829c82f3b7e9572e969908bc8aa0734135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a7da093b43357b82b208baed00b7d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c17862a094f07182abad30b659111137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748586d9e445e35cf26bdd16038abaa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693b878eed5c5803fdaa6849dca661a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af4d51bca43b74e347fd8f9e152a23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e994c2b97dfa4afe71d8e69cdfe00b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52bad987bfacde9eb541b346d7893a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffd6eb542050001d406dbb9d7d779e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadefd577061644b2b162fede47f768e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1c4f4d18377870a52fb0c535475d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea166c1b8bee4fa5d8aa451394f0354146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323bae79ddb2671b6c024c6436ed636147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91da7fe5fe6bdecc0b6a6450290158148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a39f9b5bb194af624147d584048a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45185e689b6dbc5c22df740cee1a92fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e860faf4a229fda1fcd733d51cfa85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaedfa2616fa0d4e770b95921a43bd1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204914fc5c504e0355ff582d04af2d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a61dcd105795b75e8ffa538b17bbbc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75a93bc725c922e3eac370908f724e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304355311da415be2c64bf6769870aa9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c028ed52c9e25107251d3262606b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639e2447904b83a4546c35b47b29f07158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ea33cb4af1df017225c542330e3c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d9c87f2b7bc4c5e09a49fd57fc495160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619a8a77fed875c066840cfa7606576161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90862f47ce997cafe00e6baf9d8faafb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a57b47e844d9ee6b115940b029499b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7898128cde5834cc6a0d4012061c19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641dbb59ea9c0aefd6bb562a7b312b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699a8eb48cbab9e0d376869c8a965e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491016a466efcfc9eafed89cc8da81e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63b92f7a96195826fd566de74d8fa1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334f483848afcf74a0d10d82f922bc3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edcbe5bea42c0fdfce7dd75f3d7495170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af9c8a5869edbb0f2516468d63f0e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e86feaf7ea7600df9ab961734da907172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4aebac5056fee50cc98dbfc10aabe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94828f4e0c48ee17384e8991841099174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907f4898efc03d7e2bf8b5ff2e04299175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e331421dfdc0bcb9b4fab51d9d9f8ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a08b436d345302d396c717d182704d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd305b91b07413931a073a3864a628b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e3e2e394dcac35e1f9432cb8ece1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee231f8bfc5b81ecf878389284a6121180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d8dd608a0de2a7c401de59f25131f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5bc4df136ec192303b50eb55afbf2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee3e72aedbc8df02868da5de85f2d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c703295770ea0d705fe95e6f126dc4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743d7b4347a0725fa7ed3d00cdc7447185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4432d43474c973ca80a487a612645186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c336f811c555e994cbc4234716ce4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad603a475c7937c220aebcbadd6b5df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db83c53c67aab7475cd6549484c969189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d343b3bc300422d7e4cb4cb2cf2b80c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c48b6b00fc3911060af34b52121ee2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118f502d91022ee43b0e9eb2e59fcd9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cbd56198dcf9be98865f80f01e867193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da39336e888de25165e065e67f71f87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d8883a7edcb5fb69630d2df520788195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced85e6820498400d9cd03a3b209839196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6132ef0ae9b89d84eed4c0d28140fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4a808db1039fa664d38f864dab1c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe2fdae29105918b738f87d3421105199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14a9e56778b2c9c0cdd671740e2314200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be5aa3cc56a19f34a697fa0ca32be3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7cfde029aa0b2e50a3f83dd39c5cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1357f2b8f7d2e6b9ed4fee9252e66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18050d608085c78351b332ff2a3613aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bf017a39f41d05cce229afd56de3e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b009647548eb7345698ef73a86c4c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a07e04ccbdd538822b7ad11148b4c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291086281a37eee2c3e7a59e508ee133208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c8da12bd8f2675ba5c330ea24b676209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70542d4e52c6d405a912ce9e6583ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfd18e7465f7e855707d87da28110e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718f61b823962e711b547cf35967504212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb36f6ddf57d3193cf53456fd0b198213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1c34fb34ff5b959b7eaf084c1c8a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e2fced20192f8ed24dcbc457dc38c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a6a967680c79283ee9a42dc6e2328216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87602d129e4b1cb436e360c39756a459217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fceae3818e8ea48c280f4b1e626cc2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e729835ba3c6093114a2c808299e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1629c148db721e77f6872d8bc3e8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f693ea5a8df988a8cac821ed0952d0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447add32c9987e81a6d0c3cf2db751a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bac9ecc6aa6fdd328eb5d51faebbc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2ce81e976e3cf26eac02f49dcb03e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24407b91c6b99da69d78979738f7d3c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c7d5c7fdd90cb991ca85677f62a87226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f40044db25d9bfca1768bcbb3005c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70568f4c902e98ba0115623d5ce2ea50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0d972e93bd05a38a60b70c3964c09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc814e9f6577b301e9054d96a25d087230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cb25f5235d9c17f54b8f870762752231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ab38e65b8c1693b87b38884da7264232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0fd21c93fae517b2fbe398bda4186233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c93d7112b65b7b86228015b73b8e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba79abc0694df02fe628f529ff1ac11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c288ecbebaab807f4f68f5c356998236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cdc1b955504bd98a34429b1452808237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49941efd35cb746892961420681485b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d69e5bc6bae4377b318a023c3886a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dd3527c4d3155f99325408b1f5406240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8a9096c72237e4a05d33bc0c6cd42241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f3776fe8cae7d0bf1c2ad523e7e71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ae5b505e3bd986010074c45967a4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001b05911591de69021a12ec2a63ecc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e896ea27feda2b562379da0431a60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ba4fe0f7879e0fe8e6fab0d83ddb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3619d6c42284c5e1598899f4fd222247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1dece4ea5ed1267dd59a6dbb7bf19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166eda40e7cf47220d840185bf121bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e73e802e1eb24250dd38986491a9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7eddc147a1aad77b14b7ecc241c1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8a4810c7185fb879a4fcc498bcce1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d39e84e91d5ae2eacd163ffec23d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f94989cb32247631f0ba8bb29828c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c1d4a9829754603cb0c1c0b512fe3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8953907f9f37e5598698aff9bce97256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876bf9bcf5e9d0506bb752c25bc146e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75013a02e899a9288f8d7497d2848915258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545407054936cbdb3b49aa02c5a97d88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6b2afa7df6760aa5a94f4e59e2b9d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bdec7ad4b913a90f3243c1d68d1f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ac4538cbc58a0a3ff5a90a828134e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625bb064839ae5d53fa8a9e8dbc4ff7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5270913dfa2490a06ae68dda2f159d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82127de8071c6e847a4d74c511b9e342265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3691de39792a4e4f75944664c269d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1b9f12325cd4cd774e1c8f90fb465267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4295611174a888e7bab24f0a5402eb6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad1c1774609172fb5d8569b9f2529e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accec2870ed0aac88f42bf20b44c58dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a46ee78307007c6e8bd474c6074c2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a8197b418942a4acb8f91473c3031272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15976bf0e8a5c0215b5c60ccd095e6dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d37f12fd0be6dd4c19d1766b8b5840274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90572332248a5ff3467deca1c96e183d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958500cdf7a2d83e821a1f6b320efc6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dd26e458d30ad4a1361938458a6c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212aba81bc831000afe7ea4cbc805b6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4cbf7c2b15c6d666a81b980fac70b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927ca9c2274a4b1c53173d5294715e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c72e031ed897514a7adbe14779a89281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8210d909b8648f3c2c5c9a97a7dd95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9b7143f7a1ccd7284a5975731f1e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d13379d5b542c8dceac43550ca06e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2db1e20f46ff8093c795ad06aead5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe286703d958bb1737ae35c2aebd6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1436880eda3c86a3d7bfc20abc52c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6e0a63f71259aa548942c76312099288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201c425b7ac700e050e1ae4afb3eb34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa42fea8f2988084a01ef6f9ba44613290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7b46d6fbb8b317fa966113191f283291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a9911ad0be07854ef592273ca368a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47603da1aa29f28cf74e5f03332582b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7afeec3d70e89541115ebec272f93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cc882f4899d3fdb413113bab4af4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829d5b289a7b328a3b087b75f8855f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae7d83fca4aadc76e027a8b49132ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394aedd8aa306cc1e19a5fe524f7671298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e48c7c25ca55fc21222fbc0d117b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f4ec5a39ea3a9f2ee0a4b8e5e4952300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f0aaaa58f01bf8b9e02d4b9bfd2eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39aa8d5e07ba0770f50995c0df8b35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68f6781d7ad119b75642aed18a430a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c5917786beda0ccf2f3d13c246801304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64dcf98dbce9d70486258311326838305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb30b684104da7453990adb31754ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e807bdeca0e70f516452f03acd4a36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ab572972fa890208b409f76f4f2e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75621eb8d87cd13302b36130c0392d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8f5933dbcd9743f77cbf499482c3f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a016c817a87560971930132a6ef4663311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad70353ab5b78643880c7ab338b3153312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1a2ae2d59d2d20154c76c48ea5c5a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16342b3e5c1ef63c05ed9885a720e7a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ef73da4f45a5e5b3c4f135b204db5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86fae71f66b910975007d9915ba11c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242e9ab69a2f5f4acc61aa51004a6b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccae24e3287142b4b675887ddd5e219318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c27868e6c618ce1bed2abdffddfe0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705f67ea087899f4ef15fb7183cfb71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86416f63ad4152ff38f19ce639454a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a582e0515ebbe6bea06ca4176271cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54919f881fd3189bfbbb15a75fcca13a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4adb3cfd7add4558a1445ec7f0151a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d54e107327f15b5ab864754dd3027325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caeb93fecfeb41de40b720642a56af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a149a70c55acdf46715b19b3153c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512efaece5c394705a6c345e420e676328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf792e414c859d0f95536080121cd7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7155cd283b17f451c48cafdaa8d9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fa985c6adf4910a4b0509484ee87e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f407ced5ebc2ab38bb59c28754451332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9428f40ebe682770fd51711bed0610333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95f8238bcf20350c2ce8720046febc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfa359e71d94037ba4e84cb15aee42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9b31894d2583a5f2841bd02f221d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7ded93439fef77389423b3d9fc210337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed1990f807080a38aa4dc96ecde3c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed483561d2669b592449e0f7455c98c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549081bb950912c16b45225f036cdc3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4316efc5904104f31c3361cd1988c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f560708632dc9162b5235eeb4bfc89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a740ad3ac4cdf96f5a5c60bf7dc11d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a50152e071a4b9d12c75a71c6e9fbe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1e4042b17d1c47f2ceaac07ae533b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c214d880f1e9e0a8d6baf1f28bcfad6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3eb956bd92e6b15ea1c2f95f61f51347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf6fd927becbd12f1e21c06b8b8886348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88988ad8a466856b3bb28ee64aee618e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd308b7f082eef9843bd5a38b9e7e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ed73b3e3cd7231bdd0fd632f7ae10351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60a881d02a114245ac1123b9c9f654352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391d4f2682dd2ea33f0e8ecb912d5fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792786187f33c6a27477ea3af41a264a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bc724f71f999b2d677f44348ff625355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aff83668b9be142d033d420fe81c1f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462ff457c81c1950cc0e847a1c92043357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870560c60ba55e0d1175af71e867132d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ffbaaa07a0046a83288bb71e87840359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aacd44217d75a223c0e3c22690032360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9056db1957f305c8015caa539c4701361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53d1a7cf50ae1ac03b3d9e224f32fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63159558d459eae0b5cb88e7a1ac7181363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9294cdc583bc3ba77f0ee62d60cb962364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec557f5be8c0f48196625631c096540d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6f67170ccf2801e48cc83ed69ab93366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8bff260aa7fb4f9144d910d292f56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d0907755065335d1e9923a80060d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c922fe089e2a73b73f0b99c2d682ef6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a9f5443c3ff3f10cb64f0a3f032c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eeb867cb65aa47c61be382d003ef82371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4067106edeb09df5fad86cae867f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ed48405e9b5bb1964ae37257b4073373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2f8214ff8966dadb3a31fcbcfa35a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ebd3ca077ce00cd0cc32636d9daa7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1258018558391aa4749314f42cc96376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d7bd204034aa0e94142c68bc3993b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5ee072984abde16eeeb9bc2da2ad8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc126f33a8cd09add2bded8fd39ea13379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f39787c38195b9c1dd23ef4be88089380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a7af304c1c52a7e1288fd5ec50d31381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2054dbc47ebed6cc5fa00a9b4c14fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3f79babfab2f9e2bbe404721cc8d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d27810cfcc72e06265387b8bbcfef6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6371dc28f4ed9a5b254188d9963a19385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2710ef3003d2cb4c1925a35fe2383b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe80a9bac3961364efdad908999fa9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66527af93ada9ec64d2d8118e9e513b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dea26905cb7b95370fcc2455eafd8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8e0bdb805a0a5ee237bbe51184e75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c49b3ff44000d7d1efd52d286759ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20698862262f8a0c13748de4dc20baa3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578127a30ed6fc0a5e9346982633a0ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1d0a93781f9a6352f297886577239394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afdda3660134a3792931b4be0211b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72e4f48c53d06706376ddc1033577a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e04f233e1bf66fd847889ca87c1aa1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d116a17ec6e17a1b9f0149a4b56bc8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447187b6417a8c72c3ccea8785f38c12399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db24a43d246b1949a587c64690876c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4fa08524e8c4270af5641a0f1b3df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a986f0d5fb41b8f05faaafacd3f8e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c571d83b7ace86bc8760f25afe5146403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0ad4da36bdb7d8a834779cba92d5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dddfa0df08731a4758f6d2fdf4d21c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b025cec3bfdc37a22612aa29041cbc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969893a7ac07c712137960b165be86e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29173c6d97a340dfaa9fd8b1ee4ed6e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdbce89a9e07e64698996bb50161b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6143a7619960916a265704f6ee8803410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bc41afebaa0c993331fe3a022432b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd9f1a3bc2bb1d8e4b88463fe2bebf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50c99836a7a331e2d5c33ac4b207d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75c91cea8be65c411df90eb2c92978414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabd1f67ab62c5f0e296bdbaa04f43d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1fe09cb2e6861970da8e8a7ecc675416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc73aa0246d8bb3c7b4698cc52edbc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81969973bbe23ca21d84f0310f373fcd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a8ee3eeb234fca0877399c6703afa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231250749310a456853088f34d37190420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8256c0c2dd565778161fd0447a016421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccd4825cc3a0fc585f160ab7fd7665422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d822769706ec0d600c9f8a73d5b610423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cf2da14eba6c2c1875fc237f332c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada746960bac08628a232e9007fa913425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8274099683759217732b3110d7dc637426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d4b99884b9ec5cb17c718f7744ba6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d384a6adae2d8587c2023075bec774428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08694353c5e91d9690616ebc367a6f02429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ee4ef20ce1924f8d47d8b6fe388db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbcb0d0ca03d0649435a430d917e32431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7abee6161d5781d0a28273236addd8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedadc54d6cfb1698533d83d9178ebb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2388927bfb88838bb02925456a9af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26439a4068bf70e7defe47f97136199435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caabe2c72ec56ec2038ae6e3b3f653436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd455a6065c92248c907fc02c67033437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cb0e35acd2a798737e0ba6210b68f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5239df18ca7ad36a889e3d38fffa9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ff4bf3bf174e689b9039618539f83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b02b617299302356a5141503c0f563441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e122f9887a2480805881fef31d05a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5701ed4254720fd63c07a836a2272443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b46a66e7830532e05e33d5348c437444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f606cee86fe694b823b3f17b4686ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4bd3f4fd4706a51de7046efebad8f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47281bb982240e13935631ff3662bf3a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855b4cabb84d442cfa493ec3f697b93448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513d4a31c78ad6a696579a54287f56d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caa7082e515cb351ee2476cd6f102a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92be0f167f3894763f2b73369378df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef54e3ec5097ae2e0b758b4e72fd59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c92eb381c607cbd51f28167981564453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8eb6b34f78e3062517818211e746c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76828d98e5fd9a8f3f1beba1594650dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398678a4981b0574fe8630a3acbc4ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfd537bee0e93a1db158a3c4c99176457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ff4dec7e6b5a161c12e88048b73c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f336387b4e1b8902a313533dd81810459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92a7fca1195a9d58beda28d9e0a28d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52eb78ace4149c2ef5de37deaa0eac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a73086995e00ab4b62e3ecac26e9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccc388c57830d14a2a8a3ef8a95133463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924833ccf5a340f57633e176a13f4ea2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548a168f7c678d050bae6772be15838465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bc83a14246ddd0cc99c48fecf38c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193560b0b8fcb4cb5e38fb05583a7be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07915d01a32aa603d3785568ea32ce8a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bc17ef687107da7653b9fb6e19d29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1a57cc976f923be83a81810993bd0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da3aec972f7801baa3cdf59a2e931a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cc14da4a41c8c664e1b993938f4ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868a28e7306530425881ef15afecb1f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb350c42a5e05d303199cf62f0747a63474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49959a287b2d4c224a7e98555a1fb503475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a0387f8cee2c25097bd8991f5a12e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38cdc115cf2aa498ccaa3912be5269477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916501da6fef78e1a461dc281307efd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d492a8c676189a15e659dd6dad06c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ea17df4d168551a4f29befd17bcc8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52c7823954076bd4ed64d1d40a29c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fa9676045762e4a46633f88b52e2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce71d29079c8de426042c9ed7a38cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f8315eb1bbd8accdf33b5373f4889484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea4dade6e1b5b9a81d00c9d1bc126b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c5c805545bd0c1ab0a93897112f04486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7ffb85e39b0cf25cc3b3b776938d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fd9702cbe770a285c90cf622a62ea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af895dc2a2de83a7e3dc3415bb1798b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69de9fc0f5adfb222ab785d25668a47490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8934cb1301476a64ba4ed05a1f5344491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589681f550ef9ba4b4d7ed6f3aa6238a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dce5a4f2cc774b33af8ea7bd14c50e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5c01e8eccd7b4a5465dbff4a3c811494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba64eb84559d5e86838fb605b78653495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28cd5089e84b9a029eca8de124e75a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0454b6e9e15f91c9d5a7ea19c84c9b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f200a51900e645993a9f1b1410497e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0938f536ff0301ea2fef136342289f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e613c272e83bc24849ade695c33dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdb123adc5b2f2d43515e01259832e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395f07b138c3c0dc6946d06b89cdd86502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91cc627b49077d78dc52e59f32153c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77204e650e5f7d339cb49e9c58aa38e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1163d245473f4452d1f1beba69bcb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fc8ef8684261f647765b9fc38b471506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ef4320a6d5d3b52f2570519a67b39507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e57a987646138474b335e1b773b51508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446ddc7a3620566213ed97d4e8baa42509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce087fd9a76f97a3355c4b7ec52ecab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cff7b37b70bee648c1ab5be0dfdaa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8f1678ec1822e099ef4eec155a514512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3dc08a005a38e27a8aac91c03cde9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ee1b0cae7d10da32a9d6545eb39a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150dfb4b559710bd59feaacf6cda848515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d965165e0da135d656ffe4be615a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb924f17807660a35d01fcacb62c99517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974b550a08163f740aac03892e1793f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a354e10e32573b406481b4858e29ef2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b2988fa2dfe28c18211717e91e027520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be748822d490b7c79952d709966eee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c015bc6f69b667e2c41861aad01ba3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a98a1bd905d8e17a89cbb54d4254c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c54448ba1c5cd1cdb0f51170e42b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f873cd36bccc926f1f852177974cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac33f19bdc564a8708ec09bafa74b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201a6c2f6ddba620192454264086405527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65021442301bfdfc7426b0ae2503f43e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6c3bee0a1ddebcc48559fa99ff476529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9cdece476990d418ac14de873c943530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0277e9aa8f48d1939821acbcd61f6c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875515c2aa8d4f6741ca787ae660c731532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22074e341423c8524470bb699613a4d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9f66df6383c08090c582be3ad94da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681c4c01dda8fe85098f2e362109c10535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669472ad6ee6a8c7c0ace101e1fc705536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d3bce6eca49d19f01c0e3e6f30ae9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58787c7d7afaedf3361a45438de937c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba27ba5a3e9f10482a284ebd5a9af4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50cde6a06b34e447af50572fce1ee3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f1190afb4c540ac6327d75502ec70541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ece343887770eeb6aeefa666ea83d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8ba687c0e5f57d8ebbca667a938bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d4333e3b2a1895efc283878d3e582544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f9fe3c8b67b86989d96beedbbf52b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd7d8a26be8d61c04034113cc96b19546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226b40b47fc13860d56fd84e4ec5b00547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db5060eec381b4e1c1c1e5a0205bda548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5bc8e2e9828effc7e8382c8451430549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d0f514b23e59000ba13a50194e3c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d8795d98e4452f9291e91d1f2c3ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3eccb153f05d4b8698fad1f41bd58552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9402acce2f1c0cf2e2f97bdbe3554553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5756ca102274ca03fdcfa0fdf61add2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92729d23e47d79cefeb601f353e43a4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a34e32e5205f0bd8bc28e025f9469c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e7d767b12d502424a070c28504902557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604a202c312fdd639d47a83dd844433558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7297c72978c48aa6ca3f804b923208559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a3dafe80e9963aeede119cf94a150560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4986c67646de700e6a27753ef6b8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cab0169eec5e34922781aa68f5df69562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf427e3768a5f1c7e3950ee1ad6682563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150546b71cf9e4d0cf7ef6bb725f367564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be583d02c3da937074b8df7016964e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c84475fef6a2dd8ea021eb6372a70566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ebb106cbc6fa69c072384f9621a96567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d9b2603e68bee30e0ed3ad3aaa457568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edda331b0569d78672d39117ec8647f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f43d991b434cc0bc5b4e877b3d218e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e70ed811bf9e86abe23d3a81046d5f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349d7747034caef743e5739c757d9a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8f7e8103dde61764fd9fa86883e66573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360888ca9e624f7a4a8a57185e5dd920574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816b8461dc1bbdac5745c2c9eb7ea79575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcccae09d35447e1b8a6199ee46f7a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73054cb79b6435bf81f9ef480df57d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dbde54b42cd292d3b2aaa679bcb06578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4619398d58f0bda4bcd138de4dad6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270284006df0d7083bc7512e8fc8cc00580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c33510212dd89ea7aee39a177c4119581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d92b656fc085c7d4e76c4a4d88d17b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434441375dc686e94cdbc067ca6004fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab804d01a43841f46fd51f25f00b5b6d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581463775205391a4e30b6efcc09195585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136a8124d0aabf4e924441a60a627d1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac31cb43a1fe1010973f78620ef988587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee33ecdb2393ff869926fe50e3e398588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ed216df31b3eb86584b8bb73f8bdc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60833779510ea19835c27d95c4fe17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63760ce922763498b810c77bb7c7bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9f2702d64195496d8a3fb8cb7cee4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0cfef14412cafaec239173d0444fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb7eb07645e0480206b667568cbba3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deea89233e1135c6c651291d60bb32f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a704099f100695f9f4c2c1a1388e6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf4990a9f6407639b96e7605447edf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb2549b5e8724b1b14f254e1a87ff3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f7fecd9e3fda1d3f36a2f90d27d92599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90189a654be549c0fede01cba8c6bef3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce35b2f43f8156a7547d25220f14495601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b6e86c123bc8022903066bd90333f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1544d1c359e2b39924892207c0f3fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e2f5769ecaf178580b263f545c082604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b203769b5f737050ceeb859a654fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89234a36dc056096b17ac8f07ab51682606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a172a4917304362e184059d5f16ff0c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945a6763d6d2840ebe9c3fc3142866d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0a3eec011dc857cd37b8984eee102609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c021612cd75169a8f4db10d3d92a7ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e499d01502b67d0ba225ee4bf40718a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc4eb2dd06f564848665b572cbb6b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8496fbc083ab404b573ea89f33578d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8279f661a2b926a105e4c1bf5a0393614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7d7aaf3c24270ed1e01e1bafd75c4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6196676a1c527c2cab488919537be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85189906fe7bdeab9bc2bebcb80d687617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e1e6d9d94703296f7442fd3cb5d69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b64ed969ce0b7cbe673cda36cffad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb0b0bd9e9f0c7656bc22c5913e650620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0ec91b1fc228825d05ae4e1d96e7c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c692e6b9fdd23517591b223bae0b8b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d1fcde99f6804aa866af2ca03864d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab73cd37c1c00fbe1061eb4d6a12b67624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a7fd0c5736c82aa7e0e1156d917d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4cd85889a9d15ed19fbf429ae14d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd31eff9c861ddb00a29c08c7622df6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b8802f8dfa1540e96873c201e6e50628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5a73f779ae1dd0e8a710a903e3e2c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854120fb22bd1c08fa5959ebfa856b7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46641b07793979be2c29b2862bb57e6e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f5fa03df558242ac07a042e15237d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4ab14ede2e76c51be3739d5349cdb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b57083e6e1c961d7a308f71e683620634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc088737118427d8df930f850d01de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399162962f7474a4bb4e6ca0ed22e37636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99e4a790b11483f7f153b304826dfb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1385d8bd013defb53f9a9a8958a11638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba767f89a315e9c779ad356822b5a9c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a7b13bf4ea812033c719f280e50d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51635e8c1097322d9e9aca2970caac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24cdb675f18b74b15251a0f492ade4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c781b8a7c01262cf9a6964e7520d94643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3ef0e3c75734ba5824d1a795345d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3366e221cf576ff4cdb9a57cb8a283645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887aa3048ca315549620df1e87b3cf16646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf798632d8e4bc30b362f7e33722b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfffcaadf98ae4a9df746d212bbff1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5cb12fa71bee90e59f3378c18b91d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833153bcf2b2123545f2bff7a8420d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963098d81163a521b948ede2f8be99a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffb2be8e2787f4918a0485e9711c37652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867d1c38613673a04bc267bd6a370ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375798f27f973fb2ae22c48768c8583654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2fee9437bae7ad1a35669527803d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d74003e1998790f3a00fb0b1bec82656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de19e9f4edc86c56938dc0aa005328657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b669381f70d2dbb65ca54e7dfc25212658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b57ee8b4d3bf80ce405c36a4895f0d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaf9a8b0137e38fc88ace963f6aa3b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad2e58063b8ac0d86097ebb3c21f39661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9440ac051825f6464b27c43cf285c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d9b6d40b32ee4b5253c1c47080e68663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767719e22b0402907d0a2d4a4e1a722664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46219d8809f7e857db3dc66c1836f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517f358ba1903b974b894604802640c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39411554b79cbf50991b869de48dafd2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c266e2fac5c8709ea78de54ddd7aa67668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee22faf17cebd53ee361d76049b79c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec061d10354728b5ced525de24caf3df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e9e0ec7f5eb8d43fc47c380afa93d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaa385f49ab5ac59d61b3b123cbf2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234246e35cfce1f00ab13e94cef1e2dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685350fca3967db659efae4cf40f4695674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85412457ffbf615113fecb6b614d8f57675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f985f5336a3514c5fe7a281379cdd5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2d91f92ed0ba827911d0f0831ad46677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07a14ddc882fa74067c21a237c6b29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc57cc9db00f063d7bccc4c60fcbbf5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cf731053fce09083d9b568c6a29ba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0589c9bb004ecc68151270b6f7db441681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a8078f2a39082aaec06f8609b255d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4e02a5ca2cd3d3834b0dde19564b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59948fa8e7a6afd2488f8a8bc71ea3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadb16302d4babad86f0e9a94b514c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c58723e34a82c4285acfedbaf85bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd9547e4480388c7bfebf5bed81d5e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86294ddac8085578a697ed6eab1c55bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5e8a8f9cd5b8edb0ae837a11fc7bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fd05fb7bf46aa46a67bb18c63d329690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb51b14cb98338f32dbaebc6f97b840691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb5d2a049ae636e071ae911a49c160692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be9d5fc42bc08b8118c55e457f2684693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd4e9ca51628f2dd233fd0f100c06a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09559c644337d22c5a9cbf845f020554695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e377468af3d9dd644f33528da66516f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a438a985c1b8252016fbe18168b4103697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c3832ea67fe0981a3c4b12eafedca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd0289c847d353896e8b5ec47ccf7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24008400a8e70a1fa7c0433717797589700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244338334741dadee6e2911298c9032701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b56cbfa3b082f41688eeb9c045fed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9c949bb1030d88aec64a3be041a13703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084300ed24c6e41b01e7c0875686a9a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd379f9f0efafbe3ceba8202cdab99705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7328e7e338397d65ba5c335c90a1ca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b724a5a36a87c64f156331923f3a0cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea99368015b9ebeddbc225f62b6fb78708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e2b5559c377fe26be1d68af721a52709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248440e9289f20319a7e8fce95b77ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402bf90dcd19578175411c653b062c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ba6e4ed902227107be6f1388f5fb3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ec6bb5a6eacc0cba702aa82e90dda713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464856031c12802ad9775889a24808a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963db00920808be75d56fec6dba0cead715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471524d54ad939fea6c593e6d055889716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964123005661b78afdead425b7297606717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03661de414b3db8ed9ace25c0720cb3f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5c23927a272acf104fc5a436d253f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756cbfac1754b4286b513cc019b0a87720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a31f5697a9a4a12c4993c9bcad4492721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fa16bfb5becfb42952c068bf4625e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b958f1564c5cd29579b2783dfdf6c08723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c328475391288eaa700fc5db9d6d7e6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186efcf64c4eb9513f7cb494f751c1d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13fa6c0491520a2f55513a3e4d10b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bcb80094c50e86c4e5e1c3c6e48d0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ee24d49a14581bea58e7949681bfe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce176246a18d1f0335fc0e18be2cc531729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b28229067a80bcde694fae9195bb9a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78ffdb6a0245128fbada70f4d3b08e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58704d3650af37e59884d0107c91bacd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557666fdb49098c631eba766568a8bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf95605fde82b0ff72a8aa73c0e160d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0750e4da2340263be186f1c07c5d786735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9face634c73f4a80d0a0f9c56b464c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa9f54a29b987e77797e0bf0ea0eea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a420c3ab5d01b0867653d494cbdcf80738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56115049e8217e1d763d83063929610739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ce0548cff5e3e0044a7d066f11764740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3daba9683cbc3dc66059f474423968741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485103c2e6295e40866281e06ab2670c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987c2ec18d62c672d7a084834db4b3c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a615feb99d53eca43ad04a785068d13744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92decd1b60975f0c0a0f3858cd7100f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549295d2aaec28366055fa0bfa1a507746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff67fed439badfa2b5a91fe31a8f6d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99770107004586ddf0c7edc65383455c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ace4da9d5ffbec02755ccbba6639d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43229847e2b40e2cb73ec402e8802ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e526899672ea8a6c46a3b969854ba7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2059f2b499145ce9f8b7fa0100af0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea35778ed0762752b01bf73b496d370753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>