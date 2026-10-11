--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa31330a14929f7fa2ddfe63c7a5b511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6086aa869aec1598a3411f8b50c272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e730f5d5f16e8d92366acbf5691eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a6eac71b52ea4ccfebc44f08b78c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d90bf2324915148b12b618837215365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef83c9d54c18936c6bc80f2c221b406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5669f21c697e507c481ea5b6344d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d6170f8049a1a425028b4f0bdeb7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a6b6aeb2f6725da22fdd905277cf89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504c979e58251d37844a0f1ef5b5f9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9378cc14b3bdc8485b38d48be275d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9455baef02b9e89c9b1f9789b70fa3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bba7232516583b0c4af9a3279be1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304df422f124e39bb9b84dc88f202d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32ce4a49bcfffb6fce39823d7ac12d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a5e748ae96830d32de34ee7878b2216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a548980e40cb07c56bc6a0c9e44f8a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c16364b59ac446b6d5e9def71c60ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e39084ae800ff1620d2abd6c35c99919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447fab3905782e6ce6cbb0fa88c2a8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d756871bb905ca70581667dc2217721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2c61710556fdf6a3d0d62a63308ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ef5d5bfc621194e9da22432b9d0c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaeb2b7680332f2340abb5fd038cdac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2aa8aad5327a73d72b85678b07a8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49197b7078fe5952060363191c43381926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b069c416467e38652247c6115bb85027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79603adce2fd4f17b24a91c5b87f2e2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9042722eede1313807810c13a18ee129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312484f2bf6fe0ee187010055830329d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb08d26b95d8f026cad28fe9989fcb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74977881733012b3273ac5f783326f3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c3fa1a77b8ee76e9594e96589e8f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad54d6db3be4ada124a0bc014933d0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab05704a70a6a0f5d4ff5879a023c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ad9c25c01a3854d9cdaf94c98549d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dccbb4176a71d6c348f6847b6d77837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c185d29bb43fe8d989e4e92d4a2b7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee772e6c7bda19e220aef5a7667e65a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5248653ecc03f86d56e48f2f9fb99f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0a0a7c73bec9f77766d53e814185141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917974bb24ac998b63e84a62ac4bafa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c3e9ec17b59c10ba77c419246228443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd980940de62e059a828d29f23d626244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268a4e82f733d208807b0679e78b45245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd7806d24474609c6de0fd727f97dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a577b68d4790b876efac361d1dc8e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549945bb3fccf0f58aacfff2febcf3a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218a69a49c3d1ef225c8251d9f1b28249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e202ae4e219b8344db4fb03aa4084bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21365c87f3e3f25ecf24d093c99705d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c281316012991c94b6884a616ebc1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c839d6b1ffc2e2b48fa0fc549f76e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d5941387e429518e0808ae6cbe72654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb32b1645f8b53f707ea75ebd45d17955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85773969db73c090658c4ca4341dd156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1d032d3baaa29d682219b3ef577f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8104ff3823625c655602771e197a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3afff680248fe2497c0dcffd1c3ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad42211567e22dbdd0957b4cacbedd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40243aa7dcf888799399f9eaf8857d6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f154b3f8be273a7f8076366a05d09f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e37f0ff85f448c28990c9a127f14b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a37c47a4fb98d6f305c1f982e5a8b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dc329146961ddb57ab6250c02cf5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a246df613bd2a4092d0e3c55e088966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45f34cfa1e509611f5d91881c1453e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4d4250b8aab94ee4ca3c67257061b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc755fe519c8208b56cac502b2230269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572711b2979a4fe7f1b7e1de883a93770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4c0813cbe4d8bfa8cd2cd527098a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91948c60a314eb00481445feebaf6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4437639a9fab6a4fce33e980b649073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70448af925c156777452cc484046c45b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b8005079f18d1b8c31c09384de58875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c3d40c61bfc237588e9c4cd4f0fbe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988e4fe180b7f45215e6d5b3ed8f3b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048ac9b38b18f6f62128fa29b3a736878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f772a888033f0d6b04b82b19fb902e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73329b336b783aded16d33c3fb80cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37d08352e114b3cad20aca6382a6b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0771c63004ffe85662b7254c0a66582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fc0ff0f97d885a2cecddd67eaa34a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ff2526fdf3228296629c5ffe4476684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24ff110041fd1d13fadb8fff907ee085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb03f21679a939ef00fa032042a7f1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6962a48590fba782ef2c39601558c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b8273a213729b3a246a294184d21188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b00fc8174ce16466745443c61dfd689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4980f9f44950ced9d961e950cb63690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f322f2d36061501ab0c9595f697be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ed5516fecfdb6ed7ce67a3386c4e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc663482103971966deca65ddbed8493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc594b5450e542e76efc933937f8de3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edcd9148158196b58103e8860fe6cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1f96b34d4dd0624a509c55c0b3a9f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d400f897c0dcdc69865bb2b5a94844a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4f62d83d598edbfd2dd679042c13098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44a32052be3bba19aeb4376619ae7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c1b801ac59b52089da359bba35a47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62639c4e4fb0ff158b2c8534fa517c8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751f4decbf3f96b9616eb71ccfe4fa2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27612ad0e7c502469a770559feaf3a05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541382b91612f5ced6a11420feaa0a01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e32e35fb5f8578b3f35be64ec2a5a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0a9d13ceecabe95b6773ebe1ca86a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545bd011b9dbf1c55b196649500820c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dbdf551c4380cc198079d9e3e18e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3155d3184d6189f38503c824ba63bde109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1920717422deb4e8e22f81235752605110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca95cf6941161f9a3149b2de1ad490a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca415531419061f4fb233bd23f1bf31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c34671d436c647c5c7abaf0897df5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e49b8b50da6d03feb78064f422f99c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e6fa103caad422c6a7fd99a82e9fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edcddb2888d1f05cf771469f852f75116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37cdac654ca7ba8ed659075f44f621117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3606dd34e5fed731e72e0ec89c065118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6523a9e5885de77ba9e6f258af95cc2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd01f2af03999a06112b2cd08c1d6c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072bc8ef7a98908cc6f2e5254793348121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7efb32cf1c0f8319006a84f4caca79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d34f529d46b6b25a54888add61e7b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a53bcdbd9378856e665695721dff0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e835217fc9ff670e24813dad7cd848a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec0bd81ae5b97e75de5d176ca6a047126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc27109cc0fe9de5cce64f5fd5abc8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74b44e6f6b5aee4c398e0d56005fe3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d87ed0b9737bbc8724d1ea3cd9e56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e239598f290cc2d1834a3c47461bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680221dfdf3a9dc3f7919e6ad051fe3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86148ec5055a20a5af2f60022d22ef6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe604974b70353baf0b85b6bcbcb1ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ce4c4ecd342466b30411f8edbed1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640b460033080ae24b7fbb0f47c1d33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8296b9a9051d37278785a5dc91d0b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10a3f2490ae5e6a0e1a380a1bdb513137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd116b0e94a0227ef450ab1cb51118138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1925a98dbfba446c4bef55bbbfa714f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff960c83c5d44ec5e6245b08b6b7f177140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20e48c3cadb60de72fa888c209075e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1698e9ee8bcf9a89a5c1605d14fa83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa7d048877469d2cdf300ac1f0cef0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe479c831f5f00b635e1a9dac043d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add26ff3f0b7dd24063446745545f69145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594a631b8165b62324d190cfae7ab3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16b5d006c478557d62f81f349f5e01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba2af270f660a0d9b02fba081f0c5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe3cec1cbb7e52d50f3997bdff568b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e815fb1b3fdb041ccf3d537c715ee75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9c514db31d286e39ab52284bf3485151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fdcbb7de1491c6ae2bb5782ff5c9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91852e2dd5ff78e3dd7fab7cb9bbad78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d71459f21c0d05681fe2cb012b5440154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84fe56dfcd403bbdc4c6fee3240b8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97c5a9e57b2d2a63ecdd8e920b918b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5b5ce5e246e29fbc96fe7259d773c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fb66c93388423c984096da76482ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627868996ce1516c74d3e6cd3eff7ef3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ab1451998da72991744f40cd963a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306091e109a0b5616c153bb5332ebfad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3eb9503c1d2b6b6649e11b80d8ffc8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728376bc82e05208ba304f6bb4312c89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb794e7b71adf49aa1b2553c338fc4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc1a85518cd2b55755a97ea5414b18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25033a40c6cab0380a1d1bd313501a70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab645a9e563f545cad171576aaeb3260167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3028fd744184482a04be3e3385453a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b12b84d927ba8e2ac676e410f566d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e9ce9d38336ccb075b2faf055ad15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236d7ce7c6fbc21d4ea5f85e8cec25d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a646ff0096328d2ffd5e223c3e43bac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7919f9c38dcfd2cfb7442dc024eaa71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f44c883ff0751b7cdc7418c1a43dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a5a76950fc94f88cd0e1e9e6f1014175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d1dda8d1a04cd86c29241676531f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7aba8f5d45fb4f1fa49fbfbc376279177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a30c0d4b5fad1ad9d2119a3f8e94b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9af7f6c26213574c6ed0d7aa7bbbc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cf05358905a99670fca098189098c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0738bb048f0c850c4702d3522640297181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1194f7c533c28c9d707bb0bebc2bb24182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4792049e2fd26e7dea5515082aaba8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b58c4f07a0ec3a3ee0fcdca8b698a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6610d11542d759d55e29096384292185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9ed0dc6117abd5d0696b08f06648b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec2b9a9a793f3ad86adb25aa2eff22187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bff72ce831e62f500762994835e45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114f31fe8a1e71769bcc371477c0b35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387430f4b3c306d423e54d6f46b7142f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96f110ec38e25493fa24d1034d75e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e58c14b77941f92c9c415b6e7e563192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893323fe9376af3ef855fceb6533bd89193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd991d9c1d84de188c9814e1b0a59f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bac88f70104a48602b95be681c1bc8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4b747c194266ba16c612f65ee5a4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ea97f94bd99b8e72b9ae077df26d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0807a4d4b2fe48936d43f5277b85c48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0453ff1fd6f5c00cd3d5d4ccf48c0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd64438bcd00e452b5002e9fe24a115200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff4186b80675f6bced5eba07515eef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb2df3ac0fb28a577880c65dd2de2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00231c39c90e8c4025a3468c3d27cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed74e7b433f4108aedda0af96600af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dac09e351fbc22fb790a64afd432cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0453edff35cffd99aaed2414e92b69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e0150d2d7b981379b5542769e37f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4153b78d2ba14cefc7acb6ba9f1329f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9e6f53d1f417e825c729ca2b36b1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd92539ec0cb9eb95c3cdf0d5802b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd75dead57e965050a65524a6503707211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fb5f4febee07c40f950b9ffbf5b10212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971526d365c0b39e9024868f0551b9c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec768e1a7d21da6fcaf0ec0c02527a60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e4851e7887c0714ccf4700386bc74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f83187596ca7d4f5cb8707dfd68207216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc49b96ade4da9ee3b937d57a4e3d8a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e389740ebfa96466d43f1e4a1a693218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08b95a9af7f4fb44b44f1cee779832219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b02471af310ca88dbfb292dd024347220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62dcba7616ad2cba3c7cd268db48d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b81983dadc468dd028d68d952ecbe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0a3fbbfb6a4698d95aa6184b3075e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b6ca6c123b71f16d95f81ef5fea39224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b45009aa34afc224b3e4010f28a70225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9314a27a0d0f380a8e55d359b695e69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20562ca1329ef2e7b6b9b630c4940e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d1460a32d6868db9a5e5798a17f83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e24b57b899f2ae90b6d758790550a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaeaee3c4d6f2ff9b6a348fc24023ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37e47a98bc5636bae63242d3390982231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561d3e8e04509d8af881d5c4718b429232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659419c1ae595834f9d0e8533294c6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662af2c046ed2a9ef867da021cbb935234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf1b0957a6748de0e796399f83b18d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea336bd3d76122489fafbcdb5046f406236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cf026052b59be089ee80938e5ce71237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcbbf2ae4f8f95b207382925686757238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cffb9823a358905ffafc36571af8d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46a65985c2ab5c6558a1b1a3641452240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952f49ca72cee597a366a8aa6272b74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f3967144711b8946038fd3e305f9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a15fc68130bfaf87499ca893b4f282243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079a8e9447444426e33479f57bfda83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd7cb1f6d7cfe2dff5864d71c8c67f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939eaad4b33c84c1c588b428488a003246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3bd27aba423dab5c4e364f10e9e8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7bd456d532ca0296778420904009e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49997ac37a666f2af134a4b0a8df6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5a1d10693a55a43e1a01f109fccec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b652232806833b14832840394e773f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b40bbb84529e71d4cb7494d11920b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbff245ee47b602b9205dbb7464d91253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c511dc03e28509e6c049cd16a19f8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f228468978b708a5445a38425f7fdd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad42661278c1be964e0174c26bc012d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7de248a1e052cf77ca5cb5b9d26246257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c57ea4de547bdfb456e060ce87737258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142399078e4df9d364c6dac625cf4e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292fad506ce100fcea790165c82e5df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d9e7016d9be87f8b8bfbd611528e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01b4f577167b760a43817df365601b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db244303ba6b62ed2bb65506ede5e46a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219c754634efdfc2829aaeaafe315f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b9daa13aab4808b728339d836406c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd98f72405127a2d249cfab068d45c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55451af248c21a9517a0c217b037db5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc8dc1aca4d483a3b9841d6125c7a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14509aa40daff0dcc635255d2a81b31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ecffc453e17812c0cf5142caedb37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7828b045bb57b58ec0c0c048245e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2074448cfd5b6ab9d90c172eb64b24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab119572bddb91272f5e9d30d8ea3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44d4c0877589da4caaaac2d8fdcc47274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50755c090a5f2681a3866ab82f77d2e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69ad527d4736f1494ea91a17ba1929276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558801a39cfe49fc5bd416a23336635b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589d7eef3f6793cc5a9e30bac74e0f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3c6757c562782d4e87b55dd6c5345279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcf69325250c35fb13afeff1f0ce05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de57956ba69768c5a7ca2dc8e64257281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd62f2fc08d9659c70639a6f23dc60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafb540f610e488201a12019118fa76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f6691ea0e3d97669d56c6a227a6ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94004b7178695fb1c6df6adb2ed4947285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590c8a72da9b61a469fe1cca09f759a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169183dc2dc5c17cef57c63aab7ab69287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cb3518b3073fab8ef0a7ab324e836288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1676892702c2a844a3d91977caeb8b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9291392652b6f256e93c71f45ab8ed7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d31ec72cdf1f8bf9514acb47e58034291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214b05074445acd2082ca4b62133bae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecbed5c465a3baabd9f96f26c8bfd6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c8f39e2e1635cd902de117839249e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f173c051e23758e239e32ce0415e988295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb968ad195d289ebb9ca18443a4e1cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df236c5f1af5c51b1d2b60aecce5ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d22fc693f01ee9a9f3f03c8690af5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b298a6daf7fa5517a93999095a20e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423028b7c3ff915183efdc8aec4208e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f507df99a285d3b8b427cadb83b1dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35aa7d5ffdc81d85524fe1d0598962a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44afeba2cad239df622668ea4a6c46b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d4f32849df34d2eb250c0d9047aff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7eb7fa6563154f8a84dd305386d1f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a331a37b4eb1732681fa3f5834fb56306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f022bb13ce809038eb0e4e20029aadb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0290cd6e52aa82734aa642af0cd4f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66626fd04412a68cd64ce90c49ccbd1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d9b086989c32af1bd3c8598b5eaaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d917aefe6c774342d9bea698cfeae1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5dc318f757b809edb177387fee3c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abefce5f5bcbab98dab88053a3492c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b385d5475107f9997bd384c5af6e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e39db375714c988b99b056104733f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbd5b67ed53415ad8bb89c5f0b8ec9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a418add77a0a1725e8cceb620b17fe2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fde26ef1d35c11f25fc89bcdc6e4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6351a0d48ebd8f6db1e6b618de4ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793b1d55b57102a824ce3614b7a66ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181413c50babff75fe9bd7f10abfd564321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cb2abea5513c0239fe517888c8e34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849fb67ab4b0d4069801c8fc27aae38323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29562a96324f4a0e72f55e06effb3024324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2449fac0fc26f729d248161eabec017325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a45c195dea646486d74c2d2ff0f3e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab17123f0f3d6b85ef7601d65a6808b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfefd3b13eddd3867483e570c00c6b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccddc0c031a981b10fa09a67a8506c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed151ed6ba6b21b3b340550e2d519096330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762c1af9769dcfb1f5196cd8c30c43f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbca44876ce4c32e36fbda4515dfa91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583447327be492e66e3e7bf8ba69dca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d631633fc0f3a70ea0356f2337fad82334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25808e846fce07c0f9bb4a76f480c7f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94107698e75f9c22d65188af93f1bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1d50dc6e28eb3e2c9ec775a45415e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5e7c267e7e9fc8ebe42d9a28ea55f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902a7569bcc4324aecca022c28b6f6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7640fbb376716d90fa3f05cb73ca680340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcd2f2537fc82d1be88d4515aa2ae3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29798ee338e0152a0940c6ea35a0cf21342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a36d38b6e1688815f755dc3afb44c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bffe5d6341ecb821e4825e392cf7c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c842e79111433361efff621325e2300345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb7b9b42f695b1665cc6cc11035a8b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4147e159a1abc345bed2a764713408347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e912e1b22507dcc16c9b254bbfdc518348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be04a1087d69958a99666030cfad02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335968b4f9b7dd44025a416f28be04a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a11da8024c6a1d0d3b07bb35b8343f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52a26a387a8b534fdfa767ff19afba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d882bb7e1bf56984289e610984a08353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fed3aa3d80f57a1c05f27ca38122e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415b8c8f1cfe45789f78d23074da861355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a300b6e0a21c1f1cda7621c352585e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d10b6717e3b9ee8f06573127ec94c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ee0703f893298cacf9ac4dea632bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee42b2ac8f7e41188a557e091ca2f2f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d7ced97538df1df01660de4b63108360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4affd25b1f1be962a3e81bed20154361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdbd6f31ee9f9cc4e8b0a5dd5983bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99de9d7d337f8a722b77cb60113340363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71b0a77f4c9b4ce3ee7220b7c06713364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9eea8d19b1a86a37c166044dca82e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db37cfd1110143c4b0ca37cd6b28e5c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fa4375698698546f2b28827808a8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c195fc077c1897a29f3e0669ca0a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a20c83a2a43baa80c3e1579668623369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b56669e52af185eb08536395bb2135370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f13f1534cf2b281daaa36a84571661371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e560c3747bd26c934d1ab4fa49e6e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5fd3de06e1858b5ddda39083c885e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cbc821ae155f26282629032244636374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d2618c0de651faa2e6a1cc997fc9b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af623c921fb1955b93848d28d0eedbc9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85073dd9606181ec3952bbca6015eea2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ed5dfaa3ef3c3f199781e81694f8a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdea68d1cc08b8e649f676df72c46e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9525025b40f8a9c26c0873f86154e3b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b2be062643f10490d2aade17214db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e21c93a4a67f11460e0e09a18b24fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53ea90dc21d4109d8a203e5d4607be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fd5fb7e5ad58bdbccf1717bf22328384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93431b164a260f3b30fa7f7c8e9dfcc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323e1b597b6296c104422171ce0ff69386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e97b607920ead11e8e32863a9a367b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717f62aaf4bb9ba823add802aca6686388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa3e7754fc2d04a3eef6237661917d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc509baac4519d9b7ea937c79ade726c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48817990d02b03133e0ab3c0acedb7fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d191b0b629bd31edcce2977001475392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501911dc4613896b7964298024329f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e22acecca701ec4ab010db2a39e843394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a150f710d6431252c1d88ce52c37a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0786f37e378c62fa3f55947514519396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18858f1a8c9ee1d80e4f5528096335397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d679b1ea10374d6c0ff978dfb24fb3f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c170fc07ca1b4a0b5e5c611ca179c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cbda3911b811bd3e139b38dd993bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0702b3110f591037cf9ff6a182ee43401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6e05bcfe996338e3ceecc69aeb775402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef402fa57390b67b2a45e572d082fbf3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f843239eaeae653251a19357d11b7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45b420b8c173beb8f1b8ecd196169d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895909e1f4abc60688a39fa5be50dd30406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115950e6e48ea9aa0dfc0074bdc78c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974d0ca55c89c7a394e045e31c7afdc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34ff3879f0d1d292c0edba813a0f9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa9ab8c3a973583619b82bc8ce1511410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5700c183553654d2d453e763db6a04e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2904b72365823cf6c46515d9fd5b2b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27758d9da36110d2847f74090354528413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053be2eb3c4933049213c4b7b29f7c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd230be19293a1b4539d58f64154d317415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9e92d566536319504df89e4231e1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e15760d95537066e60dac4920d701a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b93dfd136661ce90c7df6f02742d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7f6888a73b5b3e917fceac7fb1c36419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7fff51bcc01e740e6d6ba9ef7f1a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d3cdaa4da55f2696bb1cc960fe627421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dda6b9e2e5df058aaeb953a6d42ef4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40d7e3ae33edd61da4320ffb48e957423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931970906c1d96f2b1c9353f194f363424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c898112a12f3fbe85e6f539fed17c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe33f3332e00c7f5f8425a4b7ca27d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484f8bf4ebd67e54405fdcca6fe499f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28237576c56196c49c9bb31b6445ebe3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f2c35c20fd370287d37430ca5c0b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf3c8edfbfec04e4cc3a666d59708b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435828e6133022b507729df929195dcc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817efe6d7f76e7bdeb6b22bcfaf6eb6a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a9d4124f04ca8ba85cd00e15f13bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a94e8c647866160a21aa796e0e050434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b50545423313b4e4c63a4890aacea1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5ba8fb66aaf11a136b548220b7aa6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774f97833c3bf6a76c0e3fdf16cd784437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ae7edd7287ef5af874db431b535f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e23629fd6573bf65e96b553921bb41439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cb34be47ce543e3944a0486217a1a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243db6a5c2112b2ddee8cedb581f6df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a96a0cc70741194139083f727665ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f9c672081f57a33c769e209d57161443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d9043824d76cf758c926e0d74c5e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72f4ee0aeb46b058dff035ef03b58c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bd9cd03f90a1dca2de13c2ee25ba0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed372775dbd04f913e3a3e87fd0297447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c6a745a88353ef6fc1a43d0f65b14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75c02c9ea429fc647ce0f2b8c0a2de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367ac9856bd8f1f56fe8c7d76c8c15c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa101dba078f6a90f068e0cbf8df22451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5cfa877e8ef1e9505af4614aaceb5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3362517b79f0a40883dc8f2928057e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366720e4b49d0c479ea26501ef5afe8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8050bafc9074e9fb2614ff15614608455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5a85ffecf668a7e78bf7be4ef18dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59257753644e5b5f639ef551dc3af72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fcba6a1f9b952de26b817ccc568c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c915d03262528aee3591985a9caa0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4e866e49b257ef5b8368e6db2e323460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73153a9dff8b38fbb040bd2f153d5205461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6f5918b0438f36c78a8c13298bdbd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb71d3b91eb832654807b5f646369a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21142a65531bc10336d258453ee4cdba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea23e53f52f1016fd9c27c4599942ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565d094156edf77b7a9ae3dc4ff6873466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdaeb79475a3096e7e54fa1e081c0f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2c4ae0061dcdab06f74f6760e2a2d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f21b511ae6d5601e2fce79e07e88f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623300e8c08d7b61a4fd4b00293d69e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473cbf041481bb56c507a29e4a16cee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3bf6c94a980128178257ad732c2a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e30d3e984c4529dfc5cf71eb425ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0185bb04727e9766f042518aaeff803474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4eae8d1c3249f93531f3b4242977c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea2e1fece6108c5aab72b3ccc3c3cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a24f23fbec0a7c91ea3149a3e1bb6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c781e1bc9a3770f0f2062a8930a23478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f80e5033ca1c8d520c00ba14d6712d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8f7a4bd400a71a08627a1feb9ca17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c7c5d5859ad67d11e9057d572ed92481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a517b727aa85cb852b2eac3be490ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886aad904a97ed40f241ae6ed308380483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959a309f8fa0d7cd71061df1b9869f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a3d455d945d2149b9c7643c2edb40485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec3b473fd7b9979498625f42807d6a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49d37e84a6a2e5de0c95fa97636f7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666565108b709e32aa9b7a29279f06a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015afb846c930cdf37527c0a06c843a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785889d3038e5d927d8c27518b7ad8e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e0ce7c7e8f91776766cf3fcf5164f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf09db3ac0d51ee8ca6ae4dc15caff7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046c7689c7a258645133e1f807feeae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e37b1c3d2c42a2ea46c5740b7b7d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa675a7ee1349ef5d977248eb68b9787495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdde1c18a76173f8c17e24deedbe8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5015e67972ca40212a72ce0335a7869497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21aef8127a35dc16d6702502380363498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc7b7f76fcafdacfe5a48774a125d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f5c225c5fd5043faa4b3908db638b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401b4f43078743131f61fe211cfb260501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd8b21b59481d5a97910ec1f58f33a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e90e2b46bef7d7876011ab04d7fac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bd4092218289c8667dd701f10d9c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18797169cebbd25234b56ac8aa10f196505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164018af9740ee10268bacd2f1b86b0e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8929bb45a9f4af71f90f6283c46f74b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc519aec62951c26c703357048d549508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5824dbeaddae5abe277df8630df3592509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb2c2e37b9e1b1a9fd44ae835b8b12510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0222311febf9f074164688d0b70a08d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2252cc381132eca78384ed2eda4c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ba232bb791f1320f35310e82f9dcd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb215a626f1d3a80fb1889c92dcdca6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1689d7df6da4b9dbce2911767f1bd1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53273218ac14ac6a00ab96c55668f7d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b027af50c21838eabdfb6b6020a705517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81351cc06ee28eb1874775ee3a62ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac4a584e98a459de1f989972f533bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2078616cd6fdfb41bb02188eb2aa60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd240b9a6ad7dda754973c1907d7b16c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd952f1226bdfe5bf60e34f92a88730522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e312f42cfeca5f471e47004e19309a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f277b6000e7fda99c0ca758d6ce19bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ecd58cec800e41f0f64e766fc5db7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bceb42158aa88f418a5e14e4e052a33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce58a19d295ba1b95f9cbd2029d8c7e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1e804198466e8ec6a99c659384dda528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65c31f8e7589293707c52142cf6d0e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b543de43474c3d270694dfa4b7ab2bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfeddf9f962456be21e913e9419388a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61000671229461bbe70ed7446c14f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599dea942d0a754dc84183de3f72f7d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79bd6e472de1105eb3139a27f147ad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ee7b254db08e47d7f42bae89cab8a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e089b42f62550cba9ba97c81cb555536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456cf32604752ff646e123ec567ac15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6adb22dfed26d0d26253f4d7b48d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349705444af17d7990a78e389199572c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578039d49a6a26e8bc10a08162a9634540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f1531821dd6fc40094bd67985854f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31860682495535ac49b269b43e0c882542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4ae7d2ac8ddff2d6d57df04ed1449543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9d32e5ae21847681d390984faaec0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956ee6ddb74db8170ca1d23d8489e01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e0e308c7d2b09060d91d7808e4faa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead08d6af5e9b0ef55a85228bc307a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857af9507d240085b3e1c3a4a054525548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556dc2a35006caeb6f64921fa500393549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90550e3239a60a11d8d983359837ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57532a377a144034164c1fe90e5de02c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8dcc06b0fedd13e846d08c7e9a11f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d314c6c23ec719e88d9f9a1ff1246553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5f592a1ccbcd75a0503b90740763f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9b9b90193f5b7bac5c860561e2a6d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34b72430001414238568210433fbc4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dba1df73f3e48e0384b6bdf9556da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee2ab94af961134ef8f2ff1dba98fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f4a93c99eca7ccd8ef3fe9278e32b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7261ab39a31a4d7dfdf8c0f821e41560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9da57d7106290c9cb3aee5c3bf0fc3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9417949cb8873a00a441b07088177562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc4c75625cbfaa922e4a460efd6925563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2409614aa8dc9b611aada5ca4c92a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c007797cfb169320d0cfab5c6f124565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516788adc2014b850f88f89aefce3a22566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb5d9ad6d95d989d20a96adcae5a50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12608899beac487c15cd965b2535eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f1f9453e4c9a9b89bee9d12321cc3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec149459a71f8be9617bdd09c6961b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c734e8d173569f733aa78c59828f1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5bcefdd5ffa387139f7d744dac9cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e69493c718f227801138ccc5ad0e91573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5adbc143ef6b99fb6e82ddee330739574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778a239e145e02a05c1127a737df45f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c495ed46ea2a648c25cc14feab040e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d67c36b0b9722d42351039d22f3b1c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4801d5368f16dd2759e545d7515e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84146175ff781eaab320210c31b51f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003a15b116c75cb802ca0fe395d29d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82b6eb1a2bd2a953867f9e8c9a57f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e5913bf118cbbc57926236b9cb9ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f356d318d1448e0c94287627ca505583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560589d68a9b598181a76a055861120a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fd489b6df229bff80a523eed58c9c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e6c60591bda710c1e9add4e829843586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f3369e377a1f88c26ec95f3635b79587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6881f180b0c8c863a13c13b8753008588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2283f9c6536c770eb495abc2e82db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2875a6433a38216f9bcfef5fbca36590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac351f43fa2ea1dada95f96d2bc25f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae348979fa373bd59a8e4e1ede61283592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1c391150b0841c91b4389423a5b91593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22e195a82bde38638829ca4e5b34fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d528263dc127d56eb52cf5b4d33e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9eb4fee11454b2b008a21114d4430a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9466e32cff64b41475160a92bb6365597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76589a4f919764662450fc4d9b03c892598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efbf15ae6360a8a561e5275110d513599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8621937fc78552f9ce0e9dcbcfb619f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee0370a9ac47245ffc7f046a0b4a07601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab238d39c2c846b5760f8208baebe3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7890822d34fc9f75efa45bcceadc3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1672ac15bdf60e305c6cc4394a1e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3750de54390637ce9906de6248ef7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408be12139c3549f71e775bfb0f4c5a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1238d54cc85d91a6fbca2130f63ed6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37dd1809217c94a2fe61203da0fd8c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef914657149bcdc26e076f991b2c3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e1207f6adcfd210ff29b0035a3f35610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428264232d45af758bcbcf436d61757c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e05adc8fc1d613bce652236259c17612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b3809e44fdaaf449f17927f3112dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006d95cbfc635d38bc0374b27c8106d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97d8f16bd72e914be51d01b263f0a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c032e40101023ee7e54dda6ec354af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4549182e4db3e5669e56e874e7ad2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb13290bf9217088ecec1f3db3cb42618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ef10a19dfbc4d138f8f8aff9dea26619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a14d767dffd9bedf7977268615c378620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bfd0b89313e3e9e30f1f5ae911da6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ca69d4989eb6ab41a90acd1ccc9a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ef1940da271cea8b6a0e9b8654f4e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbab22b3b0ba55e69a35854650b9b91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d837785b59454ab986260a346b3d52625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e271477dd69a2194c44207f051b68626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e822fe5cb6cbbc101c2e20c0a19a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1e5e602b4417113cc7c00d2ff8127628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e230ceb14a6b7a3fc27bd932147645629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bc0ce61bb334079702717566afc4f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b092603f3ab1cd03292030cc8655c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a16d9ea872bf42784d6c157564842632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661defaa8dd2aff9aa29d7ab6f7214d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af12f73029cbd6a49616d4187280e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29320f3566377d3e0a1b5827434b0966635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69803ee0e1fb6d6897803b3b6d012c7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e216111da33b4a9d5cb1cd7cc705d4a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b247ed7b9c6c9dc8d7d418061d4d411638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712eb6da21c245ec3abe9cfbeb8f683639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b371d8cd679a8fd5202e70f8c023b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0afdbe64e696c14a58195733581e3d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d72326f33cafba516a7fbe106026a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ee82a804182c9168073ea03132f7b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e808bffdcdba57f7127fbf0ca959f84644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd6ed90a6cb24ff1003b1a7e1dc97b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e080303139031a4c4aa1028582611fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8195c9b3e605004f39af723ca3f21ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9922b3c9b1c261cadc46d03ce7ede52648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bbb261dd955579a70aa1e3a6a961d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a603333d3a8365e5e8bf34d24003a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf559ca8c0202aa2de73a57b249d337651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364992b3884349acfb9a85deca207d13652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004724c6f7fd9e86a5f01508f0fa225653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea21285f02cf51a8671e28c9861462654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475859417bad54492c774a0fe7abc8d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5eed8c2490c74b65a7e240ba3c036d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214294a5afd2fb9a40d9f9e7a38f464a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a737e3e09ed72b2ad3a5b06cfc743d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975a589039b74409a2315f17a6c4ea8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d1740d82e279bdef8f0038df66c6f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e7ba2134163700ce4be6b53e45716661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc85b6ebac8e97eebf9f05a3237441662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac657e05adfcdea77325256708f14ddf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc630d8a30e405c0557a3ec7e013e71664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13841643af9a51915eda63b290140a93665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefafe824d97767f8194f50e50f3bc7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a0078546bb776e9c07bfa66953c43667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35295ad52bda4ecaa2edc86bf7b5f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f1482caeaea20fe7122812a63a5f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72b4458619ecd49997cbdce04f17dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1f357e31a5811193a16c95632d5ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698ff5e10d2ff07bb016940f7ae4f51672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684b73d230fd10a4fba394eb6a9be5e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d37c9fbc3af005bf9b038043c19d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b739b252b56451af2f9cd041a23828a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8dba38b022416e45d1a94672c19a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f63667bb668aa0455fe67f73ee2779677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b712fa55e86e59650f041ab8da2a75678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982b5e2cafb9392ce9caef7a278675d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b608135a81bfd7ff1cc03cd437b93c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01d646c54b0a6b1ed823b6c4756c85681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b78ab9af41c30a5e3c5ec52997279682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7388f9b4b394f95fc6dd52973a61c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d933509bd2466d6e2f52e1798bb679e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f92944327f5f94bd7e5f7e7fd5c83685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afb0bf93f49e2069567e7c8e68bd5f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf31184d371adfadfca6f66728c165687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997af2a66e3225f979be79de46e3dba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da3df975927249f266173db81773d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623f27477248365f1d47646a883e2b6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15405e67ac9087ee5ff34e126209691691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829403cabebd2c772a3df78016b312d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e298d87dbd6ae3e9b1bc4c02383afaf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3304df07799093f2f72812027d801694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f0528c4fe29a0e93f52cdb655e6f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596319a2f691b455212684cac35e0b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a0630fc55cc7cfc5d27971ec355ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71df1ad4d2036da5b8adb491110127c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a6e1bd959dc702ff34868e72b9a47699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbcc3282cba8d5d15936401c0daf1e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1d73fefdd9f2f60f6e2a0ae384a99701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b4e89092512a4b7509c697e421d5a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10bffed3fa7fa2c83350e2c1b0e8f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cef93b1d4778a19d3526c89886cfe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81052c46bdf98ec86b653dd44c2d5477705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29681c3a29419b260e9c425cab8c3a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd259e464a7674d606a80cf91a362aca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cb0bd7b77405a7e802d14f74226d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c94307e1d7b7798bd2e776a91c265c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c5314ef60cf6f5e6a648c9d05f088710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603c650ff8b7ef1625777f442678be1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fd78704192c90cb2008282b48f5a6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1dec54e944338893c2b49bff2da11713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7d3efdb5cfa5516b96631b9371e10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dd7f400b000d84b0a24d905569def715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361cd853502c3706eb28bb8292f839c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7e0b1fda4863456dfd0abbe632d40717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adff3059a6ca929d39954fb0d6da28718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a8ea15570e806b214eef1ea55bddf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ffefce4f924dd61fdb58e83ae71b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab961c9bce8a805fb0935e4a3a21966721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56f83c27e15003dbf0467c15e8ece0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856ff327dfa23282612a80a76809c23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f213446fd84d7782be7028749f4374724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9553f45f9f39ff47f30086867e9d499725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dbdb041c3d66978baf460003a3b21726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad5752f8f30dbe8570376cdbc2bc11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941347e5cd8a3fe227069fe102785721728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee587d37df5741326136a30f13607859729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b0736ae2d069e9b8bf7d90f7489ed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a9123c1e9ca51f5832c53043bc911731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2c2b43e27048a2b800711c9256ce2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb35823497c79e6629bc40c08f13082733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febaccece362a5321dfc0495474e754734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392e3fd173a746314833957be642781735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf24a3124c9e68a9d4395386cb35cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6448066247de63b4064f19986c4b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00655bb5d44524aa39465f6556417481738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31af5765beb6bdebc14c05509bf028739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0d7e126d8047d08986c50b96d46a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e80930e9fc481891d43d2798d0a26f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05fc27efffbe6d16051a11a06294f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b959345042fef8d2588bba9389e4317743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c31f21b780a721fd20ea14aa1ab2c1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1252cb22c7548a762c96ee29efd2a7a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f095d45d56fe0dd3cd9cd235ad324a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f4ab0507a573e09097ba966253939747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc05a3854cc43e0577ff5d551e36740748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012cbc323ec81f76be7900826f72a66749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a7964be303bbe44039018d00c35a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a23d16fb674bd7f83aaead4dcf379751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45060d73f0ffe1aa4f31aac650597b89752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b332113eb4862eeb1a156c8ccf765f753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8f103c37dcf0ca93add0b18bb87331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7d8a2e9345a8c08fb333e9781100b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715a33f6db958faf4f4546268cbd3353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c0e2cfa29b9fc36f279fdaad606594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8883d9777acd3c24917e0d843e1a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe779643cec63a46b958225d552eb0a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63e8983b773a95d40c0c94720598617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410360cb534ec4294a4328bd9a2087b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037455a8444e4197168bbf794e0fa7ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15fad7d52fc6dd7893edfd9c0b7dfc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fdd5594ba51064e2309380ebb0c3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d978359e5103a550b846939584fdd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6ec68e60f2405f2e0c3f6c0725aea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba5a6353695208c20e7e9728ac26ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2ab9c527260f8204e7028be758d3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d867daf2cf0e759e505b49dd8420716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a705566b08bd3273e3a176446c6f8ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd154078bf004c6473b175ef1c83b43f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a62c25a320b1f79bffe8798190e11119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626969eecf619523bce305490bdfbd7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2669187612b0887e00a9eea2c7c7b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1657155c9d68a6e337afee5909592a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d704420047c1217292e4ee76985ca623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002979d7ea1ba7d497eca834d6d43e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7a64e4a068aa28f3972857f594e5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3236ce78ba0d1380b54b6a2ca550e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ad21a36ee22e85881083c9669ef4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0adbb213118ebe6e9ac437b00821b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bec7ee768c289c3dd7479a5c733f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae1e3a38df9f1de87c0afeb0f8dd6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62876408cf3d277fa4355c09271f553531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab72f10e4112a3dcddb1f1f147982632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058f0a1c4d4a2b540b06237c09de46633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137bb771020fc5a29b68a094d2b0c9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450b4724bbf9a437dc6d6df9cc5b25e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707d6263a46aeb2f99f05c861d4d4ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac05b7a324f94a457a83e0fe12a10437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b6e7365a4b5360de1cdff2669fb7e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30bc45727e9452b09b1d2daac84b5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206b12bee01729d8e5352857b9f7f5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c22d66ec3a125ccfc969df6a1f37e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a39d93827ed548aa6fc66c2860081842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7efc7a43281455527f16931595b3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025a0abb82e1ce2bac100126c59320e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2d913077852fe8f3328a02b06fb3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1425126b863c2d89a05740843dac1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb0dd3a190f46ae3fe543e4125757547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575caf29e0c2351dd81f344462ae41db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0fe20e30870637c22b954825f52c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8aebd7858f280cde0e6516ee456c7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971a50bf587d1599453f5a9c7f96d3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fde026f1983a579870bfccad0fb69f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5160bc54883521d4d94eba6f39226353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526479a4dfae674bb58c22935036aaf354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133f06b685f5e980b9764a42c3d02c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387032bb6cb6f29a2016394d46c9932556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad169fc9614bc91b575470dc3af8ee857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ccafd31c27bc122df8c843c13248b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e326eb2f63f342ab308ab7d66fc2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f5f7045c33472e14d205dce20b19f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47847e22801aa497e09292c8d2261a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0674c1f44ba9bb98669cf8c195dcb3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d5b6234092ac405b71e00a457da3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6deb098d89a373973538599b3ae1c9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27304d4469ec00cea0a0c6724be2539165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5bb9543f83be5d39b0e64358729e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516b574b134631024e770411ec905fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04b2224bd8e20cec1d96616e41eb1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22cb20c0bbe7c8e43b82b842c9748769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0df4b3a6921ee3b33714271d26132670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fa16db4ad2ec9bf20fce5235c7bb571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acfcefad35202c4b8d996392d88bcf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1f523ef6673b519a0a42c640a564673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455f474889e54935f504d0f26f5455874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bf6f8f2b9ab6be3dd02f4e181658575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44fdb87e5e2646de97dae3ca1117df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7a6584866fc2df0b7a9430f32986f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe77d714e895571bbf437ff83892e0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df0b35e5278bc61e38f50ec001cfca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b526e155a660c22b8e1af9f43f48b4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064c6a389820b6e8bb9568b00b4dc8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e86890c170bf1e0d65af375b44353c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3448f6672656e8a763a9028d78c27883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e96bcff8580968667e46c72ea751384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2958281ad940ddac36c81d8be135285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b8d8b8afb3a38acb8fb43eb36ec1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737260606d9380ec756a9bac0a4d0bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85725b2e6f6bdb397083e13eed0e32888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a83d6988db1e81deb163187dcaadb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e913185dd31e6222c4643b95b40083990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e4976d3746a8c40bcdba07742ea5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4d553885697e673bb9bcc119f225892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68f1951c57b69b3571fcb59f0fa44d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025318aeb428e039febb4bf8ddc107094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d7d979abb14bdbba5db97687e9d4895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec289481eae94d4c8c14eaacd47d31296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a774f20d1fafd067c35de7038e06797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c427bd89aeee39d490c28432ffb47f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b314434e5d3cb406133374bee700c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f692ef96c3913eabb14f58d50995b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb115d88a40deea42b96ec6318dc4775101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b9616679668a8a9957e5116bc0137102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bbaed7668e980d15bf36670b469a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769937889c4c3af75a4baa73bb511f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a36c591d5b2154f06f0a5f8c69f67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6d58e4a6bf8e053d436ecbb65dda9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c465cf15c82c19b54164a5c0ae540107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d2b028921fafd3c3900661123131c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640824426e59624f5f500c9f6d303c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539322995c69d1ec56e23553a8f51c99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e109693da7d03d01fdeec5a5944801111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a87deda2e27364182d2717869f3f6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195a764d115a1e95fc4ff5d29d21131113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeb0726a6f17f128cabd56d7ce3cb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b46708a9f46b43247ad0458ec73883115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67aa4ff0f0613c9cb058fe9d9b0477116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338c1c9c20ab69aaa4a907ec043508d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f9f24b292782cc117b8df9d635643118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d33d862f66962b237980904b46796119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850dc440fd069a161290250020082a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392bdc7a569205dd5b315878f768e1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341586f3a44ce7c901e2859abd294c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53684e5e090a8946727a0b4c053396d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf26b6711ce60fb08e3d9ba86fa0ead124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75195ca5dfa28a0c0faa5025ac48063125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54740cacf14aa747c7d831ecf368d89f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe046149265ddab7023ed2e812b976127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cabd44dc0b09daef136fbfa3f52d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef2679ccf30ebba19c33d7b2a855e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35625600070a0df34810384ec7d5548a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0eea40af811da8d0b918c87b6f2b8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25ee2c69703f1dc1d9d16165a87b54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abd947fa2c6ffd5a6e962deb839194133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796712abb98ce3b386fbb2a093a4f8a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0befb1445991ff3a8b4f81929baf4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf30a3f9917f7a3e7918b2a27ea6b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0932fc5af373ab389c23d735345294137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0444d44a2eecf50775d431590b38322138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2e263ace7bd7de193adce5e555da8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810ad4d2fef0bb50f59b22935282519140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d02b97f2a3e88b5e8ff57b5c8223da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339998b45a836a4f0c208b159bb1051142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08872a982425bf4d939ceb9c1343feff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218f42421ac645cdb8c2e1c64dc7cf1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68edafb0919f47b449b13bcb4b88da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924a9ac86515dc3b280bf103eb1a148146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d15507ca4c9f22e959141e0fc49824147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac05155d9de765a4759c3d3d625793c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d62a63fe855a7ba8e4f7c8dbffcdf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b57e22469f26afb136ad7de504cec1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cf165d280a25849489aff82482320151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cb5c8b54ae954fa6d75356914b6e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af739349125baf1f576e35aa78428763153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf7c9122fb1fdec5fee6d884936fcc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eda340a31fbdddc4ef8507abfaac87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a54d1bea9f888bb4700e911d94f15a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e79058f8769d83b0e3d2b996f657b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98638a6546ed49d2342c165e9bc740158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ed1a426472db47dff4986777a55ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a81ef4ecc6edf7cda5b99f174fda87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851dd4f588e83fe93f9e719cd6838dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434ce0aa04a64f3a806e70636b9e909162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc38c1b4d997118e6168389320b385163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e95a16706c32f57efa789460e4d01f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed56ec141b3aa6f351ba1a105c37eb2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3062eb7c641067608e2a40a1a7a5563166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ee9c2da041cc6d9975c91c9e899c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4e31ba0e8c36ac7a4d6601be98aac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeedb32bcddc5b3c094476ec12f217c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b99032f0d89c33b30e9f2004cc01a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c72b0d17aa06973f719d60109f1322171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef917ad34d66b7faf0d2da252141c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcc66b8663d80ac1db061906618576173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dd2d40897dfa2287e40cae37b2302174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bc799b94bf4024ebef5dddbfcc784175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9791c938d16e56cbca019bee1d3e2a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abd77e37fa8acfaccad4096db78c19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac86003a7e5936628acaf3e58048a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25500b1bd780ebc698ce754f09c2475a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37a194c4d709fda008adcf079f3936180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f11d19834f514d771ac245db1b0d93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387386095e7cbf3b9898ed7982aeb201182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca5bfbc1658dadf1215c2b8eb94e77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347becc678a8bbcc66ba6355a1e1445184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f62cdb561ba8f5657dab98cd41953185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa917f69826105c01aaaa8dcc62fee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794bd3707f03152d369464aff9abde2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b378c6c74978c0b9b89ec7b58a96666188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c3c980d66e0d145dcfac081cb5c70189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0170b9f1273661351250fd12c5626b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10654b56ed8665d8039ef919135107c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333627d5bd9907e2f4e17804d54612d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647ae5f5124de442d156851a2abb497193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611080a456e14605c1318340d9aa4dff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287fecd2e0e6a9ec7256c99c32b08b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14e7dd90e2b7814b4ffe62d6bcdba5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae3b7d2c7d0012febaa52494931f1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2487ebcc760ae9a036cf05c687d1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297c9b7436d7b8d7fbd09308d8890cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddfa0224b3202157b66677d486c7de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a9607fbfd85682169423f5cb9a75b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d91c5786c18f68bb23c15d1b8f83ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff9a44ac93a28fcd6d8f4f0d317504203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fd71cdd9fe1d85ca222d1f47f4362204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5bb85ba9fe03196252c3693c5babc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b864bec0ffaaa0b304655e14246946a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067dd98b864e115e13ce824487b47de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44473849cb716a3fff61e5435645a44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f92279ed735f70d8755c7e5976603209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db742d04822e3d3b506c6f5e53764d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896c755a28c792c8ba9ff18d3c72ec2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ea9e5f627f424ffd77a5d1226300e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daceefc2313ae54b3835ae1f8000f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0db76ca322bed9f9bef2239c99ce3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55e8832d6198cb9eee7140a8fd1459215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891960af7d9949b7888f3787e5341af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a5e5ac9aa0dbad352f967783e82d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98e3a08438f4d0849fe45378b9983c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321061652be0a9a54ee16fe6a7db0886219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2c24775768e0d7de596a0c64b933c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f02a07deeb498ca2366f2e729d33e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20d7a6716aba6e9f23ccbfe63b9bd4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed869fdb6802a4a49cc0d82659949ba5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16509daf74918a457952a36d95aa62c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12ddcaded906d6f2061ff656749cdc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d9a6a7f0ab4079cc1a7130dc83485226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dbe710156fa32c5a3e29fe827aa29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43eb11753749929a01a74c9ed8f521228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba20624d8552f05ba2dc7e454bf7634229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55942f72d45dc3783c008ce870f1369230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa822fa7159012bccd726385b718308231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaeb9b55b1689180b1964e01d52217232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8133d15466464fc8fec4593d90dec5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6fd3ff5f1c5cba040cc426a34e8d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5a61cdfe5c7233288ee62fa5d94f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc88f82a4ceaa4d29363603d7b5f79236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98f111217b725bba78af70a1a0ec9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cfe2f37ad10325174ba0f50f7538e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7e00f566426be2c0e70a5ea5d787a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebc53c1a3d4c898ca112d83765fc15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eeda501bc11dcc3ba6692fd7ca12e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77a423747e28fd90c07dc58a47a6ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a43ad9bdbb367ce1165272b89cd318243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444522d557cb5d11566ffbb1a94079f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c41ba051cae9c95a08e96f34669836245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f54010d4e6290e72401dd3920773de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcdd9e1d3b50de9877774de96338fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dd8ac3b3373b616293dd7f87b992b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759fc4ac25d04a792305185333c58d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9d731dc589ceb33473987ac0060bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8d9a707b7afcf65c16786d0c5703c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279e06791bd3aad5b60eef5baf13f23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daa5965fdf76e685e9863daf602ecc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef546e5f705d375df409c309134b30f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89b2e8ddd39d3668ec2c1f28182b7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97151fa12ebb249d5a67cb622601977256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2afc5990eb666c90b13fbd032968a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d2b53d59f0ff5f359347da2ab60c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e9623432457a2b9d48b0716f2e861259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac1825ba81d53cbc993341fedee3fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb0daaffd48d922a4c126d9caebe7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761c69492f6a4c82e16fcbd5cf8f067262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beadcbc23f6b9d09fff394ac3d221f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cead762ae0b6ab0ada2f1119d06ac9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec56dd71b0be0fe02ed04a3898fb625265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc517714715f42f655e14e80e37e71d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eabced07956157fff6e88849791dca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb0a1249691eeb20e5c06cd32dcacd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4c36b6d4a2d3e062b7493c9a62470269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5270dcf13e782c8a1b24bd260206f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a6095c67d290a330412ce66ce856b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d054890ab79b58ffa88578f2630668272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9d549bb98da0e735c052dba8abb39273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bd7a1d859003d692ed34ea13e6283274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd355ff443ad166e4429772e47d23f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9f36b1758d7021f1c2c900465ef06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163a24346e813112a0e2ed8f95986e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37932c5b6a70d73417e2bd7a3067df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4b0d63639dc89ffbbc1c35eaa93cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247a14a8d98079d94ace2596a97cb6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463d296ff464ce0f0bfd1053e19b093281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c0c87b6cf55b5b899d01ec11e7c4b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30816a988c3a8db9bcc7c3bac9292116283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e900f181c49da42f1048019cd336a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2701aa65e92dcc5581dbbdda691223d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877072c8d5352e9ed14eb41b2815fdd4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb9da71c6c4a926e024ae9dd1a2edd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5ea8b3990432923b6a1211aa7c45f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7bb4f7d474ea802bf3f3c405bfe52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944379b6eaef32a59464d55aa1f64f94290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ffdea329816da872a2347432154b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832dcf178f47110daac39fde8e208f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5d5e7245987d32291229a7c761314293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2c664e02b0742853802367cfcd20a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab68238d33051ef6ff529fe629e55fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f42fb5eeb50964806d9db15ba00bdd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e473a742e7cdf57070a8aa946b86f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6cb9a8b5d144ff174822660057ee1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9688f5fa035fd0a25b335253e49159299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3af63a253ad463770a8b7f012a26d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea9b399e14c6e85607f2916eff658b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061937fcdf3805962d54ecc6837d7814302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3db2e9031a60ab478f9a2bd2f6f99303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024c113ff55b2c68f7fbb9db969791d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93532fef46bf2d61c5a69774bdb4ea58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a32cd54af3df5d9e122023ec524dff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417f532cb059b72da889993e1617a01307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bd946bdf7ce2da3c7751b5dc8a7b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36baacd9abe51e9240871aa773c29d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bd1208959b65c4d77587b29f0da37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e83f9ecd4b81bea173662d1d70e745311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31890cd93470bd7b5f8faf214b9b36f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f874acc3817cfbb7ac641824e827f4a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d9268cc15c85aef159cdac56d97bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af8ddc950c2891ea3db13bffc87ec5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33052d7bf0f04daddadb124802afdbc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc5360773e1bf4c187a8953b962057317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ab0201f535bada3c7f6c87960630a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c34e8ab9ff21ca0c0e9157eb0e97d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c72bc74da8dd3d19cf4a0fec96f15320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc5a251e2872f8f6bb51ee9ce9e5b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b0cfe42a606a284091bf7d70eb5cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf189308d59d85e8260e2fe19e673ffa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1003b603c839aa7ff80a82f8f2d5c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccb05d88d62c8d69180f8ebd348275325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8375217c13aadbce0d928e0a7dddd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056c3807d308aa138c33ddef9957618327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7bfb36e44fa216b44c9496bea9861328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b0a25511b5898546e646041870ef4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faa5acf8b0c92445a1061839b9d727330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a848cee5011a751291549d2d3e812331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a2547ab98d1af5f82b6f209007855332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6fb1627a79e0a471b9cd555dde5f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e50400ebcf2a889b66c4518dccbddf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba671e36e5c1f963a21ba9c16b2acf1e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f2d09b1e21d3abf3649e49f4b69fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d1eccd474b348b47cca1d94646ffe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b59749d0a6e2d7881bfd4db01e2995338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1dcf3ed11cc131aa89f7dae2d4326339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cea56d1d1d02c1e7f68f5cd338044340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6a76dba1516c4cff0d571013f0ce5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a488a12f0fe8fe7c1418403b700db82342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722bdfdd05203b15ff16bc51edb154b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bb747bf4f1587df03d70bcc2e3f69344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa4cd35485bfadac101afb35aafa05345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4939d090cbce9bf4f471423495a64346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62234d9ac759b8db89e4b3989b1bfcd5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dc52ac7c320bcc979882fbcb8f52e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3f69c11be0295e6f7566a411e07c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d04aba1028cb1b6646e076f5e9c91350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933939f6e25748aa0f9fe72b7817df5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430daf20159815cb488c4194d3ddd73352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab850af55eca1cf6b65e4af4ebb5b3bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aa2a15344b4149fe37f8cfd90a696354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b3879949327fc59e7f6d19b936faa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b64f18467996a1e3cfc967143e6e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f2da5bccfeef7f183881e50b5b593357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629f1dc47be49942e83aa69094731e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcad013c5b41adf812582ba45cc01f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f007a5ff2295942632d0002c0024d7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012b1650ef3ddba8f0704033674cbc0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e3f86dd3d34aa8d994ba17e17445c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770536a3e5c4d1d21b82d2051ba25fde363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b50ef39c918b81486b11fb406c07c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850dcc6b84762757f24c907bc8c6165365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd15c2d636e8fd8ee139f7a3be83969366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3aac705d5b76c279062d7c9a17f8a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edac87979f76a16b535bfba2b2fe6a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b3ec623d4a5680abb9abd6da80b6b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4782d0113468e297287acbeff798fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e4d5bf635a000a3e3f289d5e1d441371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e26cca03818d13a394f08abf5a1b7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ebd7349d24fc93661cba7b41f4cca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ef54512e9f7fef797057ea1dd5a48374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d9636a79991fa348034f611cb3c82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ec568beb80dcceed5e48915b7cb7d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fd233b82ad3e90bcf2fde6dfded43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde1ef5d0c105f116f7a65ab7be3e3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db947cfd1b8ff79134fdcb63a503bb38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e6a097421c03248c463f5a0aa3b19380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bea33cea04651fc37a8b34e23adb3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5328947fb8a8ab9fd9329a9a649c5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e73b469318a45c78339c714bba7e38383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d646eda51801e414dc1252caa479a68384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237945ff19115e8fd582743b9e751a0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a190567fecccd5314d731570d49f81386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa690bf185a6648b4e636ab84375b07387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0645a2ada25681e6f98f748273c23ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95c9d2e439cc24d3699c0ee76378a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c097f3b3562ba17c7248dc170142de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122cdadd27f91463b49ba7a04e2968f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f938e13f8862ee247c0c9b664aec9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab783b8f3e6dd8ec4fc1561bf0546b5f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f3e8d0758ce5239086e6f2c41f720394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a9821b7696a71b7d393f79c54d25a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c86a160e1a2cbb759ae965b316854396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bdaada081c381791c69382eaae450397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32647839194ee05e3e3f790fc818cf0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a223412744496120a9a124ca264842e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49871cd2559f5893d74b1a998dab531400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070806db9b9abca63d2b63980b997ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de45302f5fef49caa08790ed3fbd91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca9ed65b18b1166b6de42dccfee150403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e8d4f7335fddea53b1e5ba7e7693f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474a70944e54991af1f487ca0d69133405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72ab63f906421b43e4f8c35461f10d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96cf0f1a5c86444258c03e5babb134407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15819bb8d2a7d9e70d9a58114c51895d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e09418474f633a213ab7fd21fe0ab3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e675c446f38ecbf872d27dbb63e61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2268f9645f09717b7245685246497411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa71de785a74560e10a3c9cadc8ea2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a46a7a1c8aba40529d7b9c0b82ebb7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48ebe1e9bcdd0f0e30ef9d66e52f86414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c6b974d3d0a02ed97454b05929f0d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432371c0278515f073833f4cb462bcd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ad079b096163d542bd58e023ad1ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55874564e094ffe8b606dec59c269ee8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168e03cc237698b404f0479f17f4b71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9fc12d7bb4a6483c96902ec4e3d52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9424375a928c5400295583ef0c7f40421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419499a8e9cb4f5336ab35441b220966422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8eabb66f1bccbfd04ddfa811314a74423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c48e2241022f7708d089552d891e76424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e94b62a87054caa231212db3a1ea1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d483ea8c749bc2a42fc906f749cd2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dd5790c06e3df1af4cd15534d9100427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fe8a7c4bb9b9f4adc194fbacef1ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20453e637127109b4db1dbe34e352c11429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399cec070f3ddf89eff68d03416a37b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c675c79df11451ec7c325544cff0b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8d4e9a1bbaf594be7d88640d0e18c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2742d1092fb9015af5d59943995f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045a7b56ded2f6ced533396dd58f4dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644868d90f7bffc95fc97572bfd9e76c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b33b706af7a22794bb036eb871af7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe0ae1941e594a93d6dc3d5beec5fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18063dc63bdd4cbf154c4b37bd6ab4d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed1481862a26fefb5680314d6231d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1220e0bae2cd742c5c61ae2e94cf6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744080ca4926708d2f873e4f4e32d4b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8dc16b232139dfba4d8c2b2aa1088442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b0754b5caa0025df7f05102771aa5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b51655ff69c5b77f47e133c91f52c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00006a16287b6c2ebde5311ce490ddf7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085c8f93135d5faea6260289112234e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8883ee3be73a147dc740a8b00161fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667a1b77a3b66b37afd0bbd31386491448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca5e10704f0889c7c791c77380a8b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce7a8cd4cf5b4f8d2d1a48e31c15ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d711e0f5f9e7c13750761156da9b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dde1dcc09e26eb940eb564753e89a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a0119b0717d1d9ed3ca637b059b37453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c58edf43fdc7291b6d7a7f3bcef061454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd87b40c18ff34f503ccf9f908dbe9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67fdf7833661733eff1b3a7e7dd33e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fdb371a016ce1a7b9ef0392f6afa1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b8c75f6ca2299050e5050ae5fcda3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bd6c2d017b797709e805b122df044459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58ca273cc39734db28864d0e7ef4f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1fc3a0f36e288b0468a20df4715b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e57a9a20daaebe0877574ab27e879462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f36f58145064163a8ae652c89394a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e7f515609ed00fb14abf6a9699d57464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95daf0afff2fdd3b4a6d1f5404df4f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a75310d26ecb4c31932f698671d90a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009bf78daa743b3bc90369574343686467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6cc8316d765c02429461b73e41f69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b54f17e357a08bc918dcd066169c5b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe6be0c75c70188a2dcc392acd1d7a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546a6953e68bfefe1a797f903a183e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda354a10204fbe079b8cfb0bae32820472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9f66c9d83539fd559cef1af723a31473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa52651f59eb9cc6ae5df33658e0fbe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5a58a9077d5c5c9d9504db60b72b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0df66f9c76adeff55ff4afa68ead9f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dacb80d184fdfaa0e83b13fd134aa0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d058424e0961cfd14a732ba98899c4b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5a05eec0a6cb894db95184e800d90479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148cd41fd96a20574b75fce068243b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059606f6f98d612bf78dcc1b458a46b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091aacccb8afcb771061ae61181482a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fc5fbbf5c671e63bee2972f652131483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab5e688febeeba16c660d8195b1c8e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa94910025c1eeaf3976e620b2c4f6a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a6703c92e023ee61475f4e91b25e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74ee9e110a7751dc319d960c5989f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6104291c5a98725601d6e99d75578488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39767995d56cbc2383de3222e44c06cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ec4a2c8d5ae69d987d7088c58cdbf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b793cb833258bf47c3381894f87cc2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9f68d0e0d12b15b4e543d275febf8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d131c9008cd7c96f03fe1a0d8596276493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d42da131980128794e121c758e566494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1062f0943a9e7b30c7895897ca8dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ce20c185f0cba97fbaf1fa1184c1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996f2935ca651e40e9dd27275107936497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107e0d1a9ba4cf8aa893da317879c14498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5927dc9141f219918e6b40d69aa37499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c33fe723d57b9019ea34388efcc0ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70438e78d11222cddf01dcb1d17a01cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c172d1c2777045a24c2db87f80d53502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9af479cc36d952526edb5b612ead24503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b74f6e87510de63e6189b6d5466a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4aad6875d2f0247baec8ea71deb3d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372a4f3c8f37ef30ee073e88f24cbf5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e252633249d9badbb583f43b4b438507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bacd82e8643db26da23b1ddafe58a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cac5f8f46ebcb024e6ad370930cc6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c409dda38a919e883b6aeb55be453de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e98204f777cff9eda6e6f52e2ab673511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b286b7183636cf48398c04694e52c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2870d983fe72f01086a83a24f2979513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915757af3440f3cff7b532775b13bfb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352169f79aff49dcc15cc7811d6e9682515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501db6eeb0858cbf5066be4da18934ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d34075e34b556f4e87682aeb4f69be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bc76ab61d2738630d21b3abb293fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5c82cd738ee866e59ebc7a72323c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931373d2d19292cd13db04fb8dbf8d1f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176b4d469e171b09ff203ac39c403b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a0f6ec98f0080457643c358365805522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34409770f9a163b5865d732f9530e26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ca24150787fd1a498751174554f53524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102895bcc4eb1c1bf6a4a8b18f154a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19ab7c45a04e6e02128e74c9566dec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dc02e7c9f5042eabde72cf307ab6a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40896dff0eb0e10adafa7d83a2bd14528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da22bee1815a979f675c7f1893efec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e08bd439d036359e8b1b772648d3f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94033382f261f946bda7daad6f648e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1856c412afa30eb5822c5b877a33c2f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99518f6fbdb37ba650ce2f3c6c2ae62c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd20854db6fc03079b10b41b6ba456534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948256fed047cc1e677d4d68aee73f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318b3d5efb49ac084f20644f455656a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f185cdcdfe26684e51de21ab0d999537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc82419f261b5bdc4b473e53657028d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd54bf48f8e18273e164d2dc8a905f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a042991a7b0e2c0224bc0a9cfeb6e8e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddb3d52e217cc904a0d37f76c576b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa533fa2c0c70d799e48a4f8b31cc30e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19570dbc0214487b0556bc8b7f9a38543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97843b6f5b8fa322aa07a623e4213059544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd22a5218f0225ca3076722643020d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a114ae4316a42e1c80cf9e964c388546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3ae15959760a2f3934a4f2afba40e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07da310ae404fd2b090e7945f34d52d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c31bdaa2f24f2780dbfa4f552be599549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db708ce56ccd27165be69628e686090550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899183fc18bac53f5c1a6ab729304c00551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc99259795160a5966e4192f1fda6b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c2a6e43c4b10c2da2292251785cf3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e910dd73c190375e09cf5fb61968f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb799d6553782b4e7a5efc49a663ff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ab152446b14f64fb093dab2205e90556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df946020fd50e3110af7b7d216efefa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954aba811c409b9b353f5435dc5da5fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fe083172f2d5a3d7dce0365da48f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b25da08acac1fb9b94a1061b88454560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222b41c8646f5d24e1ff4399c2213d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2b9d6a6da7dffe96888b048885a42562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfce4e14ee21078e36e51b8f41a8ae9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999e29ce7541c165eb5f896a2d17ff6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cf6add1fa4b7bc3430ac290b4d17a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eccc9a1f896b53ea2dbf43400e3dc0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584319e85c0add06cd780f41c022f5a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86857ce2cf179a273853d5dddf339ce2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5fbfbda123eea6e77bc6b53933dd8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cad5551dabb923586ca46da732fbd7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b38b399f76043740ca60501329ca78571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68f4ab6db3ae2c6bfaf6b958ea71b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccae96c960c7ff4d663fe3449c7017573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418e688ae5dfcdc4069895f32ce5120574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab41f8d1e913948c043bf1f955b422575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d990f39b53f9d5026d46f268c8a325576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0410d1cbe07149ce10e8e24066599577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22085ca3ff1d19af5c08509fd7eff6bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f8d3f3eacd923fa9d84003ee35a44579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e00b2556c679a9cee63a6ebe52cb3f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00329beb2090e667d309b645e449368e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b97ded2d38ca13a17e2d0dc0061e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306a15d5b8c795172a4170e993ebb79583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55af499dccb9fe53723da793945e7e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901e9b40864f304c3a770e3ea621cfc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5956adf809d3fe44a0a09daab65498c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8268972419bf8d4cdefe243bd3ecdd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc442da8b78fdc63c8fb84ef8bb2e561588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78b8ae931a1bad6f57e18ae5468cd4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb888529f330583df11538fb44ad008590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735447fa1f965a69e239fba100f1846591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b83b7074e1c40cdb0325d62d9634f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de84015d4395e71b401b61e7bfd893593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92992995be85b8a29b3876e1de6a1e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71436c339912a7c5079d3c8c1d187402595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc753fcea6297edf80c4e6b5c6ea7ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fb01a875a05daedbaebaa5bfbd17c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ecda95b521b6f7969b8617c2591aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0c0d7f94dad5754d7c1ad1546b81d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ec9030f0d0d7c9679c218b5a16224600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7349e07777be01341dc7402437d905601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05768910e3d7e5a0224a4ab6649754d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa30c2a8103acd3f900e15f7521c50603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5a5635d7be07211c2e7128cc1a7fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bea77bae07a84715f7f6bfcf9410b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8694d815973925133a0c5fd5429185606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67389fbb8cf4f2827ef7218b46bc81607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd99220007f07cbef8125bd2d5c0e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d917ab962a0b82dcc0c97ac00fb0f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b42fbc7f7c478e89226778ead6161610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2210f503cc2c0fb4eff98dd4739322611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518f13c645259eb75c1e4503a93c6d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a0ecab8c581f5b114be3e39a60a2b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e64dd02132c23aa1621049e6276bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a30a3fd710a4fa66f1d4e4b8b34d0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad726523deac0ad907bc4c7f40abdd2c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d829f453c1b525e47aa3b7add59b9f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288eb642924cc5224e32c0def86c7aa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6966f6d4333b604f95c2792491c75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41114888dbc66b5d5a15d763f04add98620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0172581be8281aa01518be3674a2d0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3d24a3b546adf4d189c28848f1ea2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d5211a08aea5e3dbf2bd2c8e41d92623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6efae5c735c966265612e83d70976c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bf69bdf0a71fa459ae1951db40dfa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164f70ad67e993368acbbb67ba6372f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c02cae1c86fa863d5bff65628f1547627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad494184e0a5f6b93ba8ebc61ab0f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1df3c433c2fdf15d0e1380383e661629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50c96cdd8c843fe035b805c56d435c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0ee574dc1663217c7409793b1c999631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d0fa5c45be379ee05a8282d89df28632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb412014df9906e2b4c94a7a572581f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a258ee55e36a54dfac7f3772c1258634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057821979a62ad3b49f1e81ca043cf4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda13ac998c8970f2ec93bc4da4c3b3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041e81198e74d924dff455792f0279e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa23f8cdd0b34dfd088c96f707286b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcf136843cd8eee2f9752edc0c927c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6364f4bd3b269081918400b351d0d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cba6521f09c52a578a996e3782236641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93902c0b572d9a573a676ad3d6289d9b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8b5b316f47c5e4aefaf155194ca52643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe9752ecf6c9f69483540ba2285926644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257929a87a3337c20f239dba810a8afc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299894139105658bd340f4f8292009b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde1b0529e509bcf28dc3f539f311f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe573047e73163beed9bad5c6a40ffc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835dfec8dd7a6e363e3ec9f0a0fef3a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca39e4b1259e0a304f0babca37e8ff8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee925c2a32c10eaaf589d4d4389a6c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899328054d4a8f82336ea8b007e7d84652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24d02ca294fd69d288096a396ad181653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2921df3275fc62bfdd2676cb362c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eee7c65d01a1b3c1fc057d422c614655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a35d5356ef0e15eda24f468ac279e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be734c89a4a1a6fa7879bdc2aeaeec6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc05dcef3074e56e85cf6798bd73fde658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291986b2fefcb3de689e638419514097659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2a0be28214fd7ff327648803f7efc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9abe49f3733ee14f91835de19f0c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c15cf57499809311e12c628483f243662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54b4ce1979731b66e07f6ef1a8559a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a52b247f039948b19278fcb52287a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad913f6eda79bd67414a435a11a1e09a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d32a83a616433f0f056ed572dc64d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b1e2c5de2d36a6a4b926713d31e0a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628959ee4ce9e1209cb083dfe5ad5569668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09145e9cae6b66694bc180c7db916afe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cb1df92073c213a103b9353122579670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352911692d258b5ffabc8869857b857671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc25f36d08801bb530bdb07eda39f06672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568eafc5013ad14ed4e316e87b05641673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46723382803d214a7c2cba6d73fe9335674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e6d7f34e72368feddaa2e34cedc34675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53c67d128b9dca9de22cf9f8cb4902676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d91890479d9e7d325df87b51db1d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a956de2d88019b570fd5614c92994678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daecbf729162f1b7d750aa0583142f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456a54a8898c009f7abd8596b9bb8b5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333b6710e08a0bca049a71ed7b8d3b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d686f9e983758c2707daffe245913682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39aaefd0de8e3dcdde8f339099e9ce6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c709191869e7c8a80d71cccf9f1d461684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd97357840c0afffed1f7a9960af27685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fc27b0e85231ed048aebde97e18b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef2f87daea6c078aa210ada37e717a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5048fe8094b98ac1f50113ca852cd46688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84428d54a1a2e014549313843d0828b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe9f5249d633d52b886666a71c9a87690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023aca2fab456e2a32ca30c441efe8e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423599200dd739c129118b55b7317d22692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacc66fc3769704c204dedc02489847693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5853211557ceeb439304a3b192c8e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1439acf45ed0cce44062587dbfd1a20695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ddc1f33ddf111102631ca52409cc2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e466163c514f88a0c15bceee6ea76697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a23febad826ab04d7c0688c1e0a646698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df9cd026ebe465f9b3d83cb39c56a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4109d30c539fe6e0983fc7c92c06b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58052cdda0964b8fbe80f0706abce14701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f22fffcbe150be74bc566a614ab36702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a850c1b0ab234f565efdfcf62a12f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1ffaf3d0a442b275409d409dbc96a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dfc48f0b26976943538309a0fc2e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fd510c533c239898efe64b6fafac2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746f46d0cff9277f36d283cd4ae0281707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fddadc6de5b9a6328a55203ca595cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b44d970fbf10b571f52ae61d08da8b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9699c2e8f16c562e3e3e08546fa16f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692145bc302ed14b8a833dcbeb23798711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dd01e4e352bb5b65b991886434ecf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815c3886f74121fdc3f1de83cff1458713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdd643b98c3c2f523de222a000e767714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501e9689c628db256d50bf7814a5366715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf9cb9491044db7e33d08e92ee8401716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f811a09531878ea64573bf09ff4a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0293b267c4d3b869f239f00faf15c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302576933486db53311fc3288c0a1b68719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58632ad441682b7c66b99c61dad23329720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adc0659dfa038c9ebfe141d6c97a82721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71e8f6bb33ea0e3ef7dab1e4dc246c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ae2ac30d6a3f69f090e0bdd76dcdb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc64a48cf28ca055c5034de38d6d703724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076391dbe652588fc34c026cf4cd2b55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db0d24a8d8e8dbd2862cfec55e1bc1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437cc358f82294ebccbb7de8b837c5a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b86777d1dbbd3de034293b0c8f636d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5f3e8120ebf4b8fd21ddafeee7e82729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f152fedb71b420dcbf6bdfc717e0a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22af221ac833df5919fe96f0360acb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715f236ad51bea33fa1cf3be70ad94e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d9efdf6528aa39fecd87d5472af3f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259de55b0b60283d143d58605ccad4b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ec6141bdcee8814b79e57db1e1e66735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e4e4df749e626b76beea604a4d62b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1569f06d7aa9cc7bfd52ce7489fe0c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637121b839a6f9d054142725b08cb5b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c2d56df908c8469ccc8bbfc440e36739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6b60336d9effff59f40c7d7d72825740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a40d1d205dda300e205ed867faa026741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b7080657909a4b15283900b389593742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558e6e99e49d17febd049cbfafdd769743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693ce5c3ce997fb378d07eeedc83891744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502127a64d257f4b606334b5bb5c9e04745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18ec5155c919e619509258a0f1867a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14ea09ba97d721a16d6c882368372b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55cbd1db931d5dda5d4a1f5d06375b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26316bd647fa535bce6a120c5fdb963d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467f622b90611af4709fbf8eb7600c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c51354a77c4987e81c47f11711a646751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecacd27c3d843ee2a768885cad7c65752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a45dd5bd9721696e1db22a405b5f8753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>