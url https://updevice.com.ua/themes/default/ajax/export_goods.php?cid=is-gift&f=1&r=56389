--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdc2c1d598798d47d3918a5ae3b3bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e987bfa24615354aca3bd0b7468a5502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421c8a45b01e4f0240e6d92f2cb25553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0e25147b745d0c1907b541e9cda8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaaf9ad4fb80223579ca8bbe5d558e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121386269e8fa7b961d4e2ba9798cc7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a36831b85361da2a0a00f352d2cdb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8a6f90af171fbefeca108fb43ca248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b512b8e64dbcb75b1078ccd139e2839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f69bc01d664d145fd1a114f2625f6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b55c495a149a0dc2297e0a8f37e21811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073a35963709a722e574ebb5065615912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d9d35554686c21fa0034655284f0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe574058767e79e38ad781f2701e62f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0866b3f9a0547308d7bfc7c5eace18115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f855a9416ffb8d3a952a799c0f9a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6121c62fe8f857176911d9ff92fd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefba803de37568f1dee8cdf777be0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352f4f019d6acd0720ab4e21125c87619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d076db21ad2d54974cb43a41d570220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafed4d664313c1a5003cd0c0b4039da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee616bd1de7929545f6bfe33d521c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f601278d38c328b9d9d1a2594db83423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66157d984affca7e8a424516f10d69124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cbf855b3f290be833075e0a909eb925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9be4e1e9e843ed12a215f85f2f31c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc2074fc9c99fed9a2dc1c7075722f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d79b6c9455e56aff8dcaaede2a5b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c68426da230e3dd75cb52ff372b46929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9cdfb459e9c2281ec8867b32bac8530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ef3bd444b59d78e2bb29b8a8c7f0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d11fac5b3c5819373875b08c1b6d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6df72bb5d977f6fb2f15e22b2a391b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bbc32a9722d63042789fe880bc2fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbffc7ae6d9cb2f0a69f184dc6ffa6235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101a5bbf309943d462992e461d0c31536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc975d25bf9d63408b1890db00361b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8186ca46543efaffa9ee3c1696cb4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608556180a4ac703081c9f4929ef868f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd26a19423606b30d713a531e71fc540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ef22d147b1551797ff034896aa18c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace26aad8d4470724f6a296184b0e8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ec7f7fdc140bc26634ab4846ef28a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba355ed3b5a1c9c760416ef2dbd5c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406134177be7c2825e7e3a91d9d926745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b5ea7c5bf7b3ee25728c68a058bd646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a79c643b23fa3ff49cbcdecfe2980e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c2a010f2df344c879672866ad94ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138bc405c2a437cfe9c952299f6120749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb08bd4ef6acb40860297c2d6ae87c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0494cac14fa5ff8b851979af044a2f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77363166a9d56af52826992bf673354e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4b144c3af420a8a836a357f89b41c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294e768b96334e90d2c629d91ba014b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40192de1f3305c70c7f1b66e698b6e8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc81596e3d722621f7f707d33b7acf756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c7b1d50aa2b42ed04c847c927e9a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf97e14301ad8a6f47db7868442f8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e1ea00c7d80bf47851d1bbc8e81e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ec77ce789417564043949831f3f1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2fca3223678640ea0c185e614541661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042cfd9cc3a01d4e505652f5e5ae1ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d9d909bf83fdf4f60829d45d5dd9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0db7ec49f505ac39cfa0eee3d92e3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3a7a66fad464d06b621aeb101632165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4346f1eb440d7818ec48c2cbaedab766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6aa63888834ecba683ceeb885baa967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b27fa21b1d5ae62806781eecceccd768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a401f5ed1feb10ea3148cbc1c7cf569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b40d045ab2d742811d2088bc8ff33170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb6c68a51fef39b7292863accd961871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479538d51514443906c83f80e4a795f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab63d30242db14105a8b76026066ffd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0c66b032bc055c455b9f93e1280d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9949f1fe1010c88868c8119b854fd175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12e07e764474b0a734b9ef7073029776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523dfab39d49753d0102e397c55d75b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c49ce8b43caaeb1bcbabe95ba7e4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d994444a29d6f44b16ae48af02d413579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3e5d2fadc7e4a47e2c6f873ed217680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7f90004b54f2e72133ef8acf1223481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822661eb2adff3a36e1dd5d803235d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88156b5d12b46d002115d6a85ead497b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa115ddb3a44ff4d787b1da6009f30984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50c3d65a618ea756af42fadc2378fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cf980a07606bd0769aa87c8b95e6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ddcc896b010e973f027d91a2180e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91aba991e639dd73a2f006b022836f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f9aca913063d02a8a7a9ec6363eee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef12d5bd3537140c181748af573c7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961c9946a2f07be9ff956eb0b92792b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69db3d158d0ff29080b7ffe26f20df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a069afedd026017d582b591dc0a6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f532dcc586dd0dfdd16867154fe2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6127bd567443fade1fbe5baa632da2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a128f9dbbaff09d2f37c786b55a4caf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e908c6eb2f6dd83bca174be37606c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256433bef9daac4c672878522b3482e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce135d21baf84e4d946c48a6a53eff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c4e28b155140771c84213c5ec08bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a9f2c2099cd41b7d18ca55c1b04ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2abded6a4a491f4b7f71d5880199a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3205a9b2f39b6aeb504ef507dc4d36c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da0f2a1961de95d4411e7048d6ba6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759c94c9b95c51d485bbcab390b2407105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6092353ff71a8f6923b86d64398158f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d1ace20d7ce03f997d7e26114b16b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0a2470355e9c655ae3ca95c50eb81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe6bb5d7c5ed9cefbe2f69feef4dbb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad8c6673392c39ec9095c22b49e906110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbb9cf9bef9f6fc320dad67d3a68fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21790cd6c8854ca1b08d42501905c376112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f0edc867f37740a324511ad96570a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d94abfa18148b367b71f32b07a5fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239cf89b646e60916c62880b0216b91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde2dc3fc6b4d7406d4f5a2c4011aa2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5abdacd8c1965d85afeb47eb99af6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee973fe9a538a78d280f1068196f311f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992325e08a1a8c5839152d3cbdc8e52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cffb9861469a35d63cada712cdf7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09896be9228eaeb6e41242ef205f8dec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687d27d4e7a2a1bb9d8771d4e7a1d39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddf87b30c65be05276eab8a226d577123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef1e2069bf4fc486fbf10ee3bd8121124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcca0182f43563c172125bdd3e147bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c85e4e598aa20270ab3a56eb58ab3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17ec83f3247e6ed4f8505858f7b442127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff9fe201bff000c6af4dcd96658f36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4626ccd9be39ed2a2f18861da65154129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7602996a4bbb480cefb86698d8083a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82937c8f6e274707e13cc8fb66e91f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb9984cca534746f6fc8b12e1889aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a12fb194d8812be1c7063ada3b7f16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96b4112897df6d40e0500fcdd19e79134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8fef0eda5d26b6033f93e23fc1a51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f0c8e576ee3c09beb64e578848b08136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf769ad91e9a7ee57dd87b6899772b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c079ff2df5e146be3aa1e3701f15dfa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799e5a02fc45076dcea2f06e988ee0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ff2432c6bc07f99d7d3259911779f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133f8cee4d954281257efb4b42771dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6eb3f06790d64d4abf7f1295b6766142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a60eb5a0525e1c3da94c21905e1a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea3d34249e2a2da5e94d285d065046144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0876a27f7bfdf5f7823cd1a8ec679d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c1703830121e546e8e704ae41e9dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8306732cfb543d575c141a150dda7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f05d8f9b5361f0e1ec5d857dee3f02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d12ac03e7b353fcb6c1c74ecdabcb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19071f70ccd339f8843240cdf37c38e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3fd4f8ab7d635ef43b6aab08588e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1737e6108f4b433fbf630874205370152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd486e3aab3c60a8aac46d001f33a7c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2093e227dbeb902e2b869a7004f127a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7c1feff300b4d798b998540b55c1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf12dc650129954cf662156d447d34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2903f2955127e7bf0283978172f0de3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a2fd8ef099361fd3c8599ae6246ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169ccfd3e5bd01f88cfcd9043f1e499159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c651373fc11abfab59d8e0e81d8ee56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8f68e21897d6976c34a886cbee5c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c331f6a7769a45b678e4072b076eb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801992d4e467f063edcd5facf344111163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841fef68cc585cbe65e6f4cedf078a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343504b385da5dbc94303918c46ab6c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3c15aa3a0c0e505807e124832bfb0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea4cb20be42f9ab6f97ae5cdd33fb8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ea95ce39e51bdaf97d5702b710e86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5ba680827eb90f5ab55bda51de07d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf94200586b40c47d254f94da48193170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0ba45ea931a335e9b9da25ea1b880171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18196867c054a555d9b979b7300bd3e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f2190f6612918187073782f2495ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936bf0402e90b6c1e7e9f7e37906878174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88386bbe8882496b0993e6d287c71c12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761091f0f16ac3bf4b2d9e87c2874e6e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc871e0091f0115718c8782083fdc06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f46ecd07d19c3728b2dcef26fd944b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039556f4b35c98ade3bd7aafb0d551d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488e7b4f9bb97cb26bf5d7fb57d24c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ded70a386677fdc136a8d86f545a12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264acdd9d30a653e275693ffb73ffac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62bb9e2742a0bd6706f18ae391c0fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcedf236a73c5afc270ec4229c4942a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c03598236420404a8d17dcd660170e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46154bff821dbe4e1489050c1c945968186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec55e189dc7b8dca92483a55eaf06c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280047e176d0c0508a3f6ee7f7af45a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fc01dbf946bc81bd561691fdc35a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cceb68ee3f61861ca1a241086b0ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460972b219c30a2455f05fe6f28883b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582781550dbede93bd3bc398f73bd23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ac36466e90051357de6076b8e017f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606e24639b97084e0682ed1d74db09b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7159b5f0cbcfd632d40f71607c21d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73913bf110136c986f499a3133c552f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e674cfea67f7b67b942a09334d5c8cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1680740bc0eb420c1bb2231802f41198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72879eecb6d6e0a5b7d014df6963ea18199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc932eadc9f77961c695e175e5f879200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970719dea8ccae5ac05909d5916291a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2920bb68c7e8d0d255fe5f77c3c690202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cfa20e25b6d0e220fd109935001cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57a3b8a84586835598762690520703204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abc49b5ce54199b066842eff838413205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cedd5c7e6fdb5dea0521f1ee662a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891cfeef420461f7e3dbce3f8295c1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b3f6182f2f5196f46156d138a517f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032cb38d62cc31be9647749c27d48df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14e6e884997fbc3b12fb2f0c5ca71f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34a1ed98e63c718901dfb76172471e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cb21001c356f343531cde8a78cc9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1678ec49354196265ac93348f49e58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accddd5fe5f1153b76c0f85f75ac3f8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f323b5623c0cf4122ac7403d26845215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf0a0300970767e70d46a790099015216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8851733d0506302e206fa6ea93ef9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c283367c1fbf5081cb27471ee1335218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e14dff622701bb34357f5c794762b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfef5e27b474165b05485af6bf61aad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ff83a77c9bafb6e6dcd4d895f9a0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e183564d00d2bcc0e85b296ce1f6de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6004fb3d6b99c268f239e526f17dc81223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9212d01e26330654f134692a4eff9d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5fcb557cbd169fd52d3168e2c0d4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60bb1d579670d184148af89fa2c60d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862f6c8ba7c574cc969636f10f6a75c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347641165a6f30aa75172ac66ebcd97228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50c72901892afcdf31f64c76fe6aee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae7ba65d93146f27615f7b68db3291230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383df16bb5e81cc9e66597b36cedcf6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3c3c17c6781ceb51fa15cb08a39b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da746667a762655674337d6c9339b328233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a194dd6be1382b54a5245ca44620e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6e849a00885b9f1b406525395af70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb1b218273a4529274acb3e3c4c22d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783011618d4453f31f1efb0c6ecda27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daff4e62a09d55f0cd17b77a1cbc23238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5d3424447f3c0e62a604b16e452da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea6078e71092994e1be2d2592ea46d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8e9e824f30050eed2757b8ba380db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063ff58fc9327c2a2b79c9474656905242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5465f046322bd12265c647fc42323243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a059dd0a83b7b67615ebfebcca293244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976fd11aa7054dd033b91a3ef26fff1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c73bc227b6bcd344f2cf8c7f6cd829246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c0ad5f8c2129c8a07d066db19069d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112ed1c06a6f76501e075cf15186324248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96509426d420b0a95cf3c6b5e49b1c48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95940b83d7da62aa4160578aa637b76250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fb0fec1a86b4b1dd4a68eca8b2123251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa553cc1263db035e45e8070c8e78000252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fccaa3bf93321f81d71eeae7aadea4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5fc0b485979a5bd441f63f84df95a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57afeb396d4f185b9bf270f926a6e5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7cdf186a90ac3db2983c41217b572256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e10fceb56d519f240c7688110b5788257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ea645796a6e75fe761a4ee31c0ea4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae729fe85077593513e715c2adccea29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e85b47ef2f43108071d9c0188047d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dbf41d0c6284e2931924a38ec9193261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c311198181985396d81e1df10993d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b4e195c46a61cba0d58a01788234a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcf2132660f137f7e4ef7657f86f20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36c1e8664e05ea66dde1dc63750363265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0ac7e921a97c740dc01aca27558af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b83a31a6a2fc709cf11fdc60f191c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f369379c3139f90eb7dbad3590978268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f289c6cbde927f7c254428b139ba63269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c18060f4bf77397fde8d9342b86f5a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f8524d27fc99ac5b6ad11f3a828f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348898f02aba862d3bbf9ab8cd806aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad0ccb9acf24d61bfbb65798cf3611273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b296662d2734de4d798793ba43ccc4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97115887114403c3408b5ff252d67711275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e6fa4fa8572d065bc564f85bc45ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee6bfd76cd66d5fa708c26b6b79fd0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479acef87fa83b85996ba58f6351a082278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b816e65ab82691ee6dd437c09278bfb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535a2ec991240b4fa805c6b8e760864280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5374f9df215bf228114722c855f3b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4062fae8f37ed1016240b8e729b18f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97bfc4a3cab170fe8b3d8677f486b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0704c58a064c4ee5329b3575648d24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8b66176991ce8e475dca4148430d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2597e308e8cf110f45bf6e7b708eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afda28dba842132b2718b87fbf8c7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cd21a89f2d3dc960ccca639db646b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a61a6154913387ee00ab718cca9ed6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac3c413ec9735c76002cc29089f70e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6909a05cca6498b537832304b30fc3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a99232339b05c3861ef1e49a5412e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cb49603377b1bef66274671a4cadf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af7715f3c572a3146b1b8e3c0316ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879e27cd84eb285fc62046a027da095295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671cd95a268007a5abbbb9258a0c3e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b2d47c6f773c24b8abbc83b945685297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cee5f34f1f579d38b7418688d2b22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e3d063dad95db4df15d25245893a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9417bc9fb8bbd0a06ef2dff4a43f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63f0722e679496f6929f705fb9e5ce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567142b2ac4621e33d0e2f0e82429d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866549e5d54d306f845ce041d9cf008303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce153160800a3d39326ce49f706f1e95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6273e9ed29b758e5026782f493bf0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1118348a0303d531ee0f58d1e48403306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbcc60baba95ba562b6d832300addc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f157e26de576021a6630199a76a1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec30eb94a47f739a75f2340b9da14b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9402fe99401e9159caa0cc0c12a70c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09140551bbab3d5ad489ebaf951fdfd2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdd68e5232c0b568a5b7f35b273952312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968337d14a954f97d983d036e37eaeef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c64d029373b6238e8cced7d37b2f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cda290ef6af1d70a2a7e8c96e40efd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e83664763e999ef785e3180dac1398316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d18965d6d3c9da1bc2e61809ef0518317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72077bf9a388291b679bc5ac0284137d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd163823dbb04e56eebe0443f4d02ed2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb300497a5631f48a978fb7b66180218320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e05481a26ebae364bd91c85baf461321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0c3d7ba8e045612af3f1d4aa4fc63322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a8befe41a48d8087f853ef7837f9a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24120025c0b3568b399b32fbc6782f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a3a39e71b7eb472d2d360941c8660325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df18afc0fd8ef56aa948fa1aef89a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efc260b3f6b2bea3b506558e7acb9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee8655d544a22ba147683d8ab346a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed717ff7158759c7d4532971fa05637329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef1379a39b740857c574125673f53b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe05f64c1a8a42d1ff163cbf4c0f1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e7abc051a1bf194c3deb89e8c4cf6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabdaf27aa43ccb3c7bb723ea0867ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7400cf5c9e24d197ce69e4ee89c0dfe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412f008eba758ea32a805d9d955a869335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a2232440bf8e406ff91fa44b32c0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7ee0af0a4daad74a9a9ede6093898337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff258e5eccd6c62f29152cf5d092bfb9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6c1e9eda5b4b4b06b305191985c1b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec95232a46de33c90f3d36f9ec32752340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cabfb63a024759a5247043d5f75614341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bf034ab6e90d824bc24e8d69dfcff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2940c44e1338c7af5a41b5c1d903b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bb1a81c7462c4cf8930bda49eff32344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329ec77128140b18277b4570a7ef67b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afe48c6d7c3e4c583c21a87b10920b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e6a08d4eaf2ba416c2617f60821d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a96c60abed8e762f516695281a8be8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf8a3aefe48c99a3f80523c1096ef2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0b14cd8630333d83e9a8ded79c79d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34065fe74770aab0c4faf0a7087825dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421a181edb46d2d93507aaf43f26754352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaaac20cd5f0a2c989493c05f27fcb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cc3ad03965ef46baa384266a7b804354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25219e18877f6bea8db64ef226c8246f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fafaffc4f10e77e72aecef97a8b7d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf6b2db48691e701e8a08ecc859922357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc18a1bb1f52be236716a7741f51ec9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612060e77603a2fb41e4e3f1a3f472fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9fd2b49bd486a1e1c399df0db73a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14a3136af4a046255e1d542a37f760361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f925c9aa6cc707fbd0911b732ac24362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23acc859dfa1387c38c9dfecfd0c4e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d59c55413ac5441d911780ec880e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ab01522f8fbee3118e8af60fcd0b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf852ba200015b748823e44d880435f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff67ee60a8ab96789a920e8fdad4bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa31f9463525c1e3d5fd54ba561f62d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366479d569ab4a6f42e8b9044eb49cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f1459e6ec75b97120eb534d24f651370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb996347e6ed698299a080f68135415371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb71319ed3bbb82691e4d55218b5ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80eb14021d6634243f0996603281d0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaeef3e7d9767a5c3b647548f5e154374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0353ff74bf45b64cf85a37349eb5a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1dedecc2c73e1d30ef1accd51cc58376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f02f40b43b58f6ac8c3327523efb7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb30247d2b39a690512e8e73f7902d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee056ecb8846b646ef50021d6a72031a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178695b99664f5104bd211be275c6569380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209a75ae451411b19047a967893918a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613c13425a2fa89b13d641545eaf282382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb6ac22927362d761b71411856c5b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bde3c845da0bdc4ebe16e4c5b11be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b20dc4133e808afed17ac067e94993385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507c3900d60864d27d9444bea681580386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f074c44acc2118e25a367115a848e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca45ab0f9448cf9821d56cc4c13ebf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e455227e2084241385839934a88438389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c488d0076de64cdd7a8c0c3ff973d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3449363b00e399c86b91f9cf8488b77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b911a836f5401b09394107ed61189392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a0c999a644bbd651373f93a645883393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae2712f00b2c03c65c2ee3193d4cad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c066cb23742afe2a66eb8e2e91eb75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a25c11aebc8d700348d83b2df69d42396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1e0057c6f843ed48040e4303e3f34397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80b037abf277309f5a68a315dbce7b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901642972343655ef1b3643230e794f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894d923c89f7df569dbd15d1d3967a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76276a7bbef9266b32d86c99db0a9b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbee1c022c232b1ad68c21a5297ec3d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1291dc3e6fe508512cd567b8d714047403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df62d666591b7d36bef5ab360159da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45e4078780e011a37b1de24e097814405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e84f108471117f7f3682346ec28f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f8223601b1a71fe10a06db7333973407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d7c130b55c43713959f4777b20e1d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a948690f8960d3256beee344f7eca45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e425ccf44f000b022fe318c673e4451410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53a5889c4b04b492bee3c7f1a01ffb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511353a58d816892f6f8c5ae37a2ae69412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b25c25bce0a24f579c6855065a60e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19037117aa5461798f1accda4143feba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555623642be19200612ebc55272b727415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da0599b41bcab9c5c8fe3ee670ff48416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d73ee3fb2769b68dc690aa6d429b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f91f29be3e7cd6ef78abe176750d6c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81a3a14ef560d49f1727c1fb18c00a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb72e034d4166f0dc8f2b4651c40e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a040711433a48b5511d2cf5fd2ddcd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e09c70d3d2793c9a48842c5a961fb8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c4720e8b1920e18d158eaae0f7e66423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d95c6b5c3c2eaa1fd76c0140fae49e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe469f57975225845a168ee610b7ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb9c2a2f7cc086afed2182242cdc6d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227b1dc9b5e48568bfee4225b2f4e62427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56a2ba8cc2d169d4c18f74b4508095428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99792ea90e27efc4c4b6e6771509a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914221bdb5099e2f7372684b778ab93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af9380308aa13c0eb75424d5967d61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d89f3b1a1228aa883f487ef9724d97432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cdca1845f1c6eee8239ec65ad1c5d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c953f0ee01f9bb463779de873610d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ec0bd57d5160befa0aeab6b336506435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412016e168fa98bfe2128f995813f82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b9b02984718db60e3f58a2ae91f32437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdc6f13ecfd6ea84b13caadbd38e1c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ba7643efd4f743e357b3c6b9e4e9c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce697bc9406e0caa04919477d52bead3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3e01e176592f4828456698b52d538441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d03409624081a7d7ce5bd3ed828455442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c2b225a7621e8e95b8027678ddcd3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39321227def3ce8911af7b50d52a17f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581407910e88372dcaa058f471dbb22d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0536c8a3b25584fb5e8757a18953b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f659aeebe601b628edb920feefcfdd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a137c95ea8dbce3f57d9bf1aaacc8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06356316a396e1fa5d1ce58ab034e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c1a084fcb1b596d4a219c05153f2f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b976611dae1092f1db4a6f4e24fb3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cef5936742dcb7420b7323a8bcdf4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b13768d1410e0808bbbf4e7f51c1e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b802fb50df8ec81da5d6faedb607d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f01d1d1dd1581e18d285f51a12d8c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92561c1c054de225c23b45d8c9e2e4e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb85c0ba53b6e3d81ff0ec32661728a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2db9842b0694a48f4bb9ed7cf230c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51a532521b90f60a44f7bf72407b86459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f133d1975f11f77c22c97ce0f6d8540460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e68191d17f7d822baa1bab91cc7de4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799d75680feaba18ade621fa4fe41e7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46672b71d5d0be45a9d2871f8b0010c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaa0dae3e25eaa19e64faf53924ca9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01951fa34959083068864b441edb679465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c468f8932b4216413c24acc5d193ff4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589dcc7060ae9b2cb75f92b0f60b977467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70205aeed109594e47ad188e1a49f93468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc9936adf67f5a6bf7d2dad41b5008469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53aed9f794eb7b0ca8a49c852ced0e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a31e52780086c51d9d9ad475b42d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfd71069a02850c280197982b704d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4ebc5f2940f91296d762f9d6a4467473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd93c8836960d5ea378bdd0fcf0605d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbccd05674a1e73cd0227a03340e2d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a4ee9c2ca7dcccc510e2adc538216476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a699502942d96ab9b1a304a2d1d72477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0d4f2a58d498cd9a6018165d7d873478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018eebb506fb1264bffde2d2013ae7a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7ffc209c69870fea46276085ce549480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f5a04bb025042caf8fd8c309dc510481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dc0067a3b7f11a7d5e081a1ba9cdb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c72edf8aa8e135afff143b65f7992483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4d682026399f2108e4b6503eb5a21484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0bdf9a7076db525bf8a1b302f9ffa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf30052a0d5b69027e8e860b43c5d8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9c78cca8923067c289a19ce4a59eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d49df4b9dc7595ab6310ab8611246488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1b643403d1f126d322521aaae995b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d70c132487ed0478e71c5ec4187ce5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687445451081852a9e5bbc9f76dc7c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da702c79eaac87c3e69bc148eb6499492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b70ab613d1d69de139fa6f3f704b54493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a723739100edd6a826472fecede4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbf0a80a2754e68b7873f6e7ec85de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e9f96d4a04c7b33123a4f5f3a64b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1aa6ccaf63280fd4c01c2988f7c9be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e99fa8743248633cff8b60cae3ef1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34e353a7aa7c431508167b75dc78de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622198afb9924523ac5a5f535bf4df43500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b1c82c68d81427bf7c15884f7dd2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b03505bd1dd5537203969c4ad9aa4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9460d9c9cf77238df82c48b84cbcb19503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e9bdd4c890b761f9525584fadcefe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355306e87fff16e85de3ab03567e7238505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ace329de3e51b8e9edeff3d79ed225506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18057c5639c1481322725d76ae4c99507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c297a3c40d67c45b764b122d32bf6fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8278ef04f9c37e2092c9310be0372509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d75317ed6977e807d229872a61c10d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae54f35f7c3a3aad9c0ff17e748066a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f26a087cd421e5c014e021a9191af6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe772f128b541a1f5f057475f33b65513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1d55a83dca763e28a45703c6b01e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad80439585c1056be2480eb2b36455c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082d4a0454fc98d7f5d5af1e8ed1ed4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e5dcc0e0be24a45c41f7c11166d67517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b585367f06ff00bda2d9154094111c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ded00703253b46b741eb7244a725a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6991d993b94dca6dbc0f24e4a5d75520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290c97ec31ad8f94c5782431398b35c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e426ee82999b075f4eefea916e24f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c908e7717f3cfcae29b53da7aa300b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9e750523fc10d5868c50a6a59a7a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b664ff4a9a967b4ca4f01907acf2ee2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e57708e1ae543bb43ff7a37403a846526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6233d5f3938e799f9d394e8723b0ff2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274bc0a8bc56beaa20df1edbdd83fb8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b667095c594dad84426ad0ceed4547529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ceee563ca02335f612043cb514118530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a657ed06c3ff6e4ba36bd54b42cf4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904031cdb62bafb75fb378432e9c4bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c3153f064a2ef01143af21189813f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37133913b7d80e9efd53b27e13a6a67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfa70a372b84c9cb0bd6514a97e76a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a15d17bf0b324504fe845529392f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1822a003d8222abd2aeb6644f48d207537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e8af8417094a03cc5c3e9a4f352ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58255b5db43155b7a39d53281dfad041539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036ad966caa98039ff19177554be537540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb75345c448a6b4ca3b6e806b76d162541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abc3721fbcb5f4550ceea52fd505c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb9ce681e5dd6022a51da9d4edc33a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe80569c7b0abb215c933408a75814544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f40f9ee05cb9e29bc2558376264352545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0af8d9a7bf037f0a93e4bbd2398ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e92c9e98fcb88e73226cd87c950e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49591abf9432849e1047f4008d3217548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc142d8587023d216950bb67502dfc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8bd57bcced87044a085bc858416f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111484cc186a7489fe6dd9cd7f43e78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed3c6b842efad8cc62c832f200d41e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfd9510021673454a8b0b260d35898553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635a21815170686f8c4fa83c38349ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75960f35707aecd9aa9497f63622190a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be0be846cec5b2978c94f33095cb03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f246ba7994c936ef0487bba8742c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ad0ae141913cc156469eaa8817afd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928cab24b2a78e9fb299bc590c5e869559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf47077779fdf0284d70137fb89e065560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b72112141eaf16f60181fe243226b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a82b5777433084e6e9df09b11a3f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284acf4cbaa4003bcd04f2b5cca94f21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59117fd9bba791d5ff6224d24b8a9e2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486126136d59a5e4988c588f22f47ee4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd622bed99cb1e15e30f5bd3b963d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1711a47c9a9495a493d690e36671d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c566bb32dd4f5cd62534269a6eba7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852b5ee6ac59a3945c6d7940047aee8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24916e4f394bf25ac181db5ef513301570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116cf8b65c957d07f66eb6504617880571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bed916ce26b7de9119eaae3fd92c00572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90052abc4d3cff590ad3a97745fd5839573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c989475786e1df8debd7092714eb71574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a585afdb9fc4dea93c9f114361f30de575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04eba2ced1d8055a18b1e1a8f280560576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da711dba5ad01c4e1d91c227e99c783a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ddd3972f89eb90d255c969e46bcfd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726355cac838a81258dce4de125d828579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103365a5dc1395dab9821d8a96df16f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602e954482f4d7431470d1982e792e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339f4b3aa0687d4efa735fe699e4a70582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc15dffb29121fc10393d38143c5b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d58e13c1cb92112d515380abfbb45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6038a8df1410f0cc6feba62b49bc19585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec1cff9fce773f507170a501d0d804586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62186af64f15baa80718ec5be3f353f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b9f8aafbab5fe7edc1deb94afcd60588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212d9d9ea3fb9a5f952be38133397fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a644581eac5f01ed92ff11608f9c2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1047487b900ffcd8d3edaf7c26c325d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93800e96163aa326c36236ece06b72ce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168a206c1cb41de850985e54eb0d344593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8503b3f5a69fb0b3a5976632412f290594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace589eaf0fe065b4e1fa03e5b7e59b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555da77138886e5c5824c659d2d437bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dcd88f8121f0dc3c511a45cc32f7b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15a3d6eb37cc2163c725edb05d4fd4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3f5214eb25395e3539f13544173dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5de8c8c2735e850549372bbc6b321f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7299e3ea227b14f5459288585950e70601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29c176257db944acc0e1ffa1b7ccea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cdfcd836a98bc2034ea4df826f43d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba0cca3765584c9b5d0ad342e3bca7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b850abd096d35d1572c1b87d6a9af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e1cd8803a751a12584c654d403026606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d845e6db06eeb218b277d462de7ab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fce410201c42c209b0d21dc1069d42608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fd2d7bd7fb4bfa4ad562d9aa24bbd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5d6142fa7da427bdaa7667a49eb09610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e2654bac5bd325fe8605d52b3087a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e4c32589152adddfec0373b1a9c29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424f891773e8ada6a01b348d52f7101613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3354f16e053e079625945c462363b7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25ba2f6f99d1fb5641908dc2986208615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebe4a9bbf2df418a473d87c9ae9354616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea79343ce660099002fee3136e26ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce11833ecd379bdd3108670b67e3cc1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af3521d5e79b2e5aa66a82439a8a56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135305d367cb566f0d2fa56a316c652620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adb33fab1a46a911b5f77e28dd643b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae276bd6b48ee2aa7c5e7bd6d2b2b80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1907a106e2cc6f5b1148f800905a49623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87151165b0ca5c219ebe874f100ca3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493ad4e28936b150d0fd06059d5419d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20793804856664fa398b8da62dfce5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a87d13bcda542584632cc128d90a58627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7121b974b4d52997d391df9f386391e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7023c6719bd6b9831838ba078cb490629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c421065ea827183e65d859d049c8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1786794fce9e69f9f3aa30483f9514631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab079ef7fe8c99631fbd55f8ac5de12a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d6af4831485a3c859e143b24ad508633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651db2f876ffb2804076ac06aa33b1a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331f2b004c6222fda55bdaac780a56d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b6300e399176a126404e2e58c74a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36e194864475853073620075a98b4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017672474dbc98bc1851375e055c8a0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a591f876c1eeedb74c061181004e971639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009d8b2951e52cd69d19d796138f794640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29202edbed5862d848949615bcb0f5e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c5ba2a038f4d000d3ddd77dc86dba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e39f9138ceee9c020c44bad2e21b85643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df0785ff2a4203bfce07326ba5056a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fe402cfaeb9e301a88336e9ca5111645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a317da4936baf1e6a04b3d802a3a3cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583d02d488be2b404eccadccd6c8486647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a949881cac1b9908044a9e66a3b49648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0e15e542e3262d0c04f1536314458649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecf7cf9045bb5b7528364c0b52d9f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ca86e3529fc7c829ce912ed5b2f70651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15897db9335cd86a3db79bae4703f888652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3304af07521f842365334834b159b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf9e83e802a9c8e2a2a761ecd53a58654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421f277f0e4cb4921f50936d0ac2234655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e3f01f5d856e8d377bf1282bd3575656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd6fd37ac70dc14119021e3f24ef98657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d448ecbb201f03bfbfb780ac75d2ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336cf02a411adcdbfdb59802e1c35ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbd2cd4b8eddf77b8142b1023a2253660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4beb9ce2042e63974c5913d49af42661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac343a1fb851c7c1443dcceb24b5173662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bafc4bb5fcc9d73d7bfd2a2ebf1fd2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9249f26bea3b7d4d2eeb6879f6c333664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebc316054a429b650d7543db4c7dac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58424367d36e24c586e26ec3ee3e6d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ec751128d3535fdb06b0f98807b03667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a8e41e9b1101371b17628c4af0bdf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871ba04046b079476b64a4be810b35e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdca49bab748d0b5210eb11b720df0f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91991b0b3babd544a08c50ae1635ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a1b36f8b4306ccad5b27071480559672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949aeba7438dd1ec760b1cdf96ea3f2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719fe08f403ba79f7d16f21f8ef94a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9beadd9d2b0aa1e9d3bd8aa86613ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d5aeedbd6329a4786d6dd705f1418676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1f90fe9974034890c41aa2cc6910a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a90885db12dbced6cf85b35b4b4e92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3264f4f0e9515ecfe9c5ffbdabb13679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c704c74bfcc7bfe99e7553e8ad7436680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcf527f8175795cd6d67c869625e5f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012322d384ff6171ead803300dfe684682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02720ddea4c3424a08f42e22bf08e876683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746912d9937f318d72506198342a5967684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2184c47d07c2d033fd569f9dc2afe2d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41bf39b18bada5b91af4f23f16ab06686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c1310a3bcccaec10ff3d89f3000d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4966872b20519ca6e422398547d325688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21512a3505f500af3f76d92f1c58c1b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7d8d9595e85dc158ed9677e07e63a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b03cf1ff5a2748fa9efa3f22b0341691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cb227073cd46986a58fa39e57abe4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e161cb41f7aaafd5457ffa936b3b6c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3f5a9a84c036669658b9e5fa9ae81694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9fc0a4a55f5e9b916574a3be4f534695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00aee68f5db4e016a5bd6e6a02c4f2d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccefcf7e5068bdef32cbb4e17690cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6644b1e54fef5f1902287173ec439d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3b3e15aad58f749478700a5103936699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80f30bdb47896a0813a27e024c26f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4061b032e40bddd919fb256d5525e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c103d5cb1129d4c917e7cbece71483c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1cab7ed50b7e0f086204bbc733c9e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433d9a208c31c4bf31c5e43bdb2e0f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee555a6eb910c3a5efe00e9fb4dca2e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ce59ba032010f8d6f2e2952cf0779706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9517cedd7cd79314727ebe0f1372ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632093be6cbe306336a783b491ccd84e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6732b6db08785bf2e0a5e5a98708d48709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50c4b2e9fd8bea711f58c83a6a6b93710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56cf7063d0fa5a2c062e827761c0eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e8f79893de5f3549ee262fe001199712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88841d42282ca88c9326708bfd0d8941713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648784f77961f35d80b52ad7e6b767b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47479a9d5d3da178c34ee3c42da33b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71388d47a4e31bb5c584e8849524ced716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482dbd6bddeb9e42a936ea12bdb1ef1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d09fa9a91747be68c5294e39a1bf8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341efa358c6571c83ce6ad44eb5228c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b767068c34a7560b8e5d2c163fc48720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c37f5b3b2daff2c057215541408b4e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96915674616f5c9a8719306098a0cdf4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448e118b26394a65393f8a835bb2e1a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fe775aea5a10ae3d224f4bbc4ca3e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274c403397633f02d87daab7f6e9cd1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21792d82596786f9d6752f79c8ac85726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6bd7075d87367b3b7d0b1209a79e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ff506fd37932a2acea794231df9a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cce92322fec29c36d7b573aa5c8001729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc102cf5ed5a5a100d4ab80f0883b7cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d72e0fca38bc457c31db4a0911f23f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71a4fa9c4d165ae0e185e8dcff7681732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dd2fb414b5961b575f856d245f56a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a9890d4aeebf3ef9936328202833e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceae88fa8df65b5fa38baf8aec90c27735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ca3a4fb525dee07c219b7a6ab4708736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec026d0e791734dc96b04241c70c25da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e523cc7f8047ab825c4d30600f6e38738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171312dad166bc6460605e214188b42739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e69bd8128bcd99f58fcc0cad9f82c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ce5fb0ec62e44146d1737cc8f9f1e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d071d88c70b4ef4b120ec6db24b02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d36e188fdf44f18def3ef8616416e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a58bb85a49f43a22fee7a663ac6b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c099f316a46c84ba70778437b7537745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84955aea2a284ef9cd91e0f7e981ac1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40979bc155217d7d6d88a0f7c22c9af2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7e19045547df425e20133af2ad329748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652d71557b0919a5b632a9c41afb1a2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236178bb9bd12231c7d9c6c67365acb2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db569846fbef61c36305a01ed146b87751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab034dac3ba88bec50e6736bb38f281752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e900bc87764460bdf228e4506161c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f4cb1ed29202e7fd9e3229b2d86c5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fe2bec60ff84eb9d55945152137af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee5c705acac3dba845548422a2811d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80487f00c25ce25c8340418c35f67144757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f856c1b32cdee1ff394241f21d640758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c411d0c0e984d9bd233af74f2eb4b1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482d4789acf7e3c9545c82cdea7e1c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc9a4d4cb90796560df056e99e0de82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fa122261007dd027471128cfabb1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241eca9de895440ecb2522b96883cfb54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d84ff48939a946d83b92be54347425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52e241c8ddb5cbdb814d46da947b1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fec892142de9bfdf4cf0d88aed7727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658cdca92a953125c37e3398ae6d4678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116b92cbb0c30fddd1d55ad4ad552559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04507c7ddc06192e550e665a5f58f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69cc8fdf0fefc92b2a690ac9f2420e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535653019b35b582458803845455b4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3085940fe7e5e24d1c9f9951dace213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede73255a711612fe8e4799ce6e99d6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa6f566b9a286fb71baf8028d2689f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35491cf3a4f519beb422e79687c88216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c089f27410e5162c6ef9fe91e9f51717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d67622678f13a6b115c0da6358f88e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082706d676468d4c5f804e526d00ff2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2efe7d99c7d78c7944851d99072ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41181efef662d2dce17091889120784b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec51e186f561b36b80b68d058db1f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caf9c942ba8c5be5e8dc4738a7452423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fec41720a2e0ca6aa252917e6fdd1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbc92c7c51e148db35bf8e0560528325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d7cbdf1d269fdcd318774b2a8ab0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60c182f88e35de43609a6f7dbae3e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd990a9420bc2dddadd905bd341651428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850805bcb95e4c91195973610069d8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243dba5cf78d9b72c412a3036ae51e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd759eb733ec000e61b9d12156320a7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed321aedaaea8e8556a3f86723abf432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5920369a87dd3a3792c8940766e50133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c632777e330a1344bc9477ae0ea0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dc89e97e32c5d6db5b3442b6e676535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041c50f48581fd913fc07299e48a5eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de2b39840ca6507a50bfa3531d66bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1f3ade798818aa71826042b6130c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93872f894b5915937fba63adf8c860c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91a70051837cd8b1a1d857e2a45f1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369e58b4ae7edd0c448d5c9627f16bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b93c40a1f7c23ce3460fd5d4dbe26e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbb42ec0b0c3c0436616645cf4d53543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d2cab8195988ec71a57f7016154b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d8ed94b1012bacbb2299f8bac644c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d451b1c6e9a1cb1e3718d378104b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec8c51af59f83afc128ffc308d1ae747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b690921ba7fc3bcc53f814d978057848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae530e3a38327176f5657dd0395108549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415d90a2ae7eaac39fca080bc13a61850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976bdfd3564d23de4d35f340353a0a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6712d7cb5527d8cfda94ffa01b00152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c2fd5be497525d3a5a4f2471294ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9485175fbac81ff520160134049c02d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3296c2cee24f31b6094cb335ac4250e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765af03b38a468152a05a4648ffb351656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1a5fb7de53ee9ee753ab59f46aa4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ef2c6078035d30bf195585b44394458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21985b375d4935eec4d33e9444d55059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027312acac9a6552a88a1f1f2087661160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821ad585ccc6f060f8f2a91d754cd7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6d3030fca326172252043027765de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677031736920e57fb388a11a58a205163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b486b4f721c931b004d052e504885cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef58e3ebc46f45b3d00821977fbfa3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdf35492381ee00eb58d4a066db50f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eafa04e24d5d0e0bc13eacb88b009767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54771f466e5fb7b654dc4ca3707da368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb194d1201476bcd67964dc257e564469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bb31da0d6f785fad1673895870eff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e144324584e36748df5332717e16e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7c96422d132b58db01308ec55f87372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fda16d5e89de8aa5b087350d38cb1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fdc0e5b2c3541f5b6c45eae21c9c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd314c6b5c69f9a5cb1086982e2268d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a88e996663033615c4132a4570d34e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50514caf16c26395e5302b1523b03e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3f9ce694a978d76b20bc46aff23ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c17ef82502b50484b04044a05ed68f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2af2a75b46c99699a687f9040ffb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51430abd76cf46c11b718a7d67175ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9976fa213c0f09b36fd1df767d673e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d230ab2c8fdcc85f89d6b877e83f11383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75ba24eed1434f9ee0b54f58ac6e5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ce89ead9c09372b6e7bd618aac15585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1118c0be35f23287dcef0b0b2a46f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808290537eb58167600fc754dbc2084f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ba7a9d39b093e0f07d1720efe982588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999965b4dc517d1faefdc8f4e66c679b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fcf5a75d61d5cacc98ac97ecc3eb090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9769259ae824a6244745d490d2ae84e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528671e950a18e4d92a0fdb6741f66d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461901acc161faf834996d7febbe39e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ff4043093b6f18ded489b2ecaf27194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083f3e7f572ebd49681c735af886a3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846c6c8281f79c676ff2fe28eac9f4d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82b2f8fd2dbfebddf16559bf6c814997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b268aefce46c6d80e40e1c2bd310da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfa38e86adbc2e1b013de94736d2cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5c469d440c9b233ae3b242dfc0522100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31767152c242ce8432161eef9eef7483101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368206773c921db0f4f17ca13b83f86a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d045dfddd79edb3041c893dd3a62c75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdc89f8030a63bb2f15817b677582a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df6537198409dd6446d33c4f00e112105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0eaa4960f6e70f90abd88a73d30a04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f49f3b8c06fcdf31e4de0a4f24eb63107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806e1c0b81994d98a1e995b05779464108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52a23b84bfa4bdcdb2def49c3d8db8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db6ab612785cb67300ec7efb20c025110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36d819e50b53e0cbff76694965824c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9fc609a4115aa1f6006e8ec4af150112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46ef1c76a264f185b39cd525b9ef1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add4200c46862edd738a96012727136114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60b853c280d4e70dd791e1716e44fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef9ef007e11412edbc65ccf22b5b3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85811234850206947de5f4ad6e88f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1536fdfb895dcc7fb3ed7393961ca04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef627cf99ebefe383c5dd81da5d50a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c72302816979e91add3b12960a9ccf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d61059e6ed53308f182277945ebf73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971a88bcfe902648ff966545e059856122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da73e5f0430607191cabd15848a9eda123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e5ecbbd64b098f511f0798f03dc0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f05a8ce8bdb03dc72b9821f79baaf5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58243c65f6800b2e6dd48cad1775c7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585950ee73d973fc7b1cd043f07b52b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744f373a1dca3da9feec242177942dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f106a0b8279987b3faa79998579bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd9bf52292bc53010ca58ae13ef027130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcc9f2b661d040a1fe534fae47c9a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b981e893db0a26fea410364260d41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d97c9cb8b099e2716a78beb1c5524133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aea9bff62cc12b79bb94ed4a88a16b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6fee774a0e93947604e530700e536135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7e423055b98471e8c3ec159e1e39e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b398e69dfb864305039542df4b870b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153ee7067e065eea5a4c21d2f661438138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9691b5be5ec38ca4a1ac9ff767a25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebad1a4db46c73b43a7068e0d5a801140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a842c96d83350ab7edc38f9074a5a50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769ee865d3034b3e433e835e929a4f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883f9a4befd585ce1a231228018e014143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e04761bbf79895a7f1087b426adc1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7b4c29cf46d90147e53f216b4fb40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095792cf63441606236bfc5112b997d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7ef14a6269da80ada6eda7b42fdbb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5107cb08911553abaf5402bebcc9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feebc587fc727710e5b4543447cfe85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd2f44d5e76f0e4c388552650983cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0ecc38301f809046a1c19ee393612151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bad85a5295ced99b553e86351cb141152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aba7d9b7f8586fd5270cf0e5d50e90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac486e19df201407d10febc261acfbd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a1b23b2ae31042a652713159859a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d1a40332d3335b7a8f4487a2bc0de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f95d606c4de78d7c33116f977914ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28ee4f9ae54df41054f651d0a06195158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67594f968d8174abb0597f034aa7e204159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48017273b4430a5c31650b4d890695c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d901c58649f090572e0e9aa32d0c52a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb06f86208f4d03b2a84630d46a8261162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398843864a57d87c5479b3873767023163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac5802e3a3018f772f90b2c6a1d766164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2bd405ba45605834556e346429037165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686aaba90e689fa6156c75bdee54b54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8d372048275ed8992aa30cf0487e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613b49983293a64ea92208f04dca7f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaa8261d17f811eddfc6ed0d511af3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac2f50e6c2a5120ebdcdb7587cda75170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c081b1b4ddaac7b9204ed809ab831171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85d5f8189f4d71efa8c1a466073d73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0f0996c903c80513a49d8cb7bfdfa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6d0868cc64bebfda2d31557e1ea15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c5b0d7d37694b8ecc6baabf8373a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0114300ce1105ee70b27077094fddf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7e89719ef25e33e0ed7006d1b2c39177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87176434f2fbd8512954c197042dbd6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d401b5c4dc6c8c97e9dc4d57b2d41e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb31e6c53e15a464cebdbb383028ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac45a88fc69f30e8390e39f8dfbda16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734588e638d2b3b9f9900ccfb027aff1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e84d80e79939868f0b803868f8801f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1c310fc4bc650428639e6d507b961184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cf73cdad13112956492e7fc4cac8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a533910c68dc17d1915376164ffbe5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afd31a059a70e2febc7f464d2b11a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd0f055026c9eb968abbd0074aaeae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76798ceaadb0bcc8e87509f8b06263f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb6d007c92ded7b61ef577397da21d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5792edd6162724ca6875e21dac1e282191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ab7a255fd1ee4d4218bfd642a70ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f95d83a4eb3d5db41aec542d293a62193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee8024a8f574a74c5ea195d375286d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4876e77e0334ade51cbfbb33457f4bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178cf75c1dcbed39a312025954f58c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1872c4a44f61d317ebd1d730b7edefe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa579942354ea9872453e1bf6a749c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7444f8115efa57e579d89fc1727f8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f076cd815774bc0162c8f54f6e98c71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339cb0511272f39f9206197b28623b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fa32d21c0c7c5e653dfb99d87e2e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649a69557f158dac60b44f2dcbe1ab9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c374c1c2a501a0c04f358eb497d870204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8fb3adff81963e68f8c489c189627205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f544d356c9dae14ba82bc59270ed0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad15666bd43586f143864088fb1690207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37971b3dda836aee7fd9647508a78d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfa1aa49e97c526af6db59ff8010b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024f7a25c329b0af3c6e43acb0d4895210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083c5565c1759fac0b5cb9992d8bf57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66614c880bfb2bfd40a86d673372f584212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d89bd1a0a4fbf97b151d8e9d329d68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586d80a7b92100be3f54a8e307aeeea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826dd6ce6ab4394ff6bb7bf3130bd59215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a91c634f9a32bf53c0f81587b38c65216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c6276e15aea71426fa2e104e5aad1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f1b63d62bc44e4a9337923aca3bd1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339e10260c5d3a29dbcd1d380615daa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03249110e9a8b1f3eaa53e5e9cf54e65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e09d097d200f3d06f694f2a7ca9c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7261ee234301c5b8d856ac0f75d47222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1f88acdcd77ca0f2b7f50fd7688a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd23c25d91027536bb0a0a0d262fd8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe565e99ba8c8c81b959a07b2100004225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115038efd06fe90807156f05402caf40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107d7f6b8c9f1b954166ff4d27b9181227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e90a3750e1780b90f0c7b3f09de47e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a62966123595598fcd2d0ea42d16f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c0a432995321aa9f944dcb15c7544230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72501171e2fd01fdbcfb013ca9b14d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2048fed2c780b6f72205bc40eb921232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f12cbca8732b05e966061693844332233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23858d891aa67e76932c56fd689096cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d1added3c0a5e0788c2ff80b2683c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878189bdf54d15ff4fd016e631de479a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b0b6310db7370fffd1077280dc75a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dec06f01ed36f05ac5ce0ebab9ed49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c02d91defd836563b2e77f89ba0726239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c6348b8208b721a4436414a992982240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55360f613cb5d607bf5af18ef3b4d787241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadd88f768b7174b07f5597ef554deb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae7ae3682c4679bea27e1660eb8dc0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794c4a8fbfe83a9bdb451f4483d6335244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221af187abaab97101f8b04dbf8d9ec8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182128f9be40542888a685ab74f49c1f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdbd3f07d292f37cda52adc6b8b174247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712456794eb6001838e7ac063a052e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b1bb696a80282d0075737f44b6d21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9a5696603669f649658ccc220ec9d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec43750a044cb6024bcebd018cbe32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62052806e344fd0ecabeb7c0dceb662252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2afcbfeb97abc6d7986290f0462f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde0a020a132e1366a2bce05993075c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01b990a122c02dfd9724d1f8922775255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd7a9a3a31f1c816f31ceb968b0658256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509c2954d786533843b7963e77d8330257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21930f7e98b7e6804def9a882b6a6109258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04ab4f5e50e5ad851c5d558fb72a32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3881c535699ffe385080239454eff9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622be9a10c7d2f192885e81cc8786357261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5d8c09f53f10c025de1262979d712262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be5470485333ca38814c3af73457a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d5b4da3f3cc1afa9b76d6f6b1907f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8b71601dfaffeabcbeced10016a8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea525f323c829ec9c05cf004bac7e69266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e7bad88008af438ef7ed5073ed7f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbcbdb3e357a5536b2f25d6ff26a7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309c2c3738f37f73f0bc62f03ee327b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f851fa9f9090002b9fde27ac2fcf2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a751fda50fda9469d9a7c2c0c2e9d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922842934dbf7b62201fcca9afda8ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da634577c05a46d3a97b03f2d450dbd2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d55f3fe26fdefe59839984eab4677274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8643f730b98cb76e0133654d09306c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001b8c13b58a0d02af70a6b6967585a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37728d909502024aa4a03a67e8ec7aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012da2e44052f6d6ed54ec93bea0831278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d571a1af984f78c9790aea43ce79de9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279859d3f431c345669defa42a953e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38c05e85cedd22f7ec5c84d3e3f538281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043f435e60cce8ce8ae82a2428f356e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7bf317bc06f157abb04b64a90069d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3702c55f709828b8aca3c00509ced284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df435e79cdc0d8a5ca4a7d609741f26b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ca1e0e54ccfd8e4eb5382ba877f84286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b2ea54c1d90867c419f0811d43844287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ac989ed0599291330c14d5d1d64eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a88ce6d05c75962f0ec2e15c6289b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4684957d5cc5a236638dbd533b207290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d5b47f9f8293c6e5ece9d4a117a8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89046c50b1a68515f4785b22f7a4f7ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cd97482bec1b6a73073563a4341c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bc574cb2ea120fca7b462c395c8b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f92f0aaa1c582fa72c8210d392929295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7f47b77ecc04a3347bd86f655f817296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80655ab98c65e485dc84ef5cf8cce700297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5c25f023ee6558de19c0a656fcee3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171c3c74a19b1d3a91659c2ff8a7010299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f269e2ca7ca9c3ad5a6ef9a72e185b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca64782365405e96fecb3aed0ddb6bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454dcac19064742564711fed6676f76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e8b95d6eb191415804a3c806b4a78303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff132f21707d7cc53c41a15eb78d297e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a017333b3be804fb6a2d7074177169f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de777d18d2fc941a92cf6098bcb634306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90f47a22d42b5d3be9b4e3e5acf682307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e804d141a5b923e1485babcd9f671308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2af5488e3f62ac28b5006a65e3957309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8fd93389f07a866cb5b3cc9dc0b86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0a49b18ad7c5139e0790c07df0b83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d6c8a463790e899263fc06da7f8c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bc6a7c1c2bc37da202889f82bae64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbdbf1632899551797146f24770c6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdc7ecb496fe6ff26500993de22970315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2dea789cce733dd79f74097277d4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6a19216fb535f370a8c14879909a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a4589cb71e2b5c407e33ea0d377c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6085b29e1524bf9ba71df1310afda00319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829492929589a21d555f865202d1959a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084ec5ffe3d331a77ce2f90701eb471321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad110589b319e5dcc2ee29004b2ac360322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfe6d81f59df2b0a4e0cfa402051a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582576a205cd4b1fd5bd66a0b0680bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeacec19de982f2cec3e8f0d9df5fb8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2375eaaeea6e200fae15deaae79a8db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48660a6f1b57f79f285d1332ec6e7ad2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca61787d21111ad139bb189901e5a6d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a8d4527053114b6408ddbde1a2ca2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e8f5a0117502ccef03974cbdcf551330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9416cf47690d1714a57f49243b7649331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23166ff0a96a1af49e1b3d9b00f35686332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebbc952caff7d1b59058b610c9d0d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e464bddc860f01a09aadc32edfb7dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caff1307b94de3135e67f1fdfad18fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf04d463c6edf6346ea07e0cdf1088336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807a17eb7d666c1231156c483c7a4ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b10dcfc442068120f82ca289e5d9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4c54d8e9001e8eef25ff2ca72ac12339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d0248396e5a06652d38870e5ed982340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381993e414ae1e6677886cdc9ea4ea73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18b9101c6ceb1a3901f5ca679e7a2d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e061820c6f2838218d9d8a3a58b45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f36a50a224ed82b1d1aaa5220cc43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc656d84e9ff80efff70170726e56ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5494f346c34bd1ea72b418f425890346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438d99623b6ef0ad0e2a2ccc93414fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d61997d6154b41fcfa5920f54d78af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5733e37eb23d1cfd7e77305cc8df8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f862ba6079263f15b879e11fb45335350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707be808498de951b6f1d0eb21998676351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3355fc68798de1268dbe5f699d60870352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bee158e683ec4eabab624a8f794c4f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab06212e4aa4ccf724eed8dc851d49354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e38832c60b8c4fa5bb7ada027ffc4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8cfcd39cdcb1f3cc5a7f732d30058356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa91ee75acb622c433d06d979fc24e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555029461fa8f7da6f20c52b210d581a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf6580a9938f2de4663c574408f3f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696260d09735a9c5abe5636647d112c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d130c2da12ae58e18d57095060232d5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90e9ab5e75ae041a6b55434e83497d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc5f53328a69120d6524a26283af71363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc518c317b86da6bd8b8f06e8a3304d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf93ce51e46761a23402c54b77cd21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea474fb4d2249704e805c9e761e4e59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140073e5e46d73fbb617859d6b4f123367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783413ec8b43eee26b15f3829107b4d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d083dac912ae8f663802878b27dcc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e8cefa9ab1e3186df712f39587c9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caba0579ed8c97e8f47c6812c732b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084e8504326b4827e581aa900c4682d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8cc6027c9e0aded7623cc295edc32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73dbe188a02cadf6405b9938e0c9df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979ac591218d2bf4e00a6581766aa38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948aaf933e52eca619f7bb4d19e8ccb4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b3520dbf01af53d55094175f3d7e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117642b82b689ad2eac664c0b2f0f50378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453b42e15774452781ea0ac974d0d34379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13b38587e3deafbe2fbc2fde9ceae3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e91a636dc55065fc03b0007060eb15381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28a4b66f31b6e362a0d11343da7a02382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a695e60d4c0262c9a03faff3ed84c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f46a782c8e9334df78432b61ef4d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb1fab9287a0fc35d7c7a5122e10fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4e40de8fe95e69f42c40f264278bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b5959c7dbfdb40f4e8d527c9c1a12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fe1faf61ca4e4230c1e8f7abad962388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a96fdfece45962ce22344dff554318389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113fb3d415a439349057de65ef43767390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb0468084344dfdfe8853e6548711d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af18ce7dc999094067368b8f24368cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d914abc16de4eed32520814d13f728e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486366ca4bc17b26670eb13589aa7e5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1cbb43ac74f6dd8a82ac2899c80b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce44ec44e3d4a1ae0ce852a892826dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e9e6b14c09718116cc494e66a81ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3468b80c5e43ff20725e9a3a8ab869398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c8a406677b392da457aaa282ad4e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29cc8967abb16792afcb4ae59fb30e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd6a18a3d19f671b738ebdc909ef0e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f6f0cf877013f86ceba915fbf57b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fccd22146184615f3aea7715fa017403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff1d00e020b8b4a3c3f7b15a54ad0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbc15c7dc503b40be4871aaf4d9d90405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5309c33f52b1d78104b8a19c24db776406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d12f46c40054fc740f1e92ab0b5114407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5afbfd8cb41aee57f3c0f7de0c3a4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a8af34fe8297affe51936729f88d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e3b379a6da02f740dc2f97a8b1e42410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9ba5c57ac933e51c4a82d89e4461b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80047cb040058e046a99f998020d495412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5709b13e607d967889634450dd3aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b76ed79b1b9ab436f9322b89c920a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec15355b81b1a457edb98b339118fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfc5cc3f5a383e2a44057e84b34420416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608fe3b281bfc4ec41d2563c5f02241417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0a482bf10ca907f6ec6d5181ae81b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10973dfb07f3aba620ccfa18fc4ca24c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34564fc415504cdded16e500cfcf93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5cd49ab9833a7279ac08ea8f6ed2e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c6ec935816e071e99612da9e8e9bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97476bf5f1401870d07fd7d3fa0829423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3c3740d6062a9bad4ab5fb52013b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078e816c6078fbb856c00ce4fea86f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ba5484b0a3fe33e11915593354cda426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf536cdee42126f13a79c9486a19e19427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84592ccb01aae07c159119f2e1ce810f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83274dc3892ad79c19f3ce8a981219e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08937af8e495f03ece581877dad80b12430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b2b3fe4ad6e6a68137963718e9a4e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001124b36003fe9b1fa3f0e95b6914a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37f3dee08675caa496c5a683d642fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7b72062a7b1be55f4a6660ad7dbd8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b7db4597466af1bf3c08422ebd2ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70cd580e4bd18663e1d49b3196855c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb58cb94923efa2836517825a18059437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210f07ceebd5aa6f887162ab21ea138438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cb234fcffa22f9d33f67475df716a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b5eae3065f7af77c6dab95ffc11ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2980c0e44b1281aecdf8f89d1b527441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f837541f3172d068b4b48f7c9c658442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7747b27a8113463d2a510fc858ab5d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526894f02905882a1b9f923ba06b43e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa359aab22e0721690db7db45576e8a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e289471a3f9e95e740c30540355352446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47cfffe68090f6367ee1a2e4ea5b5a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f288cc66f79d52008dfff21e6f6572c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857731a3cb7387b3be88ca75a658ea0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de133a875688df43ab29f3d613b3568b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019b0b4e776b88d2aba3f7cdcedc56b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c538d3b144b7aae70687b31e47c6b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a019eec5f5a5c3965cfef2b25f650453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35306c07c79d57ff2d509b0f2e4d9e73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd587858057d0b78bb8fbf12f151880b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6218140414e4fe68f2c88b5781dc984456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3dab86f9bcd6dada156f5c490ff65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f22cebed0288d0bd45f02b4fdc68eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69bd5184227ce5cdfbdbce7092ded7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fe0881490d365fa449e613cd57978460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad74e1152fcada77472ca067134c9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b8a6fc4aacae9c9c2527872926dd1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5858b4a247bec90258b8df5a344542463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a07235da1e59fc9ce193f2b1be0b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f73d797c6bdd99947137921a153ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946861b01a5714f6fef60bea0745759466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dacb18ee695328c4d70a2a31afa412467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa32cd5de3055b7f155ab28bfc43e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427059686423bbf65052c8f1d1c311d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9010df977bff3774c8f3147afd242f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd53cdaa239b154e14da4ab93749275471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f49a013f4947f34a8d2bc201bf88e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77438f9f1717774f119707d0502173473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd8a8a8dd42a4737c492d778edca0b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5680dde1d832771a802776fb96fe5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73518f765af566077c83d9089b59b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da5afbbd41c0b9e11bf55998b1b836477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59615e92d093cedffae1ad79d8d6fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d1047b69890f8d75b80a38a0befb5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8f6f7bd762c8e060d585d2bc0b0df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a48e7f3a24c54e94407c40f7ca3ce0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93930e73f00b37c00299738e7363270d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dec20001fef9cbcc75fa19b042f3d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978757cbbf46d8afe2bfd26c49ef72e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1865c5c0d4b913241b380b34a934ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b52f4ef83b2683a616b759df1d86bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5171a5329c254ce9828e5885b7e67487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008e3f5c3454255d17e46f6d6231c45488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4d3b60d6e3aa747eac01cedff5a47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c552bd483e77cddc07df494e888aae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e940738a69649cd91bbd002a5b8e75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4981b21d0f238703c5f4bfd9338f22492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311346e265932d1f2712dc86ecb4d9ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c6fcdf05f52be563b36b785b69f2c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea9114b64d174706cc0a81f1095acc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff10809f06b053902737d8ce1688567496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc742c8c5607c15428fbd0e2598f8162497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7984f290e06ee30a83cdac206cc05dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78286693a4d230dc635a0ce4c1fbc510499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085205a972ec31d8c0504226a281a71500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143521d3bfc5eee2c81746375a36729501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651364a7cb7fb52e88bdf62baa365613502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207c5c838c3def4b056e239c1421531503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282354470a46dccd22944b10077ed501504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8e72500667cc92beee05292f961a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0eea170239eaeed78734c8aace576506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d11dc4dba0727d6b9ddb9889ce6bb7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b1b7b104bd7e138fceae5bb13d109508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535df368a90cb4a6793d46940e7446b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327227e7f9af5df053c25d4a545107ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300841e371c0e5f1e3b647d58f3d3778511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74acba32357b9b76ac4e5488dc688fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ad06a0b0dbb82cb1a912132f34eed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6f98b3b40d113eee313691fe60c68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3527d5ba00d446e7afeec06abe00d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fd651f0f5b47084ad5919d8d28e77516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176aafca640aa0dcde29a7776079b9d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500af10855c30959a848ce16fa0681c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0a82f47322cbea97508059680e357519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570485da54e70daf19ac0b42d486b611520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda9eed7f39591f75edb6813960721f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62999e5070eaf8d093882661f2cf3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a09b9742c2c6ab70a728dfd38310b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d97e368567e4b37ac7798f480d7d0d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061280c955499138629bb693a613bb9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d950532b6867d65b8c85954fa470f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca699269e0285556512afa6b066a7a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146781b288b0badc8b9b898593f6af88528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac1e76551bfccc4a05ce702342fd21529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c361c7ddc9da439d120939470ee032530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f582fbbed0118e7f3b86e81340eec6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851bf3ed28e2e04686a8c4be240d33b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed11ee588a2a9f947946ee24c3e3bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ad71a5601effcf23030714b162539534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091e2aeb5e5c54d84bb252947975d86535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a010569ea956c20b55a3670cdc79364536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc223f2f901c1c564b45f2598156f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318ebb575ad1865b8f0b1ccb79a80a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54591c394fb6f3a8c75545e886a923ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acf861542abc5570227a1559ff2c1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffc0c234b6beff4ae6dd90b1532deb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df792a9face8505bfd53074da2beb596542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0394a185edd0819a49746bcf27661e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b1ff3f7f9d70976b4bb881473863e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6949f9ae54cc735a639dd9474b3ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2235afb5485dad43e70eb76c9468b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f69bbbf2fd0dbd84da657525fd9e66547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf02c38d42d523af9467c8166dbaeb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f18f56834f6470f0577652c0686798549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c57f96f21542041d76d41d6b03831a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d73158d64e82b61c3dc2824cf36c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717651f5e6ae3adef41e953944679e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a9f3855cb6a9342449b832c7b24a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daafccb914a46992ae4b957dc3fd71554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32ddc8f5966a53874d2c84fb2d0f3b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de7f3228bed48010e92ba3be74583f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428542cfe135074b9eb68f61a2c3973557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca694485e74862097966b487efd9838a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f03c0aa91a1a06e6d3dd4ce915a316559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acf50b640f71504c990f4a45c33324560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42ce85c1a7600d4266a1e9d6be284e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933190e123791c80ecec305c192f9448562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0177294c35b45e9c4050dc4b0c5c54563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0f2363962d050b767737d9818c4cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ddc2707060e87fa8af1a2f874ccbc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de589f638ebdab5ff5fdfefe0f33f1c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022655612b50cc7f2d194fa41440e00567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dee64b68a67f81501d4ca4565d9e3d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982ee685bf8e19120bc19d36b270072569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcac1ca96eaae2245f736e4cf9ed9de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0b36d8a7ca015a5756c3e8be26fa5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5968591067dab5ff5438c2fdec5959572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136bd48e09ac41838c45dbad6fc08d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422e76658d049ccd64b2d77265f4f12574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cc3f4778c06d8a9d44efa049bb31a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d56d06581c2ed2f7f4be9cf4d88e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7910763f1b5b2703ac6c6cdad1d48577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8126294d291a74e7e4f0b92c1c64961578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3f44d890536eca390bcc68879999f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9251aec3adb2e53a477d7d431ddde2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cd720bac41030e602946f7eb79cc2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee724a15a40daa74108d0b4b04cd88582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4317f26c74c6d38232121e5496ff4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5fce07277dbbababf44743a894947584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82b1ca3fc4780f378ba8bc8fd8a40f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3fe3996de6ce9817d56fc954f94c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa77c44e20b960dc925b973766bfde8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3b501d21e7c47190b212ba292bf4d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838b2acfb6db26eb8814b2b2cb35843589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2361424db4fae3e6171456176308b3f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926dee3291122120b65d871a5f19adb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815e96106d545169ab2c4f77bb58c0a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee8b121ba6c96d890dd3fb57cd8c8a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c63d304a58d85f451d21b55dcd8dc9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31714fd7a2e009bc5ce92b6dfe99c74595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae999411a0c71f1e96eae3529dd5cb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56765d7f8faba7ba0ab6181bdf45b7d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815aeb8cb34dd825a277752cead7047598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882f52c6a66d5b3ffa662880a6133b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4bd8d4241b05ad835fc6232f51a00600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86eb8c0a1a4b0f9e24b344e054868b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d58f1fd742f4e9c1cff7079e7ce13d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0d60db9b8210e827e0795633069be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235c9d190c1967ab6f84c10c31e3a78604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1483f2adf0565685dd9de7cb4043fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0100cbaf3dbd4213b4456c012d505c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3415366df9fd113abe350cb0329b501607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6544476ac1a0a3b26a8c7d6b7aba84608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddeef6773fcfa9f44a0dd1cae72900609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299d9a4ed9b0c63774be0c9b1614701610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c848429c1f5b64f7bd343718849da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd638d5ec46aa7c1978d54754ad552612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ab116f81230d01b639a31f965f2ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b35ec5dcb589de7208081d7638169d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50424302aa4af615fb5adf88fa626c96615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c3d8abc7f0e4312aca4776b29c177616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667c0555d1e281a9a0c4f4a274527ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9d2f3873486f4fb01b804360dac9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de5713804b734e1322ec9d339effd2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dd918c67742b8d313d84568f5f8ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010d920fca9fb473114414849d5e09d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba425c701a9c4ee4ee5554c1e894ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c474ae579285b78c9732f43dcf202623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b74a21619bc50abb290dbcf77818b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1c18c9e94a26c17473097b647e301625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7a63cea371bd214e5c7978bef8da8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf126fb6a840f59a368a94d798e8403627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327d94667d378f8a3b9ae986c66156a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcd9960d7a7d930f885a7626afc580629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5c31c206d283991d5c89fd6bae28d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538b2705f17f2bdde87eb7ba7633f3b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c88662b84ce2118b4523967d16006632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62f817d43625372c5981998bf127ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd740404159ebafc0be03b785a9d02634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d13e0ebf3b6b2cf2df0e30b2a7665635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747577a3c6bea4b3a4ec3346a1087e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f49824f00c40385c803a0a80ba3cfb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311fcf7f7242013826a0e8f1da6ed59638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de8c91674f010c7623e4cea11fa572639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82784279e76076003ea958fd02d3a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e111472ef7533a19ca3c32c47a0ed16641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fd9d82c33777f8df61c4fd221eeb1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb673a36a3454c346e24c170bc0850643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d65d28aeb1a3f9b2f2bc1057947d2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745655fe63eecbec9279a6114c7fdaa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5ea203eeb9feb32468dca838b250e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525aca408fa9d5b57547bcd4ca2ccbf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c36f3695b7e87aa750be6949b9886648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba60762d23056bcf7ab1b546c8476a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97227db4f848861a7570b670734d290d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c4326a3f49bfe063563e2aea8bc1b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0d85c960be17c26149aff34d77b60652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6275f50152e61063263bf6069c87ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e097ac62c1edc2db1740b537d4106c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19015ab52c30343e9ac699fcc507016f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26ce498732aedf0224c1a0f61eeb2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93676281989c5acc773140e484dd4e56657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90528790e49425997c47250b5d8571658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25b7a7ad7843a6bb1862f858bd5b5a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abeff5bb605374546f5006786e4c86660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe96f2d850b13988b72347965c2c85f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1869782a6c80212457ec35e2529494662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8cdf3adacf9438268ac06a85264e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1a650028159e7f347cfb9cf6e4902664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5ec4643c455609eb43494e257ad8c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742c5305dd700305259cac7b689f3c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafe812b2e1adf5985b98ba15a1ff11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41aec74257cbaac8ddf52f444fd5a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a87ac2785080342f428795a338e2fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f567d87881dfed77d42e6273a75a9e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46d30e9fa3c46db9bdcaef43530c82671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5454f44bcaa4a38fae470d246edde2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104a0a926edb6724faf2d563e11e4ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58878310ee00b7d3d93be2196e1af3db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4dfb0ce2045bb1d0e7ff56748657a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937489f4dc3befac86dfe91f402be00d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1722aa82a7404abe4f0061f0a4bc513677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22015c8acff6e4dea676063a7728b92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc514a9e30efb011022ae3933228739679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc20d858f41fbf9ae9318956de18668680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220397244807932db802b551c621ad3e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81908a8fe6c1c9d8ab113e18ca7b0720682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd8d54d64dcf232d941d90705df506683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98cc2456b9daded7441f11fc1a4574684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5862b6080b20e03cc504d56ea0bfc56685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b806785fbb1ef6802ff65580d754de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2195ce85b33c6806a2faa20cdfe9e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77773b2f7eb8338863f7e744a22d6031688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf0a6fe30234b2cf9a695bc9afc73f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ebfbc3917e00a3ff37c20e4e826e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816e5852db5400af15d6606740a0208691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f7828f55b161b6a0f17056213e759692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef4fcdfe2a83f66f83f2d4c19eb611693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4b2c8960d9cf0accced344be89da3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b34c835fbf61a372cefa7f67e4eed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b63c08a42ffdb8829526e03ee30e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57528f1cd1ae51d80d2ed56804f84bb7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3ba93d6d6e9274181944a4d2c73f2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d32c4d8da0953e1fbe5e6ded37226a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69b7c5e74714f2d05224f1f2819efb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949b40d5958ecbf9b29c02adf587074701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11d7819c2433f80be406a4366f69ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9892dab1b7af07133fef39566b097703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cd8ba985ca19777ab3d81378b3678704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265d4a23ce8c90e5c8551fb7a3e5d6d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e79a6b2209d744cdbeb5c8a1eda73c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df8a2a91c48ee523caf9fb205643ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6353a9a6e14ead72c5f13e47839792b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bf57efb2d92de1fffd9b1504168fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d426ae5ac3cb5eaced57ab6b0c39d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca0352c7a4f692208026a9b36eb0e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28786cac86d8849ac5c92e66c9285c9a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16b69d90205ca73ed6ec32a8c5c3a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b5aee8f1eee5d88387b5694243afb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcacf03b9c1c4a5a63dc7e866e050c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b091c15895f5ca25fc7e31b46d7ac19716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc724b49ac0adb0b7def5c04b894518f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9293fa6c356c5826b3009bf7e2110a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8499422819573e4d00c22907752b258719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5112bd3428f8c3857e1a30ed253122720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd804d67c858ff3f99a37f91919d126a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebaac8c273cfd1697435c9ba2afa02722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691103358659f78da4c085ce22b93f11723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2cd71afa650c0cad5ddbd2176167a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709ef3ae78cf92633d8cc70e43cc877725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1f72ec818466dea954fa20ad9ab89726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565db82f7fd0240d4c09b7249d01154727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceba9e8947b32f7b47e5d1ddf0ad5b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d194a7cbc7882569962e5691bb56eb3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4341736941e15b5bc3a9dedb03ac84730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3dafab63ad7976f8ce8092815b450731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537319e3d5cb580e4179cdfc8131e96732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7a40349524f116c70ffdecac2864c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a9910a05445ef86f868cf03a1555d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b15b93261b977149980b2c64ae425735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538ffde3ba861015f63b20165b7406f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4e10e6a736f0283b0382dcac6a218737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d32d181940903ebef11a18aa180c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0c0d7591150d0b515fedb614fca38739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837d1a39902e6b449f5a1d7359532c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15905cf7ad4d1e2f5937af2482d79c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690459d4a1fd8b4f163da358edc442e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebf5ceb10f6d38e08e3fb2802a60db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1835b3a364e158e3c64f7347098cec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd952ad6ed675b944fa8d2be24256b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf71c3ad00ad57608c324b36b00479746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c036c4242d14884be6472f636006e2d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0a963677867ae711c74dcd0304620748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008bd078a7d51c831aac41890e7c99d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a004d4f57835c5f387ff491277c62f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87893fe23a2d6ba3f2c6278f2ddcec0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ebed0f665ae4529f3bbed91c1f4e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75c86af103ac85765e5a4d85f5ce92753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed3d7a551d5ac2102b42e0c88780f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f979dcfbb26e5798c971b46b284a5e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e7d1877b465f1cc391ff48f39e5b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a283d46f871d739caa083b95debaea5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af041064ffb70091affadc8a58ece9a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e175faf615db9e66b6af4ea74840f6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>