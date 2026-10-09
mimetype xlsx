--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7c45bafa0ba6b5e367f8aa35d2a181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be773f76c912655d07be22a46110e3582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570a724694b6be89efe994e4e3b20073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8ef50e59aa0115bee4ef3833fe4b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddfdcf7c12fbfd6614bd36f8b509795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db9be79c413ecd32ebc61ed8b3cf2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ded38b4191c73b9d42450662efde87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dfa84e916c9fcfbc3fb688f2fc6598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5c8f2a3eff549575ede1a63be89e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b4d5e5b4b881a7893f62b61c3a76510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e61cbe12dadb2e58e30049db79da3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9c2d6c0c9c11f5f6dedc69ee97eee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2f5304ffaad5e5a0bc0c1dc58efac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdff1a1b7fedad4b3f357f1956f7f6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebabfce1badec4347845c83471eea9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9c9f652579e1862458dbd914d94c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06617c6f774749d8648c33b89d1d6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac974f5d59bf71e6c1cea0786de4c6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eac18e93eb3109e118c313e018a05119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8955e6e88578555ede0c476610ba220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c924181325ec1b39c87ba25a268a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae832f3d371ec6f21f4f4a40280aec2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec688aaa40aec3b5dd4ac21d8ad1d1a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cae1e27160270ed6c22f7c16bb95ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838302252f36ed01e6cfdd12696e41e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c1517553ab28329013bebca513ca126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac1628b7b519fe3c841b5eeaae1bde27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81064c86f040351b40257d724af1d9a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164346fb0fba9df14840bbc38cd1a5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4bb5f1648dc1af67fdbec6bc0613730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1c086cd5b0164b2bffaebf972876a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d78a27a312fc10a91cc4d86f60c0f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383e71734f7572f77744243e0d1b85f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05f2902b460c1e97362502cb51be8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a75675e2e57d3a2683780b0cd86ab335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7454077a402886771596b20bc5130936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46c25731d4f69675027bb06ab1a5c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e0fa8814b0b60a6e93dad48672c1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569993da01658abd054a9746e4824e9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e7a18fcc399c576c8fd370e59a9a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4dfe3d34101ae18303c78b3a2977841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4da3519154e91e7ad25582e2fa45e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96bab58c731c6a7d02ac3b57d30c2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c05e52bc2191e9467eddf0d94aa4ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874da275168c03f2b39dd7fdb30673145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4039bd62aafd1c99eddc5bb761d93646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e155fe4e693b3e754f697706c36466447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab401e5b67f079f7d216000c753c8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b242c3368c7376037f06f26b78cbe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864ae9c32658baadf7f18898f2397b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140e5b044e59bb7bb64695c0d40325051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a614dfc698824361ae4ad2d5bf92c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f453ea509ae4673368ba266afe50753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cb5225a6dc8bdf052cfa972af1a8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c371f71c372e22ae02ba6b07e6d80955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39ea0d5fb23f8bf26b7d93f105d68556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d93fe3fc41978e0c85acb0c86cd1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d05989d674aa8e32616065d5f42de158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cd58d3a63694f95e4e604e79b8da759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c38af3db958bb4bbfb8c89fd66d08860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d931a0a0b6cf102ad879e4d6833093b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6ba342d37106a69597017f67996fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6c2019aff6169a7c51fca51c5627463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e06cf38e9ce45cd2e9856593162e5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d21033a82841297b9be9efe0552beb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74a68678d7be4bb3e185737e01039066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b19d5b3236bb98653574b9fd88a5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f12de45fd70a98f68e5bb87219ae368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8443cb517437657066d31fd944e4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ce035bbc64522803929b15f4e55cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1eddeb908c079dfe6f394a09be9f2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3961ef107512b8ca5c0b2277dd5fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6ece003b301b6a0415fa43a188a6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59b6f9183e9ed24f6a716d1ef898f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c298d69fe2c381bac4bf12ee06e10b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa50ce7cd586b14f637f70878ddeb376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2490bcc2416f8ddb9a39253813bc077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2933ad617b5b1475e9cea1c8e0a35fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b3ff925b3e3e56fafb77870b9680679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5198d791aa91f523317d606bf722e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa1e4f03802a66de389416efec860d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3e4c23df8cfcd43cc60b29d54469a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63dde952f109cea8b33720b75b41fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedc406d0e104b6a373b01b086b797784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe677b87c46cab980c1363114428e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c38f5698d8ecb40d1dffba5fa5d8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78709a53497b6b5f62d6922c6245fea987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cfa77adde5e8f80961113e45a74f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d827c163b2f594120c1998d9bbfce189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdae888d8b1e7625d675bc41c4ff90090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10174b0c12010d868597502385235f4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d30720095d3fda978566fe9119263792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159eb741833bd3b2934af32f80bdec5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0da8eb0269bd5f9796d489fa69bbc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543987cd9f05157d7a3dcb6e28822ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6768cc747d1088a6ee138841f87cfd496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a90d9d92412e96b211e7f5b897d40997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ee060ea83bd3340ca6937b9d0584c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754ff60cd2efb1b7bcfdfea5d30764f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883afe18d9752bcbe694b057b011f29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45424a8776a88e4f1f51e0e14596e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741308f2be5212ffcc88349faf714a1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c8198662726bdd7b426e33e74a4ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4893a7080023d63f2f707c538a2f5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586accdeb408ade54984b91a035307f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49558ca4745b78c54ab6e396356c97e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208330487ac5ad35a56cee9846052ea8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903642967afbf5a2489265dbf8bab84108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f8e8a79e6fa800194f06a19ec96f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa85f49cf2231f5b5b4a06c2760e644110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71354dd2cdb23e77d747ae236802cbe5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e480fc50d16c5d5fdc35e493a7ff83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07bcbb85180370b2ba72c9690c1d19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ced9e4e1e320fe19f9b0343a536f7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e689c28f4e4f5f3c6be5d98490c8be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee177a1d3d88b38c9e5837ee7f41a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc56c45829f76af8cba2d5ad3eca38a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc46db2b1dcdd796e01f920082841ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c7eb3ad8c12801c6135e4ebf2a4d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b9fc3d32134a9c6ebe942caa328ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf785e8ca06eace09a0e992f0318b2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329549d7bdcafce2323b121355dffe6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f37b7f04930054a0099609862481d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ec93dd5902ada8e57c66981bba58e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e9e920808e4cc19a0bd5a66c9b2e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d8b1e7f73416368b56fa542958428126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0532138c5396f6f01cd19d7fcaca43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4ccb262f894974f3340326f365f14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd43cfabb2bdd162634c34ba312d151129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae14134f25c1cb9f6dd9013f2be881130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed802fe416db71bacd8425d37aee87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224951e8279277cdac535fc1919180e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd5e4a09411b718270549105e2144c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4baeb1632d7d262d691dd34aa88fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a046a0d67a133f24f3e407cdb9f9a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6259d3e775d0fb520c57957edab73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04985cd16077a6c07dbcf8b0463099137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a189ffcd9598933f0dad42ae2aac22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edbed2adae2206ed6c4b53d6bf1767139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4ff706d7280ec0afc2443edf2a16e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a51b14c496819a1a55320ec8f935e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e1eb06ab3ff51b4c8b97d25871f96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c27f96e9ab383dd1e8d3839e35718c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d33c21df893c91aa72f3a3fd64b50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261d149777c7bec0137252db61dc7ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f28b0627118bd09198fe7b6e8e34dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e12f71ceb0d64e0c545168b431aa5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89367279108606b50c13780d4c1041148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e793a9d36ea944e681a96600217bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6ac50b85e323f90d1fcfc6f020ab9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b2a84d7eb645d528ea317f3d21f85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f9c660c35dab4530ef3ed989704f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f290076978ad8d7fe0237f7f0914c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ef9acc447af2c16c51ef8539f9503154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f384f1cf030dc135e174a7db20114a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e729c8acca6d791be31a183c564688156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f18e07bf0d575d4a4bea4af4e5ddca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172d1e3532776afe3fbcfbaba9640f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5983ad204833a7a84ef5323b3e092159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96aff9e32b8083ba768e724e6576898160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fae896860a97b1dd06a9706abe796161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c6a08bfad877b38c801a057f1b956162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb82475552a41ca5a28ef5be29a2b7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196acf904542bb8c08058fc6e38cc2b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88d1fdcc3d2daa4468992b02b4fac6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52992fe404cd1e958f18cca56ca0ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115226cd2de1ec4834a91786cab56d18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4bc6711d18399a186587a3f28ec15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd5c3f1406d810b8a8908bd4aa95ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f53888c6b959f686910438f165c7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c2dbfe0d86ff5aa7d904831395ac0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c1a7de3a3f7f1e2f5ece2cb07fe48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3fc1304ee4ec30932eb8456b456fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134a5a6afe6cacf2214483968c89ce7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dfbc0dcd19501ab153e3b81bad27b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc7c42ec25cc3ceb52d5c106ae2dd0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0c1eee3eb834c9918ee347198508c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287e7eb25cad24d922061f8c257f04c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ad0da56cbe627d81c5a0dcd1b27cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54d69a2689f8f583fea40b6891ef8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3dd25d696ae2194818f139ea39097181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b0a420f408b30bf9c9844a2992f2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953501ad8f9a7803183a8048b021b46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b216c53b09720f7c89768903674823184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522055bb1487516534364a3f5d236fb7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03240fa46a27bff5a807375ec8825f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a91fac49f2be5b544ed5b80ccb83ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fa1376ccd99cf72f953128677e1c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876006ada66007a375a26503a4179ce5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fb0de8889874f0a60fd41b7c7af43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b0dce502d3ab50f5081e4bf8272ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c990a3a7427ed051c5cda3fefcb5a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c248ed298a638c12dcfa8a5108c04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db13dc0bbe0ad063486c161bb26285194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384290c9554a700055d8ac5e29b75b51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e41561e0a2189c92b727d250e0f3e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222c1b9dae681226ce8bb4c629a19fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ec2eefea8bb2937167f94e7acbfcf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5cb342eb671247ceb0df7532e9860199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782345e8838fc679bdf9f28d8beb6e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de5a17611c568ee86317b96897781a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9be5e9ca9f13f0670d689bee74d402202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd482319bb7346ca1c40722976ad53f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8317a9d1d1ce30122f18f9484eb88204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4017cba76d4515d466e425ec82d00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6faca1cd005c13297faf01e038285a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab3947cd780e743db05e019bbcf963207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8984cd5c0d0e91e4105ef3902ea51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb6c4d85d8ebf8c2687f69f2dcb875209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf212298b1c1c85bdca5c0a36d8d233e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7580527cb3bdd6441c9b546558e9bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88128067a230c154d75eab0bb49046212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac428dea6e6cd767a9f11112e56a54213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc25ad5ce0f43e865f89d5f1387393d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713d18e35fae2efac65ad40c88459fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62459f75d69c794f3ea0b8aae8d82bea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa671f200bc44d061dc32d9a6ed0f04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023bdc33485a9a96d071f15664bf502218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d9e5b2879395ca43384385641abac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c08e5bf00f05a322a5b430648c6bd9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841bbaa99081f978be05a3e41da1a96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437701a68104e4900eaecae4e250538222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49b3afd6af0a0fad6b59679cf20b67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110c283f823aeeaf3d48bd17d09fa18224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e2229fb68d076e52fea7838eeedf2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ff1bf8f32665f337c2d234e7ae760226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c09fe29d6e0d46cbc5aac4670d726f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4437d3554a516ed49707fffa2b8dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b660519956831d7bd68ad5b0a823f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736b4a2138bdb193863226e49649bcf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1d60d5d6b918c6b27dc4cc6b00335231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c380eac088ab229098ed9345b0f3c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462588595c594f91cbdea36e957a9279233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed9082b37f64494171c5c4b4584494234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd470c551ea056f1d56a12db90154730235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40378a2ca656301f99d0d626254bffe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae52edb50661e2d31fe2190c864006237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbfe1b5c6fa6a08318ef03f60f12f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66291ee1ce2e88f6287fc33614b7ac6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb69736841eb19c93ab3ec080a0bce9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e826cac8ba0dba8fdf9cdab44f13c87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f63c0daee329e04037e5af6e594295242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20b2261d9216b55da16daf14be02c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66715580d029b6fae22f15dd6e9039244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e69f1fa6cb4162f2c9bb94d3be9b9e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3cbc41f121d4ad8f1e5eb5ef8b033246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c757730e8861ee4642d174ed4004a8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55577a4329cbb23e0fad5c4177dabc0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919870b2cb4d434b086625fc007144b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d46a2b0449cfabdaf296ff7c2ec73250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b4dd0c3be928d963ef4add56239bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6049540cfcbe0b61572e022183fbd0f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790523c6c2c6227dc2c65a06c79cb52253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6c132df1b291432fe1a3b9e871f0b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80db4d3543cb00c5a998d24c5872a75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a859434811118fef1dc689b051662256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c8d1d7ef94c64435d19556562b90a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0034a61c33dfe6e28d322b2d2384e67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575604c72330bf4de82df3c29816e56f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035844c12e97bcb6644959cfc5161ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef11de2d8b8fd8dc4900f06b774508261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c223a84e0f673b08c414ba9bed44a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841781a63074b317fe963f1a6873acb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d566791be533b9cd4f0ec017ee2bf60264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b0e36724090e9ac2a23477c97a71a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c71d5575c74c08f4abfaaf7a0b742266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f92603176c69b888cd8d886a6dcfde267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fdf734061234c1e9ef46bb78d9df3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cf12b8ffa5396cb2108ac3be6a596269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5d632d989b9e4a04dc3fb2a2631b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fa19f7b4be985e1c6eb89d4a982e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af83ba4c9dad13a56b2d843671faa3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be8e42c8bf5c5253f86779264b9717273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d7254b25e20679ef86c5f5614ec1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d024f526836ebe196e350b8cceb8d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cdf9d48934eb2afa6970959ba8511276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21933061a4d8dbe4c46e4de01a9501277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372be44d7b4b55d5cad40a3a20c8d4a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2896204e598226369399dd7a15fab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068da9ba61ac82f822150414dfb885b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13e38918014df3eaf4dc4211cb075d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477dcea09089b36625289283f740d41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3c757f6c67ac75ff249aa53327d98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb62060ef1464a11a1b727ecf47fc70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0548cd4b8de7eba26190f391dcf7d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f111de06e73f974f451c2c4270c12b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8b6817bf2b708d851adb291197b69287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fbf624fca3bc0475758a69e49b732288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85b90d81aec4ce0c6282f26746b0c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba9b1881f6c33e68cdcef6bb74f669290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c46bde0c42d0212635d31c8b70c467291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c2f09852767121a3c1b6b19e98fca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7ccb0125a69c06bce38b5a1bfcde9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd307e588828fa136e697efe5e451e2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d148d03bb0ad91aa385d97c08058a51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed88b8a19d3a2679526ff8d5bece564296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bc8e757cc31d364e0e910d4e3214f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9f6d4d209bfbea38582e558d575dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e6b0d568e69abc0713e3246ff2939299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a438f164575d0d03f788ddbb343c581300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99414dbabbdda00744313da10b8baa45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd5da6fae4ea0bb878e59875f93e6f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858c2742432be95b3f848b1a6e7c368303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd592757c71d4e6991e597ea5a33d68304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636144570d5e6da2a68b200d5f3f856c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b9a466288c9f8a12f455996801184306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a75c02393964f093c250bc4b68d12b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336c64c170117cb9530b9da2638267d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5eab0b18296d745c59dd8b775aa0bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964bf6995e9754d20aedd3ffcd4940b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ce3964c95b4602ab5edbfaf7fd9ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898fdc56e8a34a02a79ae3439baddd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf166e234d58a556fef4dc0a8272aab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f98b2375973455f996a8880786d6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bef5d27f8941220a5917b032bdbdd5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091fe9517d084a6bb710d7026205bf0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316db541358b188f307646bdda5d88fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483044a016339f8a242060471b4b289318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337649f0e08819699025c9f851e00d18319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2073585ce3adc980507f8a19d33f8fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffe07493caf0e65e800772012d20fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffd034b20a7c30ceb8122483daed85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bfdecc990f3b9516e663dea04f6bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96549f7e74fdfcb4db32838699a5c370324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc39925e590761e85c4886341b76c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220504f60b56971c72a01e96382404a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d3cdbd75ebfa1d007c2ce2be82279327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1121716e736d743c272853f4233e71328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e6caa524a9e0344a6eedb7684c7d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb265c628076d6425b4d5ae30544a49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a39520432b4df2c6cd188d75131d83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3ac467f36f2dec08fa05fe5b82c8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40483ecf9bbe065fb5f3d56bf0ae23d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfaaa1d3ece72ed13ba810efae0eb85334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c76bd360771eb7d6d964c32e086d14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876e6ff36537385154dbbd86b43dd91336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59b9002ea43fb863c0617585363251337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a29f1d1da25d0bd5b642978720815e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df5bd71c0798b4072d3bea83700e52339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d41f0501f1a69659fd2420d2f7a4f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04af2fb6e2ecf57f338b7b72a6c53b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24240e6925c6fb2578e93d99346e95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c567752c7c5baad2567a0daa3fc2979343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85befe167e5d75a84ff50fd87e9588344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c124bbde308783629b1da9cbd637c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720d298aaf78aca1d49c64035c53c3c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3f99a3d991f917a10ecd6031a497e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64877bf78c744705c824219702d9792348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27f183ca8910cf138b4d718a4d8b5e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda65ad437ac5f87d8b28ec68fedaaf8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ee18d0381752399131c4b5040039b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c53facc2c9c0caa90865475ad4456d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38775349092902669c34b9ee17b1c2f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf4c50253ccea76a795dfcff9c571c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739988b4895a006708b80f71d9b5514355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165359a8ae69fe3ac06a0a4b1a74271a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3140d84eda33cc3248ab17e1af81efc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd287f89d2bd191a1fb7e195f789b7e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294fa48ef5b8e5f6bb4224e03161e52359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193872f35665a142288cc623fefed308360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79c1ffc2131765ed472c40ef929731361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752ce744b24d444495c742b36317f0f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07459aae2c85fbd89df1eff3ef48aba3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9dba156e68418ce2461afc952ea3d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37ac7ee264d3b5d741366fd0a1463a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3a02d141e4af7d40ce617703df023366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc1b092020d593390e6d4507d7ad05367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adad8dbcacd2bc4c732a520d0d5c2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a1264bc470b9f7ea1c0307e60aee9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93a8baab66d5a514220b246595cddd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74b17a4a11d4238ece44be3b9f21e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2ce6d3ff261ca4ffcd7a200cb05c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10993cf0e1a9ef2deb976fc825f5c184373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60123958878dbd1571cec9dc9bccaa6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ef2137f51eed8ca321e60cba03709375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81733bc7cef69046d0b7568f845fe4d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59591c03986d76b0805d06241162435377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ca4088a4f073debbced8a615d084f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b81d180308387a5d10b48bec94cd98379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88235bfe28dad83d42bba04e0b8baa81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16267910e1a19eecb5851c4648446a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e65204549473756b99309aacc2c201382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2f0acb5b9be9f1e567a936b6e3f19383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba7a738a6fc00d0a4f828074ecbcf5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea09feadbf8164aa3e7007d96e3adb8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3872591e466eccb7c4f9e8502c250386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf261eeb40dbe8f78d3013fbb8aabc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb399118a2d73f4e02f35e031f545a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4dfb8b4d8d85685e0fe549e7709c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dfb4f0e1c57c19279592e695ebc72390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfd207800460aa5e7a5afcbd3172d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e0cc3bc785a8b9b7d0d33fd0bf0d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daacb378b3c9587f50f1f7a559e3b25393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a144bd71594e5d9417157c3fa6167394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0fb35fd553f88bb1cf1bb34fb679a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bccbab02ba0a32d2d07c39ce57e628396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162de3767d89fea16237b0b6894ff0c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51410845ecba22a54df2afe611cba1d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b79c26496f175e52a01e9938766186399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a3cf45345665870655a3f1a25a585400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf9505638640508b09df7749f680ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701ad1adacf6d94bc0bde8746ac4678402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6aad9cd0056ef71dbb6cb7b5cd0731403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145232722ed8a3d1aa5c10cf4eb3da5f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fe558c1099ff7b2a3aae823064466405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e45be3848048ec2268e96597f1a46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00369af962542b03febc64fa54553da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616315bde6b15d845d7a1f20a3040872408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae403d536504467c06a206cc213302b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4451a7f3c2bee336f2ae43adbca19a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e3939ea76f7ecc968e7e39452d939411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4276d5390c414ae2716619bb37373c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bad84ab0c086f6ec227de1bfa93a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cacdf78c0fa586bfc4b67aebae73c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfac013ba9d2a5e680a53b0af49a8bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be45ef990693566660a7c1a679df78a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a23e70c4b727122a9471bb01eee8ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9c4fe0dbcce029a24d79a3b40ef9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7187236ef0f6bab82d7fff4c7b481b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bde28b682bb8cf5c8143553ba8425c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf52f17f13f386b9b9db1797034ebd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bccc18cc1792a870a95107122b765c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f7766667b16433a4dcc83c82b3185423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53673b136f46e1557818596c3b2b629424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfab2df65e2450efd33aa4a529ad0d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f697dbefd7710f0d851934f8665d75426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bb8111b9566ce8e4cf920a0effb5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229e81f7f0556ad6de72a437403d5b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73729d4577e1bd95de3d0ac7e56c288e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badb0b356d22c7b283e3c6db0fc9ee1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074afe51a8f25cb899acec7c9383b66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290a557a1d08ed7a56c70da2be57116432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d5f51474b16edcc544272a9824f6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb621fec799ce71f43a6fd659d5bcaf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3498aac8a0ff0e7e1e2da0ad3a16ced435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb7633e02848c56cb4f078362221c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1625858c3bf1eb2b2572686461224437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189ecf16b887a60ca83e916226a97e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8aca811ecb6a9ef67b0fd32488909a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746917f54eda3427ebaa103e44cb807440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f98bf837fa642148cfa6633151222441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a6d1e6a1c3ddddb80a9428baef76f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028802f302d677a318bb50d4330a5a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7754a289feb501645def5662d95fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd33c6d83ff4a6c4698b5b4dbf6b04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dc9d71658e098e9b1d89400e6658d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5cf90df38ea19d47d62ae176e363a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c297086fb65df18f833807ae76f3064448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b6143082ea82497ccd2bf045b78df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bdb3cb6436c3830e4ab6b7a4822e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f5eaa2699cbc6434ee983f48f4f9c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117eba42888a05a90591e44d00241d4d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa4bd69f89824d46d34930ee9e69dd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5bdd4b9e854757fa23e2b27ddf55f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c535042aaec1c333f9f4724a4bdc129455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a9412eef668c365172045d116a476456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c423aa5b2eafa56ec3297216da5658457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58088af8dc63f54a58812668a782e1b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89f4ceff1c3162a52c500830663f47459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932336b33e88fa9a67b70c588173a2f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778a05237ee0e391edc0e685e5959dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996c58791282a8f947088472abe6d24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d13d641c20d77b9db03b52fb2d3550463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ebea7948bbf16abae02fa44b5aa38464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d376ce23504b94d9e5ad46d431c3f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218e3ca5cd30474a5181dba5ce81d02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f23300c2cd608581accac4c1d81a81467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4e818ec95849c40f04201d9168eb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809d3f43412030d33c8f6e10d674bb6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f929c103a911365903efba83c2b4b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2c6a987edcb419294cb4b01afa3e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e61706848a50e4dbf715049144647472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df939ea8f5ab67ca43264e5ffea7e22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4a31eb5fd34eefd7a09f126ecb0fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ff092df98f1f36306d07a06cbf1d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10fa144deb241ced37f48b5ab702cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51138e863e9f194426b530eb04022f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d6f4c2506bb9bca8aa78537a43dde478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bb288bea56658036122df5bc22f10479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc950561b1273df518f1cc8b2a300527480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cb6014c8e154eefce45a26a636f55481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c54fdd3125af9a1f89f02f84e31174482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74a27b4e9be09d57ee5e5d1ad33040483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791529114608afe22c14bfb3f074123484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f643f27e55e85e7e93c50b1a0637d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc124fab05532c954826ce52bd228a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38350ed9dd57793e8b78bef567e193487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e11db7b62d130da92dca64d0db652488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61aa257054109222c1e59372ecc907d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637afd01714730c07650bc8fa23821ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbeb54f93cdc83e69f0198d4cebefca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1ec528fb737384f323eb451429a0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdca73db62b4cb31f2516a8e05ec549493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05327bb5a5c04896930900934ecc27494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac918ead5193617fb195733c6058db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d57258eb4b6acb4efd99e53e5666fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271739f912252197a08dd64f32d37f87497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ad17a635a0a857a1d525931eab6e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcc2de0e8976248da98a2077466710499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07d5d67fb188d521e7c20f780c2e43500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217aa70bd94d6749fd8d0574f0b998a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe40e65995f687d292f94e7af799626502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ac3ba50365105fb17c66b9163bd9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8bc02be158c9fceaed0fb784fd6e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf24c9934e048b908a50cf25d880b81505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616c3142407173ebefa546f859ab911506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27739ef3e67cc7d994e7236cfd5aa65507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d4eb386e3fedfd1d57644a2588109508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9f175718b1ec72598f08d6c9da5d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1f3c110e7e78d2230b285520759bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c25a47ce34c0e3195fa9427601da1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7afaf68c6172e2e0ce7d19a53ed6f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884cfdfcd430a0d2ee846f479f04a93513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54322fe4f1f168c305b9ae97cdd463514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a0d0bebc19fad8a6eee27998f4cb1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0445e74ef9809c7fb4b3844a8575ba0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dc1a42f8e6218fe35e0cdb0602ae4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52718e72566e256fbb7f9ec203133e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8346d5b5d6fb082c8206c7fb31dab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090bb1e92937018b549959272169110520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96003fe0dee0e2367b7694f36861a96521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1e95485a8461f85e00446f66d1b76522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed151133e333c2596beb97641e95f4cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d88546561a181a300b30b8b8be4731524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34522984eed9235e620d613a3689665525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe935b5e96fec0d48f4efaa01fe797526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aac52692359c63a225b615bcf8b32f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429bbaa142fd3c8781b30142821a02d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbc2bd74c6f14d97b1d70c164f1ddf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab3fc35608563e256af1389c3a54ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878c40acc0d0622271a3c418cceaff2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20e98dc82b851077e3157a04448cca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b62d97edd8ccd8f6eb8771af87daf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfff7ea16237a993e5eb77e8a1e10ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60077c47f439778d5708ea1b548123535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69161146ddf7268aae946285b2f98e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5b7b46ed72b8dc802672a8ea58a0a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93a9dc5dda1557870524470f0cbec5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63684938b3ee03fc1ec259b0ac1075ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafe2aef87daa97ae646a5d731e31b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a929c48384889a8cbfde0f86b6d15f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8eca7caf26e38ec9669727a361cb2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d0906848ed54237e94fd0f9e66ef7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7864e6fec69c469802fe31339d71dda544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61013f30111920d13cbc05ac1be6b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4b79271b74136f46166c0d140d7db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e299e263da580269a324494c4ad12ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8b5a69d97b3d21592c30604df8087548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ccf6f6ba9cde4e93cef9b76c43671549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be77e787412d66dd4e3823c3edc5ff4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0019d33a05abe803c667b6a98e57458551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa952e0ec36db87e370193f12ee30a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68b21bfc68ac8dd8b300226011d756553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e61c85a22f30f80d9188d0fcb523d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89073aea40c6586f46a9c109776e385a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050b5f8d052e95e8d243726b6932b55556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15837d18d292921e176867997d121b96557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ed86c66fb70587b42948354df42c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bbeaa414e3c15d8d1965c1e74fd0a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1d36a72caa2a3b2bfe3f5645ef118560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51e8b29c5b7aa0bc85263e2a912eff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4de1013543f072d85b9adb1dafcb7f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9832c8e8ad032aeeb5b3f9fed6585563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326b8eec02203e1d4f10173c21ab62c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455812afb7585721ded4030541b2e8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c92e11f9532ff833864ecf02bb1cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda8490b5bfae55ff9e90c4061e637c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325b8b945a82bc1ffed011678b520f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec0e1b6cd5d42582fe69afb3e86101569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df099efbe456d7019e63d688df42be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07335cebe3ab266f64ae325dfa1fbfe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa082ca093b176aa080d983f4672b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0041092e5b36d3b22651fa9c93f9b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51fe8b1c314925d7ef3e457b16f10e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dcfb73ed719b97efd12e5de17dffc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70734c29a3cda26d2aef65f0aa8211576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bea84c880ba0dfd104ca3d2d104243577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ae159288b98aa3e941be62a3ecc7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e06a3822462309972d3f2bbe5a28e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99039bf5243c9e1cb23cde5075a91c93580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7ac478e211e3b814f4b6107da73ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cf93f8a18dcb8f03cc10d831d6cba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa89aee210457ea780cbb5eccfcb80583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632da7d6b9eefec39deaa02b019a15c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241325acda39ee4d1907c826799897d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad13cfe770628674dfd60128105936586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2e59e59b29344ed355504551ebb76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bc81af6399ace7949e4884a86f247588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad120fea84586e85152a669dcd2219589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90659aa5afe802e7fbd8ffcbabbad16b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b9b6be50766bddd57b3450f97b774591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766366cd7775a2487c4dd806b7de7388592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26622a752bbe523f2a0eb981047688d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c8e0c8641e487b28e546ea6f02be7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be312cdfd3f9367cb242ead8d8d39c54595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97dad43bf7fd3d454084aa75494de9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f471a3b3bc5ae44ea169ea125d558597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33f91f99a619a45fb63035c43ffee1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3644af27b9f724c6846bcc35a2e7bac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b12ec00ff0265e5a4759eed1fb5b4d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56727fa6b13d03337ce5c8d4c92a41d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3667cff087f19b1261b0e2275b10cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc8a21daf11b396b3b70cdd7a8d880603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2609de65335855fe1adecd65be6fdf9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a484801d8fd389f87ad147a246a53605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426bcef1571451f1dc42ff797d32d9c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac92d7cce5f79bd4c0e97d80819abc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5606e576b00e9d5db187f24ffa1a69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae6a1f1a1804ec69023f4f49a46070609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f5d03f0b8f703357f43f285fdfc5c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9115a4395d7e874466146c73497ff5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df805015154c7686e52fbfce6305ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b4f1769bf6f54cf755dbd73a6a5b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e8cc8e3033bc6ea9860a51388dcf5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a228a8513cce894bfc986062b9918615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5633e0640083cc67e7e04187ee57cca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e103aabbb215de4c551ba6eec6e2c6c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacfb3b632644af5d797b41dce72107618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7f6af5ed18fb0ad3788e7f292c2d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5be37ef92ecd9b9244b49cb370a19620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b64a964790634a242b842c26be06a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447bb66f6993d2077e482598636436f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa07e5bf2b5e23786cc5425c254dd2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2d53f2bdb518c2536a1e0418e6be2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f14e69d0ea1251266fc0698be7e26625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13d04ca614d5ca4b1e89b94045c37b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24fe2014f2b9a1feffcd53bbbbefe3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f813f58f1d16643466696e2c3e68c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0010f1ee5b09f150756e5a0aa2e62629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d886b598c7654c5c775061aac0678bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6e148b5375395d249556d931dabe1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c008d958d2ac9e3795bc844582541632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d6a86c522941897d33d0b6f6d4dd1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3250b286b73e23cb1e3f317f6dd83634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4a73ed87f529e172aa3eaa9343926635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388db0ac299e8481fdc2ff7cd3b6012636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d65fa2717ffa65401bcfc8ae6b70a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348398e1c131097690054213d473231638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fce08918e43e83db996878fd9e51d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd71d7f73e12215bb75f70aa629c18640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f15a06c92ff61245a3230894b6494641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d918d4c7f5ff6b14cef809448a4ee4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992973d4bf107644efd018395dd91c29643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8cd5128f2b0f071a27dde185cf345644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdd42fcc5bedb2586e1867da022a26645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13054acde711017b6217cf658bde75e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf88288b2ef278e1b1ee5b663af9de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88e7486c3add56e6350e47af1981a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92752c5f663f3b8f13fe95655eb048a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361ddf71b7eff5465ec6a401df20cb1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee77d99d00d0db613b10cc963a2f9a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64858b854c2c471bc35ab003aaefeca8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9106b68d38d1774f423ff86fb2141653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf35dd00e48ec7120e69e45923502d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fda2bb46ce1ef3f71bb347096dd25655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6f14d36484ca4541f596af2677e2a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb41d8160583dab17a7c8cf38eaf2be657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1e72e4ba7d7c39cc650a00bf02beb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99c9261176767dd62be615f235a087659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e9921e068c40d9d79ef49e8132739660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837902034ae9ae61653e413bfd9e428661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179254b990d3b0ff18ee69a23bd7916662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55fb49996287dbe4d09bb52d4986a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac3b2db59278cae486f4855476ac47664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210838bb51c12c57985b70b2f8febbeb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a569c569d19adb29e53cfc0a51ed5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5eb32aca3e97d8afc5923bfe919ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dcabe6060cb212cf41426afbdef9d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227ade27f8bc3535b6f27a5a54a1fb2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704103d396a268756ed8970362831df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cae2c9dfd677bc9fa3e6e4cb682f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519734e758a93830c30302f60dc6888a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb6e719685672f730f6b5e070a6dc3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47176df52d36770fb1739066e8efb5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909698efaf1263b005a3a38cae1caf4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c493d550358260a0affb2d4726de909676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a187a5993a132228bbc4ce2b9b6bf1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0fcfe0a47df2510ebce3919447885678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef043d34b40ae0df02c40524bd6456a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce97343392966ae17cc7cd6b7b2497680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290fe3e32a2d8cd7054524304263e8b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b7303bf9e32cfa5bea5c881a1a0cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04013bd2b41f6708e8dc68c512005c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c910dd398aeeed7b0c1e94c5299ddb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd89ee3d681b7ece05229787102fcb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54994e774b281936bc87cba4b7f940686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0462f56ae73d080d968805556769b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f0942bf58e88f14d299eff73960bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2171ead3e0ffcbfc59257b6cc74bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f2ef9edb8833ab00db0114ff6d162690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced39cb6493a1d0266eade5acbd32f87691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb936dd2969417ffc61b5323ac8d7055692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa22a466f6d7dc3f1cbbe0db862da0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe94ef59b8c2af86591b6de478680b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2698b7d8fb182f140041e47290c38695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ce64290e010369cf4f5ac3285fab4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b3b8bebbfa491bb73864c15b47d7b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35c9193b1fa7dd68f70fe77eab5d40698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c789d2aea8f44c62d1369ba66af514699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d302a5397847e56133457f1631e09700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e688a80cd387b816749c1d970bb8c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e787071c2f5fa8058d2e144f0e10a7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27cca812de72ae575c8c3d8803c5fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52feda7ec63e64d6516306a13b94585704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271d9257945d8e56302687496492c45705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93621c89ded11da89e0cc8b1cfc998706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240e3a9e9c8b999fcbe0c5f4f771e09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5831cb9e99d373b515985b4d2d118708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d6053a9b686e17a14d046e6374139709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2748d4e75062af67d44f24fcf99511710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45835b4cd70775fdde60999c6f7ddbff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320351a139b54daae75ec058fd7b0137712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47180cce8e64d5e80b5439c63a9bb815713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb15aeef3126aa5ad443547997a52f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba58a15d88a04ae7744b18437ddcd3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb68f2f4d1fed6bc1d27aae1fe15c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff761bbb67624f3943f4237b635146c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf48b9cb1c76ca74ae49695c6c14140718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17592a0e0303461b354e160c51b1cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c8e7f10f81810af8dcce109a68ceb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5b81d3c5dfdaa74b2213bc19927fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f80897d28db238fb85641022cd180722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00334493a759e3a5fd94bc7abb564a74723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c40fde8d908a30ba20beeb5a5cb0f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135805c5e5e106810193ea2a4d82aa5b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e6bf8f422906bbffb324940659b89726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07803b1ab88aa46e691454d85d94436727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279538f846883bb132f7b5e36cbeaf2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3e52500c3aa985f3814a79774cc37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b366bbaa90c70ec6cf0de915f9dce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9971f1d87673fc2d76cb7f9f87b13731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d4a2b6fae170bfffed4134652146f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce435838e081f86cd08fcb24903a35733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf4370f62f080f9b5e57bed45f13be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5469d19e1aeca322b214ad2317c667a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b4fb8418a909c42c8b3c804dbe0c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48a0c26394160aa0c70d375379eba7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ab4f9f8425478f46f26ce610bf05c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080cbebddbbe83f07a6469361ea8060739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01b43b3bf3ab241653a6256a9ae341740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb2d0cd560b3652fd62c10992143d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61f9ddd2b2aab715f00bd0e4b6a8d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ef98e92bde65b57de8d961e97ad02743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd386244f0eaafdc13216f612332f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638307c2a249418a10dbaa57c5c15cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12254d0e6616c0d0f81dd94489e3f248746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c0bd45163c5c411aa812c011a98bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6145032c36b8edad604d401937f232748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e350ad2e373312f8b5f71af921fc0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a252ed63d1d7b41455fd209ff4faf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374bc8d9e98958a7879c7658559cc88751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4bce544269692af1a638131492f6e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3f8b3c5d3201d387a736813c3e8d8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57f35cd12b1a6637b7e6b151cab760754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b1d8416095686ab84112d3b31ad05755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8041a4e6bcaede28401040be0d05256756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1db4cf02e99e966b2d6f79b20574a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7cf631801a7508be6dcf79ae13c38758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2741e850438e7cda08bae8bbe299c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4ad2b363ea897ae2d8c4736255b161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7ee167feac983447eaf3543a362762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dc3a11571342ed2bcf2d7dda635413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbb705ba3aae05e915074b61c293524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e969f0353c42e526e9b11e216097ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979222d49c64e178128ccf7748c761c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775affb159de33053d4ce1e82dc9f2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb6aac198fe281e72abace32c8901e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66ee98e396584ce095e32c0e6b26b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66ef4f9162fed609bcac3741a4dafe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d317950a655c3f9bedd9434ebb7653011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4097840b09021e0e206e8932979ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f21879562c32bb89af5bd12b76a1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7e8e0c5a019a4488bd912eb6cb5d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e8f3daee2add845c32bd245a1258515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669a1198e3b5ac0f316973ef782a37716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a3b9bbb1a36546db758d2eb08a26317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2eec67ee4a5ef4a8272275e40d507518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b188a3b3f843abfeafb9eba7973b78719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4c2ad2a01c48f3641302b741b17ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee530018ab4f5ff81aa68a211589acc921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415257484125bf5809039a963536eb1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704adfff970c6b27ecc55c99851791e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5042c02a16ff5ff72b0c6b8d8bd4c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05596749a6fd703ed691dc3e42f610b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d623585a45680a7660afbbea963ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb88ff380a6fab6bbbb9f683444736727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fa91393e1628bf0d5033c563406d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68646a015a1cf7797e4d5efae488d7f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e964588e18ead047acac4dddf43e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549f468807fb050f8a23941cf5eb7b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc92aee80513592dacd74c6d7bc9a3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b69dabfeaefaa91985ed300c4175533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737eac6b729cdc67b29c7ce7b7365f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd30bf9148b19671811a4e2eb3756735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb30e44b3250e20cd88313609b37c1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbca2498804b5cd990652421fb845737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e83b460636931f2fafdfcc0580a6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27391627631cd4d8b9a0756daa08f0a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b453a0d870b986e08ffec1295a6f5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adeb4493a35fa6f04a9fe6e40de21e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdb72eaad9ac40a7f48799e5c1a28542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd17cce239a9a67db135bd8cee444dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692892d3162ad12347a4a30392e802544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bad3efd0da21ce903bb4547b8263e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7187e83493022dcaf73a63d197d7ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad38e1674bd78e15dd0b75025ae96047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440d2e0a6e6d01cb1634aee61cee11148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbd81569470c684d0950b9806ad85749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431f124f7c9bb36fcf217cc68dbae8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543b088dfde50380250325657e52f6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf031e4d053f49220aa5df91135cd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba4715a0899b2b07003df87b241f2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed80658548fc088c41cd859ce554dc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a11c6bfe327def44458c1c660166855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367d7ddbe96d6a398f5cb4ec12675b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e27ea7bf173794010f6d0f3c1241f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0db119eb92d8ae3f79ef63ba42132c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae14b6213ab56eda708df13628713d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b757b005621ef6f7d1043218063aec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9a4c9e03b1378171265f0e742e15161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2b65769c731e5dcb72d093b71445162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befacf71ca7ff3c46303f568f631f0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bff321987426ee2d69b47b311cba1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ed31979a864ebe66941851cce189465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831f01d71b16ac2bc7c2e8ccb09850366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b04f8513254dc61d31ded8d34b4fc267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57f2d8d8d1cd7743af5a787252cf7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1db96e6e1c2be076f7f07e9befe7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557ca6740f3d13fc99f73d1bafd1a4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0c7e47da64fb7e59ceb57430aff4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e497de02ac2417d94624244e7a0ed772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0ff89d75d2567b3fc7455f13970b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b21b2bf7de23e74753ebe29845f9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfb188afe7725acfa9ccd2f19f64b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce72d73f01a0f776db44f955fcde0f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968db573ac8135254010b58e5de0784d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b909f23b7b4050163ce8f86d334f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae7fa867692a38b5f58b2b4ac4da2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0589d19199ad22d393f489b944335e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b261d59f5df9ffa1eb52c06972d7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79f016bf92308f58f9c17e49c40c4f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74497499f677b8ae68ffc85bbe0ca1af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2e45f2dd885527c9cdd1e9fec1eee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30722b24efbd6b6d3306f3412406b07d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23f3d9d69f006c24e5639179ecccba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7d0d99e26622a539cfe62027cc49887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1afb148f0c00b90edb7e879c1721f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625850d6ecbafdd701147af5fd301bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3d4ad20ba9ab614e8f906c4627bf390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb379fd7c37ee03a1572fb69f78c800f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b9da748922374ecbec024b41d998992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e638dcd3e374f0b0abdbc8e0750081393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ac2fbbf903547bd092b459d26333894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ac026bd499931fb9d3cf5a8bf9d9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7184bd737c6c0613ded29d680f2c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563df2d4e0cef6d28dd82c738c0baec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b33c933c81ffdf47c304c5637ec2a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5fd4e64cad526842a6c0920e484f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6d927603a9209305757741b817f55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3fc0f8cd45b613c2f28e6b77f0780101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afffe8b555afbef9b4c962c50a33c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f193c273be273b731e7230672aba795103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de163c4150998775531ed8bd958a2a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf88912e677904eff2d098e8d51575105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fabdc3c1371408b2b4bc9e0b69e36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815f1f730252ec0a8c67ea85bdde003107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2aa574775d57d86efb53c0779c7689108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fe68aec0e36b7be24db6ef4269f9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caf50209b5385761e59af7a9c7435e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057291d613639909910122d6824b8039111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717590496ee39102ec34f367f62763b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce511461957cf322dd6e32d249acd6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e3c580566395fa6c409b4945eed1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae4cc252d8023ab4f827c7f419da36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150be86af2e48b8ceaf1ae9e43eb4ad2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0d7dd5a5ec007647b566aa8967410117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58135361fd1c8036a681472a5d246836118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c157d14dbc6d7494e03e862298a29b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd6d8e543ada86e87344209c2b5857120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e781f652a9743cccaa962d8562485121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b757f5c5db6d98a1f12856b499d127d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73155a061bc2e8cd17120d7e7984a064123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587637c246b8821072cba63e74bc88e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b934764cc6e8a6d75ba250eae105571125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20620aec57da2414027b3aad53e0a6d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0663d3390d129cfa958c3b127e46a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6029548b1664ea679547b09ac7b2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25c5a53e8d417ecfd3f315027bfcf9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57185b03dee63a9763f5bb4101a081130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38dda6096842164ddbcb7b839a9fbb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e95d94a4b4a287a77851ed347db09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11a2ad65ead039ae0d91d1f6acd8db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dcccba19feda5074693f3af4cc1a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf95212e4bbc1c6de676a084c6ac3f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce18975b3480be9dd3929d627f1b87b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc0efdded86a095a7fc3a3984ec65a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591716d6d2201621e0121c3934faed5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661c180abfe48b2f9c352009baa9b39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785093e23bb68f7caa2052298b6f600140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbf304cba4a799330f3b274c07f3b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dee3db22ca1dcc2c44b838eed7724142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eee40a81b7087019a2600cdb2b93e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edccf2e090cb35f037a820b72e5668d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d338f21ddf748b0b60c1dc3368ff51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6edec24c3233ac73a2edc576bdeaac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0fbea25f1c406995cf9a82b6e2d13147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163db47eb7fab29b74cc139819ecc7af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c71e9d14f3af489df7c66a37682f62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aad47dee132255f7f0905a73889db2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77838da12fe16d37f5cb042cae20fde151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ab5e87aecd130ecdece9623db9334152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efe5efb09de28a6b8a59d28ff659ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922aefc10533c0f985507c4c30bb9b6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246d94399986ff88063e46406e1ac85155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598980066bd0daed0ee0a3d1efda1f91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f782572f87c7d2dd69eb158c6851c01157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e99c2c9706ff157c52ae4d6156efd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f845d1ae5338fc51c394498c6ca62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb56ba53c54ded6f04233c70f1e94c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a2c69104333d1d742e5872643ec71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0baa507dbf8b48f753037bcab4f4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a3ba8beaf22d909a00b3649509b18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2822412f656b71132cb171c456cba2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db88699e87f49b4cec3f606e3a5b5d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b36bd2b3c7c4a1736d522ff8e2ec9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ba50811ee20c8acfd854b5e20827f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46baf503a4211c8a7289ce7274e91ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e37899af18904449b8f50ae2059bfc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce1ac82165c0fb2512790d97a4635a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15e7879fa27b2f4290804cf9d9105c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ebd8e1f4c2d0492ea890fb7eadb2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbe742c331932b3ef3d9559788af0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635fc50bc97864795e0761e60a4d9d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c50e5d91a8bdf48453a7bb4ba8a36175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdb12f0c4925eabd27640a42994634176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c65ae0d9faa600844144995af5986177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5264de167c5c9023c2f1b99d42062178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a92624d24cc2e7f22eb3348242fa91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41883343544b0cc665cf6cbae9061a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed7266e72726d4007d1d095505022d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020b53e161ccdd9012e56e336b752fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d006e068b65d901c081482b4a1f945183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075ac28e4ab11c6a9d8cb96ca3d78df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e180f2a72df082cd688cdb2b97af4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246708f355a2b81caa2dbd2f5acacae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e443c63ad95f833079fc5ba5946de2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232596dfcd2a27cfb30677fecc3517d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29756b5057ccb5a0cec92e5bf21ccbc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422eb0c9b87d4834b099bb7225f6e97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d28c892051741b05892292a6e2e2cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99727a88e9738db46d4be813e8f7ac2e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c5e07d96736db2d32a39884b7aa02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b84231a97b6eefc1fc2f290282ab6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bb781e008f89174c7eeff0d6055f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cbd86845a2845ee234ca9f0397f7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af6f8e104ba1eb2b088bff53e4b790197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe4f5d6f417e695a0cf8ece429314a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619311eca30da10a802ac0bb741ee050199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9b8a63b9272437fde0dbdd69e786d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811c886efbdd3aa2a2e633e5a4531ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e65f8ff7576e7dadc975bef304f2bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d0b5fe739292ed2c755615f3a4aa6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d53e9ee384401c71dfbe1ccdde669204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1ec797141d2c99f8856871067ed89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4f7b132785e99d4ec8c819eb74b63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a14601840537905118e9926ac28d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b33acddb74a0bbc5e2a0a6ea6841d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9f2c3d78a8e1e8eec3ff29bfa7229209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd7019b49b47cd152cec208aab2e5f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12503396115452d30b7aee5155c2105211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12c266e5db77e04d00bc50c49e95e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e897388ef50c8d37bdd249c05ea89b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f3ac1a1e91d60848020fcb7f987ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe25369d30f964318bb1c85d3c917c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab93974a7b0613619d88933b2d1c5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f52eaa29edfd0007ec24185c86f5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409870689c83947b4a1bcf0c43feb351218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d5602cf920a0eafb856fc3b141a67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0066a816f575c210ec2cb74797859c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54abd3c43f06571287ffaf46f28c29221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea721348543071214ff8949d331f1a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c00a4950c871513ef881fd3e861669223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a822a2e3b271b6cdbd847b21a06c09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17673972126458f9b6f3eaf6aab025e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ba9617a15e72b025db13e819caefc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5692e5df144c326ae698018dfd524227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184acb960940e83580e5f7736196b9f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadac3bfa5ac5ff3c4b30d86fad56811229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e004afaf2412151ae19865e44f4443230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0faa190d32a05c0f0f1860ca9b1f09231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f6c0a19661dbaf3097d024b503fb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079d7f8967755bfe3bd31a432e23cda233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c5ab3c62e84cdc4327a13c60f6c44234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b5e7764cca0833789ce4b23e3bff4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53da489c3d5120b2f18d6d936ac58c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133e5d3c0533e5f3a90c8d5542ce065237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39a2d5f7bcbd1f0ea612d7f4fa9fd6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79710229bc6bdd7bb24b8af81ceaaa9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53e339593b9282309c20b55888ca3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8263885600ed53772f2a7d6ec3e9f4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f93aeb5bd7148bdd863abb7807b77e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b5b6f10fb187554701937b9fc8cbe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d09443588685a729e61a8cccd6542244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfdbd79440454a04a55c40ff21c1ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe12896c79a01a5a5b79cf94b94fdf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0471f79bfd02665207c16e303f512247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f1c6e8688de3d914ff1df08046c0e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56741c083216237d47a858e26364c88b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d19500ca74f28e0dcca259ce44f1a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5105065de2ca98707275bac4611f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6ecd916ab6896d7fcfd790b85e1d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd20f6362fde3515eac85a31b321f70253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9340ad6af0919df3e305570e997c96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f893c728737912571e0246c68b5d92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10753c923b007f008fe7564f5722cfdb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a57b69a40590015b6154d876e6090257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d3ad2f617961a9b4b619424649627258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae5bde596d41195b2c90e8326eb2c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e77402c8fb77e86dc7888f03b4952260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554fd49de2533556e44a39e0096c6bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cab2c36f96c4e920ce31a0a94b7bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922f75c46a7c433e17f074239a2d593263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d95b74da80fc14a26a1c1c1611f8f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a473c4bd0e373deccab01c7925a3fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e4c5f2308eedd487255ec8be04ff9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a173d5a9ff8e2db77f67774ec70211b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bb20414355ab0887c6a85b93af7b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bac165ce306f32bc3616983d88d57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccacd4ecde5e8a2b2a464dcf0f6f569270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c91180884c05ef7930af5352df896271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dddfd9dac2a3c56ba6493c529013ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85cb80a5807216423a33f4cdb62e27273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdf09a102a1b5f76ae64b96151fbc5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbeb5a66f4c6e73e83d017d62e93ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e01530b98392b954e27ea5f4535f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1f8985543df18c01caaf7c09d6e49277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2c4832a119171f69ce0ab14dee7a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05952d72bb945372d50b9c11c693b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf66c79157c306b20b7d7b5cf74539280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6486dc5b86918f153f8bb800c8450281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc8dcc1dcd6d7ab6654fa040dd3ef2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b626d0c7060284823f487e54301cfd2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24369ec5ddad533d14d81fc02af70d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5171654a0cb9f6365af04f553c6d51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d86f88aef446a27e215f9b6e925de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a95826dd5142d8f21b7ddcae7d8348287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1041c958c911520933bb19a1eaeec35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf931fa31ed6dd57db5d933f76d90e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfa9a25ee782257da3762249159bb4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d844977681c435c723fe2ce8d8be09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa353ed21d2d1234772e9e9ac2256b69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b69afa3f42b4986430ebb969bb54a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586256064e760a0a6092d4026a3324ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b082f4d4344d433b012aaa580e2b859295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97e23c9828bfece88276b6fd11283e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ace5114295c55a4ea3c7f9750a614e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873e15d5a6b9cc11db06b39e3dc38a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96871132ba7ee19712e261f391f1a31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada71464f21b0b41b95890842fb9d8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ad86f3cfcead7db8a737d4a4664a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7466c51cfbd8f5d7e729c4824c8fa66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5c8ef1b3cdf05eb0fbfdeb620b164303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a6ef8bc29aab626824caf7857da19304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afeeaab43a4741560b73241a52ee9d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb205ccd8405ae2bc8f891781f2333306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803cc59eb7a866f7f18a92b620fa313307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061380c54fc3f803cbf5ddcb41a045b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3977e26de3ccfae671e4ad8b50ae7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25f60d97e207a2dc641713abe76720310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd708f9a63de2bd8dce51b385b33eb1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db7c9e425fa83981645c715ebb4ec1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d206407274a0668f128133bf0c921313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90446d48cd63674a94d98f9e0f1967314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91151320a8a42288d65013a35c888954315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc188d90d687ed3318f2a2232d0773316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42a7368e5b7cf30f96e4e6d053cb86317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e89e02741737a3958a9212469a129318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d4d71451fc34dc11c67629f624d15319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26018b211bcd6161d7a2b023ca39005e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f338ff721556beaa0e3795a2ee81d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8793e5753d59c875b2fb0032b4a68e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691c51aab404e494f49794f3149545d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b061b3dffd52903a6f9ca2d95bd54c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9ba168423fda2be94eec7e751b328325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4e0871418f81e06c18494289eb753326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77628bc19223f7aad22ec11c38932ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d570838e1487e2d409113bb2b58ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6568362682c42bc8ccadba7c58d86a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1a2bd9d12527babe4ae11dc6375ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8976178314e240601c004f1af6945c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46e0ed2d383625106a59122813e82f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dfa563c25a212f2c534344cc8580b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd125ac8973acab4a40fcea2569d3ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb556a4f0172704c02acbacfebeeb5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0a8c614b9b40a52aa27f00d84e9b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d13e4a3f984e0c13b5550218313b59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e56d3edc6a70e9a6af8706999ac556338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8a62a8a22d101dcbe5eb2b1b649c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ead923b16d2a27d271cfd22a5a392e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7f7bddb331aaa9fb7ebd9bc415ed5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb4c4633a655ada846d9195b789cf3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4b48b0d46f77102e70321a65e9f90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24f71857ed708545e89cd5162beb6c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed82959639adcaac5a8205d75e037c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32673695020a540fa1448fe042db9c4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c585b9a4e41fea8892c098802839b2d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875f54d130750b7f127a814904b288c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e808a0de04da00db1824b17fc1274349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa2db7df5e43001330907c2269ef45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3b04ce3c7b89a0246338f3e1f0be2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f71194be4dd8a38492d394021abd51352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1d70f25f368586f2ecd5173be6b4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868a007245e8067b4240d5462e25bd1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9d2d112ec53bc0ef56b25f284fd2c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac07de3e3bd7bae527e45bb5447329356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72649b93623b84ab73f6893aa8f04f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afc9877595f5b99030f0bb78aa08db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082401a7ae8ceedf96078f819f6b671c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498ac0b683014a83723cbd591767d4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b6b544731c09b2d1cbfb840dc8a0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1fc1c9bdf6e37633ffc55a254f8bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c74f649c1fd92c4cdf69eceaa0de8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909122fff00243cac2e883b2401d624364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f256511b3eb6d8fe6cc383551e339365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a043b58950f6bba61d00a6b2608be0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80814d003e9893700bfe7c1bd3df158367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9578f5393f27d23d22fa96b1c1977368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7dd5fa68a1400844a2ece84ac6742369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b79d4c4e77919d2a8b4b7970ccf9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e240aef136b31c964c41637776431a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5836911cef31d3ae09464e6fcb3e7e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd2107293c20c3a070e662da1ebbf1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982979b3c518c93a561ad52be958d3ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9fbf33db1c876b6c2524d03b2c840375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfcc7ce272ce256fb7e5eea135d8dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8557f9210ae96f4048a6db9c5cd4ca0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132964af77effaba60af5f049490b12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86cb4ee4aa173dac2708068022eaa9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae74317389cee03cebfebd763e9df0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e11910a9c0523dfca7657740dd3ac8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7d14429a2108c794e7b883493639a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737161e0d80389d6d3d0f9e4e6e6460383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571a0b38d021b31e5d1387a64a5f713384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b5314ca26c22778187d5c82cce9c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28eaddb617d6f2f6e21addd3b8497ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b653342779ce729024da24ae2f2d152387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3245ddead53a477d138e7b55039fc3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40b6266d729e1e2cead68696f75e2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098092cd0c90b9986ce65684035fa70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272606a18310f836db1bb71a7908d7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03803f99535fb5dbee839010a5447443392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa10de7eae00be479690e823f0f0416393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26cbe13f40b453eac422e5012dc7b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9dffaa26d2cc8ab08180680440cb8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925abdb661136a64773b180798a9b14396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650621bfde5f4f3b3d32b23dc7ad3da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1d01bcc2590d90a6eef174cde5b8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6989d7af9b4f8aa6a069f7e0938d7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82102ec94f1ae9855afaa5dbf9d2a434400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f658e1c89d7ffcb1d4c1a62a28c68401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a41f02fc96d8cfff783e9d4a5acf0d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cd95156bc8bd38e3980460ee36508403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32da7d0669da0b7c08986174fc1eda404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb40163b3fedd58353c7544d77402db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1598e6e380307568962c758eb575b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad55876c4b7d1439d0dda402fd5d48407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded2254afc641e635e7160b9da3d87a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1716b4dade58b382ba38c010f18430b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea3c0184c78c680f6359faeea91286410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea2ac83b85f50465350c21684306a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dfe17e2dd66c9165cd4722b1bf386412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd09b3d8d998764794828cdfddd7fc8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54045177c3a67687bc4712cd70d8986b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eb5fb2cd9c5c1736802a22c80a86a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceb10da9879c99ae226daf0b7f30c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d2ad63d2e5b071bccff2862fe0cfd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f822c8aab5e3245cb21083e7466df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543196be6c951197a1bf2f2e786bdde419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298141085ebd90e3baff2ffb4b5566d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a6d424d5ed2acc9320a96c0a0c29b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c82b601dc29b912a477854f1d88e88422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54196fa8df6505ce18c897311908f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55453e75b04f455c6ccff19a3100d621424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281a879a7b52a5ad20433aaa2678f61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fd6417f0dd355a2c1fd7bc1200ec3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c77cbc3490aae1d88f99e64e82851c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fefd8eba4c649ae1742953516bca77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f5a30a69a3d71c33b07498b12dc74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c041ebb24d479e7b28a90b51081c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bc832b56ad7567f5b27446a7233de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738feb013ae890710aa3a60602c2e64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b64bc0bacbd395d71b029118bc3d91433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4f0ad9cc6c5dc1459337c959943a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b552752fb839c83ddee6778da501f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4591090548f8e00fe3079e2ffa7a69436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10002262e0c7161c903da4d171cef618437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656fd7628ccfa0c49ba41526abbe01d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ab89d3905a1ccb71928493d73dd53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631fd549ae47d486d44b2041695d3a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c643ef0c8c61443076b49c628059d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197fc80029f92b82fc1a8208f0bb0e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe29314a345d8208324210991f985f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3c837e809bbf48ce919debfdb2f62444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e68b291a0d56ffbca7e6f2ae0b1a89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6ae338474c3a86f30ce3136af7291446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94454f799af6d7f59d25f8cb1f286cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581286b87d3cc86c36cb09819acc26a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62fadc3b83943af94fb1ae6cd81c6c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1d3770b0e23488e46dde722411251450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530d6bc28743ac65dd6cd8d8b2d1a38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794307dcf34d0a8ff00813dc04661803452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd604499a015dd8a85e98015ec66d434453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28971da46b47ca7c42ffb70f178599a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8522a0c8f1697f3180a8eb54b8421f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47849f4f6af73cf2e7c8e4300020932f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318a5b7e712474bb82bf6d0bf601593457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14dce6ec6b646bad24bc692fd93736458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41008e555bdfdacebee32b48d811eb96459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454d1debcac176d22cc25575813f176460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27de97820d78fdc9b37f2afb787d24461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adabfc2be59ea00d55424c41751b8c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ad239f990cea42927297851253097463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3bb79f48fc65f7b6bc3378fca0dd5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef233d8ba5a51d4859482ddd920098465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71392eb8bb4e47654f0d384650e9d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c917c87db101196d010a9494f302b71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960635e96c774d7398f6c5b450596cd5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be0ed7efb0be2105218e137208b0fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db934fe622ca849d50ba995e83f04d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f99550a7662e7400647a985c12755471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c1dd0623f39a21b81ad177aa04946472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a276be3daf42d22d4555883d0c4afc5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bff63413168fe8d6ae4ed583433318474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14ac4981a5a3232df70f0cdc5ed00b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd5cdc5ee7d2289052ca01ac20fb30476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f72865a8307e1322b17b9947aff52477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3951d892fdc7ec145dcc609ce516ecc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe67c3680a502265d6e6e6b53a5390479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4db126087c2e7a05cbd434b14b7c98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432f516b4dd97cf51155ae2afafcbfd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75db4a8ceeb769003191c4ead1c389e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b81a6a30d9a0d16e31706b5a692ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071324c23d11215a8c3917a10ad74222484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c1d842fe86e8f3d008639a376c68a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f8f5830005533ccd882572e9be175486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c87b3483aee4bf0c72724caa937402487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c36a7a2dcffe6cfc8781827ef5156488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2d9cbde3c48dfde30828c927c4ade489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0cf1981566cd4925cb878a69bbaf7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b010ab9c0b6fa40523d5694b83ecd99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3eab04187a2298c10db070da0da18492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6425f0a055c4f25f23480c26aa54c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dd7c78843953728851f33ee3fa349494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72cfb203a863624a1d3dea7db74125495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d83540bbd9e5dcf227ce1649b22d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45f335b3d6e2ddff37e33288461d7d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772f10656d98321244105fda40f7c75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14f7cd371f2a03e37ec2e3aab14679499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc118cf09a9ee9691bd958704c2315500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad4d8b28ae3cde81307eb65d30bc54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772a928adf3c85e5f98e74231a83be4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c120f508b08a2cdfd270692d76ce695503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226127d2ba9689319f22d0924e2b06d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e23b8d101db9a0dde382e06e7d9f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d8e87f798d308a66bf373aa977ae1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f749c3d2925f1cb693ec0b1297c69507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf0cdd701dccfe512cc0b99fdde74c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ecbff00f15d57b3775c02d7602482509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8859749037dab64bd3646ef7f09d58b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78054cc31e54101574fc1bbf3e40697a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247f5c0302a42352eb0276fe200a73d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4b1f196d3807a2db214850b2907cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7877077d526c9442b9cfe808ced3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b00fe55d18f86079ea70662abfe1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245abbf751bc6ba243c9f9df7c3ced6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fab0dcadd47c0cf4913824dc6c2c6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839db41acac65d12f9ba65954282edc7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986df2522066edf3436e41b37f68572519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56493e10a4293ac79fc4bafb3a30bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8a70205c979c036df161b24321ef6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f2a45598cd3caed41443ade348b65522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a5789b7e6bfb1a90e811c7f6665c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e9d344047c00c65db22ed147d74a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5074b2efbec9f77cde356b2f54f4f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969fb04d5319e3a1b1ff1b58d8f4cf4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f893bcbe48d92ad73cc34c07c169181527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068f52243b82bece6dbc4bac8db80a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c646a4f52ef7c9e0298b40274ca03d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467e39da9c5d5b2da997f3730f681f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09bfc485e255a9bb72969b93d50b7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59646c6c59071c128bfd5b56c1e7ad1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeeb722a9c2aaa2c32d5a0281aabd10533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822812b0b72be99881b4d1aafeb5d3e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6bfac61af65d7e054e4c3d770b9c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927ce4e91ee1e6c95419fda474d90a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385bf9e132c515236a333f09022b940537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d2a65c3f100d330067211881aef19538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2c52eac14b8d62d946756417ffcfd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101dd0cba09ce4258555ab742d05d8b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bf8963c2b64cec55ad848b90a02ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047a7144c23fcfe4cfbe15dba1fe258542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c08e7fb91d8ca5243071b30780d38543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2934d4ae88ca15077c0ef9d54b35883544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6898e9d8a52fb038dd9890ebe052219545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c3255d537c753d3426f08cbef6d34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a86214fc2cb78c7945d694029b1a1b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489cdfe45307ec65ed204a0932a0904548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68f729a116ad957ca0275544b73604549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44385de7bf18650f0ebe0768a764ebb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ad852f35f9e7ce5fa9865a6d17ed3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446472afbe2e34d239e2dbc1b09bb85d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f85583d1bc81968286371ad83940b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804dcec9d211ed4e1bdb1ca7aa9eb96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc0b6197b614093d31aa8c8a3cb631555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e297c78f20d5ce6cd00c4191a93f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1240ca7a0170e5739753ced5659a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3360051c6e7275d0d72af3b6155a5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83040de73de78601ed2d91d81a5c4303559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ec057d04a20a1a01a7ba771628c0c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16efb328dfd4fad070e7c73a88e7ef9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dcf83af04038e650c006b7e8ac47d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe91da8bd9722ebf8759d4df12a9d5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08a840f5e5decf71766b00ca8f3c44564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2fbac4729b6ccc0a3153e8c8ec3aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac911224111bf4a5080ada0b2a95243566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5673a5f5ff44a508611eac54f9154ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4147953a1b71d482c041f5692f3e7a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d41e17165dde3ec70e6487c84f19b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933aed7cb3415730fcc0c0238096f6da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343a4b11a025b1e1c4aecc548edd4cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636d0fb539cd94ca60be9aea5c3852d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f40923be17137967fa932409fc424573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a7695283a9013a2ae5c7765a29ea4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e3e83301df4c268e3e5d7bbbb0f21575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2853c24c67893b93ae6c1c6bc125bcf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de96de8c543cfd820cf760339b9aa5a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad66657db7ff5c4cce40863ed8ccae0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3610490bb70b46218a508f9bf634f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6534f8f1e2f21ccfaf665f6c73af6f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3413a461a5218000042340088e25f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00b7e0c10e815764767426f5c13fd6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c580f6bdda923618a1709c6b95929583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbe4900d5e2b97722aad9e59d78c63584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012eac1cbb83797d42e67a5f961c3e94585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2e9fbebcbf265a949e82c69ff25bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043407d66bbd56b8d79c167f61df774587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c8bd6574d63f303b75b22308d16bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7096b4314565ac1047b95a7ba1f67e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326f8b14f59770b8e07ca6eab2e861c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590ae23b97d550ff0f9b3b59d8e10dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fbb2ce2428a6c4061aa7f6d7ba238592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c658bb9e8344be8b54dd18d9523753c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea16886846a16a134c91fa709f0dc9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4c6da7e550f19c3416b03f7e714d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76786aeac4a48da754d355714223b0ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710556e8efc60ac9e450e96c4d6bf4a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e72fceae303488abc6fd2584c15b6b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ea8113dcd07d53ef34251d269d840599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ef35f6673598a7fca1c16b20a69b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31845a0ec51c30502957abacb0471cf6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca28dcf511ba0a19d465ecff56b2aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20eabf05bc22597d6da54461605ad53603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d571780f907d0778ea6c6de713b5fbe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190edc6ae7a287370665e548f90383b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1b8449fd1b5015c2303d4c2291518606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed681a9a8694831fc61bd5ad80e2215607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da124484139a3a0a20093929b92ff9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730821b73fbfe6dd78659792737d2fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69a1e52d032d11e1d7ebba03ff251b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c8aa48e8d8942d9923c11ca2eb911611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e0e79c6a85273c9ddbb6d6b991a71612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e981433abf87463602da0e185c5ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6567d061fb3560a4ce271d3421034614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a1ba582f33d7117f7b7c0ed5a7932615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e742a7cfd1ca24551b506aa5a7f6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b11b1d93fc019d88750220406b22a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd873ce2b78b865e19988cbb3aab38f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df489787441bca7be074fd9cf6c63cae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f74de708a0a2d70cc8cfc18f0bc1dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e53396fb65733290f5231106c967a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590944a2ac048cff254e4aedaef86189622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20400f1be4807362be33bc89740c6f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c6a8ff8eac6b89619bcbd55cab018624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a14b8f4daecf796d3d1833eceb62a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640c0e02224d2506acfd6177f22383d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab47b8f9f54dc8bcdf4fa45a2b024c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e51e84907d7a7ca8789a2b8337a809628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a7f36bc4ca785f087f61a10d66dc5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ad602a678507b7d8d695fff4277e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb6bc524e211fcbd4e818bf797725f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707816863b18cbc1c4d8d32cdf96efe6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a5390b4a366b532357df03e8808ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d43fbc70f4859430a2a231d1189aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a844ef0f203c6f4d36b29ba745ce0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4280d60648daea1bd6e54e135261cf3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a0db024cac8a2765fdff4752c87b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8336bf211fa8171e6a04fa6a29ef9f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea1a5360ab489c3717a5ec33cfab09639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c2960b60c88f5b74457e29cd78ab2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd936e3928aaed2d1c1edccce52637641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88983e19171cba686bf8a4b7c1152330642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22797d5744b6b3fcb168e10c8c30c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659fb5b781c19c360da3c1bf8c68458644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db8c40d43720f52c19f36426b43076645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa8f259a78a4355b24609f69931c3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d15d1ecd35af458c904510701ad1d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715a3c96599dac07c2ba222bae7a853648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7346cb70140bd21c411f4ac47a096649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faba168237943475a13c0ef32e1a038650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da18f0992b47c70c4a0b78a7d892142651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e870acef2fd86fdd7d16f33afd8a18652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5710c66c1c94667d84dfc910b39496d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96209815bdad2f616a0aaa43dfd0b961654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45eeefa3d76d49f4cca31a6ad71c1c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f99da96a308f34c17bea82fbba13eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ef33164879fe3096ca32e80840dbd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75576c556db350dd0f0790b21ebac435658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff776af66eb4dcaf528ac36282c977659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f476b10c06cafa9c8375f8baf49743c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526381ca7c030bcb2ec8316060894fa9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec6958b59e694f5c26cbdddd6d1847662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa24bb91c93134950b51b3209f0fbc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c4bfea4a6f34881da21aad8daec12664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595fb9f9349d1d8ca42eee6db31d37f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6a8b921273abfedf9add40ec26487666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c537edaad65a6ff421bf6faa0b88b52667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980c4c90a4c32548c50dc63fb41c01c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e110a207f38bd4244f59970f146b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bb57e8f7b3a92a2055b576e866d63670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f6c6a3ee5ea1b129c8aeace8ffa2b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cc526b964ab38ca9ddd5fa2ccc023672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f21b8ce4bd30fd8e470e3ee4ff9e2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdfdfd21c947808a06b6f61b021b44674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65bb550d71ed5ead7cf8a17d3233c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd865b832d96cbb18da1031b5e822e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a89070267b0131019173fde1e01c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03af9725a83018dc9a28929de00de75678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cee6868cd42bc22dfa758ccba8e7e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b50fb22f3d03b479cbf85e90e939d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ce4b76a2d15ae4f2a841aa3e35ace681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075f0a1e84408b467bb0eb33636e32b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bafa8d1434051973685085a417097683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d7d28b7ae06bf5989e0e728d0b2d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483391d34687500c60d850c1862b610685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb24cf48c5d2ea2b09283a192d9829686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c918f926f948d7f134b430afd3469687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19d9cef0691f236adb426e7e319168688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcde00fcb69da7bcb8e00b29814c66689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1998e2732cbc39e6ab86f9253753ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899af33614683288a4a6b4ac3cd114c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016587b2dbd6ea7747b077e985c819c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f2cbc0e4a4f23e895b53d750e7696693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa820f6ac71a1b3f1ce52f275407c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e137a83f9ec38627b931bf18c0e59695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc840fb680e034e7655378e9390ec0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96690a761ce6b1cef98e7d2fbce6e75f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4603f78f6325ccc00293070d2a291d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05390eed5156484704e4d56fb62259d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361235ea756848592d3a2434e94b17f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934c1f21d6ee03762be6876d72dcfb9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6da8e70ccb123a1d88b600cdb97814702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea1ea3d123c49c01aebdb5378bfcd7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92c496eb30244444f3426426c1db0b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d33ba5f91d88bbc2d2e88da8a8cd5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f40ed362e0fb6b1707fb629d8dbe3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3259535544d91fdf9b0c403f7e274b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9209bb4e48e44a04edc114665610a19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc261e7759955bbe78b6c908c8d8bbb4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c071c068303da505ee5104ad10e64710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd18b1dc5ac28124d88981c58268b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92303e27c68c9303906595824bd6a8ab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaccb4bd3d98c88795615dd67d12dd1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797d38ce81b0249e536af714f2efff5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4714882ace9f103d345e59a0bccdd25715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a43e82c7fc601d06ec8ac8be90fa5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7a9e497bfbd5f503a9946f43fa73b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c571f8f8b87b85c505aa6725bcff395718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ef5d85a65d56dce53e4bdbb525fd7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3430e777b1483c9453d14cf21a448a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162291f040c516dde1df5a5c2615c392721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc03072ed3ebe727c7f25994221f4fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745308bdc6d4a1eb51719d0fafaed318723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282b9c462cb096baf6633c13b70f2b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b839708b2ffb6c6c0994f5e2a813816725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0e37a68a1d8a09dec0e745832b24c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f2b43048d2d1f0fc0f50f3ed9dfb2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642207b2e3cdce52144fa94cde51ea0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5939da36cea40ff85542bb3c40073729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b3254e236689b9d6f9e7da0cf1b7b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fa29ba57ce9585b50aa212f900c65731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0b7fdad1c705b7de3a83c9abc5de4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29331198629295c7e895541350e1bc73733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786272acac18dccf2ec5d0b6d743d097734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac00b7394f719d2fd30c7d40b7733c2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100fb37fe8a7df669bdfd4a8ab9fad9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a4d526122cb49829a3b1b535caab4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f6e55e3f3b8d64d4d30915b6f3ece738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf308fb072858d048f5d3fe2c8e8906739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bcfee04cdad8260b098058bca03c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6c537375c4beaf76b1e0d6ebbf121741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ce92caa063f4f5c9f6d94475e8570742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf34f907cce82fc4feb608fbd7b658743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a82495d0a76b56cfde18ec007be466744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e220342ba448de2201ae8088bf604c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583ef58a193ab1eb984f08f2f0343e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1479b1103bcb1866ff8fbde587773747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815be9eed1ca558abfa6630d9379ac3d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b5bcff51444d7411f2f2cb55d2dfa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b52e0055e392f1b89987b858969c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ad7700efddb0b07fb4bb97b12d09e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4346e421aca6e1a881fd2f1f0a485d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc53beaf79ee95937668b6f8b772b3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158d08cc3d038a2dbc997af88327e97754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cd011c59b817b5a7160246230cd48755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e58f4bf2d4e2a0dccc59b3f415af7f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02f6751dd20ca9e50ddf091ace4631757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eb7a6c762ac022158227b50909bcb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d7c1a1efc319f67a64ffb7eef3d23759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>