--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164f9e1697f2c36d31b247eea010cf51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec420d10da9df76d783277bdcbe7ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c43b77fd258a2a99ee73ee4c5ba873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaaac7b365278fe35d51c23318f2514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe606406335725a7cddb9ec75e01b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33eb6c2686b996c5339580545cb86f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a163a962b40788b18edb3c2849d787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf30419dbea7b6ca5f6da1abcc985ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac71bba58222e240a85a9c66a1ee9c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb927aefd76a64722c3a3cee66d75010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffe8ec4a1275996055134f5f7eba7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c69d4b3321c2d6fb0b0ca90fcf958a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2aa0f6f8b9774dc10393f9c2e3ae613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49501a65a7dbea6f85b62bf71a5f7d6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeba45f2f21a11d05c6b4c3ce1d4c3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba277beebf7578b29dfd286ddd06c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c202b551f014b3d2157c24026538b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f55febd28a86ced9ac5000a556dff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539e2d28d618f45773b1e088f5202bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfc6550cbdf153e675c77216847ac820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242c9ccc23a812c3e325b2fa87db5cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e936ca2a9fc4b643dcdf68a35a88322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1a46cfb25a1c0daff0bdc08ff627e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45e6eedf3c1007a4bae4e619e7de9b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f3916a66d453f6132e510a1a6864125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0227d93ee9c99582f727dcac82bbff726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d482f4eaa111ddb5deb82506f004727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdf81b3b34e04742d85145c9533e9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968983cd60111d2898374e756e6d99029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b115a4bc45d72bff85bee96924ba5b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d26bb58490221caa99f1e4d9eabbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffccf353d6bebb814a1e0981bc265c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee14dda031a94ba37ab66ae018b48e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa90fbf02ddc1688e9efdd7e76bf3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e09cdc36e8485b3835eae206bbde435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512ced0bdf3fe81c62e810119475acd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c260c1ed207d3f18b576f962e385437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b5e61e75f825f0b780d24ba7dce1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed8f901d6aed76aaff00fd23b6a88839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321840a98860540477f03a99cebabce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4928774c9773e7530480754c71dd17241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eb9f4ff79c4e07d1271018b0669d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fbf00e7896b543a4f941b53fa2ebd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797870f3b467c105908a02b6759df4ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7aefd4d01d66a96f98275e9ebf5e1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc355ca05a95d85a4773ef692b490e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2542b8305f978a8411aafe45231d9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dc2ef5fb9a6f0be15422dcc624c5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fe27bfb3bb9c9afcec7532a59765b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6816c535b0d77133959bda989a1677050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001d2521702e9c73be7bd232727f18851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93415df419b751d77678477275dfd8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1501c620640aaf1fd152014563d854453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450624fcda074ffe63c4b13dba315e5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c29b02b7f50debeea8e7ca15bf5be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2099bef6dbc6dbafccfd73d52d1c7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f317c03f129355d311f500af5dc20157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61cc167004df8c3af090f75773c2a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0aab310e7f704d4c6aeb86561fffd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f97801fc5bd1136383359ccb1ee5160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad570a1a3aeccecbc9f24bd633c32e5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c097afda3a1897daf8d78517e5005ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac0c992ee377295c067881213c8e2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e293ca9db32669f53822e03c2590fef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1378c1e89ede9b1bc8deebf1ac35f4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bc1ce9a37422bc20fc8d8577aff2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5421ec31766b4ae7b20897fdaae15e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c537bb1207b415fbf0dc67750eed8f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd54b41afa5b5e2ce56f19dc15db14c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514c2be47ebeb47cad9307b785b3c4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abe56e55a5a242bfed7eb3973e7e2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e13a18bc664938bdb4e741fea854572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d20f71e9ab13f1d6829f5c07191a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b212446855ac2c5f6b17e917accb7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914a2505a2ed645295d34417f59480575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c4cbd2f61b4787b6c4fcbb368cdc876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a16a5b1d0d2f98f50b036970b84fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63098a941c443c8aa445440ec7fc0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1af59f0e930113771721acdeeab74e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef88e6eac312576c05610dafdb2c6bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a19389370991843774e90855f9afe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207987dd3e3a9b949217872a710d7b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1783550f37a5d12d6205893b5775d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7387e7ff1f6fcbd7e8db3d832a46d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72ba01711a7d7da4f9a33b5b5ed56685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d56d1ed8260731c27c40b8853bf1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9a13b402e2e0ae9084971cefda7f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7b4cf17722a1034a977416b7f220d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9fcf1965a615cf2066cb7c475db7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71372e4ffa77be29dc1d2249d092154890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e61ef719a8285fb855b92b4fe4c98d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014599350a28f29393461fbb95fd7d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21a2dd63514fcc7d4dc89165e2675193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d532133e9e051493d1f1bc35b7c4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd96a8f3d923e82202985783f2256595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768008429172ace7b21853a0c92f47aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae1c0362640a67a2b6ebb6ca22a03e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c59d3b79afee03b4eeb4246c496b1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d1c5340577bb8d8757d90d279159799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd788c268cbd59129dd50585ceeca3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dae0a9add3225d06a9cb9c3ae4b995101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fe9ef0cac5b785cfd98b011157077102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb9fc85f33e12cac3f4e1c4548a879103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffba6f10642ac40222afac920e5cf7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582d20d03775becca05de317e60d21b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c98aaa8520dd33140a22e1cfe5e3ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affb697eb4b27f89ca1ddfae3d7430d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce8f9023457f3d1777959f9b270409108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6399d957745b6044efefb58ed02a94f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdba9025f05c4135945939861a1e4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7672c89f2ed27226b3df9b6ccbcade1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45811ef055d53734904250f2a27e597112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81d3baea3d93d820c53edd9315f9cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02304515560c4d367ef3303733d1078a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f02b1f0246cffc95f1291d6bbfe8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cf5a3ff01af5bd45e9e68ec9a313a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be30e8ec43f433fdcaff507295df24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3423e3e3633e99130e8f89d8386f5ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd923ca1f4039413ffba957df9408107119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c177dfe074c12e9fa19fd5afbbf93d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b29156494b92172c24a9816e40a943121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480e2284bc6d148395d338f250192e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dee86b35d12b3e73fabd76cdc6b1f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3ad58fe92a0ea0e2a6a7cd2d22fc1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48a3602db64120418abebeb1774288125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2edf689b8d4d007a82b084ec752a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9fc439e737bc62722b63489fa3825127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f3a5a8addc6beea5c775476d5756e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ca3b86e01e97c2acdf6c6463019c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1173dc3c8de883587cfd95055b5d87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdad7db1bbfe7ee2559b4d1d5d5be5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b3fb50762d60cc3c4efa87684401d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5e434d9bd9d81d0d0cae242ba0f89133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214ff5af9886fb940d215ce74cc5584134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848d9c5bb5d8af6d658673b5b5b0848135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec1be194163a584496488b96850a35136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bbe587b50132a5277e94dd087d218137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c35cfc5b62d3e67af84437cb33a59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfe923cb003a2904306b4d77e7bad8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1edbef0e6b8a3e9e368e9008622242140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7277fdee69165026b928ad9745ba838141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992e605f71c20415c27677b9abff1f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d777f4dc54b4530c03418e881bbd7b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225080e54720c0cbfaf1d464464e4a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94ab40aecc02f0271e1007f19041d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a195ab8d527d3226cf1cc5fdc4477146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62398a5278625480a4e97d685f69ff22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ebe4fb0afc2223df91fc7f15e35f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e627bcf0f69b95dd76a949271cb92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e7b6bec5dc4a53c802413b4e7b0e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86e00508573d9426b65509d29548ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee15e4cf7f1c97e42fa98f42c6516e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903c5750a2d63306c1b19aa44a9fb19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e263ec47beec95d1d1b028bd6a58ef2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecf44b25428b111da5848135c9eb71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1919f7138d5fdd7621b6250288b70b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61643b0d4e362079c3d9d98fc86e0c92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70426394e6cedfa1a8803e72058b1af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae51586312d2ebecffd62871f023a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2115852fbc867a6bf2747ad9daf4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5205625fce104fddf01b506db8155da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f097efef72194e888bee86f6bb21d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2913c65cc2a806a9654ea4663f5db3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854bf081be3c3b8c6043bd14ec40fcb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a2e756ed14d34839bd739028353e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c8bf86fa9716c7f038b149a95448c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b199fc115bd3122de0d538a5217faf7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cf8f97c6854a31bb4c0a19b8a2292168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cfb3f34425d2006c13c8e81f9c3b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65006720b12ad5fe1d81ede78599d256170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f43273c0b841a6ac23cdcb20b1f1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8d32cc09652ee45cf1c9ba854d177172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadb33aeb97a2c4ade5ec4025a02b65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05437803026c2753fb4511849ba454174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9dc78530cabf266f2bce3739453b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00d33b79ab773d1c15cd2789f8ce8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcecf99a7f045c9f46211037ba0eb95177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d101d3f5d465b6f8561bb24ce6093178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d05d7dbbdd9580873c4794ecf0b77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613191bc41e8553c1f356b22db1b7673180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eef70123f2c7626a7fce01003cd878181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20b888b13a71dc36f7794b319fbd25182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72558c097768e213f0daf2ea371bd704183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bac8fecd0181de3baa9767efa0167184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75eb4bc0f366d49014c84924f6e17cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245290a946e318a572e73dfd40b84fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15a0af4419dc65ac0e6886cbe041fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ffd34b98c0b318d046b7f4f2ab0b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167fdaf4a9a9b89fcb24ae5663f1873189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af598b490d552bcdd6fe0428b2e40e8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db124541188e550df2eb8374aa632826191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735850df3e987f446a4536f2745b7942192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086af7f81deef72891d6001d6e95b555193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a5f234af705955843d356ad0c8e4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d06871cd01cc3a3833aac3ad702d03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee380d5fdaaf6e8963744160f5a39e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd136399a998f33baf110bb7d69bdc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58093750b33d22aa45016058e54a1c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3197fb2cdb2b2cf4271dfbde6a8f90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d85816888e553b4922636b81bd2028200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7303d44e44606f22b13e5a6605c36eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b45acf719f8fea4be6fbcae226bc6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cd6d34d1ae7b93f62aa59b82a38a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb10012a5768bf0a17e94632b11c667204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7172c1b4d37977adf559c88b7f616e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061437d590c42b68691f8280064c44c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21444562c283cc730515953098af7f34207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c96c47adfe223069b6df4b0fb776db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89592fb6dbf32b02fd37845505868357209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d83bd393865eabbf16a92c9dc4587d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08736f8ecb1ced016699def937a79009211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c85ac0fefdef69ca31f239cca1eaf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862d38fcd10186fa1ff7bfebac1bf7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95897da3d2f33b4ab0f9a4e477d4ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abc3f1060b9585b6ff28c6af527a06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13791b42f92d99a6b418dd74b2417329216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9245f168b1e1dac2f9775de9a02fdbc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828ee9a8ad00f08652d7ec60cff1946218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eea231be55371baf732323e863a9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb70b7949be5d397aa651f678e8216220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb69cce80fbcf6db408e307f8faae9c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf99d3bf86c905bad9cf4e74c5c83eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493a19a63370c03dfb77e6e26e27a27223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8b9866afd56f52938e3baaeae4112224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90d9e871477bda3990576cb1b824f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f3e79fdeb1b4cb577eadd13cfb2e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acda506c07fb49fde6834257f1b4542227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa90e141a9153e9daf10985683ac157228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ebe24d05dfd383b8131dfc1afbe6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5dcd5c8bd1cb4d44b0f6218178baa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a4a56614be0ba7f444df579dbf100231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecfcebbb619907e3c3f6a9b301a64d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1959f18f95b875172dfd94cd6cf6646233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3ae7f7bcea25686c7d22ed75247bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cb44acb7f4f76138a95cb64233b2b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34adc4c9122fedda902009c0bb0b8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d81ed944ee7c153b3fdf44e4ed6c86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a176b7ea830a7544f8ef5d7ee2f439238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45067798a699ca8ecaa42875fe8c3d4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ab4e1f1b0f3fd580c4b349a3a38a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632da28a5636430fd17f86bb8d69cc68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86c65236036fdcbbbe66834da0d5c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becd076d4634a140bc01922ad22b799243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a0d218516ca5594d5f924bfae14df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eeb51eff1b80f0bcd7364c63d6bc6f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bee5a178c6ae8e9ebb989bf356970a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e27d7a6d5d4134bbcaac0623eaecc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0dee04198433358066bc365923354248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2470ccc0eb7b2d3bc37e23c1d152c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ca7f68189949377f0ef0b02cff59e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eb0836ef3a5e53c336b0cb8115036251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480b0fee708fb88c9d39cb60c4204e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b62672616d8f53471b3bb161f7c524253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ebc8eaa857a25d583aec46daec032254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f98b45d7b0450a37941b20f9ea1e0e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f4724b14f6b4d16f74ac1106ee3a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c998597f132ed31185ac1c5dc0479b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413fd51b86174a2aebcb9946bcbffdf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5499a9294a9531931d1778bd45d2d8d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e5d90fc58cd71ff5b78f75a1e9b93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb5bdb81b9ec164d867bfad862cf68261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cd98d6a7997bc4ecdda8fa6560ab0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3fe630d194c194882386aeace2554263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5e82c6c1bc461c97f5883db78a93d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5590b83c8a32017a077723734c9c49265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931e6db2666199128b07a7636a67164266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f082f2c76858f73d818bfeaf684f47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6279a6f21f6a8807c118a531f0a25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ca8ce05b0bf557d30748ec5b4e8c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c83ef07ab369c6e2e2b458b48ae8f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf310b5f3e0f06ef669626ac7194689271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0987d0ba8ba92af856a21aa409028272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ee6443ae9ef273189429f599fc984273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1df357bdd515361dd46562ef2b1fdc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c2309426729d89977e447298df1c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782ef8112a88e92d8a43a1522bf9883276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb1019be90a2f7275ea4e9ad85f5ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c51d245efcfe6d0764771c1df072eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88304473ea99149e2a401cea852b556b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac7a62adc452fb50d27dfb09372992280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922a7f2397acfb9134ae21ad7ca1d7c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7c5835ae5d7ffb0bbce95d43466cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a00338686428dc52c84fd3970e65d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bead99626e0aad1f2231954998c9c2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8469491b1d8b152db0dbb53854384d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae505668127a5cbe7e7da0b780ec7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e100edca246b0d3d71c1ba80927444287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8bb34a6758ebf27c4ec03e9ea678c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e453a403ebb6e27341f42684e3be7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b66c79a1c8a4eaee4235db16a253a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea54a56c62e32f556fee44ca10e98a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5b424d38693af806c14ad5695a1b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c69511bb19f3f65054876131272799293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b18e3b2c365abf143dfdc6b0c4154a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ced8a628c728ca6f4f6c30eb225a6a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee715aa96a86818c34f91d8131a1d9f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7630be20b45a5bdb29f130498c0f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6586be9270492c9f48387fbe914a3ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672945a5fa5318718fad25149220d735299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28655ebac4dbd1a965160b4d9e06ab08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e561258d1c3bd67d343e40b65a3a9f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5abed3e1d9c9440563dd47fd000674302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54cc7341723b7b9dd545de09df2b6a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc62906525360b79cf180236a49d4e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa86501f07b54594fea2e8b793d2684305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba5bbac556e2dce25f7467dc749348306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41046c4a4562c942a09ca07e0cc5ed3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d1c000566a8fb082203cd61e656b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905007ac214681e2167b5e578b329bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0205a896c44855e8237adc99837255310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d3e769392b25aadb0165f2d3adf58311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbba20ef1ecc4836d096053f4018c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323218c01fc2512718722447c8ccefa8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8e87df9915653eb49e40bea67196a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bcc4d2385e1bd71a89a915104a179315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983f187662af6e11a7621d05d8e0208316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e28985309f5a7b2775d9240ca7a0a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e864443affab769482b1d64d5e0ca4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e40d848c075a10854936b35610df0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a17a502402b9c316a278abe0719af7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63706163152dc0ed713a620f45c2d347321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8640d385bf0e3d9f89160a32b2d784322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd78789d82d1ed640007bd6d44d888323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88ddf3daa09e79794d71f5a1387d51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2678dc90da06a84973138102ca834d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e21e871b30f3f0027577f87c5b8eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f761e28f279c4951461adee1d8de8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520bf3439508fbaaaafe426fb97e157328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761c8c8609afbfe1b070037c19d67dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ac4e788d0604a6bb198c9dee33696330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add18097d51d81fd9fd4fb0edad58b7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359bde7af432649919b7e0f1baff167332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8745559c59dc69dbed5210c64a7c65333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68b9fea9faf7eed50a2ba8ffadaea6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68671b97f618f9fe2f3a91067ddd6063335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad13c5b7da754b9d12d54e9d699ac6c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88eef413fb70e4c94b08e09c77cd6e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e2fcbc5bd20607a83a19fc34fd674338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e48c905ea82106792937f1f16136fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609a5c439dfff1176c6ccccf23930a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443f94061a367cba30b2883fa7ee4a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f53935511a4e5cf867bbb19453e64342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d9a9643510d68fd0b1ea16d43ac1f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29729b412d134c6eace1c2fc70e312344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a078fd5ec4e6ff9f07d121bd31b3f13345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb2d4ec3733a8800b64b166a2c4bec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6a26938dc2b0e60b0313135a6ec75347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c789ff6a39fcd6621275b3115ca18e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456b7f9d3cd78298855861fdf77cd5d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380d608b3cd7983ee93864c15e5da85350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f66f45f4c843b2438a3b63447d2407351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e991f5ebb3786d64e564a4e6f5d784d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7124a56b692a5cb79ad6f74c255b68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd838b41f14de0b171631e4e3a2df8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a6079c6616ca4975fdbafea9d20fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda054bc04767d1c43f0886c0329204356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab2e26930800ef4fa9caf1b8395f20357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc159592a00e884d5d3455731ffd7ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5f389ea3bb24e8947c6c023377de8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd2ec5816d2cf2388051219b2a2b7c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a64460a97a1a8300f37ca1d3f1db5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df98fea9de78d8ac7d5731920d9dd23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d4eb49f6dfea71a8f2d45511880e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009418f0ac437138d9b4c5b70b5f04d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368f550462c6959edc503547d70105c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b7a9bd82972b6501d116f8b66a571366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79231dc123f85ecac4f52c72484fdf8a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d73e4cac0356221a31123118bd5e72368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47185545c78d9d367c3a4c3411947847369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51997541cb086c5b42ed98278f89db0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35846ea8e9603ba4029816aff87e4a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897cf0f07d9456be2c5b917c8963128372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906ac73f6609ad3d5efa89aac4c2693373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9dc9cbe6ca5abc0149b16a9bf7d34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119ab1049f71053a4f066f464eff4e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09d15ecfb2d29e6b1254ec774de64f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de85a12341bed2f4cd038b84bf64ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11acdec46af118d784fdb1944399b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0a3450baec645784b138ca4db847e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145de8c5693fd809fe2f1832a01e07c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7167eb0aeb7c796cf4e3dbca109f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4453bf217216554b036176d9b1a8571382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8540e2b30e8bf6130b310da51a58a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccb840c37464c37c2b9676a4f42ee2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfc697600529124a222bd7c88173e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f859be3afdb175dee3bc58ffc5e628386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47356d2eaad6c310c9015451f5a8ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12638a1eeeaca7cf98675d765e5aab7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17af0ba341128abefac28cedff88be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02388d9ca734a7ace60909fec865f84390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d75c29663390fce1fa6fb14ef7a15391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c5c9e0d9defd2f5d5867780a7fb89392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b755dc285527270648c92cc6b57a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06f32870774fba7fe431d5b0a94c75394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b14b830d526dcff7f376684dad170395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d133a08d9eb027e5a7c224790256c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d996ced7719078230c6725a9ea91e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82146f6f2f4290fcb68bd79b97e6bf0f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65145fca0338059afe278ae58c4a8f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095a681c5e3568728cf6812e7727114400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9339ff2b108e405a556f19988d86a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd139142388fd39fb2883fe86f496837402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace8639504210417257a3789f0cd8a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e87eebda2f8ef894b155d3bfefb7ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515a2267fdf8c0bf532aafb37364546405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f183ccfc2a1db79d47ce4a0acb3af9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ca4a5980dafd811c0771311a7fc2d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcc794fef909f09e10f69f8429c83a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbc41d35d693dff9e92ce724217e30409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e701a175894c8042cbe83261b9d3174410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e13699869c9995a488ac671a1dbde411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f23263ca35c8b748822cba14ad060412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a43dcd8acb92e3bda644ac1c295fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcf0d6c8452a23e464b22f71527d46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba033d9ff7e86b215b8d5538870605f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d5cfeae79b3c632073f036f2f2867416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a03dcce285ca1232c5b44847f17ed7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa35e51e2b654a518fb8fcd3737c6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b29cb7446aee04cd983056c8e9e6e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1d3e2a68aedf445c62366b269b903420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccc5b838b771e88e36d3c0ad605ab7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b9e09d492dabd8653525269aee270422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6db6f5ff217fe04b23ad62fde06616423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610f27dfaad81389a078ca7f245ffb8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402612270fd086fad00c3a86ea79cda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405b0467e86db784bb701ecaf7e7f9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8f486f894252db3be43240ab7e245427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c47b61aab80e86804810f7c9532af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40943656d6609d05b7b74dceacd09d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6f5f6a3f5408fa738618ea183c72d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c43cb9347408422d5ad479f77aea2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38805be6f57390beefe7fbfc095284e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78aaf65d6a1f5b1355bf10461b442e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efd3aeb3fdec1520c3b0daa747c917434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dfa46823e0c07a7782c5f52e2fa46435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fcf8ed11ffa5a750f85f421559d31436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed0b875cbaad2b0cf2b035c5663faf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9691eb636722b321e205e2342a10fff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdd842fc84de2ef6f71db6a455bbd0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f93403ed6523edc5859f4694bc07bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d298a8e0292367086be7d37c166387c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878148601a616d71f1b47ddf12ffb864442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed4c30e639b14939d81f48119dc0b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9ca359bb481723c623fe03a5c1161444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08ad63eccb33ff6665bd65b95accc5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bf58f9ee71877531e97994970f6b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05996f2d21896b363fbc9da5a396f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee251595beacf2ecf423c44c4efe96f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445bec0266d27e3d9dcf4235a1336f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388c8b971074bbe4552329c932b1e92450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bfbdaa0dcb79919a180cbe47d377a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d24651689751aeeaa45931916a7e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a590a55ea7bdc596b6a87d242f7a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0fcfb37a17470b2a4aadc8cf53962454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1ea65c343bbf4ef9c76cb472ae654455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac32c6e9ff4c47ac010e15a66a1971456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802db6e7d22e15c126c30b654252d9c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a57f1ead65698a174f849bcefb002e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed283411bd083c276e4556a5613c3b30459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d01f8fbe11154501e876774bccdb2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594f2128a0c4c4948a924f57c9ce74b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79372ae27135e9ad33eeb47409a10a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e0d1055e5500c8f72bf80050eef06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9de17a5c966c2b9617ef66a5e84d1b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e2a5c3a7ffbc92027f9cb0d2f8422465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10941c5341965418c566d2d553c00e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902635b26983a1ce784f228c778acc25467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee2a1d4d4bc6a1783f7c8698396042468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bdc83ee2f6dbe1e4b9d2cf5ac54e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290468858549d41df1c6b6d6ddd53d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf71bab60d0a5112d4f4d4cfadf1b69471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805ddc2b40296ef5e18c105112db395472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cf74c7e695d7f14c8f7c086dc023e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bc8144562ddcb11eaa175aace3ba9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f2223e82510459483490dd3b6a936475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e617cd969ce6e088b2adbb16c857245476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130d6315062d87d30d7b4521615c304477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8366e234387c70bf8030ab1a2c4592478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d33eec8ba94203d19ed82b758e84f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a17af3ed08e3c460b5aa8639a4392480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a001405d4684ed219c42ac4541d3cce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfe8a8d89014ec47af2c66a5b98f73482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cf7d7841def7c063b823b29cfa6f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a8837a7b96020e2f04855bafa673a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ef1fec1cfed52f85dcb16ed7e5469485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0d9d80089656684b83e1003855104486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45951d54f8b5ff3527b8b03d84d9f5d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dc2519961c1a8d0f3727005014b5f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0424d6779f819958cc5f554bb00698b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650cc3b9d24686054b83208bfac6705490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460723e8ac58e1f76d503281c0d7ec57491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f96d5c62351693b2b3377ee8ddbf8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba8a74849df1302a1ea557998c05a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57220d8aa6609986618bc44202537881494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdea2c255c4b32f15c5c7f32aafb117495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc34344e1ac912b8d3b8c3e7cfa87ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99452e57033107d18258c088736df38f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372482c5c45caffbf51b468202aa79e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841518ed691078d1ac7c39a291ea6197499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cf5386f045945282171c19ec3a066500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43c8d2f4d0d572a981bd5cc5f59262501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc37c185f8c63b22ca649aa17a8ae6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3d27e64d38e64a3dbdb96763419bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa034d9a320ff684684b34ea890be6d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c368cac410040028b3ce7a0d504b4d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31c80ecf4d99a831e7f152aeb334b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9050b4133be3f946f87b00061509022507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70aaa5ce5ce08718217b7a692355c54508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25f8a623978b815919615d679c03f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a46028a08ebfa87e6efc4761d01479510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0407dcb1f63c76982ae8c51347b5a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f13b90194da6d4bfc2d914ee48611512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6e8783ab33babd915a11babc37c0f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de311d493af89a30e079ec8158fa39c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef4bba930fe8ab9446e4c6f6939e5e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06168e4f6a43bda076cb5631506f666516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6851b04b2c212c8860d9f636fd547517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99649ec9e7c933c8b17f686deff341518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeed402075daa30311f340b180dbfa2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f4724078b636c078f566123bdc978520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee221195e97c30d899e42b454e57b724521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd876fc2861d8b448019edede9f597522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13831adaf153dac8c7a034726defe2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd121e211d6430a9e1d56cad61f61f36524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9d1d09f949ef77294127c7111406b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a560f2168d5c68f1910cbf57a3e8f3e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6716598ef84adb8bdfe6260b769c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd256a7108688088b8cafbae8f8e5086528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b90c17d3a64f8d5471604f442cea7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544df024b687c91e3e30bda5e61ed17530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406107cd6d40b7f946a50d51d16333d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b34a3d15cd2d01ba443327d771ae0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a189977b14e93554120e7f7773afc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f4528cffc1d0fe37d6486a47130d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa471eb70fbfbc009e9646549e74d8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaa398b79738b57dee51a6c4b07e87536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550ab9cdaf94e0e3366ec61c43f656e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8115002ce413f79a4ea38eaabc8e1a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd05ad2a1c96fdb5ad10fd533ed92d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6382b2bfb0be8c9f6f32619b98dde540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041c00ba230f4b4d34b51b90f521245541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe771d046b638fc2f222c201e60ff5a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2157f64b9d263c6c543f14ae0ac0c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e4c72dcffa6fdcf8c0b5a6f3188f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e200341b635846db13022688c07fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bcb77028773a9f14230b53c1304db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a537cf46aa9172fd166206eb591a3f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669aa1d62b9fc889b08f1f0f8c24bb3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ea500da6af45ede8fcd19e69f6d19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe259ae8787d2e85f484435b32a17471550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1b38b6b90b46f0e3def6b03b96bca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51302391c837a9a51424a7652543cbec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86897cae3db0ad7d78e2ef734cbcd9a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585cf0c1f697a3443b72691a9a57c46554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10778e691112c5fc5067aaf8fc908e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e49c9b00809462be1f4787ce436c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132eff4677e78fffabf7c41cbd33cdd0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21db2c4d0d182953965f6ec89d2a063558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571eb98eb8971a3b7a895b47097e586559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d591642d50d15de80cef34133c1af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f235b99ce04290cec12a8af068935561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338338f96006c4b91029abf21e3bfc5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488c748b316a6bb04f0a782a2f1c2af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff96f90075ab45b7b3c9ef999429d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b5c11ae5b973175a3e2ad37ba1964565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815771580bb439cd49c596ed611e74aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583654153b28831705f8aca2cf5c569567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15191cbe91c65aa43326309aebab09b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c774d948993de059280f7d0a4158b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fde0b5b926bae3e2196d7f840cb33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5fa55835773f3eca5868e86507b0e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310f8ea686601483f07ea6bbec91fd0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e3a16e0290e8db2331e0332472df6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc4e11c637f14f6b9030535740d2bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491addea537fa198304bf9f27654ad8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231a89cb0da501ab2451ee2e0d0da41576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eb4c261941f7c712e6ff410f01adb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ed0f03dffa15c5384051b3d0c858b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb88ffbd45d61537b32ada929fd5d71579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf174583d6300badf43dca641c02affb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe81238382090e88b365b462bbd89f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f9be24fbb060b421ad73ac74d1a40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f3deb2da069b65dd80db27046d812583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabf7f218a2eb7406eee633b1c509b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152afe63790bce51ae424b49475a721585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801252ad05fd0c112312fa5af70f1d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb87f2b36c3b8a261e4392a161544d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481932b22dca16a304bdad1cb123e3ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c32edc500ea56ae53df05937f01053589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e698f9fb95a58b4157a60787d30dae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaea19a1922383e592835f0e48bb18591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf09f888b9d66aa994b6ec62183a22592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39d1598b9202bac204482c1e014961593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27f1c4ab404caefdf58881db0842ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76055a9bb0e2fe6a47cad04d0b888244595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dbe016698c096c0e2e9840c4bd032596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb99565880b49d5e25e2eb7610ca701597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5b8c21493b830d592db29bf548946598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb1fadecbb2515e8bc22931efc3d99599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8fedefe3b2e253fbe565f7fa2c514600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403b82084aee404da00290735a551af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80937e8c2c58df0fc8a19bea1b456f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb90d50a069a8ef7dde2f683ebc3139603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac49906a8a2a977fb85e1bd63d102f4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1299c8ed0ab4de57e45db457e53a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3e664d8db668fd17ae9672f4a4ec6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea907986efb73c2c0e4a298c1f2ecdb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17585de68301f7f33ab3835bed4cb8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12f284ec3f33b381571660c1755ab2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84730b993a88084e5ebce764aa4a8a2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7b0f76a61ec5a40217a1fad475083611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af011714601d066e65502250d824f05c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765343ee4455c3cbd707eaf1faec3b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fd90d2f5000fd164041244d9ef182614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae254b874636538b81aaf663f63752615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2773fbef6be321591710fc5aca837b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1687bdd0c1656823e399b9e18a9ea1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36308b75928fbec301233c6d5521d247618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6cb6c2144cb234af57fdfe2c46f3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e860cd21a2c2e98ad51ae94c9e142e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f48425defc92d3d68ff886c2601c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea1b1a661191673e6a95f985746d73622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e4e2c6839cf40ccbe92975164198c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fda9870a0141d1eaad95ccda36fa5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddec178a2999f300206ff2088b79fd0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84b82caf29e8eef1ec6db2b3d60b0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07398cbab2639591652f196cda97452627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab284ade7b09b54d289b7fdf26e5b14628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5b3ba5bacf60224ad6c4ea009bcc2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173587212ba8cee84cbf7864cdccf0a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3ac874199007cb512305a682f1552631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed2b35f9f679a5c4f981bbf678b389632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147c8b15860d6ab234acb27b47b1106633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1559b59cd696337a6adfe945c564e9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d19f34dda9e5042225370e8121ec89635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff6028ad176b15370f7ec240e30b14636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8db9b4b124d0760796768b9e58cd4c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fbe581e86130f83dbd8f7d8aa33e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b8c2b30dd66f69e89c02f4794c841639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94f56200408c639849f7c10ccd5072640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634738283468c27653c096dcdedbb77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ac24d258ecc8b8f5cb98ffb8ce116642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1189db14e7372ef1b249fb6f9b2c205643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe111c8b3f6280f9784423355d889b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676adea9403a5bdf2547d8db49bc936645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fec8915a77126830ade8fec1d27de1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f7ca5148a8fea155b613f844901ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3549c4b28126074bcbd09dee2abff4e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9b9183b167c896ebf0886b1d8d051649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ada3a8fbb65dad277402eecbb94304650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6affb816680c4b3438a68176373562651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dace2a87b6fa6b0e7d856f3fa5ddb3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626e8b2564ae9aa33a1b899074506a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87681e591baab68d02da338e95519191654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126931773b88650a21848bb3b137ba38655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ea1ee3d3179d047a109e2fc01a1a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76ca598b162b71e31c70d6e1ae0772657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60a0894cfbfabc4fe374466ea34af9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc8e8f76cb871e78e48aae54bb1a0d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16315a99d5a23a2d0d411508332499bc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c941c1758d124e85716f3bfccdada661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc8b2bce956f3a8926af7f6cee964a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29be30587bad31137ec25e8f66ebd6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd23290f6ea985915f76cce3da8388c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821050cc54f3ffe67addb2704f677d7b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42cb5b993ded82bba472b8783dab39666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696f12674e018f3fc84c5af5f2ae096667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bbe30ce205c36945a836195df6986668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea90514e5bd27842ad62c026ab2511669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000bb8af7a406d4302a73b68cdc8235670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6dcac2a58709df6426106da15bc35671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e9758f886043537859b50cd5b7fcb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12cb225344e10643b51af40a9ebf41673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06654a283fccb2fec9454fc3bfbfb0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a812a6edb555ca7a66fb43a1f4a38f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794a853048dae6b776d607312db3758676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4934face00ba701ba200a274da42f0b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c771ddf23826d882f067e219e2e2d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be819e36422b9bd2700cda9a71bfdf0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5f9fb47c317d4c8a1772665cf366e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2538314fb23e2ee7f43565f8ff15b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0730ceec906d5b34aed803bd40a6591682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5679624d3b26ab3d0a5875820012617683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f99befc5809c42b38e43092af69c51684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1c66be74fc237608a9aa26902ebd5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5285d552ba319d2c15d21ed47d0d42a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401e2917a14d80588a424edfbfa2b3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc98b7da4f14f353a4c7afa20fb1ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e67c7977c3833bd14fe0d4569fdbc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e50394a26dbfadc37497f8374da958690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bcd87f5b4c34aaac1f3a39752de35691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6ac6034ead79383e16dad18db5c15692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79b36c4e7a561b085ba68764ab5191693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8efcc4942a1560fba7e97a813655b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1ed7816f7e8861f68791896ec0f1c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52859f9e4252a114f5de970ce9d35dc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336ebf1b6a93836f9f47c5fa489aa57697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89aafefcc60857058f32cd41d0d5dbb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a46fc20c82e26c579b907ffd8546c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9c0792e42acbc6d69ab564f2257c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6c674be77e6c90d85f94898b879a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb190cc4af979f1b026f6662f21234e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03878252cc4eba68d4115b2b1693882703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112cb7e0ab73bd3f59cdecb4528db45704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea619a286ed5d823290f996f4ab7eec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf80a7730113cd7e281715ae4a372eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354e534d3ad7c8174257d94e3e28e40707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05936d3deae68bfbf4b8b73ff4f88be3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd57a908353c0a3a664d94afe34a2d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b90598a459f02e4d32ca5c07dce37b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a37e018b245acf8742da9c6374e1a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e937a85d2edfdfaec1a69f1609d59c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d001118450ef11d08861d1b9062bbc5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddef45578f2c0eee5490465882b425714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c31bd21b5aa604294a278e44374002715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ec96cf3f8a01a4328380ba0867882716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978e6bed47d9391d64b318bf96a489d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd7a21dfa576d1dd211c4e1a173432718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9611c892615dde04180f3740b72725b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36163450bd3810906658c6a9179b6521720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a409ffc7560455a0dbcd9a75574bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd303eb77cb20af95826dd58fb1dde722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7806ee83acc9e80dded5f6a68c578723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410923271633d75962f7fa2ac9005975724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cf721a4c70338dd51884e2b1e186d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae3b7bec4877f2337008d0fee17ba8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433d348d239b4eba78c8e60760d5be4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8b39e251dd080450281c845fbb6f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9bd9e3ae07f0f40cb86a46af86533729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27ba65782bd6bfab6a76c3b07c9941730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbab9a2c88623286774095fb2b0414731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7536517f7d144e496614f0c77562502732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7351603001f218fdc2c106b27b52f89733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb20753535b338fc16fd493a4ca520734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf84d11255e6477ecd26c14ec1dfb30735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49e07c2e8a661082124ba7dc0afb85736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00577eaa0f77f1ba5771c8ef10954e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fed798dddcf55b8fc4daf1924f2931738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76fe4cb8337a0080a96045745e3cd4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc4ddbc0726378241fdbe2419dc700740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147fe3a8446c52cc830f242316aaf53741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b0a5dfa3505df06f1a637f63ccb18742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a96dd588d02cbef0be975900309c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefe227abb44bf6f30a39083b10765e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9b4ca9c5b677f40fe4124bda2bed0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a1c12cfcaa66bb353f7bd78754f64746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dbfa41c17e9c99f5703630649c719747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccf86cf6ca3a2f158a97ee0966c3a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423725cbfee3f2c37694b88d5548dec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc4f5f626da2952b6c784906a0621d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055deb875879454615c6d95e5ed49e01751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c3c145eb85bc05eecf9eef4dd8270752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9aade30b8c70fc5934f62bb8bc341753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae36188e878b4294a94e3a32bbc3366754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31a29aa153a1da09861e6e308f0f5b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c18f158c032dfd94a57c6675b69a9a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ab79c0431c638579d4c6acd9a1f30757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743cb0a6370502f757ef699b89b292a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb26911d70309e14976af23deb74ea759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a03f7c64ebd3ff80d332e68732b2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d26072f3e25d949dff2273d7169ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283687d62d2e05113c64d99f38da9243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6ae51f40dcc0304fee1ec20daf86d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45947c92bbf595226b9ccc847ce50295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417028d2e862ec6fd21294fd440cafc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d7cd30557eaaa667efc35257215437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabbc1f7c016fb77a200932eda2dbc08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf53ef10dd3e15e40bc5e716b102869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e451699839d41564b094c4d33a52610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647833130f8f6c06961f1f0af7de05ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbb296bfbd7b13cbcf7bf7fa5ea87012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cd0bc1c29894d126e6ed4657aaa4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad49d7cbad31608cc19be42d9db0fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dc14939bbb82de27588af4d55915915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273520b6c7c83267a074c670ce2e7bc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45896dd0a286d33f01cb88636a2424117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd84c51e846c0e54229ce0f465929ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa11d3a076c8d5da5f234146629f0cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c9333ba32b8896747f55181a0849c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42160436f99cd24601378af671bbed8d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302782ab3de517f94ef5a4ffa3cdde4922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c363772da07f4307a17243ce79b1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ec429d7982f0822b161d9abad697924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c164f34d07eefe480d714f520131d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab468ca30e816c6958b688c84c8ebffa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9c4c473cfd8cffa1161e1c2c7f81927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e1b68c44cf78e7465850534a3fbf128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836c53fef2a98337313bf3012b34f3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc3c8cdf9d2d74d0355aec337df9ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744fd07942930b97653ad88c697e0b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c44b95a96e18f03e99a3e2490b1cb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7a174e37dbe5eab17a30508988fc833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23cce6d7487894bc0a32ac861c9b2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d23e02c7d2f35926438c3a3f4424735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c69d76124eb99dbc7aec85d8525d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beba534990ef9fccd54374f8d06dd9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86ca9fed3e3dcaa07b3b76fd90611838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1cfd5c18a1e44dc000e662c45df6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db77c0bfbe65326ef77a42687bbc84140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8438e6e076f9de822f3a16ea24f46941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb4caa09a9f48a150d3f693b2648d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f197346ea31af8d8d27c237b13711d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33ed7f9d9dbd4d13bb8a3be09d12a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d76a4e63a7a372c2661b92ce3f2f7345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca109fe061743a10cdafccd79d07c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f8ca63213d2713bf66222456c39bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883224cfc71d058d12c2fcfd5a6e217a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45c9acbb2d4055690cb7180341ce4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cb5dd2d5760f9b5d88638885599a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f4b95dff313cd92189f4b26cf784051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62590d33d197f63b761f37943244ec8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd45f2536686047b5ec642b9d2979053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea9b2ee2ee68d856d5413152a3a6b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d913d76d15887302d30ca9de49a5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b8d1da1ff905f7eaf870213577c0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b029b70c018b504a6151f446e19bd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d9e72970454295d948b425791c4fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441de1ae95a6f70efa170b371c4602ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9fa6730647673a496a467461fc01960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea2f8b3ce9933049dd6298e03c500e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cc586d6ede42073e21047aa489d0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a821f48f514fb2cf7788384a7f8cb6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce785cf4ff1ac55a15552ac745314df864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae5aadcecadc1abb638b718a14e02965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a43634117144b5cfe0e14c901daa966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b021a1bada3c998c4855c7e4f1633d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbe769c6becbb74c86537720980b2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca634300ce93b0371ec73425db08f5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710c76688171eb600ee905832a8687470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce3299fb605897effee7a91ec8c41371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05843b0005d231d5a90898eb43edaa7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663a0a660a4adcdc7b4f17f176a8cd973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8d14f753ffc087059c962de0d4d7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1978333f463ce455796fdca86542575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39ed79558da7e9ea4fbae879f87d9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f852941da7a952b9e31e858a3911e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d20bba1ec74faed9f0c9deddcc1d1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439f8df390f78cb5685585b57a95f5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1433065b6050589873878acb757cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060ebb3cb5a0a6593f397e0edad2cc281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568865afb52bc9ea2f1158721cb045ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359e710de1197dee820c6825bce133a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a15c2ba79c40cae15c6e2751f89fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af7b6be89743d2c6a2276948ac8d7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed413c49576a0c5a4dba2f9923577b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4471be78fffc938209f164d5b626f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba577ae385f9809bf4fa661682bcb288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cfabac444f316c6011dd7e79e128b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c757437b35d3b60147b5dbe6ccb0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e73696799eef41c1865678579e0aae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e21435c1a655217a0259c026c75f1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610b4426543e7f725aed092d41ff4ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676d202ebc795382ba191ca2027fc9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a76324a3cb9a5ce7d5bb8b62f3e4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428ae1e0d6b4d318e273c53bab9ab0796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e579c795c1427e5afa8ab9161007397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e16fed6454d3a7d37aea4af0e939a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b45464c2072c5f026bdf901cc5f50599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23183ff6ea2d3cf762b11627c5a1ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27621b262e41d319aa5c7677efa15a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8f0f0a00379f8883396a8cd51d6cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c865ca3a43cfd019b4fc93eb11088d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dff2194c4425ca89ed834891c3da77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd81922adcf0248988ead307272a68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f471df1bb2f59ab1b032eada5067e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d93e3860c4fb68a5e8e5bdebd28dcc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6866268901d982538de2e2f5998fa7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7110018a6f1ed84ef0bf125ff038d5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9ad87d1ff74209debe0f728abfde5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8fac696271bc82c888a8d4fd4e728111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d42ba3bd06c2ed480cfd44a9e689e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6d61033b35aa91d8c4a8f18e615d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2817dc3d0af23a518f31d31217415b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9485847f7b18e7f99689f2e920c34a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60b1747f8c97e2efd7a7bd7b35d5a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f66a4447d3c4d4e7039a21f2adc418117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f046461402eb918727ec09c20ada1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74187608ecbc815d132047f09cea1c8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9691ea033fc4873ff1283db375456120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5b4d17b29f55b61ad6118f2e7f775121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32839e405722a9f81791cdaa109f85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80c90da5ade8c406514614563b4b4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a3f1c1c4ecb890f7d322b739457a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819fdc19af29c1487e932fbdd412301125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a627fcd3d7d338fcd82438be7912e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0073ae09c4caf1de850db54b593b39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95291b258bc7d804f8f78ff9d5771f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bd889a0b68e9f7b999b385b5137cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f116e197716d1a7d7f45169e805073e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a854fc1e199973fd0247f5235557290131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320327502376292a7d9cff12c879dd30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2093fa23c566e7eb49e163abe557fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f411c1b08750a7543702850260a27b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebaaa61473f725f541e26ebd31239a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d873462b1f23b1e3b3daf9ea9d56b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914c7141ac448eb687544105c1fb94a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f960f1e49e3eaab0f049d784a5c9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba3bb8c8752d91df02891e213cd8b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f741533e41708d5642e9bbee233403140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c711e3ebae134cb0e3d46958881606141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec68bcd1a3defd003f5bb4ffaa9cb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462abaae0fb9f90cdaa3b9e36fee514143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4e2eaba2bd9bdd31a17ac125b7985144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dced9a81e45660f2dc0f42eb8ddabb4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60d3474127b2858fc3dc3a01062c61146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af79fb6aa3133730a0ae502cc0b749147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fecf8de6ee9c19a54eade49c53457148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fa81eb49e71c345a9c1b249f91626149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb507e68a2f33904f2db145356df0c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6ca3c520c4673f6a985d2a1fd2ed2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005de316d7f9e4b082d238cbbeb28d87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b81dd9d56ecd78c0bdfed47f15a61153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f25dd0d9653b456c28a19cb145139a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309d23ab6d6d84dc14ab712b64f76d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210087940e0e5048e7b2a4d7394ca2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4bd0718e52ceb0a22cff7e79329b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a33adf373e0b082f2b6b51a4d5bc48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7bc30a53efe81d7d3f72198708522159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1188de7bd1d7fbe063e947e5af008160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116de93b29624d79dadc38a67c7c6212161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed06636d6bcee3914934fec3a451c77162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d665a81a207c4b7fe713d8a71fc66b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af60d68aa21d8a94c65f8dfedb2c0e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093c6cf6d7402da1c1a459103716623165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496150223cbf7e7c86f3d5ce4d3cca34166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be3f72ce5391adaffa792e60dd4275167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5e117e2877f335daf1fb4bba97ed7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd80e659749a1f649a34e8ca9b5ea03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77df0eedb17a7a5e788d675b4f32b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66624dcb902927b14903852457dd8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14311733707d032c8794f2367fa54e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b59dfaf4b77d62256e19e30a154ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246414e914ada783ad349a22c661dd2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d3b6632de43d49274b33879e7e9b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97450cd93e5195d6a4a735e5ae270c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf075a60372a48de65a3a3c98c9447177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f235d3f51ab0e112b98da97a51ff753178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f910f46a5f3bc6b1a9a722abeb848179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f7faabe6fe5873219d1928cdbe9c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534052f7634a7ab0a22a2e79a35d78f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e9de40c2c9c76b9e3209342c6f497182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a94913d4d85b717bfdd74cbc0cdb4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4d5189b9acf3326f7d17fc9636b48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1daf6414df91b00a70393316ae62e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7d52335627b5cfde9e666c9bcaa31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc8598f10e42ae304393d546ef1630187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fdde7a365c49106889785e29123cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b7f3862c813e7e85bf963d7bc37e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d661c268cadb729a41511a4831bc9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51080d47d0129d148117c6846f1e4bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b4d0ebdf7f2ee89d2322e26c5e8af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bdef67b154abafa81a4d93964fea5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94e9662875d81da75cbcc8af1ffccc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be309ad7d005efaf8362331a4539fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7551b1508e2e73c8e503a279d22d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f55c51f9caaca700e9729063b67518197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd59853f657c48978430a466f7c5e53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f51d68ff7f30f24727bf54fea285c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fe4d9c9a966efeed1483853cb066f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3367255c717f6dc5a81fae0faf5725201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45267a582a2484188cea486ba9366604202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549daae9dd03926381dbc29c02197430203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8f981736de3c3a85db1290034d9a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bdb380cd593e64f92c86fae853ec3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfe2308c20974067ef3741bcf794c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81589369454bd8820e2c9947fdbbf153207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a9a52432231271e1d0dac57a18676208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd7b28abd05f06747ad1cae0f4b2c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c9cb94c8a4f80f0287c2747ea45d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59949137ebd9e5b2b1c305f81e9ce3dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae432fbc8d976a414f4ab4d91b01f64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1af0921fecf22fbb7b2de9bc1d2236213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98895af784522a660546dc67476ccd0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4239af09aa2fbce2dff526302773b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f1534f707eec68ba328d2282ceb83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd7cccee2cb37728a9fa5341651f78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5839f7acb6312023fbbac9985322f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96897ef9c7682814e353acdb3d175e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270bf04f628e2520865d2d0382e1a33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64aec94555ffe4440756506044356cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b62f3f808412bc92f96b47ccbbd8a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a86e7b801d9fd732362b9a8f4cf36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1977a3dc72100eaa7232ca27d8e97bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb009f1f3e84e7d492ce90bdb98c756225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddf24b8465a75d107f469ac13d5b6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917d87e5ae8f9f5ad702e970cf8b68d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158917ee1b19dc3bf6976bf4e6fe9934228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24aca8faa7012ae6bee67f47f2735b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb363c4d0aa8db366c88e7e57f182f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc762196ef62ca0a6d1b7d120dbeada231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c63bc195085043cbe6d7223cc0b96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dcd77a0c5c7c9bfec74a311ee38be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe58c871ed8b8339e3a49d1a023d2b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315e40eee8674404a685dc17512419d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afef298855d735e3db0ce35dd2e164d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62833566269b680921ac13fc6f2c5caa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31275108bcb5e76fbaac378b1dd2820238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752bb037a81f6fedeecfcbac4a61613239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ac06a721f7002044b8866b8479c83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358ebf73561f8a2e82309dd72d9051c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e241f1d91377d7290d2c802e5b552242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0a7c208ae9490701e13d57d94c8a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ced1f2b37d56bf0826fd2dc5f0286a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafb74cc13a04ab2c52df23cd41efa7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19836a243217f7e62f577601111daa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92eb5a570b1f1190d5e6e9a02a7bb4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b61443aeae67299032164f51fae1cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b405782658863fdb187f200343891bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951121e5f3d3843fd1ec889f90faba9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ac5d4f68cae337c9b567b83f7a542251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945e0400b460e8dd17de6853cbc5ae5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a26a6d699140f94c99e8a10226a25253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb85bf8b618c051b3214dd4e26aa09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5079ca61182da94176311d21d2997255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9655e54103e800ab3ad9fc08faeedc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73515f6c2822788a8e204fe78a017b69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611229d05082a248c65c7c853b23fd3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968325f89bda8186636b21c8c57ba6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071344b17ed6444ca4359c9586134124260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3451d32a867fa76f4f9032f1399cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcef97244fdf7275f9a9cd1e372a8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e09e22ccf643758070d2773b2445e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc07c6023a6aeaf59ee8a4bfc73b79264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817d5d308aee3a712ee4bffc4ee92cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c4e0bd8adb1b8377e8cfd2e644b70266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a17df18510c4fcc493a580ba7d408267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b96778d3746254b92208756d6334d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e63d56697a49e2c48e21d721ca9d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdb0db8050be628b8db064fa78935e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ceec55d95465bbf0a14f55f1f4177b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423efd2e0e5ebac9087d7047c37fa41272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093286ebe8ce6b8c497bf38660579ef4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d433651cb84ec7b4467a8a674a3ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e61cc0a532411b399847a728bd898275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a69cd529a4d095299b726ed59c82eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75f42be043cca0bc88ea249b2d5d6a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68f6cda3c48935cb3ca6065b8fc362278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a639dfb34e9f6d8d7d9d2f75d89b50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714af4e564ef86fc2dc947bb1ae133f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295972e71691163b566cd79817bcc5e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01522e3478d41e2d7f6352f5fb382c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01653825c6e89d50a15f058a00b82e35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f091b44f2af7f7a6f458ba4724fe4c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad39e809b730d723a828c588874702285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fd893275efcfd3d4dbca821844331286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babece9a4043f4930e5199402fb3c88b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edff9a342c7da65267239c4e6ec34c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e64a203c285c7ed1b6ff35e31bd1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0e1e24fc7b88b081fb1a70f6f677b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838592f757a4a44f85a9489fb322f0a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8683485a9dae47630c6e9b4acb5c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b95b75b5248041168bd6d6a051ce3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8825d0ee663062a44a14c9ba3a8ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a2e9687ead222b876fc52b6ef1f66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297b94b77657a648c91f30ce15b0013296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f158769862593935f8acb90a1b553b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c14ed4684e60df8971c69306188f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e05c286111b97e1748cb99e8f5772a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644b8136261edfb9d79a25eb77f36ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50865e7fdff9ef662db864ac908b44fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee6f71cb0c72aeebf8a2cdddb1b05d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f3902c251dc609129d63223a274cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa050f8ac70bd15a2b26783cc5c40f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2bc39055b88758fc93f2aa6245e8a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366debc6d4f4987c3ba188275d3fb286306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aabfb35000b518a6141cfd3e44316a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacabe5380a77978c193a3bd7c25ae1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29175a366ff953c297b8b80456030b75309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4c4eee40798092c53e3abb11c5e76310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce691096b288e7a51b952d280d0a0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366b27f518fbbc5852709b80dcbe917312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4d9ee174392b0e737de33821c46d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78703994c228cc6c6ec7458101c72d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817eb51816a1284400790c356a258b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5764cdb387f5d6c6f4d68812b9c4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6740d786e4b472db951216d5ac6f115317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd926f3ee010498406be5a2fd137aaa4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2abc9f560e783f64e72cce2fcf8f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a69887b5926cb5ae62bb2c0561065320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f044249f8b1fabd47ea980ac8460850321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6c7b45f4a6d4fcc51fa33e02b9bb0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf09b512874f0e992ccb91647d254aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393643dc36b06884de3e16dc3fb53dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac981c90ac7d1cd1926507fc89bddfec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77264e10c39fcd842b073eda9f4dc178326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2049117e64877511e8ce17ab47deb4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65719f733dbc10c07b403151cc547b14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9250c1f7214e12bb1dd32d39c904a37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef755ae1f378a4ae8e9d3fba7b9b76f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9d67db6207d4adddc8b33ed4a72b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b542128e9f3ea5a4ec070ba5a9d6f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43734ac9137b693f06cf8832f4026ae8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085958194369e8a3d8c3e267013c195e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3260a691b73a76dce41de798f0ba9d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8031563726a6c044fc00a95bfbddef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294f5aa9664b91e4d8da5d1c8fd0558337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c942ca1baf89bddb98036cad09f355338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a9582ed5c336133a0d2128d676876339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672cfe86ca3adce9495da5f96bba3ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e60e582884d5f3a84c003dfa493ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d385a2e6e075b6a13be5aca81d73672342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7596c0c41e34bd97d29161681ee3f2c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8957fb98d7db40e4a8d2d4f4ab501f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7e2d4a8eee2a8b37588f951f9ca8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05216af4c156fa08e1916070b4383d60346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8742d05f5d37595f9bfd4904a5138d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead372acb572e1540c663b58bc097431348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fe9cf9cba50fbab19ae8a82ad05f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe35ec63e06321712804e1fee55e49d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a48908184036f067018cbcfee67e25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90ca797bd0552b7ad79e94d4729adf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38703eca06b1da6db28470e05a44743e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612f82950f7789a42a3e5c01b04b9f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9ec6c0e8900b5ab39f650d948877d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026bcc39778a233030d068bbcb9e965356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c385a27f6a580d64f73e079ada636357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef2a9aa76c61e400161219e651139d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5dd67caa616221ec822cfa6099aa6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf0132db942551435c1e3e58bda174360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f770981b0d6ecb7cf25c215fee45e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7e0a9c92eee097d7ba5d9149864f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a728ae044a9cbeb2d2d7aa8279078363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f9e185cb2b5d8091fe1a68e620e87364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011562f49a1f6727f69dbd762ffa84cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70978a1089dade9be96fb4bd5f1072d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42534d15b245d612b15bb1d794b104cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f5dc882fb000aaed7f51fa69c0471368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070e3be4f4179cec8f4618e4eef78c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f15df897c3257eef8cdfa228f0512370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dbbe75923b394eccae5fb15805946371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22c738700559bfe72885949d03c30f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7d96813b708faeebbdb4b3aaf2ad2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f279f2cc9ff3789c74a56004df55675374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1126e838e81fc271c19895ffd91f78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535eef0fec3586a73e7fdf92ed01fce1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a381ee8e15e14cee83d523270ae42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7995c86d8110c1cdac53c1a4e5c576378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce7f072c62be2bf506c4b0a2e8d031379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741640f507459291deb9a09b575b1c20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e3840cd225171665c67519ec6214d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26973cefae8fcb02e0f7f914a08f4aa9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69397753fb6ed1fe02355b618edaa8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128aaca8a2486db2581409b9d4ff470d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08de11392ad452be3400d1d7edac534385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0fed26ce1b66d3c8f6bd6022dce77386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278dc24e2dc899d15d1acd42051a7e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bf5c81e25f8c8cc734d2a836f1e1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8c2e9c154725117088f6fc4a65ba2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af480eb4e9f2b4191be32c53c187bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766b4d9e29cb58df28a4c6107ac4244391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb654de1f7e467a320d41f754bcf9b93392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d3a57f8a846d67d74baa295ecb725393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d52fbc838b617c008aac57d988078394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3c87e8a414c051ebd5fb73f492c4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a78d8010da74e659f495d9a76be82b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dcbaa7656e9eef4ed8785b34285c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a2bacd0be31fbdf873fc6733c12ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37967b285c7d148f9ac140e3beb4a351399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8c4c3659b95096ce173e4c22ea465400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f3f1d5f119d7930e61420a4acdf47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442522993bca455b3ea3ed88590318b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6009e32cf2ec697c268ce826d770d8f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3807376e9acdec8284a20899a8dde404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8821c4920732610c23f912c3b4913405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1e940301a61b865c481d0fce4282a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354848feda7d61815877c0caeed363d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed83d7bb08696cc88992e15be91831408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7773fca72a39937d1b467d08f2700409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c583d1a1180bd87afcb0ad134c848e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b772c2831d2479b0cd7c7d0753a27411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7674c479399b01fa0a9861ad2db0c34412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32fed5e17a108b90f261ad0561db4e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa787b90d628b40c8eae5029fbf51aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53edbdc6980459c5423dd8c8910ca4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c529a610a13dad0196ed2c17d2c3b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4289a7a008dec297f8f7336e4aab844417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307f1f5b719a6ff55bd95c46c79e5ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558345227fffc78281d834f6dd5f605419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8b79cf18cf683deac97124fa847c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41984aa77c50b890536e7244b10b454d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16175dec1e9308925ad39b05ebe377b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c01774479430a4a707ebf81389049423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c759b9b08f96b0e8c09268cdb01f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729d0b19edf3838808aadd779fff008425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2dcb436ec9a58d5ea73a7e03266e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db44c4f8e5faffb8fdbb2d6e2aedb5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f12718834a4b361ad3c385632c6af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f9a4f4a9fbce9a37a28c67738bf9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab1740dd398339fb60723b40f86ef2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9062c182d9f64e905f278c6a97bb41431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6cad2abb85d9cc6a7c04f11b56aba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f8e441a021583aa03fea736706884433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27655e802b66b33d27ccf7aa86057f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d38d66768e9a82340399f81c0e693435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e9e4edac5a7166247c05c3c730058436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701f999f71249d6a434d0346e1047ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273075c462c513b43668e75a7ed87299438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dc312145a347e9c5e5fb899928bd0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267131721aea8ea9bb6b8e828fea1f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9111c96d49a35baf13c88587fbd5bb4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9f26da1bd60627370a579dd20b724442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c8353fac7bb8af6ce9e947e166586443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772d1ce133a63e827fe51ca0bf7fc06444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78720517a6538bd8ee62e22d6adc8b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5de88e4e349d4f59578648c86fbcc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7e9bce3d5ceac5d1a38c4b4997ab5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35199fcec0d24e897d6dfc271ae4e11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612c20b39a1187e51b1f11c143cdc7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662c8415e6a4f1fea636d791a577b44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f2764f9dbde6da2307ef62018372c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61a02dc5b3b10b9cfc20bbc97e9da5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d2cb846362b9855e41a7a897513fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363e3446dbcb5ea32960eaf6dc66698454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7fda9dec235d629d917cd415ad0ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43430fa307bc36d4e708e6bac89929456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e3ad2ad9a9d59a0fba0ef213b925e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e501efefbe021e661ecc100ff0660b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2da09a4d51dfdef7f7eaef8df3cf09459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb44b6c7f7d23019ebde878228f1170460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e45b43f84509d159239eded751a4a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e733d792796bee00fabce7d25b0c35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0301ffba9ab0b9a0a25d6a3cd11fb14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9380a096e988ed96bcbca2668fcaa54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e29a0b32c3bb8c132ca350af629e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921d15c8f956be3e6750742e9d9603d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40553b89fba386f74c49bd67d32e6e5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d72a3e336444e333c8a83c6287b40b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b19cd58c35503d6bc4a0ce56961f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6bdc3d80e84e1c06bf815c26c5adf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310439da4a901ff3b712d5d31532704b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa5df4469ef16b9f301afac57f55be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a743dda8da5477809ea57fd4b131bcb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b90003099325a8aa0d1f2de618527f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baffaf2630306005405a3ecf9c0f6b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc1bc0f686f7d186b31e706c6df539476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762397c38e37f88e8881ce9e08b8a34477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ff55644ef014eacc63a97e605d080478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a8a2d1edb64b2033a069424167212479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed17065b97f935bb96cee4a8bf44cb6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa372b145479cca3f33a8b962365451481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bdd8054cddc4543ddd5438c1534e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c2a255eb50bc665c166f9ad304314483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe6144cf55113546b56a0413806b51484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3773783ff23a2ade8ec57af24a4312485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306cebb252c86d3e5900b2c9bfd2d67486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1e01d59d183fa879e4a4b61f265b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97116d175ceabed64a96c5d70214bc70488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd1095f1b9517ae11301481dbe36a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c20d6e0bb4e0748afea2e1017d3b9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a557abf604d0c29540f86b46b2b08491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41101047009c1cd97df6a956edc9131492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83c102ab425ced7114b3a020b83e48493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e468ad123727e3f89d9d9880b497c68494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c818583bef0e6bc03533436a146c3ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69488033807a8e07f285703be054853e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796433ac28499b84bd8807567677a36497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1328b3c7b957443cf0a102c4a7bea7e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72223abe900d0b1f053f910c3749f91e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbfb1bb7e7e3fca9eacd20e1d52f30500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49fdd87e0d38b43e5f7c138c5f791e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92356360f8d39aa171d124ffd0a695502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575762f7581dec90a7212246059f959503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5417c442023eb15141c1fe70299927504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f0bbc80011dc034949eec78f0c3ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c009d62288ac12bdd94f7016e65fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29ee7bd0d5b9182fc4dede1d7bd5c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21586ee9b0a3975a31f073e110d89b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9b267a4f1cfffc9f925aa3aa6db4e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ec7f84f5a563ca7b9a943318b5555510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7bdf0acd8f3d1332ca70482ea8049511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff526cc4731dac9d715831b1f6d7892512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd40080f684bb3417abecb89155b0c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0de3f24015c317598de589bc2aeb39514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc60b8260a2dcae67ed5591dd095980515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2ce4bea3088c89b4bf98754a7e598516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672036eeebb5382fdaf4cee18611de7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df148a5b753e59b375b07801d77e367518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35c9995a0941c000152557c7132fd6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b73d390d470bd8fef200df907fd454520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ea7b0c5040893e3ac69c964a4ea71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6adf041883c8268ea6c62c96998f7d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00275230ee8d72f7edda82426a7b44523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfe628be1b46f24f32d7e1ccaced52524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a8d3820d0c52c2673d8e1b797824b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91828b048674687941e8aed32b96c9ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113c91695c96339613b0f9fb8dcae2e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fcdc577ed68ab250b94579596b8d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e661674959b4406850c6e61c59334529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba11af7228b0fd0269df0762afcc311530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99a31e24bb92e2bce87482c1257c4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0975e2a87f09e6487bf24dd5d10ae0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a907b3dc0837fba7d603fedf5e5e1d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f68810d7ab89fb90937988f60c9a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f5c7d7caec8e0784c7101b8406cab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1349122410eddc9966edacb6aee73ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbed4e64483bfb0f7275e95f292ac9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55ecdc85b6acd876f887d2b0635ebc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ac034e965deb33d2b88b60ee0ccd0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30335d4c9e27fd02008b43c296cf0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8be03b80763003cec03251ae17f5f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f373d7c6718a7843212dd4210bc757542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b8f5af1542d17b828b7c4c7c90079543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bb609443e99379d19140469f7f33f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f179461b89858fc3c305941d86376f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc62ee3a2bb3a0e6275e883a7d4e7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959f686ecc05544dc954ce1f7f5f687547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb03f5544b533876c3a174016360b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413aaeeb5f86ab2e32e9ee486e7fcdc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ad4652e45aa4a22e948c84c6c8981550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb74cfcbcd2fc0b32da3e4f8ae5fc26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f28104b59ba085f5d6de20ef88297552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c170611a52e21d2d70c04778c8b067e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7136a875faceb3ffc9c7afbe6b4548554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437b66d504bec57671aa3e5234e6f50555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fcfbbc69b040ebcef61e266de797a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfebe30140837fed1d6d972b820ab42557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36eb41d325e5ccc677468244b6f0b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff734a924a08a319f0356d6b89d407559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a961cb83cf1240aad7a9ac2875f81c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc3b7af9fabf3e625673db3c516f52561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3b657120a2f1138148bcd2d527c1f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cc601dc387fc56511bf31d9f244fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6466dd13d2c90428c29a1135c1396564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bccd4f7bd64bc6dd620e3cd51db031565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657035cd74ffd8502b2fba794e667a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6f38a633ba3e86072a8d756a805b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e2cd8cf77976525d84baf5d114669568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a928944505a25f67ecbb9fb6ead97c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182f73bd6290cf1e30460f7aaa3838d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f326bca51274c8f872bf4578f4e853571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38ad4375bbc148f4889c5006efea9d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c23698da4cd7da5e303777fe707d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb3d7e19aca52f7af1b94335bd7274574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e3384b11661b425e31dcf022c1442575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9eea85b06693b3acffb1c14738ebd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e73569a2461b46bb3d72c618733ae3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e70a65b48c5759acba0f1960f937b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71ba2a9ed942f51ff51a85e12650e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e7113b6bc8e5a5fe76f085c85517f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156073311c8d1c97d9753ea83b577d85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad07e0dbbc188ecbc0d9541b254c3e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd78eee8e8cd7f238e26bf84d97c526583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5c7bf5917aec4b38965519390fc4c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c042e7ba2c15d6d337144cd9112d06e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c64fc5398b7ef62fc485c2d48e45a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d7c2dd32b2930deeddeb831cffa7d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf99b7b0d717fd5f5eecbf29baa459588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c1ef589446cbfe537a143598d3604589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee7787c1b36a505b04d7e4b414b998590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c398c81e997568a72c1f6855a2d6337591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f78ce436d248bf36139770db7c25e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa70b1c85e3423002486aa8d0b1bc56593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5743af0b1494fb31d0162727f09bf36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607450e9475d0fa3e7ccef7dca6175d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3f057fc5f231898af80e465ab1cdf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cab723ad77bbf845b526563a57baeb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cada3c3961f9e23a7bd9369f2502a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720981369da485e1105508412a4506db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da165b1885d50792f4ee83a1b347d7e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77a92e6ce6712b8f0a2a159f072e20601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c5092f0a8d7f4e3b6e6d0da2678df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f44d3805988d93f9f5c82183de95d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac02a0cd44e5db12e404fcf2fa3033f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801eee0254802584c9a5cb21ef12b896605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd263f2820b4cb76afc93a644b14af9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13163b887add26957c0b618968c730607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d4aaa437df65dd8e52a82292c1995608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98f48882f466c00e947cd0ede66323609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56504f7e073ddb6b6261ab915cc35b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f94ff3222a33d75c42fbde7d1c50cd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966f14b2d3da44d66b4111f52742844612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa59d3ed9f58e43a6adf8522ac01baf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf85901451a66b95ddcb8fa67e46b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afc492c3ec0cd01ad18162add87da6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2c7ba7ff827b7c377ff5fc1b2d36e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b00e50f059cec68a3bc31ce4731ea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b63c71c23a48776244a21c0323e63c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fba27cca48e743dbfd3a0e76a14d3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d737892e8257bc8304a11658ace1d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c6d64ccea01920cff1adeabb563e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0031715acadd3f787e67231a2827f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c3720bde129956f4a40651b1e1407623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af72cf372903f58dc175cd9cd62a79624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620eeaca5927b93c39cb170f0df408c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725ff7dd69953f8dde7684966c8e1c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d28d98b5d41cc341cd34f2f08fcb56627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f714071ced9fddde1404b25157a829628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ec9a39c12adeb632f66c21d690405629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d301efdebc92e786839677a1204b89d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556098c170bf7a893225593376c44ddf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6412ecacc4f74ffc894d5f74965b35632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038dc5aeef4bdf5a307ea93f55b5fba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6db314cf404d999fb67dab5b3e2e8e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7325fa9ba6b8bbe543c4764dc5e7546635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef7a491af2b877ec66ae04d507114c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed614690c66b98708d31b6a0b8034320637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b92ff2405eca4c5f1d80a4fa411b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c2d5157b4b25d0604f71bdeed99f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdbb22df6964d5f891e5381e5ddc3d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b956f53dfac74037d19c4265ef251641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef625a03406c049e42c7312062db43642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1d2c9ec8e7aa669361691476e5ce8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99ef9337f144564c6ea6719ba8d118644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fff81668c7ecd4ff89ed92c02acd1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ea14276babf88e51141cf4cbea8f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f95f875ebe00f66bde6b0cc4c412c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea0147ed07924eada843e296b4fb48648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411610d0703d81e58706cd9cf57e9289649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6193cf6ce67e0d879d400e96ef46b68650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a60b0c82525472acf69759630d2bdb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d2a63066eed2dd1905ed89e69638f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31212e00c9139a1344be516de6173631653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb866d6b007a9f107e1670c01181ca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604accb88b86227c3c897caf8da3f7d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d45a0855eabf67cf02df21646bd1c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e29d3de71a90ad166513f03e29f89657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516a5ec8276e6122ad4cc8a782185ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11522abd9b3eac01ab9ed9a2bdbd43c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d057f679a1df95fe110128c6ccc016d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0ae938e8452f36a3258374d1624c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b981d3eeec7fdd342e10be0e58ccd7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6ae809bff25a6bfd6b652414197fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f4495dd438a6a1b2128dc7678ecba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579b56760a244a71d0f8b1785972956665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf491daa25785285e657ac30c27268666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a787fc5d692a1935eb1d68578181a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43bb1a364d594f298d8d7b3010bd50668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cde9f064ecbc5e1b43539d8773457a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb5f9584a04441754e7775e07afabd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b10c57c6863b28e232096f5f5ee4b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf30cb52e904dc47119b242f7e8a1c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ff8b71b7cb2b6983ebef3ef4207c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f41eef15e9bcbbfa51e8b014eb707674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8db13c8e75eb3cd95bea830441a77675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209609dd7919cc5b4782b1f71b0a3dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc44cc7db2ebd3294970fa1fdfabe2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e280bf353884921a91461bf18daf0e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d077e32276fe8c19df46ea4fdf688679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973856619e7fa67468c97f7173fe036680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec434bfd0edfcd8bf4892ca6d79e2916681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cecc216936c0dbcc740eb490b1999682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc265e9383c1de3e17b71c49238b718683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb1c86b16492dc3eab76669c89cb7e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdf214c0c6207bd0bf04edb9999b09685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664751673b2ab2659d61a0d90c15db0f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d250f09b56f041a8b924a2f6f3aeee4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28815a3fd61225270f00503aa82cacd4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be170481689a82afd11f352a2d651f23689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f5b1e913308f1f2204701f3deca65690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afad8d120a86ac4f322e3c778221be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821ed50f259c609236fdabd2b907366692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151eb889a856cbf722d8064b701e939693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699a3dbd3653956f760153caa330cb2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44971d443a2d02801228921331c531a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6b94c5c8e2d9bab5cb98d7fb1e310696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ae5f798d73fd96c9bf61e1a529357697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59449165df75d24e77a19dc26e2f26bf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49438522eab3d6de43cab4980b65a7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69388c4450d7f6fbd4ddec382ad2d236700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61262d2d6880450fe578f59cc8193f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f7a0687a15519401dc525ddd7a394702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89b5be9efa45ee9da176eb633f0639703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee840d2992ab022ba4b02a23e73d5556704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4caae26efe9e72bd2a062f802bbe1f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d532253503b654928721d75defd623b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2062b2e34d37007ab72eefdeccf8897707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70550ad621fb37eb9c51a797d7c8651f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab2a04a9d410839702501cd23bdab0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc939f530c0e79914e69f3776e47d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c700b513a9e6f2819d8eca8292a898711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0c0eba435a67f0d1ad58df604a93c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977c1abe09ce87c40277efb95871285713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc312ee0c7ae5f612c74d4fee11fff98714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4a27c04f03b3ecb1ca4bd4dfee99a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84fc72a4479d097b220ce57da1638b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98ec4df9adbe61ecea05a5736852e7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26bbb1d6ff19247194f22b0ae2990b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6d482defe7f743f0ded4aa01181d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d8f6db143bb4a5f090824aa213074720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1775194dc33fe9fd0f7e25612e2b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e86c58a5646a9f790138c7c8b753f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fb930d8ae80a40c87848755235230723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707aa0c6fa2ec10a9259dda4d46bd9a9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb4ec1e2562fbba6d8081db02a2673725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3472f32045a428700ab8b60e87695726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d112169df9757e7204177edff17af727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196f14516764382c2b054527861457c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84874c18ad9c5ba2da8635fb42abb36d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868307139b214b6aa45000601b4d4d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ba87108c2bd27384889a526dd7a71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28308503f617c2525bc661b7c12ee89f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4301da0389bf9aae3a0fb09c592bba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a98f6d472219d47e72c05d6b6b8ae8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3fa6c2fdc4e2fe575bee56eaf62a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00877988a6ea511e1858eb5e03de05736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1644f531459184c5ba5079d3945e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b51133c9473beda4c01e40adbd727c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19705424f2d5af3af48751d6feb1e94739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e61c0c91ab4137702914f519b38889740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a21d60a547975dd5a262c127dd695741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff4a314b234ab3a7311f595ea42366742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313aad84e1d48bd122a300f7a1f901bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44b96da7de9c851300b43bf0f04f53744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ef65757c4151146ceebf54ff6b66f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2229c57faf42e7c123790e9a45c8a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563c85b3e599a8b3ba179b3c5af45d2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ad322333984b03b2c05437aa5635d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df289ad2208bdc115a333095b2aabb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5693babc02010b8a5b643d809c18e07750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec322a9d0a1f3ff7ab0c49f8c10d22e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b318f24bee2c6c18774be3cd4d0250c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e305de500c3428261a1263cee2607753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>