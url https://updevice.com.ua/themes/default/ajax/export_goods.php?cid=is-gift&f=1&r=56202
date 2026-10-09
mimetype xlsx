--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d8709a452c09167eef2895ab29a7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea27a6e7d8952345e1ef374d11add282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b84264fa936a45318822438a948643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7746c449dd87f2c44cb01f7cc0e23254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4318b833e904c8fd45012db675fe78e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0c89dbb0daa569da7bebf7a3a45d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1667b644d44dd79664545b73fd4b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3588edcd78ff6e8ecf13c49c7a3f7d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07991a89d7dc8745fbceb1868eaa31799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce867c551ed1f6b5354af25746cb96aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46894ba179a3ea50823d44cf63041b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dde764bd3064d35ce7087baf8cb35712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e58337a35d47e1776d7ae9fb19fca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea193f4a7a455c8eedea4de9a72033114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60fbf192c2eed8f24f6c5b4a11632c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43045aad731ba26b345dcede53eb91916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0c4718b82b802b3601da4d8abd67117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1a51d3e6bbeffbc4b27437725766c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f1c85936d08494e3d9eea00f145ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de08515aee61114b3140b17cf07f1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e0812c3372fdf766b073479a9828d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c1afb6389e7ce98299ea0b32404d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396b0a9a65f726fb670061203609e8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6db7eefa5971d16b5aa2e74b73555b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897c74ca26db672d525eb6d935724d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7703f1f25c3f8ffa26cf8589880dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88788fb15d9fb929ae2c1252da5bccaa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7f6d5f0eafa1fab09621b70387f9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b7380121278ec62773213e08b887329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3a24ba0b8dfe726f7e1a44c3820e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb27c7f9f4e3af144cdc6facc86dc2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4fa4829deac6cb77ec850f569cad832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4ca244e71e798fcb6b5751e49214033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfddbdbd56c40e8cf327283fa9a2e2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a4e5340eda946d099145b63bebefb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba0cb42e0ac632b05bed9f6848af8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec14d9b5c79a1fda623103fe55230937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a988f846efa86cd1b398db1bcaa84b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc54ebe302399d2ba6debb219b8900739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd744e3a4ce63a99d7ee03c02eda6c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117fbbb6214e0d2efca7b1a5ce0630a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7657ea68005f19fd37fdd5752dac4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6f49b2f3428ac4513c6eec671c08143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf03500428f48a448626b7ee58da58244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de0a0cc650bb60d5275aa7f9b7a66645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949fd52ef10ab1abd61a4cd8a10097a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc68993073673b3c35a4c4452dec3aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155260426fb6a06d0de253cf82a5e17f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2bf5a0603e228c9898fcdf81155d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d4f42b61f9b8d47629d39d01b3ba050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fc58ec76d1d417ee230461b3e9aa451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9d9d6c8ce89244dd6c1d886b8999752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f52031ca2c1183617b900458735f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56012b8cd08b1c394a4131ff10e52fc154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abc66eed7cd589c4990f5be44ed41f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62439e49916be047aa1236b4d17948956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d9fd82743e4c63f092cc6ca7444fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60df3f6ee9dabe63d1f64e8dbb965e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1017c0d6060e9a473ece94e61f1e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c6d331eaf8e76b92d5291e5fee53760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f17b96b04cd0feeced80fb1857076861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f317b26152deca98fbf1f285951f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cca6d8352df999dd3cfc7b088d422263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cd84eaa195cc3d6a5d68202783db764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11430a45738f0d6688aab8338a78f1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928b1afeb2087eecb972ff53337192866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0c48d8e7f794f297d83a10f7a871367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdceab413bd84ebdf4ab88bebbbacd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3251f9b42902bc19a580dd97fc2b2069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c24f436d3e5bb8f10165bc594c79f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339968684468d0cce04da0abb7679cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f79a01cac85d30c503f53f2d53d6b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9743de6dc86c69282d2620647bdecf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35ca9c716ed4e6e44e61a6becefe9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bc2f424eb4592bb5c924db188134c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c68622edd663e0cf769e5795cd242a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169af7f8fd5840d7a30a215a9d08789b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103f621d2c83357ebed7bd1584f525178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a033146c962a58635eb0c0cf6d8917b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c143b1e265ed72a2120d6b584291de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31bd20c93786235a1d1aec62a2f07381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0290b6a3937e1978e14a63d26606482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796988fe121010cca0544806c51846b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80a3bae9e93e9e7b3d3e8df44d65ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5143f9dceded5aca3c81d5e568c6be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1b3875722be7f3e173516a6cf62bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7715dfaa893b12d4e368592bf1a2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec78e551afac5487d3624e9ef35d85688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399154084ee1188d7b56b66699559c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeb2140df89dfd74ffb4a8f25c7a2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d46ef07ff33e70bba480734c9c7ba491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3500513e4ec1ab6b5f9f874458c608892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb83cbda2a7b782a9a0ed07314fb5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608120edb759796273e1582aafc87bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb478503f83c0247a9166b4d987e6b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7d28d5c358af4148707f2f160a91a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953a60266244155ba2ce8759714291897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59ebe89c02a84d0ea678eaa433c3ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540952d7d6d4cf6d47f233aa472f194999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c36fb9599f863bc5c0ba7d42aaa0e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9a5e17df92ea7accd3cce6f6cda53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d17f439f0cfb52d9cc1a56691adf48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c7e3dee4721a92c83bc7626871960103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb1b4e387ec87cdc611bdd9530e5f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa034810018a8c9ff84a23b34bb64d47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c201e213b3329dbe0247661fd5c52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929593ff40548abaedbc9f3deb1166d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d58121df6ba2901d6bb9c17bb2e15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720097f26bc45ee2fb08aac2eb42e321109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd9b0a0bb55f226a5e7f091152a8a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5534c5ca8ef0e932b00ae936a8c117111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec95cac74fc69c7e5e437265dec2ce4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47995a294a6aa1ac8f3ab50c4cb6413e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cf64d22997999a212e0ae7cbf5f67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93bebdd025917b9865f563aa4b8b6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94e381cd91ad771c7f9d60eadbafd9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd7738b95ed8f1df61da3ae30f3dc5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1cd44c58b4a8ea1f7930e3054d973118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b5211f3b3773cb837525d9f61a89e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e7f13f4924ee28d12f5d6ce025888120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02564ee2d1ef659f1d2a13e7db5023d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838b73c70cfb7d04929b4fb6a390dfb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcb4c8966dd07888da1672e8406aba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfe6b81344be338d4ef80e62100a4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42656479bdc0950e83436287d3a4bc51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769e13103e07e7c4f3b7e0819c6722b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09c94dc8cb500503f4d3ea4a07728e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9fbd0fdf3ca0aad46f5be7c6a5141128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca846ec9d2cf48f6cbc9a12d6afc7095129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53840775484e31c979838b3e7c7fbedf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f845d604b5086aa473027ff11e366131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a296fc36096466f1bebeab39d47d9c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426560bee2a8b2ddaf5ece56dccd947133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571903ecbb29c7c87c257c4cfdae413134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3f4554814c1722c3f3fead4f59394135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8446dde52a4f508e69972bf76a27a79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fe099bac4cfb78f53e7884e956d25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3444004fcd8350403c3bd6e048e5d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4aad8d1c83ecd6398acc12fc01ec4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746168c41781e1516dcec3b3d2ed2feb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e8d8a61cb55273748506c4cf185ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559638fd28c14b45b59f2776068c033142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730662b159ec33118e42663401241f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6de7eb9c1c8f83a3aaac6dcac5fa0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d22141bad3ddee6c1195591989de25145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845b224865d9fab81d7495f23721e58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51912971feeaf3f8369800ca6cf756b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b161032f422debb775d7730dc74e1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6018d4f643d4b19baefdccff6a152c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda58b5e7eceaedcb0a864d7672f69fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc9f4bc244d0fa357a29c8f5250edf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde9ffe16db6e2f43b65490ce318bd3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c598dd55fef98f11d16c6c067ea45d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123d592831eae2ebf1bc374f177b8fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56bc1c5967275afadc563d0c47521a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220f5e5f744ac339186d39f3d317424156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ce93f1657d6755522dbf1ba98ab4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b26bee7d58097d18ff8640ef59ee13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c8b46f53442774c87663782a2b0d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142092ccc2990b816c4f1cb7dd28d7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fe59afe4221e2c5ce25fc8031f591161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1598cdb2c065ac6a3a21f4139f578162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a7b106a8c962929034eb020f90e42163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62a8e51f9e0bd7bb545eab4b183374164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf37217859d45a2712dbacc743e4c44165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176d4739df12a4c892ae13f573a66ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f525ca0bdec400322f73f421aa75c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04594df507d47e8ebafca48addadfed2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2506aeacf5f66ddc6b4a2bc4bf28c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cf540b77f58623ab1e6d84c5b0f95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b583614753ea9b9f48c53d3d5361474171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a25cb120168cfb475e52a1adcaf744172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665c43f4db3853abc396750b9b3cfbb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb233bde4658b7ea16e4390b6b7c220174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937df5f72101b77e34c0d9da2489c254175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006955af9872c5b23ba7ff4d602e239176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15242a695b859e56653b4363cd8dc88d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4ecdd2889fce25472a15cc2ae88cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6d1d59e0448c071d9b8e67acd8239179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd06aa02f5e88f69cee5e5662db9113180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe3acc95f139a55823df99f61fa2da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ebd8eb45a1dc27964208203d4b112182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cda147df9a56ce82f0e4ab99425e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5fb41038300579ec53c661fe9f608184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0541b944f63e1eeace59ad54774ebcc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5d7ce5a138c54e254ebe5c7f7fb5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62695230bdc6408c7178275f2c52f549187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caa0057f4200ee0d57ea89178c7317188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f2762bbf27d4401bb4e982f0a6a02189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99de203da7fc7268a9b69fa15af2ecc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8366265be0abdbf51929fb24d34478f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb58629fd028487170ba17792486eff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e1a93cce90ec397262d6f579458c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4adbedd373171d52e0abf6f7f2c9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870aac97ac7e97c66c09fe1ca0d7e64f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383786eb7f5b4e7d2f8fcf1116ec2a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6eb1bd31b68cfb1b2d18bdc9da3f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bbb32ef22d7fce7520d30007679bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b4b452ccead0a1514648a8e2260b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2fd244295d893cda655c22d181b34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40598cc64cac2d7160123a3df35f920f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f056c4964d3fe1317d2528c83d13f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43cc89433e6dae606018c5f9e28204203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41d9ed7d39783423ca0a09f0330105204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdcf95df463be19cc04a0d36287b33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f661c443e8961732bafe445cf7f83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fd6452559c30be10cf8b95c7705f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4ed6b185ba89ab2e7128016b2b3fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b79c37b9c5f29b8cdddd78e8c9eeb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f55edc806132e5f88928ed35ec27b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc8a76d432de8f923902e0bb9ede55211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fcc7869c1b943719712fe29e492cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57322dee318d2090d17b85f98cead57213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f397bba876e3c4729a0843fae67e1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68123fcc192b4ff27a729cf6e8e77d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2a358bf4b8ca4fc49ef31cb8c4f08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7524d14cfebf63f096877215325677217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4510918224fd462e9a1d0ee7d2ce8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51766f51844e3e2049388b559a93fae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a248fcb89eaf079e25c1da51788491220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb84fcb974476ccf73891bcfe30f832221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1838a5adcb21c0ec5e0f5d710f0e17f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a9fc207cfc5f809680b55a79107c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd082618289c6ca6e61402feb840cad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c396002c316d1ff872d958225942c4c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853e890ddd5273e7b2d2b4c2da729ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433207e64564531259ad6c83ab5d16b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd050371f3b817a6fb5259ba3016da32228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d866bf9ffcda90ad928c57f8a74790229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ec5b50b1c367d9042fd893641a4f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d28751701fecd9aaba392dcd2e09d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bcc543f480a8a38b9d3d69867547e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bd2b01f7d4dbbb04aa4bb25fcadf7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b79e07eb18970e093cdcf6ce081e40234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310d17f1a500e55e06809709047b500235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed6503648d69e7eb301b36445720a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d09f1b70dcc9a62a459b7d00c11bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cef6fcb6feebfc6ddcc560a696d34238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6734299d4730b54c10538b4d1c7dbc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f3289475d7d570887384d045fbf86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233d983eb7817feefb7c3580a289fd7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd659188d84a888f9445fbdb97773e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951daf95d168e754a0c5d5b11b273cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585469348759b61b20c46eeba302f4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a48c9c753c08efc8d3a4e2fa3fab48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d95fe36bd6a187a055b886c579d0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134edd2cb1924f12a86986c67ca30d41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b276ba96252c7f6946b5049dfc540248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fff04f7968c2dd794ad4a82d67383249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8d9390fd992ba80ed2278201a7a34250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66413739ff5d97d42febbec280173100251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636558fae96b8175a41d7c41a74883a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6d46c72b876e5d3a6aff05ca96641253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d787c701feb65a2a24278c56bac22254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5c9168683a2e48fec1c3fcbdc9f4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fa39c0605bf0b1a92800fe857e0c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107a813a9c62d86cc9588968e93d46e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd234b72d9b6ac844a6ad8402556f6a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e60f10bd96dc39962b5702a55f4d2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d7437a8d44ad171a666b5744c3a3c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fb0fa8e1d286c0d347cd5bb72300f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db19661f32565695b2f25ffc97a7c51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39f1bf53323db9c8711df1a58cfa5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b5ddbbcfdacce3cf44eafc3cce9a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae2583bcc5ae2b64b056ba38dc3ef6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f096f44133688d5260ddbcb4b94509c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4d0b709bfcecc36d6ee6a1fbdcf46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf8415c718c929f4b68b2bb37dd012268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17196e6d253fd255d5ead5ec593590d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de86fc7d6ff8261a894b4c1d3027de3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1deb69399430c851725e902ee82f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8b6f34face28d1b7c39ebbd607a96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40c7d1a56f847d95c861c70f3d1c6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0583581c85442517198b2cee7fed91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1bd7a4b09b3326bc64c3e1109250e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57aba9dd325a1979e9bacfa56e56c5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c68717aaeca38e603a310463f686c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0c32a7aa8eecc415d7ce7951c27e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f763a4ea36411a3a80c7043d5c84182279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7a40b0da15788b3812792fd486e59280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7406207a1b528861a25661a47b4c0af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592136e4651460b42fd286f15e043a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90aa03eec8d94aa757937fcec3e85d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f011cf812e90640bc071ee126cff499284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d948832d586c637c40a5d9ffd24ccb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073c30ab8a07476ee2f9a261dc7304e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168af30a492cc550ffb3520dfc7510c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed63bedb275681bd85da8354176e43b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d606c200da6a883a9f4793490069f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68131b30b5527df8946385f9a0a583290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c92584778d063e01e26cd2eb6bc6f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2afc186278ffdd13579bf3664bad21292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00b0e1826d60080a2185ef4962655b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e261511ae164b6dc33ce20afbc8c5d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef9fb6dd454b442190aae9fc00b39c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ab8f2954b180f149356d1fda21578296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f420582437fc14bfcf01bf33d8eb106297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1346010f1d59beceed54f53ffd91a43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de11d5f3c171520cfd6784cb6f892b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e787bd26441891ef3b76fe6b9a6f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8069d96aa99043bbdbac472d10e60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09abfa31c98e85093bca88bf5a19fb3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528671e0538043d245b80428754536a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1588e0836c2c3f9813961f7cbaaf33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c00b5fc6cb5ca8fb9c736c54589f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24516948e6882161809859522b69b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda701793181fac13053592f0aa841ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab8d789b86573c70d71e857b4558cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1ca18c0d5d9baf0daf5c7e57c6195309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e58262a006843111f0aac1f559c95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d47b6355862edc586cad0f7ddd8de9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277b8e80184d7865119551109d60a5c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2d4c126d9f4df46bcd5ae7136eb11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60ee1268596c8267812a9ad07680f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377e1e7220d279b7a12cb8dcdf50bc4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c6d65c3e18104065d9109b838bff0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef208eb01b15fc1bd00b63a379ffb913317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027750afb9e01af0a829f612243e875318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3fad93f84a911a1b3b36bba605a6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d93eaff1baff9ea63b53cd27640df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948f8713d80f3cdc381454df1c08bbc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee79d8d2dc408a3f68ac3ab86ec86d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b395e4eeecadf40c0bbdd556fc11149323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac105c990dd7dd8d48823ba40397da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2527d24c36c14138bea2643262a0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dbea692d6d5fdbbfc2fb67d72a966326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da88b93f850c11bf0999d0d90da7149327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0779152537ba9c864bf7c13c3a3af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e1c0963337bc46ae329e7441e641b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a50f7ed11748061ea3bef6f5831f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fc6f6232ce2bef7d8f3d97a28c65b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8860f13abe659c3629d044a4a93b74332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96205918fcca94509e63e103b2a3dce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e574963c6269730f5cf5998807c61334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39713b39f2b08b010b1d7bf9a2900a99335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1744044776f805d3e20beef738fab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59042a7bc0637cba33322706d5b5c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34be5c14c4f835ae121619e6d8a276338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503349078a681cd21ca9e7eac0a72b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beef8ed0ff722dc3b59316600690917340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab7b2b09e0ef193b8431be8be7d099341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b4fe175c99285456fc6d3666fa9a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734a5336527de3c29b25cc543a3a670343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879573df13f6fb7ea8ebc659f6b3a8e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d8d27a059a7c0a580a015828c27b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afc9bcfb71ce57bf75750d38cec894346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92050ac383112d6eb95b102ae5c4b437347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46669b798fdd0294c090f511d5ba85348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391ed69347988ce7ee1c76d1e81730f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2129bb38abf941a8748c57af6d1c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b3c1ae8cd98d29642a535c045ab35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a7cf04374d87b4a1b7571bf8654aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd376b599eece547e22b7ff40a31f3e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8227ff712c3e80ee4340f5340bca481354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07193cdf92e4d10444251fbf900b0c5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e6baec187e9446fbc32762210cbbf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1ffce952634ca6da08edbd65327f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb9a6724e3870cc985ca9581ffa59f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956a0c509ad8f30de1face77f3dce3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e189b8835ff9accddaee27fdd3befdc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfeab580591a3a7db47eba938d1f388361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b044f63154898fcae0a39db74ed82e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6e0022fe3d6fc525941e3a4f3dde0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b95ea4e689c68160f316ff6dc9ed95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fac08d88a39ba23022be1c59fa6a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9593c7493ae9f8d78f36b9faeaed3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caca7ff25ca407e8644dd8453db94d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092924c8350ff8f1167d5de78b6cfd3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734c89f9ea0d5704d1ac46114804bff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5d71ad68f699acef6389c0a841d21370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4ba0f3ca04201326def325138754a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474bd9c8b0c42c90a397c45aff2b35c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9beb7ae95d78b8d1ed266bd29d2a0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df789e36e4fc831667ebe1d6d49827b0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8a6836322af9bf4e81a5387279f6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ca922b595a8237f679279470a1910376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d089781bfbb4ca96239fc4197f9de21377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83b4b97c48cee3feb0f0df755c3687378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af0955ba5fe0a2d8db3890322f8f41379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc31c954de8f358e0eb92842526872380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f5d0080dfa36d7daf7216a0ad6575381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb503485e9505a7815e3026f02f299382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729a0080d68edb9c2fadc4be454be84383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46613877c78d62fe3f49fb9520907a00384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47866c58cb376477e1e8e4799a0b0dcb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57e70381c679b5aec9a066ae20353d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789a9eb55cb7c113e992246b9aa8595387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3910b40c28a9b6eb0c1c221d8fc4f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d146702c324a587e946ffde0bac504c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946346563a81478fac24c8d696b809b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988b62dcaf520086c1c79a183a62b9f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18691101b858acecd5e0621e0a31f53392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47b94169deaa8f392bc9f565817a9a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18364e65950eff171c3c43a2a185e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d2f593adaa6ce5301d868e8f7e18d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6fd0c77a2f10726f73cd39ac2b1a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309ad614d02b8b99b03b6886e39dd27397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813d81b0c5eae0c9798e4e92ca5447a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895f5604366693ad71f1b7490d3337c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d8f00d84e8604a2abc7915f206f6a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466e3ee34813b6346886be808f3dd2b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30264a81b48611a93968a69b4f235f28402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685698485a996510982fc89d0c5487cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bac54d42e97b9b1e2fd9533e82438404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3dd1456a8e8d834cfd7fe8e74e4de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942863c657fa143d01deeb58337856a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923e20e3f0ab88075492a8d11def49c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751796653801378a56b8be32913b1ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7e1142408bf74570484296990cced409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c055978a84a3798ff162cd068a875410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414216602f2a6240e8431fc61dd7c659411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2b9bf6a2b5f2f514dbcd6d2202f7c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e7bd56a0c07027222c6d8f0af834f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae19efa123ee41496cf12f937c9846414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539847162b535bf1d38778411e1c06a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968a53bdf242c77ff6204d71ea0eff7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a82fd9eb9ec5387b9e84f15856de0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9afa25adea8bd03d80144405639dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95631abb73bdffee101b90355a4a6df5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1eec108facc4b1bd9c81fa7809dd22420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be878af0bf1139b38b3e9a7953b1c12c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c318c2170ad4610d91e547b774c9ae5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92462e0f009a8fe2b651c2cd8d940c29423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e596efe5a9cbd0fe74843833d8862d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fb9329cc958df91b90a43c681f703425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969ac5d7ca147f1e651f61d5f3ee400426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed006746a1b7198ba925d6502f024fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18b5783853622e293029186a800792428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b81b3eff14775231c649d395f7deb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da941354d21a9765f4901f3b42f5903430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce153108707237750bdd393fcb60f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ed0a9a846b975f87a17fb8a37c1a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d84689eb37c7a8f1c7804a49cdaae7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fb42016ada27f42ed36540cc7c20e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14d27e81d9f89a7a37bc000bb68dce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292da1c75736fa9ec3b13f35387576d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c1f0375ee66b9c7c16826761e42f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4acac525f51041c8f154a1a5d79c1e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf981482123b022156a17f0d364868439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affa3e0c6590eaaa0464f11f8096e24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b260a307d2181291acd422c731d4441441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f25fbfc900e79d573c7165107f4f68442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006670a4c1ad404b118626f26bf1b7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd03fd3bc214aba182aef0d4edefbc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a63642a80c342e071d14bc7b380cd6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903daa8f7f7001ed34efb1f67606be6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11e719776a2676e197068333388f9d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173dfa3a573302b58996a876c7f527d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2240800b9e55a851a2afbd2c45929449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45158307123d4e60ec2fb72ae8eede3b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a99e0c00d69c6b430c6fff82b6cd6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7ea4a2e187829732d8bffa55a773d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1638ecf07f36681f243581269037669453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97a0bdfb0a53b2608920cf9b89ecb4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9ef36afd84fbdb594c8f8f24b973b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9d06a4dff8ff0765384595446b3c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49d93b763eabe7193b15811d3249a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cfe32effc0f24045afac280fd4da9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f569b99170409614a5de1ef43cb74459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622925d7e9e6ce13b4e2809acae4eec2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d73b81a5de66f507451822c0859b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9af43fe541224bc47b3e910908129462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05444531c8bd890e34d4b33b5466712463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d286a27e710eb2a31243b265c343c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064daf882deb0c9e666a0a19e01906d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910f12cf93141e7d1458ef09289e080466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3774b50b0ed0fbf44f618f14c51efe4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a473e039ccb11c762ba2295dc3fbcc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4668efc2a5c734fcb00aec9d444b0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81185d5dde33eaf5b4b18eb66605fd3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbddc8fcd3d483a42081925e9981bfd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f6f1f66a679939abd2fdf681a5ee5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6008060bedf8d2164eff21b1e4ba0cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a457826062d18da6c77d72e5fa52715474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaad2830bf537f742c8fec12363dff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234efb7361f3e1ad35d3e8f14db8f7c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329c72f60eaab26d8290840fe904606477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2bd99e1a6f5ea40a6e2d6b87d6609478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ed1b813c6313c37459787fe6806f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0d61a5840650af12a4743516fc9e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ced64c1028b8faaeb76ddd718578ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2537432e2c46b32606a7f527617ef2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ea08ce5472fc6799a81ca8e86693f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc203f2cfe1d15cd1788e897caa3740484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cedc8f218188631c30d26be029933485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6617ac535b497561d7251f320ad631b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87249ddbc931a08b5127944d3b758f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041c8b50c7b903af0039a9c86c5308d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8ab95c1a2cfb7c3fe3e62121f6aab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568add0a83de022783f8349fb64eb52a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054746835a53b0ccc38ba4f90d13e02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ea6ffc67418004ebbf822d3b80341492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da45095670fdd0fe436c48f9510a76493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7532d09b1acf0bf7388e71192aa787494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6002005d0deb6768261ba89af9dad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d53e63bd173a2b49ae7be58ad91f4b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d81b356578aed7b689d3aecdac597497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fb8939cb337a2ea45ecaab7d98372498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152218fe2a22c2924f382756bba16d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd5b6bc84b8d3004887a511c5dab79500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18b9ef53b972ea52e99b70016de65f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6f62d75ff6d3f6f923282a378d219502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27850a586f0cbcaa0422a55ffc66c19c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba909cba7d663746b3b8a85c502eb8ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df51addc1211a097e90535c8574f917505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11becbe826eab21d110bbc8a62fd0281506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b8652eebef7bf14ef8c46254a2e18507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c670d60767297088d791b597a0c83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5fa69208d844b74562e5ff469f897509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a615683da0172f2378d34f29bdcac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5e862823ad29de9591021550f4d35511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc90b68465e7e23d22a6aedc156835512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2f6ed597c2be00b18703bc59d15e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cd25a43e0ace6715e3601ba661a8a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f833b34a18442b3b6a94254f6e0926b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91112818f0c9d4a07a6bc576844f12c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd572309b446de17b1184d3a9c7d5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cc75ac1f632977e58580a82c47a8b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7bfd95a53d95c95d108bd939a9bc7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8483181a09d68f8591d3eb090ba016520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cdd87d762d591d8cbbf542daf9716521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657a97d43d43fdeccd3e38e07f40878522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a0681a5f6d3ec22364652182a0133523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd24150c01e767e378dfdc93e9e91cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b3d5b2748a818e3e783517305e80d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f173c1afff4ee6e7515e024382ae513526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20fdf3666601c989ad4fbc3abd08da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a508be1d60cfaf4020646fafab4d85d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5341cc6a6911563003fe0dfd1ee75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaf34692b5c38257029c2b359c5e6a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d7d60d74287f4cd632957842d1f26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9882da22ab0e96d067fa263511d78532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44103622eebdfeed77c09051438facb1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fec5ad4ab2fbab454baa455a00443b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b870d14c80fcc0ccd9ba0e37ed3d18535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca38835672f4ae852e6480a206dfe43536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a1218a5331db92e08c3271f5f3c28537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc4fc4cda5de1ec86d9ca0a9c7b61d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecf64f75d6870c994ae1288c03ae1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f2262f28cf883b8815dddc77cdf00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1d436aae488da111de5da7d2f9fae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb4cddd6504856ab7c79dd53301309542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9488bcc4b1cb51d4d3ea285a196f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd94733aaf7a5d6211ff9cd22528636544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266acb82c19d8e12f0d15c6858d604ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c063424f3a43dc18b72bb3e8e6a3469546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5524254b8f30f8ab8d2db497d5a5cbb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865594dc6f52b740df06172dd1d215da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e422deda611f20d22ec85e50e508a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9aeb45b867d56731480e869c0e3ce7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f3b02621c9cc7f95d35c6439d0ade551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79943580bc05e546e3b1700264947c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b4b6a9d5ae0e737694dffddbe833d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0614ba7251b433a32288e1fccef170554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2126daef4c2f905d70374d1efd76c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87426ce0f40bafb8620cdfd86545b22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d072780af6c343ddf45c66b104175d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4877abd5d6e10b4961231d1694a9a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977ed3ec77568a4ee9af1e8e8ff3afb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f28274f910be086835089a913270f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae4f3c87e1c952615e5474a249c7f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f297ac8142520259599adf86b743146562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c42e3481ce8af70c98827e1ef9ffb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208c49862caecd23b3fc4a891ebe2d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224afa499a3980218432febb9b0268d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8aba77aa95af264ff1d4521af01881566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b46d3ce0e4798798ba64fbfa22f4e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46493cc880e219f548ee64644d3aafa9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225419dff735986d4733262a95f4f090569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74113e275f65f9ec6f73612a1c3acc3d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02941bb52e9404d89728e751c077a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8d360e0b285eb731381db9ca5096f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5deece1bde99f282cefc0df31074359573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788668cd4a79ef01907ae04f138039e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d29aa6167173c61f39d51286fe06b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b690261d86c3b3a71ca58df900cd55576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f04bfd8d2cad969a49ff0ab3da3afe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32693ae6786871b217bad11ff3f463d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5733cf65778d8391b5ced50ce20c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f7051a2e508ace25bdcc3df392a66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cfc7d665e4cc587772daf15a658ca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ff5e48d8c364452b1b22507255068582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a308fb18b84e3c75856941f3f21e8a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e4d467c971c47d6a63216bad3d0e9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb1ef84e06d190cd527f87cd3d02b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc6bff9eac6a6d35844d4453578b5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546df449f822dd9948416ca79e53fd7a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ce577693ec0ba261d71c2f2897aaf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce016604e1a59952daa484f8fb7179589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a193edff6bd08e375d4e7fa2a9d2450590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a88cf20b27e88195a0798ede4f522591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73541f0e29ab084abc691e21b87e9d70592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713172313c1e3be9f049354c8d3b78c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1236f8bb10ef5e7fbab3594206e57594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc9cb5bd735762244607c4305a10c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6c90a14e1a8cab8f5042b82dd6dbd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9117e9fad67be6694354b4c968634e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f32d6783383549b9a13bcf8ee114d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc034aacdb83f49bb0a82009baa957599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3a3509c778bc6f017e4baae95a78e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a68e0fa6ee4bacf26504ebfe2039be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83462062fd8c0ec76d1acf4a5bced6e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc62f69edeb4ca9bc285f9bf20f5e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c35d44dcf9e2a8e3ba7f52b7cb3a17604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c549d43520fd2416e0ef7a1c13d372605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d72a366f104a1e585aa3f578f28c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847e3a73d167ea68f20471c6bab3020607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ad1dac5bee66ca8e7ccef85f01141608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200758c7d53ae5caee47f3b7fa3e89b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a02326169b0ed29c4b5599f877a2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a2545773ad4fb5f293e8cede8b153611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d24dbc1fdf2e54c62b28b39750d24612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1aae1502b0a0fda7af849831821de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3897ff3eac92f20372b5adc09b3d29614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61aa5d4553b47a4b18614dc7b6eefa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd7b338b34e5c0efba91a231de53c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ffe1a198f366ee26b98c0b252b3ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7234109a384c5007618c3b499f52307618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ea320e3a91f5c08b175fcc3df76a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65ee91d6abde30953a37afd4927182620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736103a9bb4229f33421680bed712a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13da3500aad3cea5179e58f6f32b4a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bf8ab24b1d939d3caa49a26c3be18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12044e2869c1ea557738f859e97c3da6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec608cd36264f0cfbf9c4226e6f45044625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c764cf3a9eaadbe0168650f2a1ce6f7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf738b7f727ee4ed0ecd4a7dfda790627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260aaf190331dff05e469fb3a752ee4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dcbfc13a6d6a4b95d3b1f6b12badd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4da6b7b77e07414ff4bea58f0e3600630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c8fe40f0cff21ecfd1c80c400ae55631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ecf1823af19ad5abe674fc680efdd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050196d9ef0c4a7dc71247c519d585f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4e7d4a49621ff77d421ba1c846938634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901fb17d086cb41f5e87bc18fbc58f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be13883ebd036c73975898790248c96636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fab4cec633e92ecafc6b185c5ee7d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e87edc0d3e4282cd6e427b598949ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbe2af07c03bcb5cc2818a33c6bade639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47001b9cafaa1d53dd130a613b29f029640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8dc3f81632e59b0c11fd5f6f7b504641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d049452c032cd34e2194606629a05b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641e25cb8101066cadc7af9a7de9798643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ecb4e105774cbafc194dd74e5d5fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8986a9cb843929e77be708eaf45da2c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278c139f6c967a8851c8e75ee79388d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740623e8513c92e6677b4ad4f7abfb27647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87105767279a28f70dd25e125247d562648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ce07cf6616b3e6d3417ce5cb03e26649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06571190e81b5627b712a2bc2440af6d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e905ea1a039780965bfd6dd331de9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d439974966a7e5c5df37727e06fb76652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00530de07942924383e970cbae653269653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5377db7d7622b380f4fab0f067f50fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd03af48585bee5c432997b53669a3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f88edd888d1dd353ccd0c53319892a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9342495532004a72578b53b485ca5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe8a61d928451e97251776cb811196658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfff9f05290fbd6a8efa1c7a36d543d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf762bb394d190408bbf3a51c1c8bdc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21d5ff951a5d90b088130ac0dc2254661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d6f22c55cbb37f7844b72c9c36dea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a13624f65a6fdfbab573d06bc2dac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78d081afc3cdc73687bf2ed6ae4265664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a3732e61a5bf182e72ea4e6d21fc7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143121da80e2bdec964b9ef91f63661666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433c580fc483e5f0939c4173198fc33667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f795be7ad1d3fd073815676d22737a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee2b16f52a76f8bceae5ab832ccc52669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b8f8f7776c4e895beaaeb9702bff7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d631c3f23865e64c8b5d2440434e4b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9870927bac189ce203f934de7b17fd9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a4006e16c275a23cc9e0ed76552aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d09e5e7d71c6797698ae0310ff490674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5fa0529a9c2f3a144e7691cf1de9b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd241cc1f9f62040d9f2b90ae2fbfa7d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb12758d29655b1d7cbdb29df99c38677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e861da0250dea970026c94cdad448678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7983a38a14cccfa4644d1406a2643679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b785c1d28fe49a4cc90c70181c96de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69495e2a5ec8f1f9ad1a0533c5113301681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58579d886d425949c78a229da8349d8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca869de428e1b87e090a7f467fbf0ed7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75821a01df8455b4166dd018b69a92684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d78bc645a8e6cc312b3e5ae57884df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f00e36cd02b89cd1156c7f770284b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f7d245807dcf71fa779950b9ba627687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdf82e8df648b16ee83cfe47c7d10a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9d393da50c36aa153f1300269c425689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65126dcbf2d22c7ed7dbe9b7b60c07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c394591c2a36050f8f15284c57e846691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea7a8a5c2d51d19e09fbe24931b65c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bcf4ad19f1fb79c3dd229371ce8a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0a139a2a88a8648a3d2b1ac011dd3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15927ebffa3ddaeab48dda549b2f09695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a6faa749d56d456e2a20973c47aae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e57e8fc96bff62c608c71a7da341f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59f706798a55e0b9dbab87bc8ef548698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b13864d8c5273deed375f422dd6882699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a8e9905a33b84b66a9ff4811e71d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a751aef718296db41b77832511882f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cafde7bfe822df278fcd4e3a22e643702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2934951ef46fb26ecdbcdebfcf2e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469323a6bb84b3b6e8db5b024a9b7051704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa106cea137f0d8920fa37428be98b87705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb77da06d1b27b2f3dc1e1de3d28c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1544f8aa3a6bd04f5f390676c58d969707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc35797d3930369a0b246c8947e6c92708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b5684d0d275b74f218e6fdef44cdc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362ee7709f644d0cc5db96bf0132537710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0ea11a0cfd0cd73e80aaa7b9ff107711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a91f328d8d957b7c59bccf1628422712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4d8b81c74ead486b68f6c46b32540713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d83ecc0f83b4aa556ff1994a1b90d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa94328ab14080f8e2b1c58bd8c904715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861a8eaa913b8977391876043492cd5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21098402df9f08a91fde59fb468ce628717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56730545c5f0b9ec5a46e698dedae66a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b218dc085abb6896b155f8cfabcae0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b682fd7e4304997f5a53e96f6cf76b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c9660a2d3830117e85bd9689c5849721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31863eb1f8bd4773221f761d1668b02722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97561f66fa9b56446dd562c0d4e9b40723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bb125393ab1b7eae2528872b9f302724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018e490f3fae106dd4336d78dbd5637725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08441114353a8fdf2e4768ac457cf516726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add8746b07dc06388cbb0cce70986ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e8a08a3b37f93999a2df60b0674b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11c7a05c6d298f0b42298d03755327729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6cc9d7a7e1c0294df45a2f46adf06730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d70d863809e7f94948625633f5fe2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e14ba5290a050f472bcbfd0cb72ebb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343aadc07de8a2d8571ef13c95f465e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20478d48cf73db49adcfd126956431c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30c23e5664cba3718869bb399f13e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddbf999a2c586b061cfa3749d1e55d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2adc92cc4d7b8a012deeeb6c39941737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c83f493b450f245b5730066bc22dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd6c2bd953064c98124f548f6abca4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7b55257493bd06986a207d2f82ca5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc1b879fb177529837e6c7937e5bec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0310e3404cfc334c32a3d20c54e0f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0dbe34e9cefd12a12de225b75aa63743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b71edd0d059bd9c9a9a9c8d8b6741744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667ba126cd164d23621778e4de6e1cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6cfe35f127c3c7cbf2ae66ea9ee55746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e4bf8d1b1fa439b42612b7c95003f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a3281c8473e21082e13cc6560f1b1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0764384d00ee1fabb3231c8b2049407749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02228408d7abf6cf1635a8e837dac135750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5186baa636a349d2906808056dcaaeb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82a166ddee68494ab20ad6aa7f6fa5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d3e845ea26bb378f9a39dc163df29753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8b50727028b3a4339f46eb683cc58754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec1f6c33a8c482537755917e7cf8dc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09fdcbb81a6f66b91607b44400ee94756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61b3681888ca27a97ac47b211a4dd5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80275e85d0794bf62c25b72553e69342758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b455101354b35d3ff6adf8e004809759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca91d11df92d01aa8ac0432e9c964601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70287d1aca1c3ade52fe481910d8442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e58bfb51be2f2e89d8ecec17efd73a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce612bc08b12d52fee58c08515ad204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e81ba24f3c468020ed70a4a80fac75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f277a3a55a38f3bdbad7acad45137ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7539d962c4850d13e8a48a0260277ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f214f250fa3df9fcd899345b856ba58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799252ec8ae073b282410a706c4dc239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c502d547bc2f95c4400d525da57448610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62738387244d632ceae0fe98285780a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bb026b9ab0dcdae0ee3ed2930fbac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c297c7c6052d7eda7fce26da5a5488513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe696f9b2a4606660457e337432af214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399ec458d4db872b0018a12d316fa7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb31b84798f5ba38ed41780620cd2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ddbe3e94e5356b11d626f5450c3ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98391ebbb5c201e9e39cc6a49d6e9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede738186de381b74af364695364e7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c1ce5b8dcd44e93378e269310661120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466c953286246cbef227fd0ca03852c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ffeff7d72e1acfca0401708063ba122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63290ca8cbce00a033b71efde1bb9fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197a1c882006c337d6e7f892704099124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5137502844ecfa1298aa671f60f31a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744468e8c04efe95d51ef18ed996fe226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78b467f61fd0f022ff5a7f07a29a2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5859daebebb9ee073ae6f434bc69e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0a73dcd1ad00254e3316f370210ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60765e925abf030a9df50c1235740230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265f3acbb67457c19307b483ebf1fb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bfdc04225d8f1dec11696376675dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c83221ce5b5b1f1d7a28306b687be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13b5120cf81b12b25f3e21faa06f0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc814b17934e0211cbaf1153e81b03fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043ff57c33f5bb7cffc2c2b2304a7a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b352fc93d370a81552a5ceff788b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0b9860002ea80c8c75fa325786f6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e98a4aeb67bdfca50158fb01530c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c3873bc291c8644eee64cf8bd3fbc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e1444d4fc532d1d263d60305fa80b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318110ac7af4750f3c8c85448a0db4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfd4330dae283975d4ffd8cd9c39e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254e01dfa4f8fa313e90436adea0def44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bbf6c724af27eb2a21e1776bd9ffc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3444b7d79ae2a003af974b680a79cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e54dd57d8320a4004a7ab0765f15647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84115c1fea627f1c7117dfd745d5ff148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c6135e89bd7e5afe17bf598757b7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5221f9e87a8b2631ea24de570713950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d01d02ae46392982130ef2f2172e3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73fe5db640188ca55fe4ea539c644f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2502b60a29ebd5a9c6247ef9d9b0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6af4fd0e12ab39af31fd695abfe8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd61415fef9ecf2375375b90b4a55db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a1cb50cb7bce802a9b88d76bcbede56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bfce301c0bf526175220f33d90f6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d759f5b8463cda869ffe9a1a61b9d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f570d228743676187ae14d05dfa6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a0ebf85a80e0f2b15c8f5257be12160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ad42fc30728086b563c06da4a2b3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa675bc0dc36f053da3b16a53c2d68062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a39ec97022b47324d7fdc47e7cf5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04c3923cd94a7daf341bd2f10a59c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6b89d4f88c4bb978678c6fb03c8ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a819dfc53f49f847c72edc5dbf70d7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e48a140cb265c760ac7ac5bbad66a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410b829f68726e1add1ad23223721a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6df05acc19af6576d2af4134d3bf8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffb6e2f604db564c9dd5042ed5c11a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935a6619fe2f6744848bc7ebde7ec5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e6f647ff4383fc96e411d3ef9b34a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d6edcd153646da8803e628dd769e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bbbc586a373b6b0645c7ca02deec874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dba7b68b347c72301c6560b9e748775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6373e568e826d7c0133322a072f48bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a4c68370b8c879255ce6ccb946d3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e40742430552e7babef3e4d188833478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a1d1693748ce6b052d49d2611f7a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8b35f59db7d60750d1a3b009cfd9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57890e5c7eef8e9ec2ee03b82df89281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1d2a54768fd1684bfddcddc4ca37a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65ae2e7f7d4a1969e7f9557a17334a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59973a96f2b57b895c172a72ad26ded84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bad05e1f77ac4e70a30f7f57ac4b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58ad012c04ca37679c3e97113627f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f13e190d1dbd87b8f0986677079d9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a25aa36479c53cd5889f6e6ab93a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56219aa205e77bc631a5b85211e5d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87696e4b641fba113e789a941e0a77bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45858a7abbf6d97f94da45637e0e4c0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0040cda506cd7850da7ecb596c95092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c583431a63723c3d4d8c709fc4a2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1506549d0b638029564f10e01df05594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a41cca2d42f476fd53550cb95ab0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec11573eb00c965ce56f1c42bcb69296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb87cd725e1a4df25e1cc6ba69ae36f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57af84d78d30bee2bf087c35a739b5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833512d7eec2bb24b16db290d3e29a9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375ef806cb7fbd397b1824f91bacd53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fee7b274e10058744a4e3e1c558ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bfcde162f6107bdef631aa9218fa2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720a692db1ea646a9d09756a35d2031103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625100f0a4f57253c52ebb463d264a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d376717741fdfe96db9e33e501c0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338dbbd83379ad86499d1533388adf3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712ee1aad5a54dd931571c2de964708107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f3c841745e2af9d850d1be41501ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b32b66b574f43339687d8ea5dccd81109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b5e98d556d0e11b7655ecff9786c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e49cc6b420c2e4100c81eb4c43809111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd3d90f2f9d592f172a70f4ef81707112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfb085f41aca8c75fb4c3dadcac722113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3988cab2fbcea33e55a2388c4f083114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce768632f527da36155734b33196d55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d5031637befb71af002e3c909834b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876b67ab9edb94de48c7bc873ee660e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580dc986ded00550edb3f2087a5dbfe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fb8543c9171f3d84c6d110141d6b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c2f6237ceb386eb92657a4dcdd948120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc18ec92b07f26e288b7783488e1cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdab4f31456b7843f5b8bad6316b41122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523c2c454156dcf0500c37cec8e2a29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f55b17520c9929d4005a90418cfe3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904b8c339dd85d8c4999105572e7830125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebbea722244900e91a3500cbbbad0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400e67109411baeac293414651db733127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668fbfedd5c0b6a52ce24c73b7d24f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580d73233ec75df2ab033cdbcf5d9a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad5a8012e18fb8962179b57f889b3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d210bd66b2795881691c431a21b9289131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f141baecc2d776faa9855d42269d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe18d13df316f57b9a2f8e0356ec2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721546768b5a04cbdcc80d3154b757e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdf74a115a96624e1486046af79744135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91951f35faf95fa791f08cf7ac66183a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cee2ac909398bb995dcf9db75da8ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501261cf4ab233f50d1514fc822aabf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85caa85881275cf4368f36e5615b6cb9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa65d993f582355c61fed2c7e337c37140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ba1f883ff562ffcf340140cca6df0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3eb6ccbf4c026388b1e5ee65f32ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92de0b8fabb8cf5db557afdbe6e8d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a32e84dca052c69fcdefdf0dddfee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf1678bdae52232f54ad8b05e5e33c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce4604ce2efa05a4ae2bc21a3301d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee3c5020f63d59a6b73b01be8a9bbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118e3e635f2a555c189084919cecc89148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc00ab1c0225823dfecff1a0269c485149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530ab911adecaccbf166acdeee2d937150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1beaebad8f557554bae3655cbfdbd9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f745df1e7042a1f923f8d1d05de0b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0677358990fd3607ffafbe88cd2edc5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e2597b511c97060ffaeb15a34bdc9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af759b1c56612689689acd7e18e19e89155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b850458764fad46249ecefa20520d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940aecd6e7887eb8b2311442f7b93f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0c8cd80a3056470e1b908a50af26b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45be562dffd023d8c5bc6c612613b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc2c64d5ae6836b53541e61123cb05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada460ca724a2d5fef1c108b09f26e0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88135cc5c082dc8a6a0448cbe33e992162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319939600c774111166348ce89264c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526a7061f3b25ed1f1be77427f6b1f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc633ee5809b43b1d6bbdc65903e7d6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588af54fac4fb0bbd9b9f2e64b38c49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a40577cdbf56be0023ccdedae10ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedbd0689fd92e3c6e35f6b344cb41b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e9cdb20ad6474ebfddc02db4a2e1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2973539e93648905bffdcdf250845170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518fc494973d94ef962923e21b9a84a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07092c5be71370a552d04ada8b0f3120172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b92f88a5bcb8fa09fc2dd509daba9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9599fa804abdef40ebf17796b33237c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b0b592495a97a4df5f1cf7d1d7825175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2522ce7fcc4017535291a110afb6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5390409c850ffae858b421182526ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a56d03ca6d76d1a6285e037a7e832178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592770ffe60dbba939350b9d1cc0a9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8beabb898a538fd975f7b3996436f2f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff374287d9ffe6f9d27cdb3a9a681dab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64327643c14f74bcaf23abde1a5ec957182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c629f68f988f06c79c301b08165d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b6dec699342d876e4860eac50de7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800e3ff08211d05825eeadaa71f13c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f331ea37d3a9dda624452cd9db837186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e748c3fbc02686015dc10964a684533187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85403fd70a892e00db1c692c8c97dad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0156eb21c21ce6bc49b2a06cf1d62e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec391ea755c1f25de832573927b0b99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ea865b221a4bf2d76765571a84c75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4061cd88e6ddc8bb53f84c000dc18192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef46ec28af68cfe89ca4a56087d2c02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fbd456e20cec478a7a03a8c18ad55194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153244d7b1d46312e36f102575a0b952195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e557dd82e942add0aeb32a5221bc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee17eb301fe6bb9838e1ee36d8f695197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e959ae7111fdb65644dee8c87aa4aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357b73f277281f97a4a51ec09f83eec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cab90d22b6678650a26803f92abf40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4c129c063e49b7ad2b1cf9d8369fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397d705c939189b3031b1df10702713202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd924188506b4b8ace686401a1592b0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f3e0035ac85a491ea7c59e9d034cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491046364ec75cbb8e133d961c7e674205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99801f43c7be38c8ee04f8ff7e892a53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426dfcfbf86930a34f9d870be74a7cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4e9e64c61dd5903b5edcfa58c7949208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f3247d92ae4d0cc5f139f721c8024209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571968528a659b2684a17abcb83e5a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90080f169b7a7f85c2505887a52d0058211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b6a4a94554eb721d337c054830422212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df358ec2de5ca90e9e64e9928f33a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd003e7e5ccb858320aee988f1188c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bf8345a7e65ea7361120d1407b517215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b463211fde79a85a6d5a1f18371f575216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e679231d96d0e4333bc8f52995fca6d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf73b3b57639fd8702bd7e9354223b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dad7b41df2efae56ab87c4e067dc19219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cdb0551b7eb99816f12cfd7a178e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd6b2b22c0c00b24445b3a7cf10a1a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb389a71bfee4d4f208878f95630f16222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b709e574a8a752797bbb07b24ac00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d846bd3b95c3f9e07a0ec278b62267e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8307226c300844bd851d9c12319a73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fb72380797314ecdbb6784b19b4ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7940f094ce006a95029ac08d52109227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627707c3bb2325e9451d0a65175899eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c192c6c0e7c0a5223e79b1c0395ac8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4459e4050ac4b9a62635fbe82f03cea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c99df69a1fd9ea662825813c108d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f44a6c1b2524ceb9fcbbf6aca493ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1526465f944fdd91d999ae5586e51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133f283a1a375aa3e69571e17cea7e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86d1a182c5b142a27ade67a63d89a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdc2b7ac1d6e4b4717ed0bb9443942236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c122ced09be0c07f969f799dff8fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b703982e515f7ccb945d7a1b92cbf07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99845d97c9c877b6be17c3159df6cd38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57784541c54f6625a266f734a0e13d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284453c12e306d6753c3373789ff2a84241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4249da7bb4a235721ce1ca913ea7c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a2328de04780644cbea03d98c65da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8515760e900f8d73beeb0bf0debbd0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784973069c410f2aa3d811c69162f96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edb1e28313591d841bfdca8513da7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92375a197658cea2a18a87df23163308247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b517940a9f18f551b4690a907c3572248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fa92af240858cbb0d91a930c45a92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b3731f786fe33a716321ce9d80d97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e023712db889136fd627cd1a8e4f1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e6a024498c7367cd7c02df9a81903252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa413bc4a95b35894e010d509e23ee90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daabc4d7848efa8be25efdd1917f644254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb73d8be7152e169fc4eb1d450efce1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fb1ed423191fa8b4c58fc4c14b7a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7724aa4aa1cf0c31a20c19d41b633f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91931694c075224968b82bab09429fb2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289927f3ebfdea750b40ac0e694dfbae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594cffe92b6cf49094b4ca1330cd318260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc970ed1603c7e95cba2f962ee4ee2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284ab9b4f5c751d026fe12db1ee1a47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda3865918fee657963a29f16c3f9d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2582ed68759bba7550df4a2099389264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dbe368b5ccf58176ce13c381627c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d8a9d289c5c539cf63e31935d3889266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237590ea58798fcaf4e4c2b2f14ac7eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc655c7944205224045cc349ebd8421268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b421270b743e86bf974eed6f16c3c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bb1c5bbd2d9ade92fa51720f3a601270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff776b5b35fd5eb63a9d642cb411d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c27b4d4074e83f8e0f645e44fe967272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c199cf666b09387000a150f971ed52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765e50cf7b753b8ad6dc4130387026a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0b239c3154e7614d789f3153b6cdc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a04c8dc1a5549a3d38e5469ef04e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7e9f276fd99643ed59b5720e99092277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec116222c6c388148a9407d21bd55b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd960a446ff2e0187110b857f83c7364279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358c0e2ebe70219a7b987e443f103e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13926bdf5c33f4ae8a6f6de7ef65bdc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e552a5830491b440f815b755607442282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3a7d940ed0589150b7d6bc89bdb78283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a85920e6344e725cbd5cf2bbdf6b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fce95dc5a30e741bc88e677e4dd84f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12582f094ea8e7a6bf61ceee13c5495286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840de2544f0c295f068505b8bb31c5c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09130a3b850bc8f21b10819b304e075e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71608b3951c7e772ec5d364dc0130a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef684ac2c3c47c6eef4dd790e9aa8a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684d789e07660791c0432b7f1e4fd4c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818c33e9f386b52d7e3607acf77b210292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da1be6c7df0596dc394d05b8376cfd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bd3c62577dc0c6c11dd74d5461d6b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792bff478eac2b76bcdad6eb735d3f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e9b33f4d40d292925462518b31bf6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc403dcc1bf4c18400f1ac67aa7ad5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056a23dfb80114fe335344324b2959b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af3aeac1009b1b0fae84ea85beecef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60e2728ff7210b4a5d321af1b67447300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90687974e48f69742ff175721685b504301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f89d8d9f2680cbba25da404787f0ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83216c5b869f80f9ebfa70a4f4e8a8b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f0d08112961daa5d6c7037ef2cb4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6d2a9493c4de7f2b3dfeb5a41d62c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdce4e35ebc9fd82d205732602fba06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591fadea0fefb28848c42a0dfcba586307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72811781780ce087f97bab90ebe90cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21800dcda770df40a24d1396e8dc53a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c391d7d3fa0fe5628c8e427eca9fa5f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1355d93fef25889f80c881b9d1efe5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3b0e6750a02548c9ff918a988e511312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316da73f4161c13d0fc0f6fb209a11a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733a46a1e97edb2df3e3edacc400a88314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9f8d95f3f463f1cfce97b655ded54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c101d201b48d02ca15cdff5ab4cee8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ce7ba077dd5b0dd7efa6d6782a519317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23acae4d69db633a303a198aee86a59318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5f5e8e22dee238e96339582f4665c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b73fb7a2a2b7130b2687101c32230320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57475efe7ba5b0cb979208f1e483fc9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267b3440897ec5f6a631b7b48f20dff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e666a7e145634bb4263fec57ffd2212323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbda45969b95d41bc03eab4277db25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a546cac9011d39f702dff49490687d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328184380748cf57e61c02a44d05f8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73eff4a897495bcd52b9a5a81d9877c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7360c0f53c5cd54e37fc5cddd77dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0004ba112fe434c2dc7b1dc0c741c64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce4255b256eb9c41e4d743a5747de4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd4b0b2beb174d4a9fad89117d6101331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fd88c506d80715933f42048466221332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad0c8ae40a3423dec05c5a3745fec9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f003dda61c26dfbdffc795e1154d36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c46df7184867731be72fb40639537335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2d20f0aa67bf48c3dc3dc770913fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e27d0a42db55a2563a1b5eac75612d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216261fc64337fc3819edcf1ddf17ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67c1cf53345ecbdefd5e6e027eb389339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab266ae5cfeb93d05bf40e8fede693340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92cea88b428a245f4743c7a5039f0d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08dbf2480e6e2a3bbfe698d5a2c624342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d4e916a1ce8597b0b9480a228e4ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6fbd09cf4b70f95c2053416f36c66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea340d94344b650b73d219e36e5316345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bb9821bda7932f56c7dd5902d6b68346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c800cd542bc2b9c1f74fd706d35a4f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d2b6cd85d6447d1337711b2e8898b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56697459060000ab82d28cfe084a6ec4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffbb12a096a07b4a6d1898c9a92259350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05815651bdf8ea7a445ac8faa81517351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b21b3e1154d9d09a2d93944908ae92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdb504a8fd5e88f12dfb65c77c9878353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327ade5da06ff9a2898bbbe5bb5911c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806379e65a97e83555ee251eb0bfd72e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fc50c96da980fe4af190b9781a604356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a545b9cbce6060342f1ff0c48f0f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784315998054fc5990abca09dba7183358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5974d7604c991c857b7d106451e744359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e452373e98090c1d854ac2796a6b8f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13c6d5423b1d4e5611a0e09e85e960361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff043f276d45dfc7338d5eace97887362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a84db900aba202b5b1e1df0e9620b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c99b079fd8d861274dc6eac63aa4a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e4124a7d10d22c6e28970a0e84ed2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1f5a484e09e8490d079d2847b205d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cf73b85072849638a4b7e9d6826ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75f4635f28c7903d44d920f1df7845368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a7ab49e46c25223c541534d816cfa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d2775e29a587b873c86f62577331f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b839d0e844c8133f055d7d104d75ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208cff46009db2d22597391ebfdd415372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef05cc501e22783380f58ff744f8d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1ac7a803ece17f14c67617eaa2fee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d89cbd68d6af7c8c3acc3023fbe2ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870d65895e6e54d8f8df9145136a53f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf356dfe28df5dc7c8e9355ad11f0d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038f2baba43b07be9d9a303fe442a53378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decf6865c3d8edd16d0bc08643d6180379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1afdc8670049655740754f7453acc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849132311498a0f6c3cb54f7d7801e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a238d7670e29efbc1868a7dfef37870382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2047887ed69dfee1037e7973533fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7313c259662e3fb84881b3c4f5e709384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa57fb70557c22a3f722bc40fa2c057385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359fb89c6ca9c6ebc43329b6535bc64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9210476d4fa4aa0c94ed6af889c66d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08c83a5fb6277bee5da121e4b9489b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01890b39193bce9b26c422262356ec03389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51561ea3cc4e1dcfe009590b710d448390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5a96634030e148313b9a94fdb357b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46bf9df2275b8023d38caca446feae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e79c5f962059f41063665a144ab6a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a89a3514b56187e1a4d553b856701394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb25f753fd4d083f894b53496f7b11395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5924a005cd02f79d8c8f26236e7f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64b4a27663bbb6c659996fb85c0fd2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7aaccb271fe9ab9f465edca8340918398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5264ace6ed5740de46628bc61f09f5c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616cfa288aa203d1c6dcef00fc48b92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681d47b71e7c687e609df9f9e73ac11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0243203d75433a87daf7d32bad17b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078edee4da31f53d1af9028e78c54b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1867539f2dadb1d019fd6838bd2c9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166ae7db74a279bc0bd24ad45d0111a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a0c9f9dfcbfa294af0a0e0ca5fcde406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65384419fe8096e26fe0fa68c2d7ef2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eac794f4150d6185846ee8c11bd3f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5e156767441bf31d6c7b6c8f06de8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe4386d666ad97b46ec0e3dc40253b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b969386a3db52ed54220ed09fb14f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f571a6af1b57c62de569c69f333391e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146b6b1b0c4cab2bf5bacd6abfc0cf5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964ef038774c6eabcccc7d3fbf58836414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e116591f0e1b240c55ec670d855010f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffd476f9756debce4ab98816c38adc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c297fbe4824a92e30562df7953e6c04417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76684f9e8bcdefba1d7995ddb2b45d75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de211d15403044c3e194668f6efacf9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c05729b0a56514566ca51e44257ba2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c962803823b5da803a41239533765d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb47074095d681650f01bae8478b31e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69c90f0cce7847829d241447493aa8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69ba7155bbd0c8c46eaffdb6559def424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec7a2d332a8b490759068025def2b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647a5e39f91bf8ed5d29a1fa640b9c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc60a7af746e44735674a3eca43d54427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae86d9d201cf3370f9079c34ac2f30e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5cc1249c7c56dc2cfbf0adc9047a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644105d33f092e127bddd2ba0051ce2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c9a52a1114fde73fce24deac18f59431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946eea809ee75a6f386bb216fce3881b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed46a8bdc9890676aa607708e777ec4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28400a4b0fa77263a43886796d8dad9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cb93ec0d23dfa24f405b75c1a7e7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd61fca460d100fd90ca6c328d5af73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765516f34912444839306c5b7ac0c1d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88968385829de9dfc819bae335b9b5e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f4e595d5a10475a86d4b7e0aa9deb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f312b0ec3dce911d4168b37444db89f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c57015813f8a1c08c8b1df5b82235c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c42ea9505c1f0e520837118930234442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfa1f9e751d0957043c06cf4ae484c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459004e7cc45a15b9ffde5c7900418e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1674d29234dcd955ee2d9bcd1efdf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b372978154c56d6227530bef833d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e806b27a8eea823e854f77270c7686447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ba351759b0774150a98e63631d67a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b160441649f69fe11e20cfd1da2358c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be184309f3a3bc97d63785528089c59450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0275da99035b4bacd435a4c0833933451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b35673a25daaa7cfc95bacf056c0e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b215d1159cb15da363035b0f4cabeb8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31060f7faf49b73035ad3402586e4869454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bea98c8143337a6d387641b75bfc5d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf059ca7a0cdb395a832f038b17d61456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798540175ee593a40eefb6bc2576634457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56aa8eed09404f49926117f78e97d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a1ec4f907faefbe30431c56b57b91459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b667716ea5183d58c3b943e0fc5b767460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b8b7c5a13883de263ec4de0f11aeb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c72cb464cb7bd990cd7528a7d33973462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3a704b01404f8ffdb96809d31ce39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4b12e12be9c3fd5495404bfe35825464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5ce72d10d71731ff33e5a8ede4c35465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d1495d1433a5a4e6e399b6b3e21cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a378f360886e0136ed0ce61f78b1c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72498259486b1d701eb401601fee1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05543499686411abbed3e8301d1c6c27469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3833ff63f9b741af03aea88aeba31b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236576f8f51be9e6962824f55c6ce060471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea6b1afd36068965d729c1cf68cce3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a06cbf8809e4210c9ce7989b7b705d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e72b8ea0fe515e0846e11da92a3a5c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206598fea0f9eb89d79acae2534e4d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821b5e7b6cfe190c78d8b4d9928e013476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd18eeae270b5aa3ef9d49bc12448d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574333442566cce6a5c268b06cbaf274478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626172e1ac218cafa1cbd48963623df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d170103689c78a8dba93d04af706ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd287f5667a4879617c3b592f2ea537481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76986df414b01586260abeed2c8daaa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d8128c9184c9ec1b3a8dfd9022390483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499e7766a4778e0670f25e3fc77b501484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa429b58fd6af941dd42f8c30542a074485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0263d634c7cfaab31c8498418fc09486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fe723a3fa1d942cf5274af20a3818487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f6ac469a0afd3aa6b86504c0e56d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e49baf5016aed65d1dcee98ba081dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00e278adaeba30219bcfedc5727974490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bef3e8bdba4580c48a5bdcd21d298e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640222b23f134a38b9b774ff8d06904492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63ea57fea724253d8e307acd2b04d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0979074aa8044886c112152ea0d1952494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1875621112b09fa97f62a74e0b2021495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17103a73083b8b0c7ab5aa48b1e3286496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac0180c070f87cb2bb0cc5e785e889497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e94c3ceed547b75915f5f401d430b3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b67fccc56eaf1af457c3db222c19a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75572c7da9e73f8dea44f69f698022a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f66f1f28ae3583d4242e9cba39eaa7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9eb3f580ba2e9d66fa5d1a4260715502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8a3859a5317ed4bfbeed11d887bd4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac3fe2986427ab475449977a0ce5ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e52fb818fafdce0ac3d7f297eee780505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e1bc91c42bddb5eac22e9f87fc85c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96760cda102df4e9cd82bf1fc06468507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cd6293d90e51516af2767814148ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14561efab76e760bae4c2238b4242a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2c6bc0272365d42516d6ed1232886510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1c6be97b3eceed64861cacd89d09a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d12043b2fc85bd88c42424522f246512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a25a14fc0b48b72692e0fce8d2cf2e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ac239962019852813fa21f08f5ab2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c8de26b4a870330a9c881c41fc080515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463c074128a0c93280a988413973412516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5567291d55ae2d2839433e112b873f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0951c0a42d2d483fabb3697dbaa6bc8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27f73b5939804e772578d288ac04e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c6a2ab7ed1441233953e1d6fa3681520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63a29c9d2b067d0728d42814ea69c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3ce4facef77d5f30ca0b77f727e1b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65274e2a5c576fba9d94e44482114363523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91208e2664bbab29cc79dbb6c382e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3f0c0cb4b913dd627c73d314984bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa09d3dd4b01388fa8ee5a6501ba36a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a126fd7917dac0f1c79acff56267fd6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc603051058ed3f0c74eb5336d8ab2af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7773a62e640d21efccd5ed3da9163529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a2ed47ab429fd454684cf49f6c221530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eeae2f69d1561a52b75125562efe80531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3018d395cebe833cf873a1405b8e35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160eb6a843a7b52c889565796a0e3d2e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd1dba3ee193567a04fd59b10ec60a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3149b2b5c357b646a21d8f91025bddc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac41db8acbfbda0111bf686c6ae1ae8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bab0c1d4d4f4b03d04229dcab7e0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae132e9599f2029eaf59667be14181f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48365a0dafdbf214111a25c9b6ffd0d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dae00c03f313eb248ca7a8ba228d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fabe1c167c544120a758fd959bfeb2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fddf07d02ab30ab185a3b1bc287ba7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e6c3fca7eefd6308f34a9c0464dc7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0d7be9a918dedcd829c38a66854ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16eacd4d58e1f411013370cd9bdfb40545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf4f558f3a4f53ff3dbc17d931fc9b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f680b36867982257e60d63713802895547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e6f1e249224599651b2fb7012abc5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17219ebd77e8cd7dffdd6637e9ec3f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d738f87c8f4f5c63a4cb04fdd99cd2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb789a8fc21daeac63942b0968de48d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee09d63d33e97f85fdfb58342890536552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319156531b2b56d4fc4cfeedd0e911d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d15c58107caf18b9d8c0dd0a2a1fb8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d5933ba210fc7cc158db69de195a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af277eee729f491e27d8d331bdcf52556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2c41efed1c48c981b577d9cc80d9b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397a38a86d083a60115d31e497bb827558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fb8844111411b6aaccb8e36ab21ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb39043a2212b7fe63b277b62aa0f58560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1d38c4c1fd32bc6ae1896a9d772a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbad839223b8ec1a4e555edf8665bc3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bde846b8feb01dce73f15015eca110563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff2f56266497c75ce57ea871cc58f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f079f8740c08ef88e6a07a519fa2c64565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b6c351ed9a55f27d4843a0f035fc0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2565f2baddda8f511c84a93c73dcea1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b3e8f3625ed9a36d3a6e86b5edbed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd971304ba0a6e9d284bfcf1162cd6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81af21e88871ed58ea879b1f39e4760570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd90deb9291449f93b78cb5263d0d8b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bb9abdfc7c9c68c4d582e7f9c17b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0835e83bf8548dcdf9b9fb7011c11a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a673d31f1c7f90eb29038f24e24144574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f36b79e8451a3c222903f5d78428db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef9eeb925d1c51db145d7298485559576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102abc9d8cab676a51f21d6c05c874c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6d20f16f1ebab49fc596a36690e78578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30279bdf3b5004f2fe8b53df0fbe73579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fb2d4d0531922fb410cfdd8dba9fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250959347ad958cb738f1cfa32ebcfd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a327f43d0b5337fe2dfcec68ffa00582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9adf9032087edc37627cb8cf2a97a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c6fb0d2feb397df8d3114a977dc82584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19307a4309a4fb9434a22923f3255af3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecfd988c009645ee62042907e96c54586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f342dd1f9072144d114613aaef8fb7e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86192645879b204b190f4f6aec6ea1a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20811bf59a0c6982b8f51272b98bb385589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4723ba0ce91de70dddbf9cb05f350590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28998eec72abf86f8c4d760679d49e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af02b0feef3bac9e5bb8e340818154592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3d7478a33a7340949b9f2c1d62807593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e920db7a93cf88550164c74c2a6e78a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df9dddca36ab492c019db9b0a162a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2dbf2778bace80ee1e05103255cbf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524ae193f7f0c75b0325f6b1b6ea466597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bb81ed532a1c962ca45d4ad33ce32598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b83e3b21415aae284d021992214efe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f895041d52f042d812c221bab070d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dff0d2567f8c41db299fe4310cce0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72846cab9bdf2daeded29c5f2bf4d461602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cb2210b2c0d5e59f0a159009176da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23aaa26effe29cf43005f72c40902e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4cfa9fe33ac2ece4942015675b3f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f9feb7f21d090da5236d443106793606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d7d25d5e75758166d2cca5c6c7fa5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db7eba6eac410ca68b9025bf5bc873608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b6b8e1741902f494e0b3fa6062328609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be763d67616c3a8b5cd57c494f9443610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487b19c69d87c8bbbc813ab5560ac43611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe082a46200b527bae58185d793c88a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88922eccdaebf8edf85d0c3317683def613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901a8bf9a4e22d1b7f3a7771acd201e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff17a73cd28c347126d694b26a03be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a76a474a3ff6e724844154a6c8818d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b4b6c37951504d29110837385960f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5dd1ef712b8d386e5c936be59116c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75585f6b63cad9e3133ab0b44356b798619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21755db5aa68fe560d5c922870b272d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa3e59f962dbe41dbc8c63ea547421621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a737c2354e91721395555aca2f131622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2f2c47caf8de1a729e49acfaf0ce2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b320491b6abd2d0d0931a698f93fd5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c352256846cdb976cb55289e0abf55a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d94e527a143b204f3549d18d49405626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd92d7c035fec136aa63fef284084f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc586374d681c4bec0dcdfae55b077628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddac624fbad93aaf5abfd6a4b4bc7c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008c9fdc2969c1ad28864ce1210e35d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83de04b1343522e8cd8119467c11f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a2cef2054a08707fefc65e6d9b99d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a4352f5ef84ddbd46b6e2b38677c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fe44ec6463e4977fa305d897d3bc6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12f589ca694a94750dd414c5f51c8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629a4667fadcb74da72b624bfaf587b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feca216d0aba975607841683a5a884e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe509c72dcbe36fb22cb2ddbd6b5d24638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627ff49e0920d14861f0ed395f9a5fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96f731d1e5e94c4fd8d25386a36b05640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b1b72a439dc419495aa99ea52ddcf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3f719e7938db1f1b02ede7e76376d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce611e0db912831c967d50578c47e15643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae071504b6fc1b5eb1acb9c9ef88f53644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe0a45bea6ee413a2eef539511b16a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28bf268ff43d3465197c23cd4d9aee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd927ed7d011606f12baaccb61a0156647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49c1ebf6644d39de621ba7473b79c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132af7b9a5df966a2cfba71110230cbf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f484a90948aee02ab1e8eae55b5e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85311c1a8ea85126593d9ca04e97dda1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989e1308c0ad3aa2c2a3c9a75b4843f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ba6a05cb08c8c200cbce724e54130653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186bd1aea4793b59983262c789c9f56654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5d29104388ac803a14fd3c98b71be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85c680f926e5f67ce0806d3340208f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d140319b181feaf34ed3d0f375f7747657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250402234b21684e9e663014e84d0489658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f2e0a66b788c146f06929d70e2a3e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe4281d9f40a4d80a6344e63110af3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38c207d18936963a1dd4186cec0fec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae08c4ea598d0ac4329b8ba374b70c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd83e9debb3e5132a70bb5128c69103663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b225bea1ebcd4190106a6411576cca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f145ca0adc53dbae1932df4c05ad8f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c26701b764f2ac7a08a6bd375d336d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a896fe85480e961728d4767db230a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78060aa5b06aff8fa1eff29f0f420d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489eb6ba713025a3bcfbbba1242a61ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a7f4aee1b23eb113c1f0577ff7775670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c83518edfc82d70f9b6860afc70d0b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837bf6665e5e7660edf47d72b7538c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f52d4e1557b89838b6b05ab8b99d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba554536573405a0e20a9a31d80b66674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94d8af2e878424eabc56ee2989fbbb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c51b16a8b9ca45c89355265c0ea0c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16792d5ad67630e658f9f0cc56a1ac23677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618b37c26fd1f82197b2de4416872d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04003ab11e775fd1b7a2386a232c4a23679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d83c59fd9038012f7debe8c1c6809680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55147dc58f59ca1e6f9d529fce1bd1e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cb16c37be17a254124ddaf1869691682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae6c55a22ca82562f71775b47934e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5d0798609c685fbac0cf45e36c15a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d427c896fc055bbeb41fe81a8a222685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad7ab4ffc4a524ae110b68d0f03747686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c2440326dbfd2669dd01609b6aed7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316011a1b424769b758f14c0c0cb97e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35460f9e44ff3e60ddc3538ccd3c312e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56aa3aff763ca75407bef6b64668d08690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfb349791ab4d024b78ff2494f053f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460359ef7d92c8f3a90a09efa5a19db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964510185f7a23e0f41aef3ac693faae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c2027efc4489db892dc63739672d8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dec4fc1a90da06f3dd6fd791e6e18695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a50c463806ae092368ae3e2ffdfaa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa1f1cae4b701f02fd68dfa2f6cea1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913fe70133b5fcf819adeabf9765e54698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4c09028db4363fdfe7cd2698093d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd34fc9b9c8ed4ad2f3edb2a738b9df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46576f8d4fc4c53bf93ca13498f3354701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a664bfae67f5c0744d436b54cb424702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab27486510a4f600633abfa99385e18703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69a2eac1fe249283aeaf8f8fc707f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207359b633bcec81a0d9d2babcf43e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdf1ed8485dd5efadcf7bde410cabf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ff1c458a663c323889edd0ed77a17707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b6e2ac237aa091ea3423781312ee6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eded7f5df03c3012df2ea5dd56edbab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181e43bfb77a3a4aaf9975cd14991d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a0486e8d2169d570d6b67e14944ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9227915069500bcecef2c5f86dd876e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ea18c7d9791ab5c51fa45c09c8102713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ac6c386f7f655fc84887d362e162d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2242e19621aa31bc9904a07243496715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a851869d134fb6cc908e63d0c9f0e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2903d068e620dc1fe7ecb155dfebe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761ff898cffb350c4266f8b5da80749718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52c1fa5b9f0e62dd1d6d97d284cca7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99ee8ddb9418d09841a824a49efa4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b266c034abc96d20dff6f0d1bf7ff05721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4f2705e3708666c283d14e95e9e4e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531ac4cf4ef9cd23f7bd10de24827fc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17f5a98e193c02d4f1d1659ea8d351724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a55ae8bd0f15032f87768e2b0b94c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec988638420622c247a5ce733905ad6f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952632a348297de6f2665fc85f77848727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c56413d27f3896ca587baf0fc12bf2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945bf219b6ea30015e7b174c7244595729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf042c78610bc95dbeceab4873b146730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508c72ca23f6296c14a0fa1c32826f2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11daced5c9baee54f487165f5c807a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcf52883db932ae4b07bb4a89357d0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db157ddfb7fea42649addb4b862c5b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fac0d1af4dab77b08101df35e4f07735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096157dc20f8b8108d0a718a88860daa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3357d4b192a5510075ade0b25b907737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b6601b509d33333209f1b3250e018738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641082786ca2a661f41ded6b783f00a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcb3e4a58e508f1977b38e167e9b16740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f939a838231782a77fd075439e85cde741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe269d3e09bcc3047ac9b6004a707a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30e2e1de643bdff84c877779e677bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b15c6ed428b51b004b1fa5f735c7ce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050b6f0c3adcaebd8d4c7da92c2815a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0110f90b4f0d085179ae4dfc365d575746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ada9c931b694edf940ecc61487f8b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8573751feb268da7be72b0f9b29c0a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2af0547601bb3a1bfb30a22020e94749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae0affacf6fd25fd407fa24281797a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7bc71e8cd35af46f8931a35d1dda6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ea007b021ff124e49d7b2eddc20f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a68e45c145237f73abfc7bd989168e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213d9b63484db1edf751b410ab36613754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232fa0d946000ebc00a51cb60ebadb2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c30002d1ce9bf0e6ff8862b5ac80b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd04d3a999b142615a7b5fbe205a0c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170724bc8db9eaba18e5180499218664758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16640248e577aed791858661e2fc96ae759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>