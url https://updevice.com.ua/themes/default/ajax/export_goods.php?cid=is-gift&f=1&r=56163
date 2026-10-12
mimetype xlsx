--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa3413a2604f55f5d030da013c73831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bca23fb56217ffe2f1663e3705f0692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75747ea9c9340d0ae37664bf62e3ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205655c126f3d4c443d19d01aaaf1704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d9fe4959563c8cb0c0d13d2013a9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4312829b07db439a4be4975a4c4bb276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612159035ec8a5c275e18055e7eb953d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64149dfa9f79cde93b09ea298905223b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5fe551a7207d2c2da377f5801ac339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7e8507e29df73c99c51062b89455710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b834d814ea888d900326301e15d6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049feae92dbfb8f4d95843d98538cef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a6ad3bb68107df06d00a55edf3ea213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345de2e0136f73f5e848cc20dc618b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015d7475c318df29778092c48e9229e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd8f7f93546250f8fbfbf6e6bb163616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7886cd75e26361affc2ad4301d8c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8192301abb7b7325f07f6fb7c8ccc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185126e8d3243a204408d445084989319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd29dd35603f435227a91d02189bc0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c0fe384be134121367a3eb2f25bc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d11bc648624b3d84d9245ebd8ad0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5adb092ea668b41dff79c746636dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c99e35ed1cc15eec52cdd9cd13a3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d1d27226300f5372c93b2417abd8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ed3b8dc9153d78ded7179d318743e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8ad4c6fde8ecc64db3570bbe20f4127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376bf87be71031c309c252ecf50f86d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1033a05fc44ab2f44d6129d44368a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5338fc12eb9b7252ce1da919c711730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9999bb06979c519b7c7cfede41548b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b61d5f8b3735f0edd784d5f1c1d04532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358231960f80af7491811130fe0338733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420741600c91de0dbb34cf21707b8cc934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25584a7b9903f448ba4fef72f3707e2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c347731f6cad903dde31080191a4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e65225991094990ada7d98cd0fa3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd8876f89082a5bb769dd3a88f90c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e476b5bc3a2f4c26361c2a27e7de4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478d6befccdbbf6a284df8e9456337a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a031deaa4c465d841f6bb92ec99eba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e7c4fe535d8022a9a72d71e807f3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c0198e0154fd9c3dcbd1f4c7cc02d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54763fa66aa793fc49a62175fca0b5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759af229870caf6e277a086e4b9542645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e8c67542f2f9a02848a4bd03d748546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b908e6337af32311fbbd32038992c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167598f63c1e94fffe9ed26915fafe148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04a32c324cd654025603f90f2d3ed249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5959ed84e2cf4cf5e857f0a932e3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab75bf8d47335c367bda027a8e506f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fb24eb4a29d9e50417cd8f95b5baf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6ced593a0932d44014af6d9a102fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310368f6e14a317dc217cea8ce6516054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bf7d6fceae2769cab6f7bab50693755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c0907f7ea4aa4572e68e3cee5ecf056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb5e3fba248f2b7db2d8604541978d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8c80f994c0bf3570b135dbc5fa17d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e4b1ba66b9c4842c8f95cf99b238159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22b71625c6a93f6f6df7b11bcd3ff660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0d5f16f86e75bf283bbca42591bf661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00414d38cc16c8355dae6cdeaaba5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044b2d1f08b17ffee14bdcf0b740ec763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e56b5ea69fda2b96850e0f1560538664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb93fa1b701bbdb502392f9b84f8cb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e97746efa9a9bc0a483df69adf4f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5e3aaaed2a3f613c9d9ae48c3b80767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0aa851b03cdc9f5e98b61c797662568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf60d8d77e8f045f27de0a42cd30a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72442b51ac8188b34ee9babc9bf65e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94891348f69a4fb42356c71ada62693271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dafd38fb92c558cfbbeebb95b05dd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c560b32715211da0f751d493e3921d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69561912c78eaba4baf41c21a8152e8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468d590bbaf6af4d365f025d400d00a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d353bea60a4bdd3764fcdb808a66076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faa768aa8571c18b2e7cd690ad877d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64553f9d567144a942507705421a4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f21a0a768d864a151be8381d9c95079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fffb932286efe94a4fa01b6737a1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489a20e077be9d332531aa65613d85f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd7de8945be82e2a8262f9925c621282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859126245695961ee02c4a884479d5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0946e1b2c337c2a6ed33195037e1da684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a39831bd249213628399c1c21664885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6329fb273793e9d844a1b9e7800c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46bd433eec63281ec1f177bcbc6dba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7928ba12a9a296f788ce2a25eea3f9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf510c83f16af0129045d21b1b17c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2097fddf1e99975142c05d3f955ac690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860e96a23084a8fd8d35d1f114a68fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337d64882afa9e4096a276ffff7bea092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b8fae4e5c5be697991ed44867e23d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f0620fd09968a94efbe58265126ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582582f04192a0dc4fd94e903f227df795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76903279a4d339aeb618db600ce0fe3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676656b9f35a4670d83fc266379751d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c95485fb6ff58c100d7aad715f0d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60371e3f431a84273101f4582aeebc0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401686b200fdad78bb6faa61f3f4f4f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2167b14a5e7393e141f71df0a4f87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291399d4ede4df2e5681f03224cff1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f40ad95b13beb0e08565097edd6e2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aeb0650f27d8702684a315d93ec475104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b0e22bf7df21812a7e1b8a9dea808105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bdc29ad7958b508f31f4865d8d7f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea284c1538f559dadc0dc13baa1859107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa463509784e98af3da1c9545dbcb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d53c8570921b6c4fb555ced48c831109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ca2f389c2b910bbde30f5b59562e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ab907581f8b418c620bb9841b664d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761aa2c9c918fac6102fcd607ccbb93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084975cddeac12db6a8677b1ea93c15a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a272991bd23b8f771c334c653801b0c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62738d21819b0a0f6271114c29ff5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3127ae28a99409b8dee6279482fb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbaaa2561b13401c8fbe132bd0551f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70097a1ee053875f078ef8335f0ef81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a821ba780458ca6500a6a46143678dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b5f2004d82f42954b9b09cd506581120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642325b32d005ec7ca08bf7964085d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f3504b0febdb987f43192346ee62e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da533ef8f2676394d26d1da88359954a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6c60b11fdf740410f4d7b5faf1c66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e0e9a57a8c9bc57aa259ce6b0d76e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902451ce648bd1eb25ccd83cf26e0556126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa046692c9a225336727acf8c6bb509127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd291e2e696358a69e56248b08deb0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3a39a65c1d05ef07dd1def42c4d33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c54fbd8eefaf2207b9a266b9aeb539130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bb168325c797b3b77a398f26e619a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d21a4e70d66abb9874158aad0ae10b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddc4e797743e715adb7484cb059200133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b019f811552905ccb46bbec36ed8e91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cbe0884e7a615118f7e1ff69908fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70d2487bad4b56e29026b6fa8fc0ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1c205bcdd22aac57b16273f99f6f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0357c1a9cb7253f20d2e4fef1a52178138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3583cc501a02544c5ee8811eb64f59139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5ee32ec9d6e7f7b3a780abbd5b1a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3713cc10cce9b451c49d16bf622262141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569c650f023879aa7beae540ffece6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba737d653d5d14233aa99d7b3325e1b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa35277fe9d9247fc8fdf4b88668b28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0c960d7754982ce8937efc27204e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606b7df6dce2a5f5a79962eec12bee6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123462ceab5c2a7b08ac3aab114a5a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81122a1bafb67e87d52514d1aadd08f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe87b9c4232174382189bb85f3e90bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbd899bd8b56d15aca4a13451ad2de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9de27716b903ef0dd9fb8c2e21cda151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1bb21e22f9593a5000d96ac784b99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77527db02895c480c2834dd20dfb08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d0705f9e7a9f4fd5a44fe39979c80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf3737a879b87e2d31f9fc99936d5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834071a88280318f7ea4700a727367c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c4052d0dffb56265a89caf797e931157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4cd1320dab29ade7ec7158d024407158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c4daa16901879d66773e12babcb7a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb727918c1c7e5b67349237ac1a938f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b711761ee9edfa4efe18819699ea1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd7c79bbc337ec21b51fc7b4d1e8b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eb879fb108eac0588880dc57d5b8f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62ce67ebc5a80632afeb1f86211099164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dfd65551860e450274250910b4d2b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831ca92f429d42eeb27acb84741a053166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bb8d7505c363cb7a70dab28902f18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c574f73c7474a1ad2171bb260ecea4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbb1b95e2bc3d75d5c4246cce1121b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79166cb4a671ad433b6e32c223d2d21c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d587ab872b46aa51da217fd39b0579a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d48ca173db6fd34b2c0564d3118e7f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a868b20dc61237a14457ab03bf0e315173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71f9a27bc3c18ebd51a3950d533db2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0effbfd1d2a4cd6d42d8848e33f403f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fd0cda3332edc6d45016d7a1b21a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c45a187aad11bcef7473285faeab1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a4cc8f2730fb9712314e7fcae32c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11081b0f4a3683e17ff6505fba36f730179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34745b5af68e13e093027bf413a98a71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3bbafdb8b3618629752079caf4047181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13728256066e7933ea16a5202b9a4a03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18349f92aa075f96d24c7d3b80139f18183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375a4d89dc641831ed97d02f00410a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506dc3d1c04aa39416387d649582923185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fcc87125b468e4006dd7ecc7dca46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8b0651edf820b0f883c34a0bff95c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414608aa7921945a010315d2a98464a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11018402a9dcc5742525e2a702dcef4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4536c858f7d0737aa094563174955190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0351952bc2a8107028b48c9b33090191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a5963d0fce62cea397aef4a33aaf6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e3cc3997be493253a4d6c15716b21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81668bea4e4fe2f72198b3dd85226059194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bef7d98468671697bec3bb123c163f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7563226b06573c137317b38ef4194196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c901db25724f2ae77f68fa1a998ab35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d243069c7b051c8caf6a4435a5abaaa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ffcc571b8706946474095eb34bffd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5472783d0e5ce358c5e41fc481ff2ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807c468bbd39a1c8033c813981929a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f933d66c8dd933505b1ee418c694e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35db7d80872e52f46f63f112cfc5f54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf6837a0469b1d7292c80917fb8228204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19982ee8ec9ae052706ff04ced7a0b47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62fa7fddf9d3200a4b068461697b11206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3f002621d1b0ef7a2c8c57520a224207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eac1e90eb32b9dd4396a6d21e8a723208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2578b16643744d79871d1756e5aeb56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4152490e97f9c5f915e8f51de1d9c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3911e22d70c2242be6724bf8bc899211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88caacf77e5099ac59ee55da24485a42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd135e2270040f0c5ab0ef698c4fff95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de3a67041a5b61fe2d8b039605c019214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae33637a4928a775b3f3a19a087fee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25472191135c95c7c363b565728446b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f06d9d6f632a863bb3b5c5fac1a38c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a198efc65f7c63e07392f785e1ca4d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b6e8f5a10c195764a367cfdb8145b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbe3d95a7790e33f77b8d2e4a7fac2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f5620d22a9eeb7c660d6139f52fc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94478e325892aeb1be4135e0c99ae1a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35c3628c333b3a625860d4e099a3e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a3a94906c0337b6ce86f7dfeec030224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c101c32f2439e06b60a40d6f0f9e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f5b7905ae66dc133d74ee918ba828226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053260ecaaa4b647e2231c78daf767d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd0d0a0b7fb7cf0e45841c7a3c970d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad604bd24c8fe20b23da1a455ee1f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8732a7375faedcb3a6e335d6127976230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156de99660708cd94e2abc4ff82559d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3fca1e5fe1ddf1859f2c1817d7b36232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c0e67c0e0ce0915b680768b9c2fc6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87a4ea20104b7857e8d4cf941842fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e195bf64fdd651c9686bbf1d5d2f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9ed328c03277157ab3aa79eaa0e95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbc1b39e492c56b1ab2c1956ebeef3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a34328420b39d0336912a9fc5186f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6037b1010ed0999b39b035e0d7cd6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e95ac4d4833ad0088a2ba38889131240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a368534c270afde26050c41d30aee7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cd93b9882f4eaa8dac777b3283e82242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecaaec5b47130aed706b985d0c62e1e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ae6593246f7a741dbd3eb90ed0b5c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d45eff840ec95f988035c8ed4fc9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de016e24ed347a3255e457f338870e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fff2cce61aa4c46558bc37ea8521f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cfb50f2fffe64ead85646bb1c4614248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad770d2cd6f744e005533f8458392e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59703adf52cb3ad503e32757e52d768250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28258a9676641425d51933efd58b1cd6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fbb8af2c625c527826d21054cb512252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5953d9406a9744dbb060af90c7ffd87253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0c59e8b36e860e002bd29a676510c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2d55ce6e82ae352a4569971f8e8a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0db7092b3f7a84f1d7874e6d35ec9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189eac79af88581e3999bbe8479bb788257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a3b64d5ffc8c675d26b9a70d38871258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abaaac21e6d9ae7b6ab872e5805794259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e4af3afc36f49dd599dc77996f574260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e9cdc2d5c5f6c65d602cbb344b1c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63ad9fd078088bb13ff3324fc7dd5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def5d93f08c2f2438e7f647101d2774263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb77974a90eb0070ed0fac267af4d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697124c4c9f2b75cfdd41425330fff7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7a95c8d1027843c14f1a0f4ef9013266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc6a4d60235364b480cc9ea755f7c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493c793830fc3c5331da7f3d9d9aa1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f468ffe9fae18fe0dcbb99468df6504269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf07d8ab2e03b5e02d15875506e0ac1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8533111ec5aac74b58415ed572963ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a8531ee6e16b30e7ba9ce9b875c65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca87cd74197858f70c75e516ee5fadb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49a087e9cde29f9c163b3fcec419a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51168ccbd2ce04c86e23672918412413275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434ca13c0616d10855612716863d68a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e49994b9a6d0fc3d3c846ac523dea0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e0c587d582e4e3ab75c2f309ba999278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1a3e91b90932ccc6b9f21637a3028279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c812e233f731852161b6dddda09227b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b014149971c3bdaab9524a7f6c03b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f684430ac5358548b04d48c058cb1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee89ca50e71f759924363a8c2c13a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247c4c4d302f8cbcd6250798f4c1e76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec553034d284c728f60448cf88e4dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627d643f493e851864d84afcc3625b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073faaf0f7f9880cb54c386519f172b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672478a3a5c37009cdc1c21466e9da63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474f5887ea18a78517979b3102119a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00877b2c00cb672f328cf47ef3394718290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6428572ca863c9e1f434e8d0f69d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4be9bb97e7af698a37e2c6aaa1ace292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b17084c62aa44faa7471d861d5055293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046795da36cc285d356403ba64ea2a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ed490fb45d8d22dd40a8abcb444c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266d9bba3cca3898d07e68092923cc0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e829f0270d2375062a163d6eefd1cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429bcb9c97ced60997afe502550536e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bb953aef16d643eb4d53e90382372299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccef428824139f3e80b21abe2b5cf6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f063ef4c8f7f0333bc8f49dd220d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cee276eb29cc713f8fcb1171cc45ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e5f0e04944686be2e7fac2d8f37d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849521f7568ea9780dac5457d121ae12304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678da818b0bf9dcbf0795f9244617cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a5f329d75ffb20bde35162a7f52e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05051e93bd990692489de1c07c9514d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a325e31477c1bee22d03ad19edd94bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77885d1bfa34d4ff698a0a58e1f0e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24471a5a7fe29ca3bb41752a0832c7d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b1940cba094b7ed2724f91d890a31311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6efa7b19715dbda97cd87abcbf5cf9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391aa81cded43b9c5846129a79f73532313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48016d2cacbc18a91a69ef584fb71ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94a5be559980b59e90adc0d7727cdb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3583e78ac22ce9f6b00ee9f9160c3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efce05964edacb1dc2508e6d96558cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da9553c7907a474b5ad87ce9c8ed66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130326b4f0c298402e414b2fea008f6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd91a5216c7a232c1efd1f7580b25b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a663d714eb1ae8ed46d1b33bb70d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0e709252189a347371ae753f08425322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503242731f5b9850783f085af2b9007323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733a8977bcda7132c5c3687d3306893324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36274abed31a9b023214cf4240b4d8c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbce5dfd39be176848e904f4c8f747326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273152fc74adccc3a37252253ecfb6c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692017fab94230bd2ae188afcb0689de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b2056ddda5be41c329c63e0fc30bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785160d4621ab713ed3ff841fe760cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b27bdcfbe44a7089bc815a9fdc76f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc0f6f10ad51793e70efad366f7be6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48b484c21cf56eaa142e7086bffa9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3ee087dd92c8c7bd9ea97b9e39264334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecddd78ac35ef0b2c3d3ddab3c4703b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a7921784b5216f940546af3941850336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ff4e0375224f089c9ab528e797fbb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340fff9a64d3d99ee2b270762e6bd7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d5abc9e8854a9ac3b06b275770769339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab289952a47f46bf8c814a111082567d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adf5475e24be371f905dedc58335c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dcdf6a73cf97bdd80e0fbf84ac110342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6774ab3a68704172b4ff8466d7ad8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8131993c9a308ecb064f89f1c406145344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010804e0700abfa6dcf0d64241d089ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c1217b8a37f33305238d9c0feaf93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5fcef51bd72638063c12f96ecce7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf08c74d5aa4a59277b1a89dce7fc03348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab66de4244466cb4da0d8b8ccd7ffc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360f476661b567154d3decd850cb865350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39274f52a3eeb9c7d911059e12927ab3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d3a0dea7a4b4b7a7cf74aedfebaa3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faaa814e4074dd158393e99598ae343353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedc1123947c2fdf5151ac44cd66609354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb1fbd27131cb4de582aef2d5e9042355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fa97cc9236aac4d43fe4c47dbe89d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43383006681f79a8197aa5437089fef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c91fe11b7fe0e1391809b93d12aee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8423f5f9ba53fb20bdbfd707874580f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738b6ffea572812407d8b93d42a8721360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27c7984d5e33eeb947d14fef90c1c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a199bbedce0e650ec281f212b5e0b3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56784ab24b2dbc30461f5933d4010eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a956ae3dc93532dc54f64c0fa6d48364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944c382c354994e7d009a9b5a2c08c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edebbd53ab92f7148b0f2c9dce89406366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992cd04dd0e3581b791c1a91795bfa6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d283a4bdb2afa078ef1a3107ce9e049368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99b87d80a1eee4becc5e37e2f3b3e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff90b759f5ef90a4b0fdc2414817e16370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aea799a40c09da3152ab21649452d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073c9325f62616235032faecfd16165372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca26a574fa1f7c7d4b4f18c5c4faa2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdca05d6863687759619289477ab89a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775f7ccdde07275b75b73104d95af3d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7d268782f1b10db79e3feadd28102376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47e7cdc42777eacb65eb07ffd2a800377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dfbf9e1169b7effd5d0827b3b3729378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed1c14fce121e33800a17bcdd3595b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4233ea83d65b6797ebb0afd8ce51f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8655321e986f2e025048e628f1754381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560be2d6af433853e4fc33fb27d87be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdebe729990ad8b85f062540af67cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39014a9bcf6fdab35f540a55f7e612b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b34e199e5dee70a17f2787db75d32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67484c95366ef7a1042f4a97153d659386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e7ea65966b2f65159194995d91a9f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a643648f3aa5e8bb4848c593471b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339036f54ab501bbb3e1e68fa9c8753a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f2fc23702fba1d520cfe65b72c8cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f5d9aa07fa0cc0c4d81333a820448391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e46d21663408006f384458010d0063392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e5eae5545e42d52670ab16e35d700393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09b799c7819c1e03d88f5c4f5acafd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd1b78e490bb6da5481f99a4770f96395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcb8df42c5cd151957f6ed9a412d04396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2fcd86a93a634f085487caebf77e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a044f9c6e9f8078d9d77bd946ae871398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd6345cc8f730a8e7e5c884fa6d2eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38f4b3873069ab7ed6fe38bf157da8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db35b0813e241a3cda44a24a8522ccc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b95a578144c327e8914bd791ad04f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea553d7642545551a195c5d58f50be50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8e26981a23c6ca4300e6f4a135e85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955de02035354464ddc38c736f2f3a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d307a25ac9bd793216a131d16ec661406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e850cbd62f715be2a92d9a3f16a64407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7207a947a820f259c3bb9e6b147795c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c18cc75277f5d63d2b13bf4a12490409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298b7d529bca594aaee72c43e59e83e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85728dbd3ec39a95ca968135dc6cab5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f64cfb8479bd927759f2438f422b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad101c26ffd58bb4cc40c2dc650110413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891904602b5173a02aa4d8dc7bf4c3c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325d12257dabdedaad959d83ba96f82415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555a03cd72323f71f3b45ca850b4190416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bedc45ceace4b1b4a1b1dc192e2c69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda22bd75227c31ede2cde0ab121b21d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5ff75f77698f0e20faf97319d1568419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e655323690c47ce58c1b06f135e935420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8fe008ce7a6e247c649feebe6a99b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87349a9d925744dcd2b4ccca8f7416422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6ecbf9ece8e9d7ca6f565a888d214423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedffb6d897f32dabd72c44fe2c4fbb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04000dfc278469cd6bd94da46b80022425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d732341927fc8ec200552e9deee85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134675cb9844e13becf4a0d58b8ce08427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133835a5bf0cae8a3c878b733a2519b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff933c4da3c2cfacee1c5615495f7aee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2de21ce7738036b7f4104461d33bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e669dae4814f9e34c0afd3f337ce5d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8e52eb84aa2804876f0cd5ae7e115432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a7c3b0ad338571a10bd44a3108555433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2236bf6c41c49f763c523ca89e6c8f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cf9532bf96aec512b203e5acbe12c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35e0605e0e27297163fac33a04d6ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f438d147922264df8f4938c430b52ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a6e9ef501d9c8d6a8bdce6eca7622438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eaa05ae16913383239bcbde1b80f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3349d7d15924e47258db822306171e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e547b82784eaccc3b23d915146b15a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195b9876ed694be9577dd67185d2fc8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24798ce2885e6580e3bf9dcc4dc024443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9538648a503bde5855d1e1672efc8b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76ce35af4e788793e006adcf4f1340445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c29dbfe3600cc3d81342d5f072c932446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085e440a1bac4251fe661c990c13111447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1d8a30a8798e83a96c02ee088dfe7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee873e178ca4aa81d4f7b698753ef72449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d9c189eaa1ea751c14278845d5a9b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee68ae019376a8dbe99c2f2f09317db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca917feba7d2a629e4427630ec998efd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb3d2e0ed6adebe25b7c7c75568ebf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c89dd930e443ce733451a4db6049c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3cfeb34b29ec7bfdaf74b0fd60a6b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbb0a5f08bd9112541f87aad87c365456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86653c059334270d600261834e54f24e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a4f522c7eb00acd87fd803ad968f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c732a7ceef0bd8db254d7e9a84fcf8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e87dd001901d8415103b850b82d3a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85504ddccb0644408681e6f2545591e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be1606a9dc445d627056354aea8075462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e97f9aa954aced788a62ec6617c77463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff870dcf6bc10d959898821abe4dcf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb4c5d28ddd1da6187aaa1cec8e35e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a223fdb789934e665ad1f93cf5e7db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cada0321971e09000419cba411ab2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbb053692ca1204f6d755d408b1ddf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701861a7edb1bbb201f9dd64fbfa744469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03533aaca91589e50c3d954dd1f11326470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af16db11965b85585c36f3d102e3546471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46ba153679bec56b177b86d6e65653472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf65a56a50e7ef1985b13e1b438d206473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3bbbf8b2e2fb6ba2808c5b8abab5b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39841990501ba4a9e250b22d1c9b236475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4cdd509221988894bd89c0751f582476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e72a4e3d1e4b34fae766037669d899477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713a512faf05764b853d3d7ed4df294478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8d4064fef6a473de05983d1601ed9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac27c5cea3e2f9577f0796eea5805a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca54998c32843b4830f87514c13d549481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eae3fb89b65c0c2dd8c1c4567cc69b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433067d54f6b50132f357ea7cb995ada483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6feb8817d3696ca9b580bf0b022896a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e605b655d9f4f3bbeb36a20e06edab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cd162c93563ab441f5bf3f7c09e0d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40768368f79e17817909cdb0cd0e75a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d5f8878cc44004d80624399976b5a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ace7e22879e5ad0d9e65285ba2437d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7413409b07add0a898120aa6c8be7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41ba319cb3118e60aeeb4a36731019491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849ba779863f82d8d8e3f589ddb358c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f596abebff7bacbd5332ac9c5f66c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbc6201aa9a7dc84afa9e6e6b42888494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f19bd5b8f796805b20779ae641be8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f41a726c826edb22833a3e3bca667496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893c1ec2858243cbf33d2602834135e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72702f7e2dc724ea5e6af9cd9f9c7de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5d375291cc538856f03539e8b2954499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615bc0a2833bbbad9e9595216b748e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211a3ab4b0afa94031a1114f06d7e7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fc567e61c67b4f518a99fe8237dba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f26d4709991d0ad5dc38e72c66654a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657da9e80f863849688472bea845a13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb1b90d1151f2aa749cc8d812df111505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7116d182e72a62a26fb82ec2bd259f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a7c81c6116c0d1e447d97e8306b3d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b1665eabe70f7c6759f8165112ba6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4256a2e9585d052dd236fcd5b0a6de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4bcbc728dc1c1603f026fdb296f56510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682915e4564231b3f876fb28302a22f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2a78dd6625a7ad77dbe8dcf5ae6f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a019f5e19362897a1a4672c8aa038a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47830f4f97657aaa84ec6001762050f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b550a521866721a3920d19bb44c2e33515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e563259abb955459a0ef8f0f483244b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dd87df79ea905f73e4ec20cbea58a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75af1729ea628db7525449cb14820b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd69ded71a2486ad4ceaf7609fa857519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ca0da07c986f681d0ed4d1c76f287520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b62436fdcd56b62f85a53e3d3010d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66445cbe6a2b5362ab1e46f8dc103a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306e93823a8fab4a27b028182acbe52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffbd799e926aec1774533376262a49524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182b2254280ab425b453f1b1740537a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f582a920aa2490e915cd3a8fe7e58cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff62feb74e4021a7a8f67e05d49d696527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794d38072867fb69262507b78639564528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf7a8208ca52f4d165dc99e5609545529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db54bb8c7b3a7b46f079dcff2eaebf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64333f5932ca46483e607a864137f64d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711b974c099749beb4ac41abc0e07d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe8881248ac34a271dd970c682b4d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcb33565613e45c0a4cdc5d6ee77ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3bd7d25afe9ab0b6dcec51ee9b672535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f66fc5e560021e6932f0d29da8c440536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c06c06b2d1711c2055db054aac9a2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2d84cb1592bdc88a094c349b3951a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ba2ea63921db84febdd539406e610539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac4415c63019481a820b630b87b95d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42104d18f9c0e1c21eb262b90d5af9bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8511a79d9ccd104d44c696f8ec8c1bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb9338ebf52972a58b8b436acbe519543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f407bffcc475c432ba0f535d74600ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be068600c5bb0165ed3560c2225145cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659b91f13fd8448d93c28d3f5aa081e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b87103c206cfb50626a1778dea915547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9b78315fa86283325993e1abeaa5b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755602df5bf4ee814711291fa2c0afcf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107b347e907d987d3c995242def547e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6474516243b4c8c7752dddc07f12a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5929a55d6cba885c0b589564d880d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b939f3e9bfcfd7359a1406bba6e41c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d63615ce391a80dfc23e1f45fad9cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314791e39f21e034bb80d1c59321b23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7a00362b6e2190bc8dc51422fe01a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a85cff3a09dce52a6fb37560991e33557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9ab44d3eb76b0eee9202ecf8660de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6bd5f52ea6f982eb63bffc5a7b8c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426c0ec4abbe7d64f4ec534e6e7410f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7812c65a4e62172f3cdfd5ec45a31561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9675fb58987eba9a36f9445a1ec5941562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff21400aa089837bbf2359b463d8bd6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e89a9beeb4ac5e2e37c6ec649ff7cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b699137b3e0973e0626b2bac110388565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec77ab8d2ede188da0a6bcdb5bf5dfe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316e070bfe065930482d59cd9c2234f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b9bf92799caaba3e4b970e506fa30568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22cae40cd39274f5f83e0916874dc9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a13f87474faf5531f49ab74c5aab6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d277649000434a8aa7db354d4592b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b5484d3b976d45a219b1ce3371d33572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648833789bce4b69745d6ff9b95b19c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680388838a3d4f22dd47889f9f14abc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0bf46b4cf9ee2da6e6dca2da39af6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37b2d3fffbc81e08287d92f53ef783576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e8109af731a9f976b9ba2d5a1a234577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691847f6921cab36ffaf75a1f9163f13578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66c5000b250eb7ceb5e222991d433e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70aae4b7c7c5791ef3e034d0c80572c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89628f20bac4c8f2bb3cb503c01eb58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373027739323b0eb5d0bf795b1c067b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c308d03f6a2f38cfce9017edcc27b08583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7619e67b02572e7db6a0792ffe5b58584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e3a4f6444542204f6cf1177398ae0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ec2d6260d348cacd3d1812bd9999b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d72fb1614bfc467cd0b66a5557a6b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcf1daa6c3ef3b214db7faf6c47b51588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25465377f733b037351cab540f78de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006940ce11b8512713a706dc537274f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ce678053e7a56fe71d14a4ac7e60f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86eafe7fb913726cd38a48ae75d7ffd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55bce4e297c96bf4fda3a33529019e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c083e56a380ac9bfee36e958df0206594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c00dda5a695d5fdc0606b842eb3129595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a635c3eafd2139723447516630738596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dca64fc8869448e2aad2b6990f730597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9321d9f391e03fa6ddee195622bd2fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b22891fa8e054e7cd9d0f62c01f9b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf090ad51d1be6b78493438d4421470600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cfd489d745854fefbf3e4d6b6e4a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92413638fffdeeb6d2cf03495cee74c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212fd1f3d75649560ed33f498b21558603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa28378f535cf90697c0507d80c0eb3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d96cbc66d8d861a5c855129edd16c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f645e1250fba0817dfb5f3f00924e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228f85ab14624745490f6401d968441607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf3b2d64ec1db7791e64c2e8af603a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff66565a6ab3628b55ee7e1794adc5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b44623d30c1f718511af26f8ecfcc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78a9725cfe0315e5e497c057a7cee6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6422640c8fafd4327b961aabed0967612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9a5a594813803a77fd5f4422cf648613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2b8a7a2a2b4d55834076b08543313614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a615801e3dba6098b469fb8c9179df7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99f9e5e2a566a544bc4db7be2fbd5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c44037889075f26edca71e33fc11b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52a36ae134ad0694d65b3a58a7ef59618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda32f727c60b993df3c2c021457383a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefb526285ef0529f0ae196616e16db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d711d26c1955ec420d9b1a5103e849621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab09d19e2ac838ca1f08dc8d8b2505622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa50e73ed3755d931a3b6fab97cbfe3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae039a9e70a780f79f212506daaa2a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd518adbcdf81b9abfc3a5ee3ff92bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f4c785cfcc0b3d77dc385d5c77032626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55076abe097482ae4583cc51e699e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317df0546f937f577dead48eee14b0c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6631b31bc2c227f086cca3f1696a858629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1131fb76cc458457e61a60f53d9f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd0af4298ea3708f6f4f9a7c51ef52631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47926008e39f5e9a8b7f5730d80f4f56632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacf356f8144eaff20766b7f98104de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38536e2ed81ff8fbf79cec0b4477410c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef69547ea7168808bc4397383315af9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9f69e3dccd561ad9c32b1fd0665c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a4e1579aed20af10554b1524ba2f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a00c647d0a7888956c940132b3455638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4576bcd19b63fea67223040f1041bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebceb14467988132719bd6e7115946b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00446edb58f1d1437bb2eaa6d7e30b69641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f87249195a55a2bbad1abe3a42c1bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811c4f8ac6c2ab80fb927c24bd67021643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a413a1c8ac3693f188c5f62775414644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aeafbb97fb6597e3fba92c3ef3c4a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddc1f44b3f9095b0c0e0e4b9ad0493646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85bf73c6518b013051f5d85350c3a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cb15f57bf743286b79492855ed40e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a5dd9b6de01fddc2aef989f44b149649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef43af365a714f2406b90b3854984a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced477c34fa6ab29adcc3d7caf99535651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1b490db80763b41b025c5c3f7f6d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35837aecb9cfb0dbe03cc667157367653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a0ea83772eeee3a22dfbea9a2407a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab9e2674ed6fdb7cf0aeb3d29a49a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06a54d30e18795d099573e802541c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fde1002b81c6ec2c2f3f4fc0fa430657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650f1ef9e1fd7fa982dd1aab60462e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5d54e19d4f553415502eab01b29dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fb597c0614d96c4036f868019c172660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075aeb337ff56750404619a3080c81a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c335203dff3904cca35d0accc695976662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11566c8ce6cf1ca72217150ab78300ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6a91b39d89edd8cb5460e34fbbc76664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e2dbe35b015097541d43237b97a5f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e144677243ead860d5a24188948d78666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09957177240550d7ca8a18a57a73921667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ea2fde354195c025cd4ef76eee31f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a9d769cb2e93fde9adf34ed66d039669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dccdc4e032057db6893a08f309654c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240bed3852d78306f15a56949c34a82671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d8be99ec0d247a1f80dc557cbdc85672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e026bd47ce4fb34bb8f80d6304fd5e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e57f1e2bd1f374fcbe6403ed1847e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91161e46602f6d55fe25823ddd6ab39675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369f831d28359706358d22791340d61676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b003e9cdc6033f810cd2992bb5cd798677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcf5e60b32859e95a3ec6f016e9593678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58577477253e9acd2698fbc9f69d11f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171031e7dd7ead2f4649d3010cd87143680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6854fe6874b7d6f5510e52bc0e48666681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01478af5e720bbd2cf18984db3adc28682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebc312df9892ed3e8960cfb869646f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efe02f3732ecbbbc59814dffcbe2f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f5501cd7cad141820402871a7558a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226990b87fe1e74a377d4bf534a3c12686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb797dc55867ef463e37a0a9abbe240687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c10ac8add33966e628e60bddb71a02688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7daa56b983d069d010714e280412a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271c103e4763cf46b43161d9acef393690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998d1e9e470b6ca758591aca0f66d72691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0692772014c56e5473cdcf0dafc2aac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165645176f29416498b10d648edee8b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7a258a97f610d1b63babd650fb93f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2eea83799dfd368321a5cecb46d294695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d770c4891f4cb9b2a75d4441dea3a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc457504f1dd8780d270d8ee7dd40d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aa1ff0751db3fbe7055e0ca7e2edd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc927410b3e763cfdc074a126ca4b57e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abc2f293d5b666bade40fd0ff97dee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddd4b86ec5d04d16b71c2e563da2c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b8f4a903af1c72b482f2c2dca10f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ea94b95add35b04e38f2ecb2cd367703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee034c642b5fc9adf321338e1d290ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2c80fac66d8c908e2edea6c219664705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae918535becd6c2e6939d3d6faffde8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b09f72eb256a4052fb7d16e3e647f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49cf8251d97012a8ebb3f0fb4caadb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e880cc1b70a71814b133d916272328f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc8bcc2aaab3b0a283652e4cd2e2b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad446cd62aeb7c03d0b9761108a3399711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f0cd88804b501815af9292a796e48712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820f56b6ac63382121ec28ee1141557713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256539f78984dcb07f2b5b55520b552714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b99a532491ab4fcfc6e9945c87cb09715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d42f6d287225863527164ca72e0e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dca7c3d90d1a3fb6511be0b004b46f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4375d13942430e95206afbf6b7498718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb5baf0293270afcf567138c3d7626719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05965b216d7923d428416817a8f1dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648a5c3f607607028e357c20b936ea5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e9d14390ca950cba7cf6b3d547cdf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73277726e80a2821b4ca818e1c98ccab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6ea9df712dae9030a9f81b9afc753724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdf152bcbde865f228940bd06d677c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650584a7fbc538e2d2b1f3b21e95a691726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b4690d24f071e67e81e5e5fe86627727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2063b8fd3d06314883c7a28338024728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24072695cfabe655c654a6c8b2af174d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440d4733a577abe6bf9fac924960c5b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070d512dc0916e0c11ac7182f531ab6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075330f224162e2adb33ae9027717ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16993f3ba7f066fdc4c17a83ce8bb401733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9d3e473634e358c6e908c9738c9f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebcce73c307022adf4ac3aa5dc91d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5773e933566668d8630a10318b40d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff536dee6681df375a3270a91a5ac12f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef151c5df4175daff8f58a6b7713ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1961efea94f31c51503300db2ccd0b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99594f88ea877190f7ab15906785b80c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30d42975ed565f2f55d6f016ee8826741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea8e3d30fb360e9883c0660374beb1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5c74e9bd1b4ede39656bf6cfe5eea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d5ad47be6e6d625848b6bcc91f7c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff7e2e26724469685557a44b04c407745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfc0bc7a60822fb52356989adcb301746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8954db4f04d29ff3f63e08e95763cd2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13974e20b734be27f29dbf3d3ba40365748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfa5b341e9e0be45b9ded089d975d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38a0e0a40aa4691e1b4bc7f7066e8c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc418bab7e37803f3be05dfe6b7171f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b473e0ad3fb5699516dc0686bfa34752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e203b39c5b73702059ed1b588d79ca1753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a86af309a5589154a65182fde635d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f267a9615a1c4cef4788812e9893a382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b9e620c80f8e459d3a398172393413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f9c941d0c13c71fe139367677a2b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12790ca7658834850f73f310e75cb3c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1dba70d5d6b9f23946fde4a1f3ce26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21137f96d39cf00e7a8631027f4f847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbcaf9dff5f86035e970eba40bef838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efe70b9087427924be2f2a2fc99c5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f451d9562047d7c961287c0a8b1e5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5c4c79defd9d2bef60ba0346f069511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5c5578c366271c9cefbb08742fd1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fa1c8df364dc9aeab0b83b9551af713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051a2fe7bc0b05cf8fb8d8edbb1e13314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbe2a3354690a4581bb249a6b94dfa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344deebb81ab8af2838631823d651e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f873a8ef546c448a796560936d81c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2449d2524452a287b16ded918a634db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8bb0bc7c13e2b15f6dcf899c8d63119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce93c9ab6594523633c4e098bfd5e7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1dabebbe47043412be0f6d806c79921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5289c0c40983f1d36edf52f02c40d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cab155abaea75104f9b28547aed6c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b588e70e5f69b3093e47e404b28d9e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e4fbec4812cb77b5865d24239128025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0e1dfdac116c1a5d50d438cfbc3a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b7575c4d01247eb6307580d00369827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766509e8079eefb11f3135eb5c4c18928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e6cc0fe4ac991ed127364cfd4eb6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5289b954b7cb71d1e6ae33c031e91530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b174cb9e8f839ee15cf23b643cdd49731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb704f7a6655dfa5365aa43a13e143132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8fc13e12476ca23c8978406ce6b3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6262ae0c5d7fb07cecf49c86c8722c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c9adb3997e0382a65f83d92a331d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8cf30503d9d35259898aedf1743ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67954f262394991439fada182db68de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c74169585ba189c1609a50317ff5e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed35009b9d7847b29fb67b6f507e64c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2faffc05a180629bf02d7a8f14450b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f82e92b0fadc7849f680a153f3f8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0224015b477e6195fdb412007d1b4df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ea11b8ab9287f740d3c94a91ddc6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea6829a436d5d524af0ed0f452587044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cbf1a24a9e78af233af3add66c09645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fe4bd4ce1530f4d526cfde7b36f2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2dc270857c1233b0c0ed0c0d19d6b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6726b58f6fd087929b6ba42fb8e581948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dff123ad0dd8280ab38f2760b51fe049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88fff89200decd296438391f6c45f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268d935903ec32da65fa0a9ee4ccb7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed00ff3dad5e73b9ab8cae29c8ea8f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a441d09f390601d9cb699b637ef287253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8ac52721020678afce14ec6d0d94c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb6380fe4af299cb221290a4aa34a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782a6d76c11c3734e0674c0e5458ea056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f021aa2cd7be9e5398a9a79d3a8c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4cef70780d34b9c831db914e6105558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f60954bd40221f6b8410771c27e8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99931725097a3fb628bb284256720a1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7c2d8b79fc3986dab73048d13352d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ebbd0a5945b6e584a17b5ec93459b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187d0fc50aa8b3d116a24691bf6982663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42394e2ca1dcf0a59b9a5041181fea4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d6799d0e6a28cd9a6db1541cf48ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d04d81f772336c95444ab7a4f745766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124663b7313198f5f0be4c9569dc5f5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9ac290e309aca2f069c3f0646f3b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86a4e76f5e0cc4916beec99e78ce0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7e5ee680854d00ba273f4acb6a7c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6bdc200842bac35657f759977244771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2faad19a304ec45a6957d7213c3f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb12c185aa19694de2542c81dc7b48d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb78abc2e1d7b235646040016284cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c19f9c9a35ce5c796db99dd8a713d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1b2447dab91b95db1ea043053742176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54294426b61d80afedb6a6a2f7d48077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ae8592c1badb48012bd0bf9d6114a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd82c57336f371eeed911534ffdb8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddfd464a9f1eb9e277358e038faf4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a32f96d1e46dd0fd97fa825fa6b3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59d810ed681b789ee17206792b642082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff90690c1c626bca4dfa8e6743f8cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecce3b10cdb3a40287a2c0443f18d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1230690f9ddd07262bed365cf8478685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f3ed662a0d6030975c76feb65e6da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82eada01c4f51693263da6f46399a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec5ce77b46be060e745bacd2a118c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fd93c208b06a798d6bb64b0b176b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f1b637c0bd8a5a6b9bf4550a0925290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab78c7e1c1904579efef1a0b6c37fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95579afbb01f91df5c5fbeb79fa0c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e60a1ad4821063d86a56a53711c32293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7ac3ecad93fa5d123bfbea719990b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd31cf4104a80cdc950bf09fb4ad3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393bf3378ad71881a4d1e3c1bd6932b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81191fe34dee648fcc2d89ffd890e37e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45b08b79a96ec65d36e3e01843baf798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865868588a33b3546d97a93ef3ca8fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b816a32c5ec4608d2835af005c20d1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18efd978a52228a560e6fa39dc0ee1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a81caeb972711225352a6647b84668102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e436e95f24ba9e56e17960a89caef13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe8ba74f2413c906e7382928f8191f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8d63a90b486e6f5a58bef223d1bad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeee3ed7eadc6e21a92073641ea9fe2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea6b520fe4b94c9c24412d7de03b58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f26aa680454929cf1724c6acb059e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fcb13072950282e26e7ec27038d26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359aaa99101bece9a5b276e46542c81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c732c5909b5d0efa17ae7ca780ff1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e44e2632a0b87594f1116eb0e78ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6ad31040b35f32e8372dc5525cd9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4018163d1e1adce37212417f7cc18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9b31b0451baee2ef4288bdc6686ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057483179d87e00e74b2e4f9335a271a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bac0f3c82828ba6407ca60f01cea2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea32f443b61fee000dc44b4a0ff82d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bc094ce542cbb67ebfc609b18a117119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf8fd2688205db4f21789f0cc9627f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c697e55a34fae302335828834d85b27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf84cda3ccf29b5eee289918a53fd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d789111c136636a82ddef5ee5fef11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c002492fb3dd153ba183f51b1999196124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327184d44ac75223220f8a11b7a245f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4dd5507e109ce3f72a0e69d0489ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc98042e28352b4d10928d516339453127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fab3fa97602db42394191228a9115128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737552763bba9ee8f444a344941a17e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90263879ac1a780cc575623bed7205ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1b4100c98f417c967d03b1d9636ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b297d12dd6c90bbfa730cd67d088b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3883d7c13d2e48d948ca162007e4e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7f53539414df287895292fdae1c76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c452f9c832d4bb57da9ca62dc1d0dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17761640116fbaa75dd08d56ea75ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0210dab0498f025747459d83262a49a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58840f22b0d915274384ecc0b54c82b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfce208e1c5ee2eee0a16e77f65f221139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254710924aeb10e3ac669656f733418140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb797513aa2cfbd1a91bb828bfd9cad6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f65119dbe7c5a3cdb6bfab2540422142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a45eea91dcb80318f9f61d259318d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ce380d00cf4785cc0a51d6dbdf925144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d8b33a0f00f25f2279788129ab63a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036ab0960635aec96fd86a2878529c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dbdc2cf46aab2d3a522e1b8f5aab5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9890260e9385f3d8cf5988e09f89b41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10398bf4a64e171b89a80142ff2a4b84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5345d976a9d0721d22cbc3cc86d2405150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d64c4367f67d309490c350c617b39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cd2ee07c601346677f742cde60f8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b9532273a4f189df753f39150fbcf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82797c5e936a1a6d4fc440df6dc71fb5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6356717acc2b81560055e1f0937efe5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5776ff119f12834525c7e27480c220b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ac3eb7e4e26f30c7b6a52097ea188157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15939c994b2c139f83527f1bfff5f454158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2355cb29b1487edd990206bbd9b62d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0fc0ecc618c82763b664ec7a48427160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91471f13848f00586671c939fcf4e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a884cbb60f9441315b5588ee65d7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f68004ca410b29750599e95c9f374163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c01f4d3f30a2d53a7845c07ed18c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13832ba4c4fd9a79849c6aed10deb52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8698ef358eb8d40e27f7544cc79297166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7800435ddc3404acc09852463632e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7305c64f1fa84ba53aed8edb83ef54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662d2cb3ad373347f9e65054e3f7062169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997667e3a79ab0daa5811c6aac34f44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bddee2d66033c0175cafd971abf6da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a49e1f5cc4f6727bd6520fcd3e5c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625d3eb8fbc9bed11e8f3372c71ee3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f905b6584bba9b8e20ee3e5e50c9d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee29df58d431c91468a806f453082db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb04f9f5b894d790fd2ce524bb035fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e9d4634943487462a2ff1a8ef8a44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88e747076d6156569d07accb3256ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07b71bb332751df5b03a3bae7e2181179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf582fd65b35f411156a5ba9f44493180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5d19c6cd7ea91037b3f6f06d14ce8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d4d3a3f21248afc87a282e04ad4ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c0f771256867ca68174bcb241d008183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6912b6958f5cade0460ac96a62dd925184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699e5e69c10a857ebaf1669b962f0f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e862388c22863ed57c856a156832a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d516d95b9ff3a0937f8a5342ed9a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b8f9477d852df9cac1fbf3ed6e342188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1c50f720a5bd21520e424087d870e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ea32014f97d7005cf12de305034e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410e9ae04e3d074261769919ac75d47191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8af0126e846a3e5a4be70c8c49617192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13caa815bedba625697daba27efa90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85810a90fa3b1706f937ea8cbfd5d752194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f6b2cbc6213153c620d861afac33b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca45119c5848d136965f1853a6dd3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2795d3c14dcf93dc9f5c5c6a0049b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f2e8f86cb42e0bc8ffeca9db4aaf2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f89b423a31c550dde48802b161add5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6341619856b3119aea778b6249039d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b35db65ace5551d19f5f4f28c720f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43881184461d4a1ae8adbce341260356202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a91958a568e555f5f3becf210962c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798ff7c8e4eef95e82d153662726042204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c5af1cc495dca4f7293661ba35ae8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31bf4923dd18e8f6cae0075d862451206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc29c02a7e6a13edbfc5085997eafe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd655f60d8ef3b55530026ee1ebca8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf15199d89eb34cba13a81e998b2d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693fbca39ee99d539507aae813efe7b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35208284814872995642dc785ae687f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0a8afe7734934eec2ab4bd1cff726212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27050775ab73570bd832e3d2328503213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cf16843e529ba0a76b61d6cc5d41f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1381912404b681926a2b0fe78255dd7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532b5f5d80f02964dc5b5cc6b0e65bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac925d0b2c4543000e34e9b43e36ef2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6201b4428b29e967a895bc81ba817d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce2c7b9c238ebe7371f3438fa25211219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5679975d1234649fd353cd23328070220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733005c9aa6780e769c62e1009e57a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a60dd29e9bf2c01006c9c601c07919222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4296a22fd3587c44b0cf65d47bd620223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539c7cf660fcbc1d7f313cba4a5e802224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969bdc2987ed5de10aa57153c9399af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143172c904b54bfa030214795211abf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24956ca6e3a587f11edac5423809a1eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f8dbfb021da309fe659baea39c18c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140878ab36499075bec6c122e009364b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed311c153316a932c843653a697bc836230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1270bb665b997637503748e7271f03b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57235cdc019d7d5a8d80407a1976887e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c4861aaed2bfc96de6394968d7bbe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ac68ce27692709a7c6e9bb0111a46234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e260909d6da37eb8bd99a07282ddad7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783ca68f2f3e54d13590152d4ed3c55236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d59c468a25b896c16624ee714eb261237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e2f28924f73a6491692dfb6bdbee0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb048118478350ee559fa482d4e42390239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c350cd94664e00057f40cf31c956046240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6aec862102398f1ceed2b29cdeb3a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28af502ae66febdd99d13a02d0c67b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c47a24d7c6135b8697630553bac993243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3871a355586c5a27655d8b2be2e6241244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91181f37e580d922669d68f35e83654d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abca31d8767267443ce0dd71420045246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9ac6c1151b217f38e4a4a7c924049247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5162219cac7f60702b74e6d6681be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735dbb406ecae55d339afffa78fbfd9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e572cbc54256937a7fd8a20a0773a38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853956c23ef6bec34b08677570062bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d313f1dc3e3365b96d1bbffeef761252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c48f69bc96703f433496f10eab523253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830a9d64e05598268b4d34d319df51e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d24f46a85ac03590c7f8c2837cd8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061819a3baef73b8eae279ee29fef4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867597a8e2e41ed92f4c4e0df2c3b86257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab92387cfd9d6de757cabbf8bd1343258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a63823cb316692a9638b7b6efcd92c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d2f3f6a8e1b9b8cbf5aeffa576c26260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369bd056f6347fa19e61a08d790a91c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc31cf0c8aebc5bfedaa338743ab559262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a855951e737e0f72faa2921cc25e2b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3118ef9a03ac9cef1211087f90b2520264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b394c6b3d13712fd4e1051610aa7b83265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b7670142b1e603094b740bc47fe03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886e635e4dd71985cee390361d807ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0e50d1fab1c6d17ec7a07b54e1d5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6b4b024134ed0cfebedbb275af5e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35f9ad94eae6ff11cec717efe43641270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba861f21ee9880c11b40bc5086f510271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016289760c67beda2c74eab09fdd5748272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d2eec1ea1c521f81547fb984f3e16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca726249a2f4599e62188d330ba8f76274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbf5f424fb06e66388e9118461aede275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad887d186813076108dee8e16b89ccb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b40ca96de5072a4ec634270ed72bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c3b19db5cb6380dcca41f1ff3bd0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd72eda8f1a6027c26772ece26d0f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff945d7f8487304f7d8ebaae4e464718280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc4779d3a0fa7755278365b898c137281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece5b8885e16c01868da688927e1183282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b796e62e1f59d844914dd63fd723038283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce0adc78dfc3417a3e12a1c5092ae2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95709f6cd720ba97329311194e9bdc31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1e84370ea032a9eda36ccb201685e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b440c7c8939330a30b539c9e317a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7203b00cb9b0ea00fbb0ecb39e5d5da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca974a03dec641e11813622312d308289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad854278e3f6646bbdc3012f069afd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3c58b4df335e630b7d1a9f2179264291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391ae147fd8f9104f1ae54cbe37a986292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccee5ce4fe55c765f39d06b26e131d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516db85b6a16198144b070a0f049b2c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec725d7568528a8b7f543904d8d6bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c659b74c6657c0cef6994d3696da8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cca5547aa8840994098e4b54062cf0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c1af2da7cdf03978ebda8f875aa6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e13241194d768e929152700dfd5a72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22155605277ba9c760d9001313dc3c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8da2387ca8d6f53a1cf6cbb4ec43b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca442b5c9230694a21d16a25e608482302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e347c70ec8789e9dee9cc9d98da1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892765ab58f3e599e413c37657927cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30566e7482566f2eb5c1d71c058bcc5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa02bebcc89d942b581ac0f6450aae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d5c8387ff1e5771a49d89a1811745307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96262aef542e2335ac9920d8bb7f2216308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63efc214263b27d8bff49eb54a6309309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a2b2b4c7c28f6b52883ef1da8c3ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727b6547cbca4fd5faa4c8605a8f6bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911b19b0f083e1e0b8d33a0e865de4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940dd34f02a1971d1d5c3e127648929313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e4d6d138273f56c4d92f67a37835d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a093cdc7503cf348c370e15f4c076c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8fb16fd573396d02af544de48a0b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4e095b519e5b2015a2e8a9e88dc6a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177beb3a3e6e1dfaae93770e6203671c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a3b56ab03b19a2b5a1ace0c3a86aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df3a087d71c6921c4334e05a64256a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ed73867eb7834a368086dee964c1d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899c2d6baa6e5b6421644c966a04f47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20ee3d3fbbde0ecfe4ca91e13de129323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9439d1f70379f282b9f14484f0f2e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacdb17407d03f7a6b81e65f9e01b4a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556164a4be917bf2476f4b8ca265b87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f50b29a701e482e59aef2fac8c40b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a56c602c03626da14ebaed97cbee8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031b55dc023dd70b23e373f313e5509329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dd60da8ab31f50e6a694be22f96fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfd2f200b4dc71353c47d26c2b4f26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0eb4de66be49da3d66959275e8a77332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa38e5b1eef7fd5dfe8aecab882afb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167f3207f05b7d95b51cc63efe2fdeb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261c8b36b6c2a6e48bf8a0ff4657250335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98152339d949567920c5354ce1b8a9b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02e7ea3d8e3ff443475975abbf5ee9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f8f194f95e669c81f41ec69d0c4a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1eaef5e4efe2acfa9663f6f40a7d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbe2a021e52e54378d80c045d4c87b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec30d40295514828621f337aac6d8b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc7bf385a135b56f088638c3d804bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bb1713a60e08e7cc6a491317d6ca5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15584557c0955d418dbaf2d709229b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f38a984b1b15084c7a1fc57488d34345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc64b6b57791f4f5d76e71a73ef2a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101d181f013fe0ecb0c8f66a5a6981e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec0f259b8090682420b4c4197f63cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6ab6a762527cc3a2ef4ceb1908d8a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb3b0f94dbb4e6077fe3ce21d2ff01350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afcd3bac3b1c14a7b0eec6a64dd0ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ea03164adbc88f92e650aef7add44352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749ef4c93c27a1f55081fb094fd9bee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a95a91411974a9c34ea4dce4bec2d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e8a18ee810fe12509b301a263d9e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ba1986a8a1c550706ca0085503007356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f59e7bc787bb3de5c4666dfd91584357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a298cc5007bdda2d0f15111ef1fd20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7b7f09c5114925490207aa816198d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21912af3eb0249dd4d02e4af1a8219360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd032c5e4613d6548b1f17c7c43d229361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcc791553f991d196b4a39c6b738d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ffe7f672d4d7de9aed42b953a3f21363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b2771de270bed0f9c29fbebc5a480364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4781c398258a5468acf01b01805c9a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8dd9768034cc21535969d0c1414d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6996a735981a0943270931542a7492367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7ace4c4c0d107f534a51431e18666368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e828529bf476c64f53ca50e056cae4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fa942ff752e1afb641da45f45093c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dfc6beadceedda7417bae5ee90ee9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00920429127984d069f72e6caa2d292f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2318c2b3300a026f5a5fb62c7d8258373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424c10661e4a22955802e5caeba0988374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2417f420f1d2d8a34fca9275a9fa32375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42775e56cd6ece467923ff3b7bcc6149376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777a249563779f4977d36a20e6f7509377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f51f155fa377fdedac2b3781cc0818378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6f7bf071433317c2f6b2b6f7c9da8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd2cf6a5365fc00e79a0da468f6f59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5af7b8c582dadd3ce2c8d6319af281381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab615b2b7a72480f594df57a9b25e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9e636f5bea517d1901ec6e6f0d811383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278cc5eaaf2ee237abb1e359c5c1685384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e63d1a900748b254e17c3463325add385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055128262cebda816a3af7ff0b03ee1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a283bbb6bf449f833efd7a599213e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d3deb3105b993955a971b1621f723388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e1e8ab61775cc11a9d2e3c9285f73389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4519e8a3b9193ff56d6d8f94c105dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e83f9e6aed90343bca10a8cf952fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e577f12a8dcbbfe6c95a11b8d64a1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0402a3c9432971ad5a62fc3f065b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b095859252d145aaf244636909313b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f657b36eac09c0742910110ba1040c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150ad6cb46a8de2b378167d89b2442c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb33a9b4dd5f092dc78080dd9a0ccd1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d298ebddb80ba9c05c3c7857c7c86398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04c2deffcfca194b241a872cd15683399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fee63054d23a605e2761274f4abae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f39951f810284494ace2975a6971b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae71f4a1877f6737ac3c2113741d0bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe98a83027adce6d815605639cc106403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce615bf32585f13c0f12301a817652ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b814018e48cf666154b1f267860225405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0a544c48452fe893aa49d43ee62f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297ed943f580762e84b5d46aab4f59f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe9f82ac0ce89d4cd7a9b28fefdd06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c920c53b5f782bb2d35b1f24141b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d78c26e71c487ed3bf4a9d3054cf30410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2a9365b5565ff9c96da8cfdb49679411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f270f11f5b3a9c0cec93260bc4ec8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60df11c52e6d7b99dec79964a149c42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda94d4498b0c3abeb07f5e46bc6623414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a628506e7a233ff2632c62a51f0385415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363718b65138e1d7dbd56cbc41793537416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e620669fac5974a352b10ef8d402d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342985cdde7e050c854f5b3dce3ddf57418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38605096507498e309f04b31b49d28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060638cdb009b73bf1be1c76493d998d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a4011719440dbdb2e83dfbc0ee884421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d02694ea45d13751497967753c8f31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32630dda3cdfa71077f8c6a90fbd034c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a719ba877c105351e8f0ea5d602b08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95378d187308011617746dbabea384425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492986ac34862496374d0752bad85cb3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684aa2daebebdf851bfc6c354749531d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82324c981c0be8cf2ff9e9329e6e72a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d95a4b43d086404ec70a1b4a36cb7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb7705c6493c3c03a3799c6af7ecaa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db600a33b5c1c2e2b6f6d6a80d494016431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885e004a2d90f044386b48468389256432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9c04c0caaae17779608088c164fac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8692bc7bf2c5327e9c0db15b340e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b28f72d69d03e750405d79ab4fc7c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af518c504129f08cce7a8124c942fbc7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47229da4a888634ee5ebce6d65599732437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb18bf73671f812868d257fa58703a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b782e6b4bff4846443b301f969a6f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e282a076af7154eb1cfaba2c6d3c10a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9945f8fef90e70c08641539c0f537dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ce9fc3860213805b0ff532d3f80c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd33cb9375b84460abc2f6f53d2b4c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fded949c018503fe4b644d28f0a9fb4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac2cf542fa4b5d3c7ed17bd0c113f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23f2cc5db37fb2f9e4aded422094ff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ee3de948036c454d90adf5de48810447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f5ed2d43fd8ca68e01c3093cd02a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756112d3409d617e842d421fe642d9f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108d230c572349480ca03143c97088b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a57075a7e041c545fc432976f3f714451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483ad75f59fb55f464566224a41f6d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976c7659e03098f8898e6e7222a6e86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a319b2836acac20d5716f1aa707ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e004ace60261f7683f48ab795de8ad9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dabc380a9456421fee812b79af65d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5957c4ce4003be1a0cf1eb652b61b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e14c9439caa1fcc2782971cdd11ba9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7cb77a4c9a847deb78dd3c37f2c9d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861197ebf35233bc610bf1a9ce7834e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1aa49516c73c00f74bafc1db348b5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed0bf8a4b288de79ee4f916eac82f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dca7e42a26f6e86a049ad9ab9ba2ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53b148b1c59ba7135a2457342bc54a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684db95d39c709c46650401f338b6571465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c38685264f8eb832556135fc62717466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128885d93e090676cb1f7dc527ee14b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07ef9ed5951b49d6fa1c3486b0e870468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5ed1f9b64de0255ea79e10f0bc327469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875821a904ed08a2173ada59639deea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc75d67f41addb80fa6e4aa4ae02c09471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34660176cb7cff97738fb66bb2f84d23472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c78e5eedf317f70eba0c62c53765f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80e0bda635fbcf09d93133d470fbf3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f790753436e938c33901a4f6355dcd6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2c4840c1217d7397eab395b4f0f1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce35ef30b1a820cba19fb29e886ef7a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04a4fe622e0404645fef3b712822bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb076b67a755cfe3a87b1cea4caca89479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50a9fac9069ad1b4d7a74f3fabb3b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1eec4e3468aa0b5d3e8050fb7ab1d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8beaf798bce13384b5effe7810f7a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fc52d673befa1d0e7312ca43003b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ee5891c8f71d392410c69f8b0764e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034bd55b71da7fb2d3f2fb47d0b7af1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880b55aa062fbc60d2c92ac2b516c02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523f3a0110eeeb801bb60080ac943d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1a418291d93294153af1e7351dcd0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb5481f0d52255cad3389937341e5c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8634e7449e970dcc9b752a2ba70ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2f9719741a098299f260cb94d9388491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27cbe11ca1058ba45c6d896c1f18ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efd6031f4c60b39a1639db7fa56f3a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446eb162f833ae07a5ee87bf145073c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c503e14c802e64e2ce02e6f660efa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da431543d10edf76eb29f0fb9ac5060a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754066a591729bf223eadaaa9f60eeee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea83166d9f47274289af6924eb3d4a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec51531ee485aef3aa1355aeb37430499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525aa628db1479af147803c31831013500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073f169d76b795c53d2fc428441cf54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe3020ea5f991f232c514e6548e4e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853ffa37eefc0a8e7f85a32bde2d8e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885148b71d5a95ca1052d2054a1c8e9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36ec0d4e443f9f697f69b1992627d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb05b86bcece211190167dac1e0a84506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01038881d7b4652cf8bde92ab5eb99b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f9bcd9249cb84c8b9ca06e2f3b82a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d118eb33f2d9e86ea9056e8ac1fc189509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d181b54165d97040528223cda45027510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41866c23df89c5b710d0d6e073c27fb1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f6062a78420f89550c42627b0f10d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36f7b5d36f170f55b735e1f25cb29b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e222b71b8f66bdae2bb66a9f243fb1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533cba9dc2a6dea60dc5191bf8ffb47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23978334c9e983aef66d3b94d6e4c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35c7813f4cd215c75a122f22b6e0f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d550fe0a2d63ce426e48aebca38cc95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcaf098ad316f484f799f9b5828875519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c557b37f6f1a8f99829de7a8e16bdf4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc48d7adc2d2862194f377b2c1dd08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bc731bf5e830ad597e4b03f034d78522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d933d0de6ce4559573003c5a29ea2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018d3f3facbf4b2cac72675f447552f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a232f5bc1c47b5a6211072be76c7a6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0d90ba8744bb7f26a824bd4b2da56526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ee7ee7a30146deec4df88fb85b832527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02028d66ce311682b7c3a08de0a9efb2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bef31111d56d721679c2f98981ecc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e61fa03eca2842d733c3ae3ff946a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d7798343c76a76080ff0df69d4841531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513131035be7e5658623a45c62ef150532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c598b2ab1aa26a654f6ec090c1bf8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d3f3beaafc37e740469969d05a6f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a480e1fc6797cf8a62cf0844e1537535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc1a40b86e21baeb8a16f12dc79da1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38367a34bb91d42f3d6867a2cb25509c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfc7949214964c1d61891f9beff03e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164199ca39dececa9ec5cba5afb928e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab09405aa35ab96f6e6f7a1f1b9e29540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dab2b1710491ce9d6b04daef8a9ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bfbc3eb94fde4c07ee7c3c17aa1d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af688596c84e69618f63f2ad576b85bd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaec61a1f412e9848b7e98af52db428544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88a926b0faf6d4e91e11a781302012545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca7c03f69fb69b0d179cf79b31dbb9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e840ff6e78c772f56b000517c7ddc73547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558317e6b653c9b58e08c83764d42ad0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ae58ee35fc7eafb5d30e1588b6e57549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c054189b829c281742ba49a7cbffa9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de72c6ff8ceb8af972e79fbd95f3b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91eb3ac70890aff2fd3628f8b26dae5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396958670c18cbc4bbc2b8857b9f039553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ea2d77646bbe2e7b9e3391f23f784554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5134d7e947fe96cb4fe16306182242f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c5cab88b21b5e8edc4a06e241b9f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c26a400d30d6c9b6b4e116b6c188f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fd451713f4ad9bcd802d35f900653558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bbd4ea2f37162bce67c1024154996559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c51c7ffa5aac68631f556fb4cf1ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32c0eeb4393fe20eb20ae7c8f5dff8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be12e9dba6d3d5bea6548c50359d748562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb80e645a8139aa3ecab04b7afeedc0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d97e206eba418606cca39d4f70a9d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c5b3f7bf3760bb203d1212315821b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c0b2b47d98a16b227e07e65cb4085566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a23ed77ea45de2bcd99d965026c4b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24534f96080a68caea3bd1fbb85eafe5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d039e9c1f6c1e621e0263b7181bd7d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0be2f89e595a037907c285da8d70c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dbeb51408aaeb019557a6178714cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cfb4bacf58acdbb2f6e2141e4a955572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a1432ee517b60236f0b1a70c5e261573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dda67f6e5ce662b26dca9a5503be05574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15ca3fe23afad614096953d4747d71575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed90d4b63679a9d5d0c01418796bfc4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777336384a26d4605fcb301c7c39fd6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6955e982f3a6e71c85aa75e7d40b0e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141c63f802dc7d989ada190a66716d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bceb1aff31cf773ac4ead154b783c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3b032470efdd3596a2aed208166ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dab7cd155a14d57ab3f3552b22c17f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55321768b952bf75cfbc36a7a22c9b6d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcece9884a5d2289497021b5bcdc1d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dcf28f8437a786c3d43fc120c3c91585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b30cd00fe53253a3e1e27bd1e53223586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84033a4231938ed995c097189572053587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1426770aadf5ef2c6473419f3cf9b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0437aafd1d8e77f1fcaea6667b01b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2976de1433578cf7afabc2afac143e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ee1571d77ffb6183b956cb0e844d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9772025051c11b9632059ae67bfcaae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7d1ea2c2d5b4da000a09f968af8a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274eb33f26929d8bc875f7605d43e19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34931b8a4114ca78ddd9f8ce691ff9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a4a150debb9872f58f78bed1e68e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02762c0dcf8513f33bd801f85ad6c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b095085f2f7dd9ddee1641b2d552fb2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c7c2cfa6a8a87fe1da1fea3ce607f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d96e4018739aac257673ce9db83e0b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b76c216bf678b6a69173c025872695601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8229c43b9d332454d46f0e468bc7963602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b74b89b00b4fc7add7ffebd1306d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698b9c1cf71996bdc1e6f76fcb84724604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9543015ea1cf74378d3b655336f7c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfdcf0c83610915934a3e50fcd2209606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10750074fefb608796013f06f0d86cb6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a94381b56be682740382ca3226ee78608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cd57ce095231fc0d1f09e51ff480e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97d36de73921a4d6022c4183ea75c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdf61507f71058eb639093f7461af8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f78dbbdc47ae5c7c2157160c17ba36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79fa5d29c99b9c13206b5145728951613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac7b309edd85cf0e516635ed165d82614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a137b1df5e1ffa3aa78a6125022e779615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ed27d139a047037509bc17f1a34ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0022f9716737e74a877f31c4c54212617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dea8aa312137b051d59af8809ea9e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595162d5f87b9189fdbb5b4868d10ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5671cde324e8dcf53cebfd4ee7cbd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cc2aec10872af2f4d2ea843af02ef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ab099f2caf072c913ff2901541707622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911f583e6f2b9bb61494e2393d932c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf64a001021132cdf8e08a095cb8f63624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec7c35132d1b54bf962be480763992625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d889c605b53e35d55f8b9f5c5ba44626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26896361a7ff03395b782fd30311cf69627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2bf079fb631219a90d8c3990a1834628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dabb9f2d40bd962a0041dad9f967fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1814a4d203cef943568d5522fc15dae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d5bf26282ca53f79cfefbb304c559631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f74d779882020490755bdf3affd9c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680c008ad4192595f5f58eab22aef98633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270136d8ea0a1c2a5f773f6d293ae5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a1debecf58e1369818469d0deae7e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981ebb52557cac9a2d179f9ec0614fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cc67bf2de428f3d3f28fa40821897637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ec86f32b0e579fd52730d286990a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb613591cae9f9cb06859913ab41a00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53eea87da2e9a7f9dc4263bac83826c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12bd34a4e124985d0841122e47fca7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b630438a779f01991dac33963a501c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4607f024b6260a0ed7b27e9f94e3ecd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6b510202779e7b60644ec80a74e46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffa6f32017c140ba1c4ace6674acfd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c92fd9421040358cfcb584e5a3e8d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425de2cb3ed57763b98331d76851c14647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e163095df812eb44624581b3c4d1a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a21e939c43805658f8652e298b943649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832297637dd3c9f70257781130f441b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce634fd758826907fa99f9feea5ee9e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3af2584e0218d964de77bf757ab429652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd486a09d69b28fd360df262de84a1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741dd8b4a1848e9999ac161238ad13e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093f4018cfab0f9b366a2afcd8b707c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4431170525f9ce3163a52b90972d5e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587e5b506d512981cef75e39ce12605657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed72665871a5ca91c8c9ded13d9504658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515a2c3b17aa8850d8ca823f4dce46e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e0cbeb73e0f495e2aec0b5c17a49d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925684cc69faed2ca1d7d5f5192b6d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b659238f35506a47c0ad7ad2e6417a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413aa9050a7c2ed8a0f44fcce8b19d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0361f991acefedde17ce2a2674444664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8057c9b32219d5e9fdee348e9571ccb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db060608e17e2d02aa391907bf4bfdee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095b384ba3d273b57e8326c95a0c3ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876af5c39e9a1377c515435ca30f83f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f255d0d5aa00e5cb5b6ab85bbc89d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f46084bce57df0d3369503b86f075670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23111ea35590cfab8a85da1500fa7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89391a418a9ba1c7b6bf66524cb23d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98043d92779548088ef74833a1abda0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3cb0633beeeb12754886365dfa1a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26252ad0f5839632e8a2efeb0aabd8d2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141d78933397a36ea1ebfa1bbcc8f8b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f332b61517fc8734cb30e2dca2ee2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04266ec1f7c91248fcaf30cf215701c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391392de085d1e243ccabc2fc15604f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a4e50e6f84e8a2f50fdf9b44b4219680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b7fb13c5f572271fed463e9b988e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4212dd9c4eee9ad1a9051489488ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45d2ede3ffdd31ce05c69364c30d99683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab734a9870cd6ce454679024403dc791684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66026077247a5c19c796cd0163b0ec23685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd9cc2876c0178f583d93652194abd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cb1817183106b29527bccc7aeb4bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934b240a37fede7473dd9422ce9dd04688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd6ceed555f433fd5b06cab03e5c43689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f7532fd304802f342e96425fcd75c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8f51df56132fe87c513a096c776b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe88b8ff9121def27cd0f4041064ab3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbdf2afa8b48b83d8e9d8b1aa69ef6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bc84919ed85625a900602359d0997694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520588f62484ac58a223792e32f09ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dc0ea8eb3a3b4fa22a57da34350a1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0318a01ef4fdddd1b9f1e7a8e69d495697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2573a1fb8bfefbb6a473882ffc7297698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d97d403d9f014222507e2b1c76c88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe6e904563ad361c05b3ecf2356249700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba52c75da35c5d38db05dc1e823edf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a54af38828d4a4bfb0496d818d18f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439e333d605fb726b8493f842486a99703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16684175080fec4c9e669c65522233704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be3e59bc838177d802336186d2409f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893db6c0b1490074e71ee7b4f76e5de5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95968a8115157af7e7066ba0d5479d0e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0797e05a05cafbab31604812e6265708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544d160eab74d7bc005533c1d0b20cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198af18c3b20b93802061ec5baebaf5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57863212ceb3b224e6f2e0cd4ff79bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1f3110f9725d87fbf6f5845a7ed68712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937f6c274dd9d42afd93ad9194f5dc7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d164345cb337ef50a9e38e4a42b79ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66596d98c92f6e8cf583e3cf0e25ec2d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98a7597491521205039cd188a65f8f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b611a9ab2debe9270f638fd4e03501717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ad14670764aa8a5fdcf2751679655718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605a76c74f8e315066cc57469d16389719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a65d7d7d539c95a355a9921bc1b57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4615bceee87de0da7a2ec69c77ac5ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bb518e383a68e1a1022c56430184c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bd1691e735b3c88cbaf372a0f5b8d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a2e17482cfaa77805879b9fa363d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12dc12b9035163d2c1417844edd010725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb272befcf24a28b2673e139600d47b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc076219827b8b016be6a3ec3629694727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf06f2dad187c4b7670670c274b8ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79efdd1b4de2850b29ab8ebdcf59ad3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273ceca56e2e8aa7513436bf21cafcc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be89177570115925f65d5ab60d5d3be731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b12a685f52b0daba821317fd01932732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ada3f505894a30147fb73d4a34e95733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb16c8f13bc67e3663a85de777fb90e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba1f277db480d7b796f2fd666c8aad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e48bd57c60316da660a262573bd05736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08408718cccd49b57fe275a5b4407b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f9a3cc7bf28ff657e949378df6eb1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f24bf19a2791783e07db06db672c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56bc60382d3e137ab51c1653721841740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de228223254bdaedb520ad16387b1c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dd5b0b18af07c71852510f8e3d8d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0c9c74fe3ff3aea25e30bcb335b11743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7a9d58c8bc11d6c4c62f91e31c0ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e759f08c6230abe317730a3250629745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa0ea0a98f0174dd9203d7eb4187dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27690074ae128961afed5b8fa6d779a4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc2e80c913cc547888864c8bd689e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a278920f6bc1779249787b03a21530749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88ef7784545376362d077fd8014ccf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae260e2bb68c37107b8a09f0670387b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ab75e33558fa92ceaa38ab6ce8106752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b92a5e6a3772f2d5da7a3a89a60c5d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9ed3bd582051770d09fc6595a0c24754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f4ef03d581646f3eab51b491b8754755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01eed9dced2102010e0f0bf8d496219756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65630005adc1530dc9824d3f2f3a875757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>