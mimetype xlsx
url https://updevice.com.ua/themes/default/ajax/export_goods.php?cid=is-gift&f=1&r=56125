--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966833506854830506dbf95ec7509e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68da98b38908014f8a4964c580bf6942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c94e71a0c9a19bbb2afb31ba69cb6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b5964375e08ea538b88b634e1f25b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f923e2ba58071b26a38bd437cf220d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fbe6966f14440e473a2ade5faeb016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd443c0906bd43444d65e6318214ebd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82ddcd3abe0f1626a537d011f6e7448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93462b6200ef6d17c9e0a656e0b7f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5f4c4b1034f5714d19e61a2fc766a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b08a6640b3cb97ffb526311a2d931a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571268e01693f7f780e107a50d29c0ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5c712e35d7a00e02f438786c3897d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189f9505e83584d8db087d3eaeae27514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb170abdb4b7ce9a8e798ce6eebe3ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a832d75e77ef78afa2910862d29e96b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49781cfde4b035cdfba8c31f8ceed57017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357b67ab9d203a3419d4e65f8f9d7b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82af725dfe1e471fb0889c0d1aa4b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0697338061f365161ec9ccb67584120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462d4789d39f931c1b7a4edc15cfed521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab139b6c014597e83e42a53b28d717a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ccefe7a9b2fb6ad7df7616269668423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12239a80cae2103b3c389eac08b04824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345426baaf0fa9643eff9561cab62c6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e358cbcf8cf4db62b876f6a6192e3fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b25cbac02e95de92d3dd5d4f8085d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f7511be0b96cdd48c87c8821d879128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c86ccb5edccb3cdaa66b72b31a58329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c32a168ba904a19dc5adec9bc662d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176dc9705ef5540d6351d9b69da98ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119acf56363fd648477f4aa895ed89c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599eed89c7cd2426a428bf78722f12633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a462d01b91c1fbebcd3d9447d5c4434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6269f872b73b73a87873412ff30473d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200ec268dba5eb7ebb2d4525974f4ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66790ae7196538238c61ee0610075d2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294265ddb15fe030a070a60ff19238938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723eb2fb7558b4f50bcc166bded102c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9813cae64eb38e35829064661c3ba0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ce0c20005b73f9ac7bac175377e8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92555a2ee26d2c42fa6a7ca64cdd470c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb9a3f95dab54bdcdb4615a852c09643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044511c2f0676be65bc1fbedd400bfb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0301ecce13ddfa16c07dd4ad75bf245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce731c08a2157b19f822037c860191a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc4f1c79f0eb1642dad75ceb802f3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382cefcf31d9bf74efcc0e8d9d78b6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc358ab0e4aace08e93acb2949fda84349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2b33a5935e28f60628b6f7164a12250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9800a1419584323fa1bcc2819aa9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497613f7b2a362088865e6604a628cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47935e60e94834f6dc09d657e3f4f98853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1588ef0bf13f3fb9aded0d1ad2df8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b06ce194ad8cf1af009b2aeb8349b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c1426fcf31fc67da498fd1cd268e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec578d91ea84ce12be627d8290f61a2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b6ce6ad0253cd60e14fe40d7c386f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a885fc26d69eae3d049c8ebc0b9d03559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113113dca4e6b579db92d2eb3b4a9f3b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a53b9746348b6bd480ef3a21968e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c5b6b2171923855b98832d72d9d2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd73a3f18701c5c4eac72d82688a3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80133ee2d936f1a9022a0989a7853b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea2375d91d85d69a447efdd60eef8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dd6a45c9e8d451ffec778b7079f8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ade873dc8d46b9c3048dceeee2bd567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a55392b1b323f30a171252a9a24fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8b9fe4eebe14dd608ece227dc5c0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3515e47fcf2a7a47604a3e01c974a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b956901c1e453ddb84f28574d398a0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33de51f75278aa17975565a9d9f53f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bdd6fe854b6cdf7b1acb205ad1efa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b433bafb565b560d42afd73f3fabb7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0388edfe0b50fcb4de04299b2179675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0e6b343195e3eee8dbac3955ee20976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b22a6d2f61e1142991b1c9cb5e9ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b59f0c56d3ae4c70ede3632900fc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810e2ec9500057f8e73c25f91b5bd2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263a9c2453567ce9e4be420e038737c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe336fe3cf3e4cb130a519cb6a96dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9eeca2650a1f50eaa0b8f60d4989082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38911d58e62f1d78cb12edd5e589e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865bfda41c15ae9beb761d0f02675cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a44c32a6a7e6a4f67822ec5616564985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb200c5d787110c3d08f06b1f880f54886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29f6c7bd7b9ab923086c7b84f2125a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdb27f29baf8c3f78a82f39725b72688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa187ca32e13b20527d446da12ad8ddb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d146dc64e1d1d35b9f0128d2cc07190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b144043251e8c887e18f88d40c18591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3d12e506708be9235db80d9e6e01b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb1638cf6fdf7a97dc212d2db78ded93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c7c9d86e28749bed49f09fa106b8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24af888b77fbe1215fbce1417893a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92de44b4c94e41d2f19c80ab7ca40e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392483a5353cecfdc110b26dc24470de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26ee55e3a342d3aabea7bda17cf30c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73147607d95a898bcd183c9b0366615999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4bbcdfa567cbcf2a4bb00424dc76e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990ad682f0d1705fc41b5afb1d3f387101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c56bbf130a0207e15c5182de82112102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00070c4f6cb33c16d301a6df017b5cab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f1812421c942c66377853447f03ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d062bef19afd54db90aded89c0569105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e374157124978056fa65e63c9de39ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec67ad8bd7a997a3854d2fa4e337e67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3a715500ae6c46bbc9e719b9bce76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d46f9d9409e1f7c6b1784af543887109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bba30bb5f9244d3b702a926bbda140110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb998249a8c79dfb732e28a589228b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5907154d244ac433a31545423ce25c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906e236214dbea622f97bd68e2c31d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f00d6783431718e8efbe724c208c96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05f5e4c4a4369c560e7634f00a3f85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170e6ad9f9f05a43261c79605bb3557116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ef555404a8441edd5e998762518c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33dd3518c400c8bf443848852343cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f97eb8efeb547a3503021b517990b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce62b60b422d5b1d2ab6a9284ecbea5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061224e1c8f4188dd089526e38a9a7b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ba50ebe586557095ceb8780e2c92f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c93eec6f495cdcc8dab478011e2da1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dced7b8727a4b08af3100d5e0f05771124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f5db2b0f8a2de183e85fba64670d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4eaece9b04e7444ff84e32ff3515f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bcbd8f0bb720143c51be140180e61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f48051c41736e7bf6af33143797c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad93abb9457f26007ceb580eea5a7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244b7e0aec09a07d0191104d69b8f27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4bc588384e780f4ce3c4b73e39912131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd7670d798e323bddcb5e1dadec37e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ebbe314d242de7de3a4abfdd71325133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75543da78aec3cd5591c003fce918d23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694832333fe8e6e4e21220b6bf7f55b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15664bcfb2ad935fe01b4978cbfe7afa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ca062fcd2fd06dae28a9fecca0aee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017881980b9f6a5e9cc9da2de68bfbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56636de78b8e372e0bea8e9b9d17a2bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2fbe853c2e4b4bd12b61bbf70c14b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bf813e7ada77bbc50bc5ef0079e9b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c9f6acb08b5894f885e006b141e8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5176bda64456ebd600b4411e7df22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f466feba6af324335f91c958b20f8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86301b4a946ef460aada2d7996a7f3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e913a438f0a86d2d70b63cd5a62eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95505d83341267014c298559d3699d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a70026c258968dba85b0ce0a8cab0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fb60005a4933270b2ff274cb18460149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b69732b0a3103037240d4ce8f20f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de573f7db0dc7277b1a6b5340193b1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b5ade54bd4fedb21ca536146158a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd3256c29c6751a12bb5e6cbf24ec8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec96b97c834f2c24ae921eefb05442154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5893742bf9d1c2d022929e23e430661155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dadcc24852f06c18075627529c3777156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927947d2d98c4b34b2878f68e5015c2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992be08ca23646178c316a857cb5afd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8470f72e2cb1bcc433a5353c1da49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64acbbaf7d26cb3b0009c68e059b96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f4978208cc00b371173e21aea5807161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d0b221e7ad98e290d86ca45457b6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317978eb6213d9b7e9e524d45e815e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b1a2a873bac8b06bd61df632fc039164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78346c14135af044b74ec1d79092de0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e7f5dce2f88d8cc710059666f04b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5751b3854c8a999da11e1549c594c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7275ca100f3d677799992a4145c4a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9006165f5d7dabfdfff41c07d911e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e482cbdb459c2cfa7430fae0940d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c457f59407b6c6e9f844224d86a7db1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17014b12c51f2e98082a818c05cd5d23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5c0234c9b8bbd26e6ff4be45e1f8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701961ac5a9accf40068e1772d0b358174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe907d9dca1c56c98be212cfcab1f35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab65e09488e1b255764acda41242693176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f66dde6d9d93f1209ff5585e279d3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3018432883ec326513648207b2f50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03d533145dd57dd94b629131a4c218179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4b1535e474223284128424f93932a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306e57d46248169e2159d3832045935181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d07d27b7a4cd954bd1f8e68bc4f0c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41c01b00471d3b727ec88778ff48f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aad7a77f05e0830584dbefead8dcc1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e047d5a9987939f87337c284c196f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e844993ab3f79a9864f82018cc2c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e72149b8bab6078817f40dbd572ca1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35227aecc0a6056cfaf4e24177722d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314984bf1acb2d43e644efbe5d15338189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf67fe96a54f4e7495ef88e3f7887b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a211daf1dab05de9d826bd6ef5a6ef9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885121eadb384d84958adc7910019fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2b1d737b44c7380a39ef4575d3db1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad6457e06be356f67669dc4ebe4c3a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6c669addd13aebccccd7b75c6c56d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e804e4abab40b0d8f0a8ca589cb68a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38890f304ad76ff46370eea8dc1ac354197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cd592f7f352b8385193c84751d301198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2b91b0398598e7c7a9b247d587d7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653de3047a305d18473985228a439d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3b17d176bf43e20aa81c35d34c9a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558047290dd4aab9f708fc92c2d7785202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f731c9fe0f770e78f894c46fcf3fe5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cef494ae02bb79ab59dffc4d4ec308204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9d58fbc46ec2cd6ed43958a38a0fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822048b05436bd4bbce02632c6d8d4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbb4c47f309bc997c3d359562662fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ea5161da6c8197a3333ac8ee86797208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf083994d50e5e28abda2c6931150a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acf14d3f4e96d338716e0990081bae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d889d4aa3288e274d9b5aa9e61f7f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f500f678982fb31632248227dcb08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a260cee097b6e393a60740068346424213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23288e993c4a39b74d45534d01235c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeea2ff412b17770729da6b78e3823215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e91ec78af9aa750f0b3f9f64e082f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b528d3a16edf1c703fb11c88097d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016b1595736f5c7f40f93b728193f9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f88c3675cfad475ae6557e07d224d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7807637ca827a3a803b2aff7c54fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18441ec2c11f0121b9fc4f806aef3e7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04935719f5b0f8c7a10cb3cec123e05a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299e1ce6ad51934b4a5843e36854187223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7626933645d7239d2334a59ed638ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23b5a3597bfae214759a7f82daa2cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265de65ac77fd2bebff9bb52e0787a3e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03eba7e0962dc75dfe30b0ab30634d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d2fc0a98cad4b8982b1d2296033a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b19d9da6b1599d87cd28b30635300229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634f25ce0bc43029479d4fce3507bba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf825afa1bd5253d3146a685834f161231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e121d522f1dab61604e8faa6446fe54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02c63d1be329fc40c6a9f08b12980c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6fb1e2dd04fc201b52ab05e68a280234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c12d4b9f8fadf7acf2f95cec0840a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947aa128cc12981b3484b0d780b4065236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26a1291b706b4b2b773493f7ed46af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d34c23c5d697ef002fe4bb6784570238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56fa3e2f55fca6288eb668a2e15aff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5bd8d6c8cb305f793fbe924e16ce6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c01886d74be8f1bb8638a82c34194241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce2a102da6567dd4f8b0904912e982242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3eee8cc270f8128c57fab9205a1e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fbc6163b9c3b52f2de5004f9deda4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bcd1a96851ef60372963232d936c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283646e5fff6d76046b098fd82a2113246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f88a48d869c6b61478d9b52411477a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55cbd4f1c4ab0297820507b9e79620248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e65863e63a5e58951e61c2af18e2d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a658b4f387217e04c2cbfe0a97a8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ad4f8e3fb26d95b303a15977841f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152562d950edd03740ce854c1f75dfb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4160ce6208c169d606d42b681adf07f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766c29798c388ca4c239f9adec9102b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd225097389bd600c731aa7aa79dd99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797d0d6bf2194a1c74924ae0b477d22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30243bb7aea368d6ec0e194ea0a089257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea5bc7dad137fc611b794dc7772a4b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d633043305db4c4dee58fde7ed09f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce415a36a49d1b1cbd66229dcf6229260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c2e8e0d0c5dd631d7f98804492ce0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9db60b57dbd6a6824609c9fee4da52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c1a9833aff9d2671567c8973de305263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65136aa31dfd0a3fe220f9d21baf761f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796bc1b5906b792aa33eeb289e0922c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5467f734e9e993ec72bad182a0d89266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307600d0c6627b67846f0fb7ad7cce0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a48e9bd78ed6f044084a171398fb7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fc62c63240672609be287ae3de300269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd74a6b3cac08ca4d709aa41a028d4f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dfda5fbe120d2d89897c0ee29ca28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d393eef7beec9d9069864033dafdb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eba2151c19c1baec3774b4549f8295273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6226821e54cf287e47158fbafacfd18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27cc4afd0ccb363e8f9070d236964e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b527fc7efdc1cf02c9c935ae2262d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2077d9fa84aca24c8ee32b597899e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442adbe0304b841d502759748c2939ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced976a2608b329dc6712004b9445e09279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b30c3493f3346ebab4aced881d77d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23367ca387153afa696af449599d31a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c25c817fc8aba5373c7af6b5801f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5a12aaa2852e6af322c44ffef05bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb2bb83ddf4dea4874f33793eec986284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8f4b7cd4eb54c9333a225595b0668285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bffa6ff6314c1fb1e8142f8688f5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f968e3cc164fd72f8ad713b94708f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0ebe4df32b8e9f44043662128abcd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ac81f309ef63c61a37f40f3c0c2ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7d6aa74066707867b7e76787a12a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c312034093508f65e4ec18f2a94f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58cdba76cfe478e45899e75e4d5870292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf319205b5d2a942bc268f6e299a0b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a1b0d2bd0c09c45184e48bff40d95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc573adabd754be41e08b6eba7da246e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2fefe2425640c1e6879e1c51e7448296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c09a1251767ab819f0eeaf1d76a91e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adceeb0d71aee25423e9bfa95f4d16c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c582905be153a9573d9673c4bf46689299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e19445487e8fab66a10991b3ede0d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6847ca3abb6e95a0a3a70dc1d40057301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed2e885312d110df4eb2491aacb786302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0a65ba6267e187a8ab5957ef5f6e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74acebc3920ac91ee8e8c1045445cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1b43e93f64e95fdc8214ba5f2f8fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8c443710ab08ccadde5a7c3536771306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a6c4ff0941e9cb56ad692f822a03d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae7ec719e5c8bb993ff9e164d85dab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f590ca5714169dfc9d72ab17c688a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce31d0064dc64b31a3e66353de3546310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4c100718b179b319f66829bbab0b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ca10603b92133d7fcec9dd0e49788312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bedd01e48af30258cb0992e9359a27313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc6079be21d8b4a827b971027503ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c4fc4383fed4cdc76ec854b3798e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc227d3cd18af9241681cfdf08f578316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382242ef995074c4bf8be0901e32aad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4fec1d1cc68ac8f91048145c62e9c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678d4fbda80e437f9584d6df27e05fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001e0425d6ab840187d99d893fc625e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc9f59dfe7a25c13f55db857b0bd9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f66b8bdd99589158d2550a1d2b972322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbe4884590e4ecdd913b6553a8c0a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dbc0218773cf7ca82a27e11d9cd63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54d36b30454935430b00ae0810031c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8225ca11b1c81fc481ee6ff73f2e6b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa2f239126b173a3629f74a02566be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9decbaefeb8a9c45a12deea823c25328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f936ed5d8b5988fb36a5bd0c2e89a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146887bba9b81a541759cff9e766faa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394075e67614f1241ad67712d9e8bfb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cf8dba1785b37c9a3854305187aa0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6641029efeaca059920a9dcbda5688333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08f90ecfc330dd2c4e4c797817ba2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0948c18f2f3cad5dfb5da0cf6e2551335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97e1c255eb679a8674ce66b7571df2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f005bd36fc0ed3796e7650efee2ad3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6b18e7eb0225035ea97ea2e51f71f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071df71c610b6963fe5009d71eac3f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0af25d4b63d179d0688d76cb148ab3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b258f959112def84c6438b2bd74117f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e32b0c59f5be2b5f3c95bb93e1ca7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbfd72321ed99a15f17ed9dfcd4f9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da23344813f7fc1f582f6df360921b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82a9a513f5da8b9d3574bacc3f01f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64010ab886898e59bffaf8f6e8e803e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd852691a7890829e04e2fa96b43b8ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def22a913eac813c4d0e148225dc7c5c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4fa301d8296866b4fc37d74eaa78f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ccabc0ec9c9761da6a828337ceb06350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c87c4b9edb1af1dfb52624d0bd8cda351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f99aafabe6cb06543ce676a6ae9d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bed76a885c389229dbad659269bdc7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebc0d437c6f1bd1fe5872a62a794a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b824561c6ab2eec4828a8014ea0767e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aab5395bbafa7b0d4d56df5b81f170356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10befc256f2c9bf0c6070a412f2bcb66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f7ff71f7910f8edf2cd52d4f36973358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c20ccb754c9ba5a0dd86b081ccaa4a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d989d742f8e6123b386aae1de8704360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cc78ef8cc39a1af69dc58e16a3763361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63be258d48f20d86fc440055913354362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac378d7f747ff07ecf95c8d6737f71c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff84c4963c0e2722e59024a0d922f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e6dad35178f997f5a52f0a6288106365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1308866418669f43e05a8592f8e6e60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd270f1a7ce9935dfeb5a0f0f47063367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62287fa11a81f7100a6cfd6baf93c479368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f61cb66a4514d997c779a7ba8e5b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f20fa1ee1a4fec6130f260c360301370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2bb88ff330e9a8ed7d9f3938b4c8e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e092f1f7fd47ab0d2620dfbea294f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703c8c0aab5bea7c7bed9919d675db8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f3cb32bed76079a5aab9ede26fbbf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0799daacd54b418e92850e7b110e890375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e74da74cf988315550a2c19ca66d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dad7fd8b8e16983116ec1f3b21b5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020839e90b58d72c1d062cc9dd9c6de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d743853daad0a4bec965aacbc4e3469379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c44d8139e893a5962d39453878135380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198925c0b8a1ce86213307fb1367ee1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f4b9e7f9538e0b4d351505427656e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc009ba77f121f51a3d1ef89b0bdabb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9dc753a588a52cdb34bc2ec3175f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3476ec58f252155a40cb77849cda9f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef232dad6cfd4ea05752fa62a97654386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3ce6a4b5042ed6d07ee93bc4d4bca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96799668bdf94b2502602b6398fba6d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b5b7045eece16f7f0605941472846389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a62ace8b67b52d38a331f1aee94a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5995de67feb5e11f3dcd79b9665cec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eba10ef47a2a90fa64ca77f1857ae3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b983653eb810ab3e0892838457cf4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eab55c9c0ca3ea8f7cef142e07be56394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120ce8bb3ae591307cd8069a871b061395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7336d211ecda502f8097416cb5cd7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e265e63c707b6b2296a17fbab3a104d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a69fbcbceef23ef9c5a4fc1b0ce43398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14e2e8efc6e4dd163a5a05ffe71e10399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bdc0188d106d050888466d3f6de0d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d9bf2c4afb9fe8661ebcb8b6e3dfa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d462670dcb09d9ad7c204cea847718402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3ccef843a435d9c7baa468b9ff5bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696ccc2e7e5fbd5d8ee68dad0a5809e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1065d96b068cfb7586ffa0600040eb3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efee609a749296c2507742a9f2f83fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d8d47e77d1129ca8799a4e5c83ddc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a95b8b14472459fa828d65c38e4a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ef0643dd0e6d037340ad8023f1620409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f342e13a4d0e0538a28ca2e51ebf79c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031810ba3c28a2e4d7c4302d3683758411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211714b7339d24dcb5e369aeeba1630412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60778cc0a5e5ba8d379cce6608f4edeb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854580d8c8ccfde9201d0b601fef427414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5ae164828afe52a717bf96971b812415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06417a5c56f42ca4003c060ffe2fe406416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9d1c0ca76cd5d9bef9ae68362a287417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d76cca9d1bcf3adeb16aa847d8920a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44c06d31251309c910dbb89abf72e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dc0266436b1467b4b96edbd3592c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db040373417b3393ead17e3cac23aff3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d27b40a7258d7a2bada2bcc379184f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8cad48ec2d281e57347747fadb701423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbf059d9fe759680f5aa8d7f831e6a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ee332e2d24d1407763a3c66e3febf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae043d543c8e6e90434fc9056398f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b27746b7640223c9dc13ec682c4bf0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873820d644ab2213d63abe023f352362428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b82eea2406cdb57ce3c851fb4a0034429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337db53798685a872fec3a400dd7078430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c2534f958dad35703c231afc47d64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b50785700ef62cf8ecb0a781fd20e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac632c0e53587434b45efc03150285433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18579d03fb73de54271a7b6d2f1612fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ef67a1b803223fefe5075c76c90ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeca46854ed5e56e88dca2636d551d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3ac71c4558a2937ecf2b2077971ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abea284ddb1926d50286bba4535431438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ad11aefd1efce6e4449c2d5949390439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f78e595b0d4019f58c878df1919d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a82fe4749a690182c140bd699ebf4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d4d7acef2d612e1f674ca5393d0a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947b1715f2d31ee9987feb43a373440443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5751bc8959d85e5efb2bdef56e6b76444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ec392e067e63bcc82eca7d8253068445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fa492a0ba100f127f387df086f72f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8cbfad493d837e6deb0b63a557e5a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ba281b58ef61436afc7442c061337448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c26bf62f7fd86597c4e0c837ba36fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83936cd293019bfd45f3ecd481a1e339450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46a9dde7a21c2f20a1d7cc63a211b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e16d32de7c67499c63a12c2fc6442d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca1e0ba46f0ad5557d177fe820b2ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83d718e4fec5f74a17443ad6ccb339454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852b9443a0867f111c08285a2af2539455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150e5ea6745985f7aedec3b563aa2b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b6788d880dedc324d41293deddd54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb324792011dd5c0cfeeca75afbd9a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dbbc2e54d6400712348553bf5de20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f653369e446f93112673772cddc7819460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fabbe08f0b3821389228567c670243461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8d0ba23d9ef138557e94abe739717462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d590464b90b10ffe1bbae4f9c0e8a9b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa923695461ca6b6637e3f65267a5e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f9f8afc8e309500d5de8addbfe88b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bb9f770fffd9cb6feb46d8ed00464466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520295f83d0104cf80a36aeac3cc756467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72582d9fc632794935892fac3a292ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870a7100a1c076b69cb837260aa2f8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82684baac4260a2c2e938a4236e71211470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66023ed05fc807bd839d2c247f29d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e3d801ce8605fc2220f4023be31be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0340adb5521f9b4179feb8a9bee471d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15842115c1217f1da6cd2bb9fd8c773b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20112a622fb8639f238e23614ea859475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a15be8f5e8b1350c21a3092fd495a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ebc6a3251d2aed8d7ab9858d8d2df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be695afa8b50529e58582c24b9ab606478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248a9ed33a4d72f3a1c7ebeb3f92157479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16936c9fa02118771b4b57ab91b59704480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd8b1545937a0add7dd517c4a610f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14309b2f9f46ad96ccdfb4e4c241173f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7a67bf9dcebf586df98dec6d2b74c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b2a579a97cb31410ed05d81cfeb89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68156593211ce43577d9e07fbd11b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457f2d82b056c7f866bc1a5bc7d00f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5950fd062cfde0fa04d5d98aa3c15487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c456c8bdc55909f9117ee3ef94d98488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d6da0a7f724f9a3ac9b1d4df3f97c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572a6785b0547cf37a65b27c155eb29490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc6021eda4d7172aa27dc02203a81c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f029673513f25ae856698a0205c5a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0da1a2c46b08c1645342fed1ed580493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce2be84bc26ecb69032a92f2c989ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267f21d9a0b5a123c6b25c743f2605c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be565cc440c275e9037b77c6a5be65496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed148399fac8ab960685cd12b3dbca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831ed96100defed5a76b76880a69662498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107734f602393eeac20b16d3a05988b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cda9825ecf2c4336d4bb204c0fec3f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0299bcec143fe9c55ba11b3e19e6190501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14374f4e3b39188458854d5dec80e9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6b3fed638b0ea2ae1e5f6a7bceb38503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c34b6edb160c208ae17f5c8b34c511504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508ae371cc9c78ff41c23563401df39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57341c714ce7ecc599779c283dbf1af3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dc37472792e0aa1a0f83c182a5361507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed9aa2942b2a3dc56a3f2b2088c5d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2d805dac7e3b89f5da4da40bb4298509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e99ae4bf23c4adabe7eda187de0a36510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f57ebccfb0120f5c6986952f4df6e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170f341418b27a911d9e69df472e6fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f15c33226a4ff67b787de1f5121dbf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c94cf10fe716fe60a94bb8591df5b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f271520f7e320d7a0dcb1ee7c6bf36515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98025bf0fef23ec6de1bc7aa9d34bf3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ccec4fdc69a2ad6bb709d8a09944b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f5c354ee86bf8237ac2837538823b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30493cf276b30d01594e8649933cd7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5868658f218d108c7bd082a11d6ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506a86ab715af773a9c0929a2d34dc5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09605a6f22cbeeba96e4246cd9e1e95a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3a21904045aa9f94dc4472308e68b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ad63a08e204c9269a785bf343fd0b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721bb3a17111c8150b477b5cdb85963525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9562324ae7783663a444838f28158d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6be7ba30a5ca80a6c77a4ffeb9be1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93895a3af66d169834ce8e494515eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87880e81e3645e365de11b5db7ad1d69529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eebaa6b266ff2ce977a59ef959fe6a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95821a702f1fe3e8386454657d22c5a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ec956bb2b5fddc4fabab6d504bba0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1ea606b58fce31c28704e991387de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94788735a5087a3cff53aeaa653627cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d29d0975724d100245808e70b159b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6302cbefff462f15f5d90dd9111d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46f2e427b421fab82fa95cf790c8b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cc72b52e08c4a57e9536502c3f8c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936138fc7389d3159ae8f4047d411ac1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fb105f2c025177da8528b8ba471b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e9183e81d59e7030f2c9428350cf0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a8631207a931795147c3bc02e2163542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d28aa3a794dfcdbd09ff1196cb2212543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaccc9d37ef9609e5333818763d1c41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8bdcf8aca1f7a8348f89ae14ad8a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4a0d630a87a0f26f9c58ffd0db527546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c33f6891f661b19f3ca9e2ea871bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa536fc08d264721931beea4904ccb19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83459d1f659c4b3c7132e24774a2a32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22309805e3659f9e7959153d0ce4fe4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b875f61a2fcb7d249c8ecc4a755d0de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f03ff3a3dc66daa61238e2f25d19d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabf0fce7108a1476c1caebfea90179553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c148606fd29ed750839b9487601dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a6e7d4eaa6d7a7dc099d2a689a4b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456eea42ffb85a08efb7153724ac02e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fa422871593319c84b082d06d8875557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9adb997c000bfa2b91b1f1dfe251c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4ff1de7aa780d619821b214b8ddf2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0eda769c4652af3676568b43f2cfe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14b61c599d67f2ba6059ba5cc08999561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67c3cdab2a29daf4bd353680e22d0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc322d77e68a1e1bc1ec659e59b1d89b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3ad12329d89306c8cf008cdb757d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f71b30754063224e51fd76e8b4ab62565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3928018c1adc0edc9cf5f7869617a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6206ed29cc6522094b15eafae21d174567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de97be2b0b8e927fc03bd441177966f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0a87900b1f6c07756cb4eda483eb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a773d81524ff204f8b0d914364ed3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340932802b250d5efc7d5d43aa1ca59c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed9fa525057350dbba99273002abf8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da5b85a44f649d5f19548f4ac07f4b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb665120930dab87a000a40a3398fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707e7da61dc73c7fe87bd11252a7826575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbed978a2bbdbf525f471cdf02ff92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6fff6907e5b35e4e527683c4f7650577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419a41176e708a5bc4c3926a873f3da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94994c8866307bbde307974dda8889f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367c8a9fb1c83df8b6862f2314559cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2235204b6f9564902e3bfad0be651581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7431f3b28af854363176dee712cb25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07a697c3c560c19bc8d665abcc6c14583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e7871f9567477c9ed32a1ffc9bae1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f899bb89b9d679b91dfc0f4128ad5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3d14d767ac4aa371f63e34fe58dc7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e85b9a53bd3613438a7e960112a920587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9131735375f07a1bc592e4ef480a58588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50669189f2789277dfcc931f80f45e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90352f5e093e77eba81190ccaeaa4cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefd6e50ecd8fabfd0ca83d31b778f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40521548593b3c2f1ce03d84e46a83592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5840e0a09d603d6307f1e2359911975593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a990746232a2fcb960abba4570daedc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7f81516c29da5727294f3ab4ee787595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37129883fe6a4bf17798298f0692c51596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7ab01e59f3bf539e253fd7bd88baf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844995cc2c649bd154c29f6480f6603598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601ed5e8bc3b11ea9ce21b136cc9225599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0f27560b2229f8941bb74b6bb2896600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e97c905d380853efa43079a2beddb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef12ced4112e48f3761c39cf92a7d1e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878433f83055cd4578c61e837863f2f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925dde7823666673a1a6d3bacd38ce5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604638043947add1249070e508245dc9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f588eb15807d9baedd6febc1d9720606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee99dfa565be362e25839dfe726c4c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af21c4a48c2965d1a1786263ed4893608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f90abc3b723b1fe0827d959139128609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761bd1b5b10c3545b49b7ffc8b8dd9f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9d903574a9d7913a4a5d46e4e1748611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3373d1e460b60eaf87d5f025c73b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f492954d0aa4b3eca99a61930d9ed7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9022c5b255fd7ec99174dfbed19163c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf443cfa4133905d79a2f3f17f99dd85615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836021201589aab40d8295438767509616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e7acf0ad21d8286c5aaf9b230485b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65638e9475a3bdd389076e7188d96d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4dfb6854c296e247b287566869dc1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54549c0161a1c8f0d8771a4743735e5f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d064d343efbcd9cfde7204ed85e49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b71522e6cccd0d51555d349a19f95622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda57fca34cec22d50e422a094164e20623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f2273c7b916516fef8bb96baa1e3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e9dc32ee1625e83dac813a6e882d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa75d14b79b00886f137aa1de353a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3c3400fe2b1e6e903e0f70a2376c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b597720df0fda111f46ea2ae9df036b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242af64313da69b6abfd64504850d0e4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1093114d69f7c8e0a69e084b25683c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6ab49d833e15e0a8f2eea3bd6b05f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f57ea8330f370947cbdc003e460a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0964ea77b8bd2ee0faf479d66ff96b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0877847655034739217c360fe8d19c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd18d66e8a89f6d209e810c76937dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd5d83905d24ba3610571b7c2d0819636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f08dad7e460d288b36e59cef63408637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaec8cca20c17934916e031309b564638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2988d9c8c10c4b325bd1debd83af8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85487f110de65ef764815797213bec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecf0ac52a39a6270ceb5de731cb24c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f599500990d4f4994761e81c4f76f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd744ddf5b581fb87e7febd8e771bdb9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe07202106224491ea2a146d794dc6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faad34f3a0240ca1042f8ed4eee5647645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb18e6b472b5e78b5f2203764b4cdb4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6ac88ff660ec619f44ff5760f6ce4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45e746450df3d4530652fcde6d08dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bae6492af523774b9e5ce94734e781649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c3e0f49ed1982f297891fd6e3b738650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505488b7bdffa69ad39d22bd9d72c9a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7755019a864c200c021f980a8a0bdc0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7186507fe75c9bf22ec5f6da82ed01653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f6d48ee47546da66baeca935bf32c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54db6af2aed3b68745241b9ba911ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de25c864eb29139518229e54bb87566656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7135d89bfb25dca5f24dfc3c9ef1809657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2ff9365035add60091b37bef58b37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954f5a9fe85dfdf4dcf4850c98dfc9d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e09bb292d8a0ba4eaa57b1f846b7b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5aa1e91a2589db62477d5261fd4e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840409d1e27034f1111a065d9eabbc08662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b352d574f3e43a257588d698deef3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e5896941c266c42ba043b009253f4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76b687498bb5147f595ee763fb1006665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83398cf6f91aaaa03b6caf7fa7824391666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95fe03a3f3ab38f1a27cb8f9bbf0b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d05b5677647267a1e0a820ea05b89e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da81a63773a83281c44afee591b96df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab00f81418c84631a1c5e4a4822381c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11e1650ceea682ff4dda73d7c87b36671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a9bd5624e3a35c1fed50709470855672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8048c90bf73468d8ac39917519122673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b761ea8bb3bcbc95741681380c51f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f305162847ae11bcf377e144663ee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306abbaab478f684bb26c2557c771c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c8ffed8715b09571e812a4ec2e995677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2580a27e5040b00732f96d0243108c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b44db47bf1fb17c8cc1b79744f58d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df3965d911968cfd78d49d15dd6f02680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0f60aadfde7ad9a28496590c8b2ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598a815f4af873a006e8769b6d82d0d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc8d89a4c6a09f5472156cc3270028683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac13bbebb18c8cc1c07b8584e26b2c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192005ac5b2574d0cf22deb55958d4a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d8f73ada15ba1244207cd27708b11686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d1395c65190bfbe70804abfc49bea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407afef926252303f8a3069f515271c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d08f4b7e5921c7d12baab6ad7d79f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e265b681ef9aa66d29608b0f190e9ab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddd12fdb1478284e7d2006b6eb4775691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066f92671c32fed45f84816746d99f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f2ff243d3e9af17b30f8fe83e41cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa41df9ae980f695abc0d9b681b506c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba70744d0df7064ce0480a84bfa711e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e20555dba5c070584e7063318749b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ff1aefe3e342b0856152f1ae166ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36e77eecfb073bb4c406cbc275432b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ca8611205e920b7232085e5bfb38d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50985040cfe200bf23bf59f4315778700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4625a8fc73428194c98df498b3f52d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5ef323e7c876f2b8a34a5935a0e9b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929958ae2defeeb7103111e680f6ce0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab479a5ab1090bdeedeb1b250ef1cca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b01a5daf88ae4c2ff2cdc2a4467df4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f02553018fb14e798493a706a53d8d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce93e2a7ea35a4a7d0a0e9f9ee939e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe914d011a667a09da4f1863da64a0b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ed9f8548a9fbdabc0cd6489e06dfa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eb41061c8060f081b7cea10a8c37a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaca230aec18d07102fa52ed7b5cac0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddcb766f675981e31fef0bee7be446712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f71d52d6556e10ef203e57de0156a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8a86d6d8854acc8fee7ad114482c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a75b746db84e9edeb550fa7934e98a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e9d656b878ef6d3a446f3b7b7d2ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e66147daa808aadf83ff644c093c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22dbe0db124dd89222643df8cdd277718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1693871218b4859ddffba33c15ba8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e819da293b615be81e434bbe48d09720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d6d023c46f56176ccc8f304a53373721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17e6a3606c2866e4733acb993bff28722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f38f9a927d890988e277fcb154a395723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a303e6d03d41a6520c0702b12c80e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a373db33a6b362086cb9b5ad1f253725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722fd297da2c60e637aee2a412123c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a44015fcdda9e412abdac2a8031c28727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413df393639fb537535a7ff0cd34fd8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5468537458cd7f9ad41eac91e8d1f2d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0522b1d67cba28b7b2a107db3ac532730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4aa0e517b5d0981326e8f3b3e94110731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f19ed4553451728dc43c09f43f2138732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5299daa70127947f7b6fba63be007733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e404fa19d0ee105e5a156409396f235734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820eee2fb33d2d67a02c3c8af6536ba1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d11c8f1348e38a421fdb7c2c787a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54596ba30fa3bebe07f3df83aa2f2dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbd60de2f5e3287870372a15a8ac6e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59fd4b7fccde4c0a2347a0088dc959739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe16ddd0f422feed5102a3cf86c25d3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4436b1c709df2593420124b81831dd5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9203d1a32f8a622ccd963c5e47f0b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3233dea6c9305e06bda84b6ce00f3c0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb566f2efe38f340332d2fbabbd126f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6370fe8cff5fb16e9a234b1fdb4036745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8da8617af75cb303d07c9f21def076746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf575e97b4f4823f465d258da4bb26747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd63d8d2d2235f81d4731d54b06130c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a735b539e95d84a87b1992dbd394a24749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3b8efef1655f82050b1446496c07e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe411192824b9b54c7069d8254be3a86751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1723b632708208e3b479ca6471389752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f2b421c38475c5ac04b797128ee8e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f941d2789670c6dd458aa2d14a50d1b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995b5efe7850b465234d68ad44469f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbfc45c0217aa661f67cba69e98c0a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c9cd39c0a047028dc638a615ba1ae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd7beebd4217f4b248375053da2c32758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac34e9caf8b28ad9bbbcb59353df935759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fcf09e87e9924d049d44af3802dbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3abfe223579efa623562e197f06572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3e31498835879c130c966039d1c643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70f7b97d1a9ba6bc387649a024b1c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f815eeef513056ce2d7f1fcf4edb705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2514c26609270136c74472412079c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e79cec74193d5e3e448fc0e41ae7307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c157df4e5440179181d6e06dac0b1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162eddf1da51fb6e0e2083b2900600f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2eab68bfd6875ab94ee164902693b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c239f0a74b3ae3da20e36fc576e80211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bfe68552777fc1edcbb3be701f8af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7f98b61d0f26a35f1a3f167bf9fe013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc49e56fc8228e844e2151027b091e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb43a820b75aaa702f2e6e8ca2db1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af600644e1c304775bd8b4ec1fc25aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bfc16e2d28fbd990d2b7f53b6a5ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4544de89712c1803258b38f487b405a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbf1484cbf91f9fd8b1d89c9741d7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5024a3e018207db96d45f9ce196397220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c21e00f918aa969edbc7d402c5263921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a832b4ce2c2d52df57098245ed54bf422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaf8fa7f1cf774ed2b5e41d9f0981d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee92dbc0d5130dcbb4b82f03e58389324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42122ac91c2cba621e91dea81f764a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0d209d8a53cde61ee059c6d8d89d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723bcabe36801af6a5f32c5c9d1107a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1350e0b524a2cd0ef7a4e2bef0e3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896e2134a7f1b13d92a544f5ac4019e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686de67f23c76a3e147143de3664e61b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7191aeaeccf879864e28db31a5d1b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023daf5145545b30705533d185b4ce0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed202e3ddaeb891088bbae32ce187033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25c72dbb7dcce1b39b7b775c038bd734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac58af8cd7db7f304a5153d880a4b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cdf0a9716961f0d8d67e14994cf3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92908cd8d76185edaf8f34f8342a9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672bca2c8191878cf477d41f038d65a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da200296f09c618756259004f35484039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec785fd99473cc61a60e1e9a509652340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812171abf88439f66bf37a28b2bdb9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3edfec3174d1e8549a50d6409c0b5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a0be9a7690d9623fb67fa422d369143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726ec8e448c6250862c068340e1829044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae1a35bfd6e3a91fe88fd1cf738cad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a870f9045ad24de38f66f02fd23ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75cb2fa4a0c5e1e7eda23f750a016f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2e0965b9e41e93c5c74eeb22ac4f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dac0dc40d6d9552797d3f1390983f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e806316c1b734e80604ad4aca352d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fc5ea23731a9467a5e92f268faead51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0fb3e12b2db348e8b3e2ee43e0d7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631d31e1a0290eb4fddafc35df9808b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e798d4e180e09bb2446e8c5faa82f8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808ae2ffde556f2085e50be5fe5af2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd572838f72faad00fdf4a095c4e5b4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e5357ed9d163dd71557b959d06a7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a5b4aa1ad56f64f6534fbbc81aedb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819754bc733e0088c3d17d30f5d561a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc9d2e2d67c0cb93e4a2e191899ba560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5240abbde4610415991822f7a25ccf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d027d789d9e3abda1758ea1d504dad062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d2ead1a37d67cef6d55a1122e1a4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3460a2453306188897f7c93496df1be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbde069a2ad9bbc4d9cf525fe9dbd765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8261f765f721e5df32c7e06805063e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af39b79708039b6c16d3cd1f8bbcf2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28366f90eba00bf1aa30f4f98677deb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcfb5418c27c72ab6de11320f0e8b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b813424f9586225df5c3beed57ccb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36ec73ef87f6c2bd063af19f4e1a8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c32b82a980fc89cc188da857c915672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5cb013c471fb74b4a37a78559dfe373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb06b3a6c8ebc30c5f7a5c7036cc3d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31332988d309741e2e7ccea965d14b9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680df69625423e9c970b4be5371ee46676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7927046e906191712ff58a1afdfee677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca90e3965361f137e4df951f3c0199678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663ded36aa649cf5a9f4c83184d820a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba05da7a97a83488c9be3fb3af3222680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba918aedb9586a70d65d9916a5f87f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e55794af0e87236833295556a328182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8937bb6f2fade8025da6a007e568dc283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1c50136f411e292fd16dfafb9dc4384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e91ca7304410972af0de0f1f48933585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5443eab7569f6d1a7aec003ee8df786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8f5c3615238146bde8dbe1503a1e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f4bed64be58674aff9ddda85db4f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ae08855fbee05e630d19a0ec057f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0edeed9d5d3ef8de4b50174cc8f5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a3a2fa62a20dcc7abf6bea4eff21191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f06064c0a03b83c051a0fec5aa877192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87e393513f758392e26ea148b505d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c800cb40b17814ffbbdfd49a82a72994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79610689df2d34c6c019f2ba82733495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e58808802d8795eb39b248a83f77ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5240d6d1b078c5b538d25fe0f65c0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd23ad7f2dde7f0e9431b7668c453698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783f22c18e4cd3ea0d26e7e3bc49c2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f96f182eb24b8d28992e9183751b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ac0db201fc1e4dff5e2ddf52d9d31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026245bd250369e7a0a6cdfb74d7f41c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032502e35f201e1a970a67f44fa68e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6de65fd06d34c4e37e430b7a752b4a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cbfb80738807cc230df7bad2a6599105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda23a4597d6cf16e108b89f5b249bb2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a853e160c5c48d44a3b67912680e8b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148b2569a9688bcb92425ffaf9e0df2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ab69718cea37a808f574132b6f90f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a61295ac0e29aa1a4f0f9ca2592022110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ff1532b4b3d5b1165e7e7038cb407111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f5e9f4dbe2a4df1387eabf1339ded112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb2e7b059b4e6d6f16a084c32ed862113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d998b1ecfe1f7aa269457ebef1081f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881c466c5f9dce97ff6220865ab853c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3eac09a3a0269cfb827fdc5c172fe6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a5296276e687aaf7c2940b2458d67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d630f4e3f383eac1affeb5cdb4ef6d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557d8557396ef3934af89d27494c7b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee007effbd334df273aa71e018e98c51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfd56ecb5857fc6df6d653b953e107121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16e17434ab5dc2ed730628e22166a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea9b2bf788901ff09b0357c1fb3a6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34b70f84b58525573ab377d94d9d63124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f80ca2aab363f684b05b67ba5fb7d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20834511db73c923c6bf8d92c56d6172126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd21667d836d8d53754c0943271457a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738a4a24dcf2e19a3c8c5cf2e40f529128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15fa3d6f3ab0adfb90d9f1f2d9cedb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32525cc562a9b61d5c5a24125a255f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6ab4d4624ab5edbf866a28a1dc6b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333580e53966208d9b422cd58e7c3038132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c772d73cdb7771f0029f506bab048133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1095c7f0efc49a902f9727c3967216134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269cf253035127369f2f9ad63965134135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d762e37ef6a9ef0bcee67bfa7e3bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1330339696e7fb0c6302da232695b1e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d273ee62b3212a55b16ebfcd488b90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d557e2e101ef6e601eaf9bef19c2aa6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cfe8c01e8d121b06d895e1768ecdc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27838599eff5214baa190c6124a5cca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535fe3780bd1c9c000f860663f65ab6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feab7dde33ee145a39a04c1043b50f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335f4eab2779de953e775db552c5eff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a290b2d357d6517bd4f4c54fe16a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767f41aee2fa614dbae79fcb781b5d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b7187c9a2797815eaa0b7acd3a4d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1ceecd111649508000b45ced78408148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dc0b240ff50ad05f481c9ae73631b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd041ab03674d5280a72317fae606b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4ad1c959b221f8e10670d77949bdc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375edda6630253e52434b94c9d505089152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae973e6ea3dbc2f2b21790d63087dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5f24b514831a31ab5f8eb323eca83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679e923f487375b144a3c61db38737c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4512b00a76b68f32abf254b21f071ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb059e04af082a7d1f9d93d00414e3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0505c3a94910678da014ae1b341fc3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3ec33fd6ed8e33170216cb3cdaecc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb9388c88155e0015ececcfbb34d6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd28b961ddaeedc134653fe76837545161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f9c89fae47995b678d179a29abb73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a609bee9e652d01f4234789ab0ef5f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36282b2d99b1035ba24538c3294019164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716ca799230e16678e6cdf190d4ca23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967f8dd5c0c371ee0296fa7b806c0dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa90d7e47e730b18f80a495a09f25b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d4a16d23c1ec3d0d404a8e271564c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60ee24e66ad9861a2134de00061584169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd152bed89bc68b5e14d37e296ef455170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbea402d861c7e03c53e62ab8f1c1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e1e83ffe27eab7f2a4d8b18a311a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f25066a203a6b2faee9360032788aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb278b646a05182776c842c21813312174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b604d65b8432c8e5d1fe8ecd8832c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50147c85167ee98c9208f7ede71b53b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28caefd70f3c4e8bc8d7373c4c1d2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9162b6fe062dc31190cc90ad6f6c1a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b29ec7dda1feade1103abbcd119479179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338a38c15d1a0fd24391dcb1be9e74c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd7a737017b8d1de67e9539bbb3cc0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b149e7f9bd640dc48a62c373e93cf2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514639edf06079ea9a045d87f3d5bf3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2312eef968d397a1c7da413d5882f3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71cd0c8d6d7806ed7be0e60d300733185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ede51b6188f77aa5a620ddb25bccb1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f3c7486c71e2c8c53b2531d336dee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14c32932d4c618e93689f629c1268c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235df188e5c722cfe9eb34ebe0097a60189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd38ceaf11b1c9edffc3d1a76f9d8c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125861a1fc9877f6e80dea91e950867191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3b789f7dc98894fdbd00bfd8f51ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b064175dd3311e59bd9e7b65ff81f64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14629f75f39eb6c31eb936d041af827194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76999a305b4e30ea60400f5e831f8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5603ec1756788a0dd4471f4b5ca11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3997bbc50b2bea47b15d4299c21bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edaf9551ebeff3bf70e7d89acd04eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9404af77b9d274dd2e30f84b27e85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b87e93058baa7e27f8b3397637c82200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26fd3e2761ea0dac2fe7fa40f9b2f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4505b9402e26e57c05308e330b54a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5974e531d6e8dcc677bdca47bc81f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b1ad390dee5617692824c97dc3902204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64435fc5940d4f6f01ed8f7512e925c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34566a5f638343d943971611d04213e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51780c41de99f33d9c597a4ac7a7c59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521dfaeb85d9752f30c12a1789248d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed874d0a7ba99e77b324807d8bfffd08209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cb872383c22f559302fc66133c3d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21808b3d57795152e23e02b425dace2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ecfe32cf817b06bfe72a6e4f9fbce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce148d9d3da3b149a193053d5a382dc2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3780167585015cc37da8e12ff581dd5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbc0788edfe2d36c7081a923f11328215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b915037b251b60c131c3f279f575a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf755df7d19810a05e73f0b8b2fbbd59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb26cc597edc4a2d03b697ede67587218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e669167e788b6ad53b58481c8c2957e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1aec0d86945cbd9d168ad98a33cbf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd8820abaf8ff1cf642ec3a446a72a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78020a26a992394ac5e7b3e45e90bf3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa090729502861686bd05e547c8e9a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c60c1a2837e01f6925565df20343f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddceea3ddf4e227f270902a2b8a81e3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893c87538b5d0264f3ae25b32055ba8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1078e85295655fe277302cc8bb9402227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79161141f81af4826b89db73b805eb5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe215f8d8546b7560c8e415e45b8978229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0cfcae01cd728b81b81d27c92302c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f80e61468963c5467a5629b419450231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfb7a24c48ad0090223a30d4fd0385232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99083423fa4e4343d77072f61a9f8efc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc24570f5f00f84f8cde8d51360b4b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7abdad9d6a451065f0682d0a12640235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50df41b964b8fa73adcd3cfa6ef699236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd9262381f448cdf74c83038dbb008237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d00e0a7bd74540d219ca3e2dee0f6c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b5a1caad5a27afcd4a524b46cce83239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629e53d4c8f109e73d431234d12d724240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eea95dba8cd9a89622118ad4df4710241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033f31bb3413450f5ae43db747350b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2dd09c6b59369a07cb937d726f3a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44856480329f114371c792c60b55c5d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16efc68bf65479cebf17559620a51c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00638d35b6e689b5a8b0f49d72752f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c2121ef16129a5d22ac0957ced50d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbf14634294bb848906cb2642cb1d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9bc2c74585acc0c92b0ac20caec02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cca493480001338a30579dfaf354ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183fe75d153974fe69d16f5d1692a91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122d9b24bdfa35ac3f2b7dd08c97518252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3d5b620cd9680b0bfaf72fae6d670253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653ea07d6d277d33921ae7abba881fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669541d6223b81609b3d6e9ae17df04255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0acef5d26301fa5394a5977e823de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6fecda09eef65ce752873d5c3b8eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ad270067e9e249806b336d5dee713258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c25458fe6a9b72d5d15ec62fec020d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45445fc79058ed26858e3b628457a232260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0166ede17282babcc801cfc54d80ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3537730b585bb67ff6012f6711c5307262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409fcf83ddc1d1cf79460695d203253263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb30e36a1577a7bf067932ff49c5248264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb082fcd2801a164a28fe6d082a5310b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b7bcbd3ceddb775dfc2863f4f3ad2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb75c9cdf22d084714ab4e8585b12de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38e45583f3cc8575dbd797018686dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf24ace1cad67c088d5cb3de0430f6b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae52c8723ffac279b38f408c39542e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f0ccc9f891a89d82af29692ac8ae0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa03228794f5a952707856ceaa78ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2083f7c08218875bf49c131f6123ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5aa8c04a5f99ab720beff5f457671e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86abb546e40d708a000f395f5a83b6b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47d25fc882f8cae0554e5cf0df1f1b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298ec4cb22f9c9747ac27a67211fe77277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354798b24ddef4a2dfecdeb967c5d75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d04201c6f4dcbc01e0771a3a64d39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec7bbf67e864f6a7dcea990fa704d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aee58e3337640d661af9cd062de0fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d95ed72e4ce36e4356b81068ad83b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c172bd4649b5eb1f1ecb252064f86c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e866360cca2869dc3538294fc339f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b041c3f8d66fb9d2bbdc1ff20249130285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d3d172258f55ead88128918012ac9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f90d9923c98fa2f99e1e1381da755287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c87506fd5fd706cc3dab3a1cb31a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2688a0e8881dfca000efc1e4ae0c9c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1c5dbe31ea8000b8708862494bceb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b917c8ff2d38c33562e0f4d81cf340291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece46ef46ccb4d9cb7e1224e0bf6c56292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2ac26cb852c653f883ede0755d213293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e42c2784d32a7f1fc28c194d59289294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425d88f76d741b9931e5d70f3846916295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db06b643560e80195f13156689f76e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d1738acb0232309ce80cff2e1e944297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adccde3e2a7e61c07b51ed90134a17298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422908d2b02eb29d60ca2902e845948299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc01fab8bbebb17cd3aedfe68a2fc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc758c1b785bd6ed1242cc803f40e877301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb06830b366f0fe77885360aded2ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5e44a7a1d5861c68f139f397e4dc7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1b7831d488bca6d9b0863612545ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b547bf921408bc442f2f27c17c78d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409e3466817b0cdaf76dece628a369c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89f617d9d65ba0b9971ec4ae3257d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffe1c34e338dc4a864749e3cb563a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5191eb27ac518c5da913aa2f67824c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b55572a3936b4aa32087698ba937f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804611fd089deae7a543f97d1914b818311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e1725d5d73941f57b02049b7f3ce3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ed4c8d07828c2a1a655733d762f00313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9aee3c1dae233976d9eac454f9579a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78599ee3d8c33bc584c02d76685035c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83694cb80e3beb2b24dddb808cf6c62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d81679526c0dcafaf1b0a829943edb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041731328e577d9c0c393e84c047774318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387cd3eb50c076dd0f7c7f9ce8f45be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfcb1ad6569efdf1f9dda937b1611a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926e01c7c6ef73f206443aec0d610e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa29d5c328c8191afb08f83c3d99927322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947f8c3b554e34e03e26fdf0c5faf5c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6f3a117ce5cdac73a9717dfff8fd2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d02f648eaca61fec7a3f1d816760c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d0515c3c5d52caf9b4b06d6d1bc2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30990a41994c5582a0b1d801015041cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceca652fb8f0171725fa70e8b3dcbc1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef7ad75c5238697597ee7a42c6a76a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce07a95b375f52196cafdbbb0b02af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ced4c97e57a0a2a09fd1e980a05ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673ce82fe3005bed01fa7e90039f731332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554789a7b0ca318aebc210213291a11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd977f3030f390338f8c775fac50e61334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf0a3b8667a65e959574e8ea926a5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b13634ef9fdac06431e5a09d4d3073336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad350f1603e00dde251eb6740d2e4c24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da1f17db825fea817e1b1071dd0c61338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a40679747ba4261a56569baf08f4c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25944e8087d6e251099bb13faaf011b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaf6fe8992d240c7aa247d9950962e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb14aa3772092b982ee494578fe613342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27d35dd4079440324d8900b32190f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b37f3338f55589b9e3c33d38dd9d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bae4426122ee1d32bf4fb4b04579e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7b1c54ff1c6a6d202b470eff51f9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3e4c365e2ac7fe841522ae40ce30f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4391e91e72a178e54188597e70fa36e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6f49a7492e582b8143f0393c4752e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d445d6e44b5f73ff74a21b669aee9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30af755e55f98d90767f79521ba3693351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b404885650e557bee402ad0d32edd3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48eaf1de75a9a7bf7d7ec36e1a74c0d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156e9df6574f767bf553b6bc865d62e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082fa4d3ff73ae3856f23ba1b8d239b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5541e75531a7d15a48fdf04c20acb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7862d7cb0085927b9677b258bfe437357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38be77b103f62be5dc7cdb83e76001358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa50ef16df28a9730fb6c22db51cc2c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9eb64ce96963f2a21de5f90ef84fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec792d0908e1b0d72903bde3828ca7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2d042d843df7ec30e1774ee072c0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf321b9b90aabc87851820c63e8adb4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8727298ade0146c4c3c38a6ed0d28b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140843fc10e80cb6dd83e3d34ceae8b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af559435e2625ee85b375b3e0fb8731c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c11a77281cdac4f00dedbc65b81a0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77297f314e54a640c8476771308455368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6958022246259559d6ee0213005a96369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8675f86cfc56a3ae247383db42987370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092daaa30160337b6710c91962d708a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb823d7aaa87bd7692bb9f3aaa817a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686d27826419714e35442bb57ee76a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c6fbde13cdbb3ba41a196b4679229374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1aceb3e45ed881484bf805373f1ac3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929dfcfc1183b14ebcc37136d9ba79e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea99feffa5bb5082c779760db33def377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18ac643383b477da1edf4ff792447e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217f335b2935672fb1dd5a97b1f2127379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9274acdb423d1876496c69853ea0d34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40c8688de2b9e0a2b1ed69028a626b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834af9f70ede9ff2615884a06ec54a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288da287a9b5f02705dd687c5c1afb4b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6abad56297f582c8d27d082f35abb7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b763f5f8be56fd030343564b2d9c13385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20171918cd671b85197d12d22857ba5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81656b04b37a92ba6dd6b4fcf640aab3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0358846033cf7c15f670488119d9ec1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67531c2e89e8605d2f4db16ac9ca61389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53325e0ffc26b606cb4066063eaecbd1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004dac2a941ab7ac5c61eb90b2db9f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49f21f823ccccffe0ba736e7a12ae0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c325093ec323575f9714cd7896c744393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940d5ce82ec48a18c43ac6c33a5e5a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ae06a07552bf911231951f0ba84e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2c019f49f9b17152a60170597cce6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e70e861a911fd1a05be8bbe1f5641c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757805fe23aab901c321ef496aa0081c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830595d02a3e3fcf8f17b198ae1c9c6b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f7d3179a6dc60bbca88501c84d211400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdc6d71db7823316558e9f2ea12a05401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac843a7539d7c7100a9e693448b2fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229c62afda6c6783b6c3ce20c02b696403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80415f069d28ebc63cd7e2163c9ae8d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e449836b188b98721fd18ff46835885405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c56a2a8b2fb97b22c474341432fb4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58639083dbaac97b4eca4072e837f5a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197dd1b6b57a2c058f0203663364731408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb1b79845f1da4c43418ff0bec3a45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa814c7a3f4f7ff912dac4a234ece88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcfe81f61ca4d65fd6de06ff51aa55411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fb7119ef7cc73c79f48be9fffa918412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affbc43caccb1359b69833d13a7d784413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2d3d4d19fe7c48bd01b8a291fa24e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a8275d5cc5ea966b986c7905bf4d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e7c1c2012953b2154bb908a53e776416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5703861d9ac5560f2a7fd113f974e48417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730771358af3afaebdb73b0ac3b5845418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76023a4b31c3f97651b698f1a7d760c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a20e2c0ffc17fb64a204c7698a72f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d700d18f8edbc55bef925fed11e08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96505d1719b3a318097077fef3ae08e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922772018c0d1b15146bdeec65c3bf29423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bf9ae7cbcc76a5af66aba7b7185cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316e6c78fda9918babe5eb2cc52d900425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d3b609abad90140cc972d339a4dc9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d599fc2d2ff54d2790dc0c5c42a1077427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829a908df932ad1aa1023cb0e706986428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487677c28a031d65ff1faff1b16d65f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b7ba118ee450fc60c7eb3ed95f36e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f90e0f8e5fee05a17241f6e0bec6f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73f750e1289a6fe82b9c52ad86d6f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddeda19a2ee044d2847fe2d31238adb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7603f6688040d6bf7f6c51f40e276b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5415678ee0c65be93de0dc6d188f70435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206cb531c4b1f81dc49d391e8668aa0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae60c2ac77af1718cd71bf295da1ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fa8e9198f30130d39481b92499242438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825c7bdb3cadc54d362d68328fec3ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9f96a49d22a1b3986192ae740ca1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd067d8b22bbef6c56a3a4a3eac029a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abee1a4f11101839f41e546a7e7eee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b32e11f2a00b877d643237a44df6af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ffc04948ebb1f2d5e89a16317f9e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582be4dcfb27607657f2db8d3a984df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602766b7a39421ac793ee927d3b13fcb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ef8c29387dbeca89390e31315335c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002e8e98e4e74dc3aee341b458abd94448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a19bf1b36a766ade5a911714899826449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10867b18603d6b034bcd2b8da44a088a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1377f080ff5f35ef379586bdb0cde4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bdea20f34314c2763f04d4ebf086c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e4f0577d997ae8356ec0b0ff0cbbd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8017a809a174672d1cccaacc6a4f67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e23a67cf0ef0b65b841ba09da0373d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87630398f3f1e6b238fe7342e0acd60d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb4337d5917365a8a5d70f1901d437457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a291d4ebae859e3d08971456fa911458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86140f38f9de13268a617df6d4e4942f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f26f24c465a601d916910d28816672460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0cf41472a6a2c25a25763b4611923461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ca1fe8da387e42bbb375b8325376b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e51e9c8423ed09ca4b6a90fa1bdbdb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09b14b1cb5d0db660392ae421e8ffd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac6c20a663dfe23ef7e48a4ea1b8f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434e2eea112f3dd79066fe8c76cba17466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5461c6b13895163c3bab6184eec3f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd868b1e046b4cabc2a6fad60cfa441e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5630ee6957b62d20d38cece1bd771ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600e9e94a4193812baa65470e8594d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee82ec1d1f8e22f6fd3812aeaf988c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14ebfc87dc306cb73484115e171634472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac175c6327a99ff095c48f186f474fb0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77305659e3a336b508a177467f1cc42f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a99f0b61491f583e7fc6de9c319c31475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16870f8f0b2aba2b0edeaf81381711fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebcf4fccd4795a5c52116d257fb864477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b220201f5a7d60898963df350d8e71478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477665a591889881760504965f7a516e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c08f588a4d5b1c63db52bd0a1e6d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcacc859ca3edb34b5c862e4af7762481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9846ae67206a46692faa62ceb6fdec3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346df15b4d9686c06ed363d36d84d1d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413561271218cbeda3a7188a18d7973484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53932969fed27178f07646b9376ef09485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afea480cd79a2cf617b32fc3451d72486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4c50987be4ad130311cac6266e2a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339064c91238c9c67c6ba194a75375a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9be244d831080c313dc4be89bffb6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563d2adc32466e3f156c138ad926a53490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba2fe2a268a5d852a8545a8799ebd9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d383d5cbbe0ad14e5dcb35077897d06492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15083e80154f64064d507571a5d64cf3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a3b1739978abbf383c9a42a2aa732494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43135d114fb7d357307774c10f224268495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214b113352bf23cf73adf87261876dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fd32ce501d70bf63dc04eac74038d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10f79e290deb9595b55356dc2156a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9048c13d63af3277431c75221593ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083d52a4ea81e8de13e7388105e1e5a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949245c6393625f241b2f69b78b0cc4a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497e3e67505112a1a0755f2d33e5e38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37ef58102306df0d8bc4226e8246bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9c3a1fcda4ae350624da853f2a96d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1672ba1ccad3af571ec7a373af5d305505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b890279a0ffdc73933714be69a7868506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c37410beaf22ede27a96ed68f42e04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91f29073cc36a77ff282131f475507508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e639a3a46cd3af8ead7b278815d32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fc9323a7c093d3cadff356377f47c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fe57c6832a2f209cbbf87cd210065511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9e0e1cbc3f1a99de14a0003e0dbd9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564847e6f340b2e550a7a8942f1b8b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffb84acfa5c250a3692319993e7972514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba32ddc7867b397c55d9af76834ed7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5996526f8fad26f92d2a19648468c7d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280e8d3ac6d08ef7ec1d9a5af993146517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bedf74030d5cd76a81cb791c97ba04518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728ac37df28d5171238b879e1116c1e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093afb463213121d28716b5295205c83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a37d207e4b254e7971d3f2b8117dc3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a1dd6769fb4ea9ddcaad73714c3e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4378f37e9a693978ea38790a994cbf3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a259f4e8807539ad249d730ca7ff1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946b9ef1e846c033a85ca8f0b13c9a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a927761503eef83eadadba86ef60262526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e74ebac115376ca935f2698c4b9a2a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6319cf53e893c162aad687e61bc1cda528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63486380352eb937b290967a625dde529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272d0708bf42004b43c77799764ae10530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330173882a63ef2814d793ffa71b2229531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959bf9409256303f50c867dc94d7a02532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23492ce332a97ff4222dc79644074fce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f750dd6e6061096a569f5d34a0956fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8d7c6ebd7f02df16b02fb75af8b21535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821977bbfeda917c030232538e3112bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46c31ce8180abf4cab6e45128a47a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb478fecc7afb9fa8e3bceea3eb619bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e08d11648ea382eab1fbaa402f0aef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d788fb424a33805c2292a6bf3881ef2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119961f7db710aa748ca494b0509c04541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab0b2799eca5915d1905332b127c29542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fa17f3f6610a06f552cc89bef29ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478a358dbb7aee68d31e5824b368e63544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23571a162886e818b33ac9c1d235b20b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bd442df7aeccf36816d79ee74dbf9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187515f35f4f0189c04323d0fb04a22c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710ef09c4ba8b9dd16ccba2452ec137548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d83508f6ac761b4c0329dda68486c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0f762a6260f75a514ec5967504cbf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ceef234602fc9257fd5c3293ea0390551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2536d64a8c380048880d527acb85fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c925874ecc03946f187fe1ca46e77e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966be672848b9b7212ac9958fc4100b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd574d325d6e707776433b7e0f75dade555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcef7cab4cb2215db8dbe25e8e4c10556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d7ac33d63e1caf85204fa5d3064a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61a5c8d6b9b8ce6d81800a7dba48e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cbd1993c5fe80c33a79b40b4ba65d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5415a7dd34c300f1582fbd0931b4c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ceaaa76d54de9b94b077daa1919679561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1ca82d9d8b7491c45988a0c44955b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce51ba795ed9e342cde023f1d2ac9e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebe95464f08d23c30605558494e54b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce038d55a04c11e7387d327808f9ed36565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699f5b10dfe2437c7b3f442a59f2d46566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1b0f223dc3045d23c4352c469f178567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1749e427a1138e2085098cb5a6590568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc7309ac12fbf502f0d64f48197595569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66f8a09f795e0409ac096f8b19a6fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b37316b27cf4ad2621aa984cd86811571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde8d888f6a296984e2cf3690b5ab5b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042971f9ef2e2a4127a5011063984808573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c6260a60612940bc1040337ead864574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3b8e67a525253b45e56de38b3cbb7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f32542791c4dfcc8c7b963cd5abfe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f26648abc603bc4fce3dcab46dc002577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1637d2aa15d57537991989c84cfaa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b47414520f9f50f770889411135249579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577664bb87c978cfb3bbfb6d05135d3d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023d12857d38ef5eeecb66c89029685581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78008f268e1e1c17513c982432ae218582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cb928d4c4d1942784a3e208b750ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6467525cae7c768e8d6071072db04ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa4eb5346f89e5652f71b044d1a4da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54baa4b34fecb24ca5f8da1550603630586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960ae5b365452d650240c2dfb6d1e97587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5145d194031a653efaa0c80266d9e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ad3a829aca59e51deb687ac3e9562589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4fdf7280fcad4b971be58d71c15a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5509ebf29b839c863cb43d583326d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecf49ad3c371ea49db7ee18e03c25c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2760262690f514a2a1c9a8ae23bbb02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecadcad0967a16703e56f49139713e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711646be19253f4b0f595ac3b2b3e53a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e9a924fb9efced4c2cf49cb8870f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f31fe83cf42835363a5b0b2c9edbd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e79d2b55f7556b5f8e8c15f1aebaae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f40d05790b79cc085442804a0c233599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41a63f9fdda80b8b95d15168bfa178600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3109ac82165bd0d057228ac0ba6b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0265457e7f0f0e6270aba9142c3447602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daabd34d1dcf99719bfe3f89316386b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcd9f2910802ebc07c85e851e91fb3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a5d2170413ed6020b966d7b737639605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968fdf4573ba67a532a21cf9eef2d74606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5a5bf5c3395e64959b1f1b0aef6bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92478c70a587fccde79bd883fd01c215608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231f26d5d52fc03674b33c8d1a9d532609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786741c1c6ae4408ef004a8ce94d275610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8f61e8af562d353b614167eddf657611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dd5fdb48c1607f99a9b11d1f91ce6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91636ce8a8a2d88aa48995827b5451aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ab83667a9cc8485d72fe1f07c34a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afb7f578eadda91558c5e2c0ef951e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0450dfcc8e694456b9aee23b5dbac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3065266c893901ae0f1d2e22602332617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e8025a49bca5f327f5e4cfb648258618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b51beaa7bc28968f92e6382214179619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95ea53f911db3b8ba8c754a18a7739620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd9a3589e816915bbaf21f44cd02c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0da4f1c853b8f9d2b01dab550e1071622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e32d7ca9184909bb1a580abe4fedb0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de87b85c60f42458789931032f4d5f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad59f46ef9093ddb2d21e18fd3f2046625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8344b7d1bdb13915cdd22c9c4bb23e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e9858e7febe0b14ce557c13b08e3e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc012dfa9f67c557cb32af3447c9ddaf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d04925bfbdf2241c73d3a431f38ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0c00614d5378f311aae57f036ce61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c177d7a4c31077bd75c72e42a062e29631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46af9d1468f3ea8778bd8c9f1d2743632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a186cb4199c2b1d4f60d33107288983633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0d39ea80429841114e1cfd117432c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a37a617a0c7017ffad38af0a659e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656b5c0f12af388f9b1ab8710b37cf1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc4ea1577a673d48b7ce52782ddd41637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e645882fc54e37fe400d8653afceb6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f48785c038d144bb027280a665c1fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1d5b4cf2f412c3bf1f93b0abbd942640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b163a96227912784414e3cabf8a8bd6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c876b14f68164bf5c131d3d0f56860642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f6150041b9b1634e57d6fa7727911643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7465abe9aaaf80f264c8c3eb1d5d62644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76701f4786cdf8a276d0cbb467a99d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e746b4f874e50f5f0ef89483623934646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa515a5c151d8a1712943b2a1bf3712647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc6d54bb3d56d79e859d66c8a5dd24648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6322950cba8430f1ed1748d93684f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372b26af7f1afae0915b58f72aa4979650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712503acdd19f84aad97fe2499ccc47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392198157c96daf3b310d8a2d19cd68652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37a3aee3484ab5f7bcac16d51f9f51653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2adae036815dec80cbca979f9a7ccc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd790dff88613ae4479aaf30b05a9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6a2ec7abad87594c75a3683b9c693656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f996375baf13317aeb7c85fed0e26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1071fe86a6ba2d489cbe13fe4e2789658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280a45c104b709ed7486819b300ecf6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c84392bd2589c1c0d5e938e2ae93d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f16b196b4cdfd9e7e3980b6f7c876661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967367eeeea6978f4e5dc4c8dd9be478662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69fb47804ade5e6a6b361e3a578947663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e5c8546db3a58eb28f1b8aa33b6da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf979ee634c2cf9ff1a381c3f8affc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4551fd6f721d9186b1713e95767df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cd1b9664812eef1cc429814d43600667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edc14f35269e48e95511ac33978299668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80b9518263395926c3ceb56ccd7e06669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1f1a15f514c5d437d0c99a972f0f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761665a13e9b196ea03dca713dab1215671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03febeb88d42531c948000ba25ae0d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc401c958a4017833c911db195c122673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd929e3f999314664c8ccafdceeeb7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff804347ab306a03581011285605f21675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585cd9cc43a4c12010c59f3b5fbfe0b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ac8a7f97906690b301de2a7ebdbec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0407b705e04eb294ba31cd5f1a794678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b2cab1cbd643026c992ac40d4abd0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8da67112ff71ffb2da8deeb3c0f583680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b2469c43398b31dc4d86c58732452681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e4359c67f08fb23987bbccd3014e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01f8b6fc241d8ffb0c40df302db062683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f6e46e31a84a932266332a32fa27a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764e74e5cbf0b1a48b640bee8344e43685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00042918f8a51d591a6dbfd60827e68686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74876cb9866b20d0f8dedf558306cd85687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889c6c5cce833d7ac4cb6feeb024e00688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7b61ae010b206deb0d59d06b48f36689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f748fb36ce2e25472ba0528e674a08690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962c45dbd5200a26f04b1d916b1c42d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc3ece5b95a9f6688ca24d4f3f8836692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f85ebc09b60e6adb8926a024fe99b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816264a861b981978db6499531144171694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8e5954707b93f78677b94e58b12b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a4c7c18f0530059c46bebb7fed7e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302036d29a01785003ac9dbc7db2fd7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a35b3d079e676bc53bf267705071b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bba1f42d06fb11925e3237fcd2cea2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ed622779c29a420a801b9800b6e5e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134c62e96d9036dda1af41aa0a147f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603df8a0a2da7ead855cbbf0124e564702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e2a471786712d8b6489afa0551327703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af4c624748f79bf5c01fc947e9c55a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d7aa9ab3c7c362798b4d51d493e06705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eace415d69d7515e11185240b0b11da706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63d2107cfc7e5019eb7d19bf0b6916707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2989eeeb20feb5e22c99c46ce5151708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756a1331f3c5c264fbcce377db249a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2212a44c997d39d3a0b76d89715e06710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6691fd2794c0b6b23f0f835d673a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5888aa00eaed63c4d2ebc87fa20d66712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73578ff1b2c0b61beeb7a6b123b17cc6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac930ea75e3cc553b972d027b1d4d27714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012e47acb32fa37f71bff02dca7d164715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf4d2e4eeed4f59c6d939db1d2454a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c0a6221a034d7aed128ed85800f58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a533c9e0e87a892e89eaf0f25f3fb87718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb7b9884ce33a82d6b3bb125908311719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58d9436c06813374967c596d8c5322720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ee0e6f1cb74d4597dc80a196d5a04721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021931ea1796ca1848656cf2bf09ba7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250c80d0ec2779c3e2bd8165a7d3fbc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ff7df09c944551e494472201b2cff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52b3462df5edb74409499bbcc874c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188db0fd86e368c500053261c30af10b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9570815ca99102adcbfc59b6202cc6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a436cabd3d65f52d46e6076d7f95dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a02acad0a29fe779804fd850e4656729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcebd44d6ad8704d0ec802898d4204f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7df0ab33c9f417406837fc55765024731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede190930022d00f0c4881a38e3d36d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec03a1ea1060af9e535a85b08213aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641a3580306d9889b8e69b61939c6bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f70043c82f0e38ddb3a36cc0f47b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326ebf5029ba1e11acb81ab25334308736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a833bd1fb03569406ad8858484f09f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646c0fb7d5defa77bb68cfee723c826738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74acf318b38843b5a0b06d64a4d7cb7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ce98a59d68f684eb3bb6b1161fdcd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf30bc6c8c42b60a84abfcb88abee09741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f635b5c0e1fd04b32ad8ba290348e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0784e7baa31f578638af24cc4eedc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16a2f119e13ee3fa5ae579e7eea53e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db553ab4057eab74304fe5628043ac7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8548ad7e74324fd29e7935cb0e20c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7045199e42ab18e34c18725f1aebaf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5ed59446a3012bf25bb3988935cb1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e45f696fed6c0d6fa9a1f593021287749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3513deeb8999c9ac57fed294fb98de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fa67cef303a95c8090c627161c20e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176499682b4093e4d371d1edc70c69e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265814e17c5b608391e32baa0b635a3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f27297f494047df8969b12bfbc44cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd53890cf1efe353251b0cff69e0ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c905928433110820d754de7460d43bd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e38cc586773a4daf5207e805aa597757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040832a04be8d9f3cae38afec8bbfcf3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fde72de5d652b5b2da2e321a9e2dd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>