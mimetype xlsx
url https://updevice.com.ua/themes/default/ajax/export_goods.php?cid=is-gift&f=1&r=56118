--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeec8d0893552e81b7a43eb5c4913211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f904ab41ccead35183669a789a0aadd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce582ac28171e2f0043663a7335f97753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2ea3fc44442a10c23870794b926fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b7068a351e3ff399e1ca2ddde83065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4a6d01b029da6e8a05c684a7d62c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f393a871f65ee83d6dce218789b927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea7d3e64f85a189cb7f517f39b1ca48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03079a0777154f07626d12f3e6e8bea59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc49726f5bc37b88b826366dadf011310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc367cae67b4a80496f0aa9739ccf2bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49461abfc826b3944ca0ca6719336f2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60a260719401436d2827a5783a633713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d08dd3b835a1dc5b50b84e34ed5e6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387f6d0c6c429edbafbdfa35d7768f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f639ae7724a1e42e6c8d04988ce7c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37fba3700f3af70293d49a1e87bc0317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f1bc174fd4005e0c6a67d176faecc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfe18f9b896691c2ade81f2cd8016319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08475fcd7d8411ef8e041859824f31620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33e3b6792288de797346823d1a487321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788559225c57c0cf3bebf208db3abfc422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8852a31cfcbf1b64ed67d3afff64c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a32d9be817f420cfbd0ec4e3783d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc56cd44837ed86db37e627730f68bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28224aadceecfdc2aa0a858d03cb670926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27302be81cab1e3bcde18803a00835927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d783733d693827a256a259ed6e13628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d922b0037d4d3b52b7d9f014caefb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b8456af14042c71e60a9117adce9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2718bddea6613fe9c7c61bb58c0324d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f8658dbebffc04e4bfb35569808f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9355b706dada0ef984a6f4b8abaffa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12a26e42f8d350a8f7610cd19ce43834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced70f85ed05034052de1339827db5d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b879970620078c7533011e115d1e93a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1874f54f8b21095c6571177a98a156737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9f0076625eebd3ed4eea99a161ae638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f97098a1681fcd92eb488d347a22839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf5003faa96ef606463d89f320f17f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9271468d7f16dd3ac11dabe4d0076141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3049d14bdd9f4948220624627c7a3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f39f823eccd851d9b5223479f8fb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fda5121cc2aa98d40a40cb449853244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f9684714c0daef73ffa16cf7f2bcb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12992811c6ac6f7d7a2fb111af215b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29741e04a19ea17c7e3c3c7e5416c2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c678b4c37235937cfbf1af153c5e6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e3c540ea506d0d9f241a16f0a42ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58725f33fa93acd1bec3d95bc3f33bb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c88a3476e759689b8a5c435359b3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2f46cdffdc811796dc178e899dff152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f1dc466a0c061afc9cd48d56f642e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5972eb4bf56272939e7d81122bdf6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4daa542d85089a608dc850ef9a786f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e032bf02416b6e9bfc536b6997e3b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40953de7d1c061046fcb60d4549f04d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fe1eb395e22f85a39e1aa96c671ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3410aa3989a34cf395b9e5a3ed99959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273155824ea2ed16d0eb2ca677ce9fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e7169ba68f5de8fe57bc4a762793661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d11a9de5019f313eed4d3b197ee77262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f051edc3d6c8df9b117ec26e654f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d31f8c381d92f50cbde9023e1c433564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19152939925c03aa6202954d1cd62d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a015b9c27cef0a7e1bd46aa0a8a9a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fab0b8a30055e2b93f9cc2d8ab33067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35a8a74693b9c7fb9c5fb4b03f258668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078e03d1d909585ae79280d9efa628b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e9c88767c0f499900f8be9f4b5fe370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbad337fea0e422bcb1d2473cf7ae971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222e5ccc5c11ae6830ec5e781bfb92772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efe029988003d68ba6fc2617e1b00d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a5a70c8439a3954650530ac83fd7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600235a828f2fc683acbe7d7119055ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b1a23d2ca0d99f9e5b36c79f678b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce203aab3f9c6c7cc7ac0abdd36e1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760d12b7be85ef272183ef6cd80b73778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3eec7a53c433093d6df20d756201679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390c3c16c591198933e83352add8fe880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2568334a5fc0547204d773c23f17df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89021615c8cfb7ec5c0f6f9775cff34e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef599864e40d99d2e2842100242621d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf1efc1d0bac8d01202efb791aeef684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cc5194929efd563ffb00c25a1342f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d5d1387de53cdfea1a99ed44044dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603cec460798c4937ef1629080183b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177bdc73318fd5b2dd0b09f6e7fc20988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb0a0bc7f25dd3405d73ff1f07519389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7548e50c93999d5d396b29165c76890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3a42bf3dadb5a023fd17d0881ca6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfd62ec80e67c50a15989d9337081d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38b18933cb293407a286c298ff9d1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c1890904f258b11bcab78ad9a7b9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1b9077596bf40c64d0a8eac68356e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422670881ea4b8a774e2c7d20c7977996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85460fc829b4ea08d616232711f0907097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653149abf387d2c2856ba217c963cc2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3523a65c14162faa179dac7482bc6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ada6d4bee07f0189e65709ab772574100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11980822a1cac9e375bbcc372712f15c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826133b894281362bcccc216c5396c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77d2529f3e7f2a0ac9d66f1d652b28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de190bbd5bb3a51dceed80f0b927299104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a921d9d0d6408fc28913f014fdfbe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5358d0b9ce47abe7512ad2475c29d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ef966061aa2f4ebc5601cfc7fb567107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9166c78a8a0eba40c6ca7cd71c554108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8eec0bdcf89a6eb538e518e3d90fcd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5879ed3e54eeecb26892500d8ebcf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b40b09e7b6f3ba048f043741677921111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992db62bdd7a6020558b767b8df3b893112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d2bf26277da263e1a7f7df7d1291e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda0a0726b2611f248a606a086bfd0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d758271717cc4a5c707dad4f2a9d0c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8749cbd49bd4eddca0e2c2514fb64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c90ff6f71337bab0472dc5b2b864d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e42c7640e5c957ca53d98db919484118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd542e4cd1bf56f958b126f2f169bc01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d8e9ace981f009cbec0e6a97895ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a051da1c0c799a600242a688a13256121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac9a4b78355fc0db9535606584f431122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4ffb21c7712bee2582bed5c46e1f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30bae8ceff4a33c1e7a2ccf03a2391124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf6fe2cda8cbb3ddb538cdd2cd21f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43361b03133caec9f3bcfb2aed20f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959af1c02b718a2120c288dd315482a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d2b46e84f77c45899c78ad65f211f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23987ca29c608c00aa82e383437624cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af9cf4327155615ab4baf34fde14ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14d4586ccaea65a0cb544d22d50590131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419442777f00bbe7429669ec925f461132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c9c73e60ff1cf847a6958fd4173c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263641aae96d7520c0b56086847128ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70760e13d9d3ed3710fb20c6dc1158fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994b53b2489cfa7ece1c1c9eb5ec720136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8000d844929bea79b58dd524bda6db0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42273f7bc60851c0c6bab851c741f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8630d7864112659ec5b644044d1b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcb003d21c68974b74de88f845ba9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3346d8219098dedfd3c902fff993d0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760d49d59f77e3f17057960ef1f9b04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8c1cafafd1ea479d84b9d71bbd314143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e147e52d7a41238ed4d500ffb62a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf7716e0c4c7a4a01c499dd5408f6c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86deb493b0e6ed89bfb00105a994c51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866a84bcc89bdb9a30566865801515c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c07f60617418c5ee5c7dab6e1154d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527323ee1dc34c59a5eb4d380f517a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc164a18c12466e9292acde2fa88fe88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8caad4aa1a7cbfa062d6c4cc46cacd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc63cf99cb04452b1010c5935cf2c96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54660771242a41bc4f80c96cdecb7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc45b7284047902f4b9063f00cf7c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3e37a3ff5a3289623e90947aa5734155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483791efe68d9233db40ecf2dd8451e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe954172fb1f02dd5dddc6395410e217157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1c27da6c7a7595e4591c479d3fe6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c952a155c93e6cb8cd96ab034c990e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6024251b684127f17af2095139ff4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ab89e971a26b1e2003a4c69b75d38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662acaccd990de5503eddd27c3b35a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313006f5c795eaad4c2979c03d654bc1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7bda3901cd267390d35a5845cd251164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29cad8fc7aad327d94ca9a0a189e7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6f5202f7bf49ae43f16b7b925ec41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c55cb258efceefbf498773f071e01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9285be4d8ac3f30288d0567cc40ee4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcceed1519b9782e6be252331f93cca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16617e23765df3ce2376ac402cc135b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2364389c212345a9c07a1fd77a73bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3fa5f963e5dd1998cfb887d9a7e67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe90f38668f25848f476337e9e4e1ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2362ad7982a599509941ca8a7390d78174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1ce86bca775752ab6fb2e9e11aacd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224f5ae630aa5f07046325cb00288ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaf63177d9555ae8a62f3bc879a785177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066630f06d5af024c79e9d87cdf3650178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7c0d75a80a32632e3cc9c12a353ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a25bba5efde694eadb3f17b595b42f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902ca617514710164c6981006e8dfe0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcad9246504a23ea6a812f74fed8a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0a518538e86979eb38e7eebd7b8d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fae67d2ddf3c13e32dcac4a76049a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e005886a3f1fb3c17a402f4731658a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6dc1bacdb67f31b2b84b85b53cb98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba6bacbddd632c00bbd2440962bad4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c54ea7391e2a8879231356fc1cda29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83d969f0769b1dfbf08c3d00e966b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40de87b7866fb93cbaf5fdbb2c71cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bd8daf2ae72651d15ab4422cc6923191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc9fd0636ecb440f5842a9914cfbcb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d3c0fa3224b83ef3b5ca86fa6e0d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb15d49db0583b4f2de857fc31d198194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33ca62c98bed7b04085292b6e5ff87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c56e553641f99bceba7a0df0a56e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7e2a31d515f794d1760b1c1e74376197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb38aeb68a3335b3b98077b801f780c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6ee161b3d9e845a361450687eeadb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb78592dc9df787d753e9935546ceb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf60903d828e534f73c80be839d1274201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69808db372de0dd6db87d699a69a119202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbc5678afac75e2676bdd28000d0b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283817789895d59bde3c2f36aecd4f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737299b3f64b68677ff52901b5eac66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13b36eedda7847fb20d36fecd9a3ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af251b380b172a7ebd3d67b338d1f378207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766150c388e8718bbf30c4b555600b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fe6592667fdfbab2550d608e6f7a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94d65f75a999551c91265d84599b26210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373e3feb3f9b4045f8d9655efaf14a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81cdf6a9aae07be679746c71b1006e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e8a755c176bdb495227c5c23fef36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bc3ebe292752b02f4ebb3d0f29aa9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72318ebd597a18787f2d64e8d6706f12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7e29fa0d4d7dba2913fdb42f31f5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e1ca3f7171b874b32d7a7c384941f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e973d5958d8db65ad3ba2f8de3bea1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3fdbf44a93b0ff96842d9e8134122219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599848b7a02d89f84faa5847aba936d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87ade92dfe5c0d61f3411be0311e83221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41aaea86e06da8cf081467f1e7cf6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66ab4f7a1aaa41f64e2be6cb2311aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc654ac6313880d47af3e7a69c2e21f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462b28334f151a5cdd3521336cc19f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9d59f0bfca42e113846375d38c7ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980420e647432b5f5a1f02e4a894618227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f44736d9dd1ed248302789baab847228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375b1697fc0d36023b8115e3d4bf6ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d4203bca5582daf03814e5269fa69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17d7f8a94240bb13b308618f75a9bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7084e1e99b5fc43254b71541dec71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8934145a7ea410c6a535b7626275e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005ee1e75349f00f3857f3f90d056fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984258cdebdb73537ac2798eeec3ad79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e2792f56f766c905535d7721f1b20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e458b53bd3f6c9cfedc4efcf03359237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426d617c965db7060d5d03d6f82d341238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdf846c0cbcc52f3eb6e7af7d645b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1aee8699ad708d70ac0bf014a88c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646fd19ede17a84463eae7279eae068241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0518ec659510ce78e561ab102b4ed4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc718ff564a81d7c08ebe56c89cdd70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b165e18322a3d9b5b5c1223c074279244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dab611e004b66ea862964f73005dd4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edea89fc012866c3f9e4d1766ffdd97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da51332f4df298b0c525e8ff40c5949247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4574b5d16f6cb52ded28e0b2361305248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f76a1dfb77bcf0196f31c31bba0b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ed2c00e6bb09bfa98364d67cafed6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be58781f9ccd95c79314c31ffdc839b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f48346ceb151a34782ff817c72fc56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d4f8a4c822c8a33c9887dfec007b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482dcff2599b539a06737922a81aa3c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230afaf1e3c29003a0052c7c2f3f477255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bb4c887f4fa64eaadf0cc4c0415c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca6bbb2fbf93041881be85eb1a4f91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c7c006d3e0c2dcab387a547bfd7b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e5c17e85191d854b3d062b92e90e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651d187fdfa40ac31c3f62aae5b321f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa474575f946c49d8f4deea7f959a4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd338bca925467904111e5591ccd38ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ab48cc03ba2a69329dc3c3f5563e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb345497be97b4c7d3764e2a33bd615264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d32c0f4eef30e0aad205b38b7ccc3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a24febd366e573c036d8edd1b9206d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310418e0eaaf290d604ea541a6a563b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dcd928e6140294944702eac5f5053268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0584e152a5c89da8d34b11912a919269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb701321a465744aaea41a7f0cf5f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7e07c7cf7358a75d38db7327a5102271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5915812153157c6794e18fb1ecc3c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cc787ab18929f605312bed4be5b40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcb3a1407e74640307ab5c05247867274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca13aef852ff63c98d8aab8442e99c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb1ef0575612b94c6b0b5436224f7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe141122929b23b20c352c4a4b3eb2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d40af7e44c2b5a854ef05af89850b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf27a0f44b6af836b6c8e9f4d87d2af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e020d04fc203cfa0e671a8ec83ee8f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03aec69ae64125ae5f729590a3d2b62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731b43c1ba5070a6e2b5b77c074c49b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb8d72dfd767ba52423a5f2eca865b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cb4ea18f5fe62afb20a032438c6f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa42453356cc01c4e459435cc73d325285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50735d794c10222f9aebd7e1fda3189a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3652cd110cbe91369f49e5ea5bf2dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e01279c28b0107c825eef835e4c4b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cb5954f3064b6e016cf7e69ab97b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f96f5bb91ed0b810d7f62f99536539290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c46569cb8d2b92404c64c9835cb975291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbfdad528d39e6dc8ad1035959cf92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bd0ab982270d195c778ba90fa7e89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d7924fb858941c3eb2ea6f7c6ff2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397c54142ed66858923e05a31d085cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872f1b2cb48d81e6db84ba2a01132b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783edd98769050ca2ea920f6ef93f1df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3b2ea0a57d9a360398bc06052c0fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11750b45710de1a60312adf0db7460c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5517ba6db16de0b2446e99b8e06110300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac8dffc85ba991d74eac0f8b48d0c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797e0744ba5e7df086fa131f5bb8107302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b06505b8a99d093e06968fb9f65358303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9e9a314ddaba43e003fa4fd375cd6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dedb032f73c0d03072e789a1ef9ecc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b95e41b713b825977828aa99cc199f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d354aabc652c767b8afdb9df99152307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22897df8ac5b4cad716e0808435b35c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32ac8b0ca3f482616451927a54de0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db4746ce686a6eeee2e647ca807718310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa449fbdd5e23e033aa6f9e60f51249311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266acc0ba9df91e3b5ae838ca177287312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c6b581a5f08b1857c54301c7d94f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11d9f1bb3aef2a1cc437a306d958cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0585c9fa32c78a99a089695273df794315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c284f18090ce299430c4bbeb8b7c8bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6d2f18b3000edb68b911e83571fbe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ead80ed5964fded2a39814e6919f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136228f7e5daeca7fde48e5ef0cfd80c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ae8a7951df66bae3adf5813128818320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e015e5b59bc9388ce3d5f7c639dd4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a681573aecc63aeaa701442507398d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76b3d7ce62440da668f5d8921415f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761ad1512eeec368f19956494d4578a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867b818918dc9a4378d52ae90140652325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13d6766ac10b8d7599addf9299b58d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f9ba63fbbe911500baabd4633481c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de0ad505ecaf4cf72e1897933a19ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4eb6796e494733b2f03dcc2c48ade329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce218971b080b5075197f5ba715f5a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82da69320f67014009a6fdb4ac57507331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb1b5efe21cd74abd83be4859400da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70d7eea8d397db7b5d7af6f64de35b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0113d7b8010b94c5cbdc8e8006580334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceed7f5788c5bf0b226fd65e5255856335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a7adf47f93f6d6c5f68d6bf1594d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff92f3c1b4965839e067ec03e3edebe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9a6f64de6069b7c11f542d7cedad0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8101ede796b30d3ba25e28ea70b0cfb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cabae8778a521afaa032137fc029f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e0af0d0fc545ee604f973932a74f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f70ec50a3939bc56ea840ed1142bbd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccb38f27e814ea60213a2dcfe11857343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ac493301f21e2c7cb7ff9a4e6f431344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff608a51b27e27c5e05abdfb54509b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284e76ddb6705ca5877b093343c6910346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f6bdb752b166d97da8287a9c1c36e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a3fec5ca47d723a03998299aada35348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f49b4e3bb5a9e8c8329ef65befd8d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64f6edf8d4b87d7ee9c44281c8103f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9d7539239247505ae8b0ecdbadaa6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209a257b2033e05c77d54610b862f7c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8935a53c12589c941779a9038ca2d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae31c191dea85062b25c4ae8d4bbc8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772d4f96e244c31496cd0e1007d2f27355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84f4d46e63daabd7be3ba20634114f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8382e81895a23389fe50192cf2735b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf78c1daf7ce8ba1c98006df217c58f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6f298772e9fd9b8c26baaf4c7e371359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e5711fdff5ddef1aebe9fdf14842c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a8f1b50a5a51b1fb1d6d50f49c126361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77c3293cbf02b62d24c36d81ee3ad3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb1c4296f8dbd8ad76d547bb96cff2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79409453214cb61d25a0abff991b6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9e169886c262f157aeed696de9e8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3814d143e047f9debdd2d64aec0a1d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e864b6e721623d23f0ca802807fb2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67f2001e86986db109783c675386e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64765328ce99a4b8424cc86e2e27cf09369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d2986f2738dd8e972629da1b2c8e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f25cc5ca84a3fd78cd97bbb8ee4da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cab9812d088bfd939233750f7205a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2695268c6bbc67c1ec3a9f08b681f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e039d2bdb5f32a2f620e17df74880374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70312a85b78e0fc21bf065c39dac2aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071ae4e34b245705fe06ccfb1da975a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d5529c76ec09d231ca4610fda024f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e90ec04b3879d3abd7e57a9e763f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35929f972380d0da86b221e9140a499e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefba890f0a92e61e4f5435019046936380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9115133523876d4b46eb315f68c612381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb56219af9964c635473f43a32377f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cc36686d0045e1befeed9d4cf4dc4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826ab603107037c9cf6f46462639ff6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95061a45dec2f1c9b01a52a7316ac915385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e28cc6bc4f84a1e5c31bec4067fb24386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a56a2ec89a59d3bb08acf4a64e2a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dc739104871d7525f60957bb1dd36388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3c34d0a9bb6f4b4797b1ced80ebea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d781e6f0497cad1677589ac0fd53513390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb87301a0e61ecfb559162bf1f27cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c108f76f674b049b6ef822f72cbee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a697be29b1bfc8bc9a19d87a206125d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500287f266c7297157ca44d659a6e25e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7ad96002fd5f1f9285fac7e7feefb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cec8b2f026721600afa1c319bec39396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930fab41adcfaf5dfeeb8c56122c997397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fac568408a5f309d7e730371df7c0e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1427b26bdad46e8e695f55f59d400399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89f5b0da28b2fafccbab6c1c5f4847400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93781635fdda3f463bdd0034b7a8c06b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81ba908216240c118422bf98ff5d7b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796df3e148e4f2bb435d3edf93353b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac119ed2fb30b943632fcf2b3fa49376404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe34b1d898ed0a393cba249031b883b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483309bbb736c37e7a97fd2fe54794f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d07a477e93b3b9ac6374f913cfcab8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178def4521978c4beecb5bc75e379c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615e26b832c7c02531095f8f03a9996409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e864c37590893d9aaf6cba8dd75cd9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cac31c88f590f48c93cd3c09c937c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a21c427a767536b78621b2caa0763412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc037ae0613e871309f89861449f3249413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12992bf3e28687977ce3d838f8a93a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2441df4f8f2f2faec13c69a606af1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90acf9b8bc5f5901d0e33310c1a1522416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729517b238f84ab499cd3c0ce58eb920417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5652db9a1a6646d5116dfd3960cd107418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246aeaeb1cbac9a073196f3eee88d8b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a301cc95f35063aad38e3042444662420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b45a8317481c26a3744f4ddbc6801421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191348d0fb45ad80feb1a9b48a6eed1c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6a3ae9342a7f4eef811bb0b7a31bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1504530a552055165684f42db3a1e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0dced021277eb6fe143946b8f7854425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b549868749110553d187ef58ed20a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f0cef08761a79047b9ec7e8e0d225427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850aaeea18a1e7847ce87e82d750cd26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0243559de35b613f41526eb0c703a68429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4024481f7579cea20d57c269f96a388430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4aa9c8eaad696a112d9e3ac0a0b250431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff629c6cb81d7127651c26f84764f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d7ab5ad51c9b0e3f542692c2c97c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71284a89ab433c63ef61917e8313dbbb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfb5d70ed85b534a6d6aeb3baa5307435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8a97787846e2da418135623011c4f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a32cdfc858d533ac372560d76afca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1617e9862776dffcefcc78ea5cf16438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7bb6117ac8bbdbdda5c976bf452c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fef8f01ee32d58ed1fd5ddd20c7a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1e9084cff435c4a1795807e42559b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcee74d36a6a3fccebf1867ee41b97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e3c4d45408ce428ba7f0dbc860a7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f062c06630f39b8e233fb68b0243ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f88025e9d4b50b97d6986c84b03f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aaf2e74b955535d0fcf3cf3851a8b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312576e421e567b9308e148cd6efcdd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96427a6aee6cffd94cc8157c73c89f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87802ebb12fadbdedc8b6f71367893449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872ac69f875fd7f2f3deb0acf9edc8f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a812ecd6e3e0b696afedf8b10046ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4cff3d2b41cff1c56fe951892f5fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031628e2de9820356d76a55864dca572453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86992898ab8db92548abe8f306fd757d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a30f1e6ebbe080a897d1f300caf71a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e047bb0f9cf8312961afd17623a33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f948f81f19e160dff53e0df0f619f85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3c8171e0220f2654cad5275cdae3b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfc6a4b90bccdf8a8a66ca960d1577459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fcdfa51ca0337ec3b1279e489db76460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94738f05532a760879f86c9db61e5457461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b11b0f42db9fda30c6e32cbea54073462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922540bfd45c9d24fc6368bdf4ab3bc6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5bc4b759b15afd8597fb62482ffe5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98a09b7747ab2f659af8b975f56f77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd517cb2fd03bcce38a02d593d6a23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44ac38ab6fa802ff2915f8e607ce66467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c96c7f437f2338658023505de2f571468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e8e044bd7b99cb56dc7ddd214605d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3e6e9e0e99cdb8cc3f6cf8538882c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536050272ba2d92d235e258e6355501e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271672a9a7e887ab7c12585a1ffd0d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d0351a4eda0154920c890b8596cd9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2618b887e7cd57655bc7bb2260c7a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff48c1d91368f902fdcec0fd77c2653475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252b75a9e48d09fe39517d0605912f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dd7176695b3df2d865d63d2e0de3d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e278b6d61863195ba2ae56e6fc83610478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b0a7dfd3aa81fd014192de7082d9d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61598b3ce15e9242989721af7f832f40480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699183c87dda18cb95fe8ccad5904bab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ebc6f5d16e79bffb66109231dfdfd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4899bb0f8d6cc4bb8f13e5a45ae7da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4d72c2e7c3af7205d86104658568e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc861ab1d8d98ef47e4b84fa1e3fc2c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4ebd0159ce60ee7d3c1f9c268497b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553d763cb2963f3fba4034ceb8eb3cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf4b1f2b1a9aa3bf4535e902c14e9e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3777b3e8d0cf97e6ddc351bf7d1e6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea351159caac21d81ffcd907fe1ddd6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee42ee61661fcece87abb2c518d512491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65b95118892a3d94cef1c6f8539ebe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c779588f47e42cc549c86ba60bae3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907bc1d641ba04ad0a90e280d38d785494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bda80d91e4486b2bd966af190241c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dbeba44355a561eb869755684fa75496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc149170bd3a1b45b26e351021dbbb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9237f2f66c3f27bd784a5d55188b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5850664789d40a33216caebf275a27d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000b8f75cb064a95e680576eede629b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273dec180bd64ed740001d58f4bc6a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da90750e967d0f510e9510f45cb3e3f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b0d76c9a294acb5bfd1a2a6c3c534503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f015bd2a071036a0a278b7488f75e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc06b93669f46989e49669a3df2b858505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c74bd8ceb2ca9c09c4588270c4c378506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae68fbb478feea552bf881ceb5a452507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058ac00f28283818b27e8375a7f8e8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046164c31a4880baf8038df47a3d27f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0260ff422008785da08c534a970741a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63bf10cddd129b13e7682971d95712511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66feec881b2189a0e12f6b6ba99574512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829677c4c2e85a976db4a0d1f84d0a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f43ab71c120c1964126bb7f4e958c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ebc8702a5b3f948ec9f2abb4f52dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694756c26f98a10bc1bf6ee8cef58f95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb576b31188be4821745682bd3b693b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaaf3e6c74f996ecacf18c3317fc046518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aaac4c2fbf67c6843967eaf1721e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e10b5ee5cc368ce18d33836968b325520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3823b6a341a1aff394954f00ee6607521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c548024a516362e74d95612cb3ad1bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184e5ffc381bd777b7a1e8328e5d20d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27634c0b092a24822213ba57b5cd07524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95171c363d2c1f6f2d39a7cc8eecaee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93588c1ba8fa8ab9698efdc87c1dbaf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7cb363d084d4fa3b509bc9599fe15527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813f972ef891f6380bb26c912d64476528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9b8a21ec8a71645c3261c3f8d23e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0652230efbed19a02798fbce724005b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b846627742ee76a165189e73d6f49d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afe2e2ab9cd22a99bdbafbe038a3c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57baeff2620e18bdcfb8ae3f7ba9555533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e608089e8f83c619e0ddb1fa2373d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5a975cb1af6965e56bdfa3434b290535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bf7fb1f8dfe4c579c61c412cc4a3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2ba59682b8dc6f151e665a003501e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32525c0ada9a123535d2f56d0d874a21538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5db16533f85d0b5dd21f787a018db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327c7cd2ef69db7b7d6da417e70e1a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e2f9cd3c169a3f32c4d8c7a61280c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4842612fc7b40d4a640c087a0d9a35542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a338360e196385345d2b6d021e05b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59149a5dcab4b10afc68bda1a56d69e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e57244907147cef4bbf75883e2940545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218864e51dada2bb8a2587269298923546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97c8872ba1e991628fc614f839e4fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa80069a584b4686373b9764aa505bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e47c5eff165f470a5ddbdfa06000a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be8fcc52b11819a2875253b978b80c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16f0fa7d59d049529db2e2285c6be8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dc125299a7d8178943c5525fc5576552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027c6aa452c2adec5ce66b1cd3aad03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696d70187d3c230c8b590370a393235554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8d3251ac86d39cee6e5a92f9291a8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59771eb13fb9d4689f2f94f17c925ac0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d15f1d9d61a89a656ebddf53dcb17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485ab2eb3a0af1bb94daf862a224dd6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbb66166244ef2bed1ac5180040c36559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631952e957a89de635babc4f5091ae8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1129d6422d0942a3aa608196d3daf0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bb19442e7dc7b84f0bf8bb7cc01f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcd7b103632b847fbdc817d777a380563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9157321755c90c73cc0e0bfa6eb5e1c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f09bd664a5bccc016a2a24d03498e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28af14d206a496d320dbda65f6d1391566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3566eccb493054c8b6d2b91c23c99567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e007814f30ae50fe02823c77d33bcc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf16f2c55dbe86ee01ff5243e59dc66569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866277b1b8378665b68a4c6e8cd542a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9d498fd69366f51250127790ca7f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e4db923f114adff421091ec7b331b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284f8c68ae33248db338a4b601537dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb0f11bbe9f9e7a00264767bfb208d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d97d8af4bca95c755aee0a54a433a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d6c2eaae9aaa3458ca77d5a292cb5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bf3535cc31f37a138ed534f61fb45577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a95edf5271827ef57eece86448134578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c52b17300e8f0b89531ae8c0096ada579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576078722f354e67d050026fc764d303580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72c0bd9116d6a8d5366a4ecc9182ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e5a46b4e893e1482a6066a3b46464582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0b523610e364afa636ad5bd65d6f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da61a769126612e8f19d6cb1ab2f94c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd3486928cc21bd739802825b3e340585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308048b7071d1467a4599e4964f4f7d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668e2f42d18978ef6f963526d4d6fc3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a025637e15469d96663379239fd15a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38480c7eaa36d1237fa0888ec5c4e7d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a581151052ff7f5685a1dd02027ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd461b5d6beeca871726ea3b83952c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056d31a137ef2d3a51b63209e91afc0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c8d98833bb22c5e1e3ab5a170c13f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6cbe07beed8d57a63a6ec076c4046594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0daf52f59a7b37bf9a14040c6900bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4400d209b76fa5b7829c29133503a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c342c9074cc1fab738bed268f6160a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b7b798a2680adfa8094c2bbfeb532598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e54c4806b44cab040eceaddbd218a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455eaa67fc6af7744efedf5b7a43f39600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be1d5aa6942075a5b6dd8124104fd4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c10bab880f5cf24d839559e002c1b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba0a5448d72111bc73cd4bde71c00f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b474d9e9894fb56e2388430f650fc35604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16680bae0aed6e5bf8f6d07af61669d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6a7f67aaeec031060fd4a28f811bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c33a62361e16dec8eb4452fe7dc29607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e14270f5154403a49690d5dddd1b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06feaa76c8111cdf979deeb4c18f7fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39ffee06501ff7f8955c6151797aae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8dadf15603eef238ca5ea3baf8498611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a2283c414b3d994e7f7b90db0441d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ebda5fbe3680f266f09db7a995a9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887d7781677e040efb53477dad565d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c29f3dd5939c4be6e55704442559b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3af472e743c0c039f748c16454a4c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fafb45907f26077d29cbfb334d2a6a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fe2b6850c17d379e62fd4a3cc48b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5feb5c2934fec4b52b1b3ab0329afc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21b1e552e830af59a80ec3338e1735620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e97284ea885ac893f04d5368182ab2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537a4e7e86322db930eca41b238428a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8872ad647240aa8fc18a59624c73f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40e3ad438ff34c44cb7ee76db274c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d351cc0aceab42e000d07001087044625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac658c94e43d31da2e6f48cfb41c08626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93a164914ca4bf3594a222a8445c24627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403eeb4911eda0400ad18326db9d68f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e63c2d6fd247b8ee7faf3cba56112a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9387f5cee2d5d5f79f4bd93f75c415630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc769c351919f2a461d106453203007631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723c5a501a2844075d0c35261c53a25632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31277297866c65d788204923b9482003633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47d7ba775b7434d5369408ddd658a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655f1375fc9536d2a452f8a1012d433635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f42dab4eb4d96dc228ba3b279c9ed5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff31f9e4102888c0640a2ecbed984ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf4f4f0df02cd53b6eeb391a889abf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7da314e2f018b075e3e6ea0a95b30639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17baa5c21022bc7b5a4d00acd16917640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91651ffd7b7297476a7c2fcd501fd1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8394ebeb0d4d58d5eb1af037e6a79642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e768908e6253093c534c318d1ae9db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a026c71872d967db64b3c781ef9b77644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdee9d57a829373b954f13063e177d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebe34545898ca30cafb0c9c82068fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81784720ad937b253ff8986b5a909f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66685532e73f2983637a5473ed97259d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15994722a4ffea453fe6bb343d13eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdaf755c5875cd575c4eea532caa3b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17ebc6e721798044557801694efb7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6d8102591b0105a72e6804f99413e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401e8d0acda00a18e5509f07bce6ff4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b797746923cffc09852acc55c3883b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4906dab3dbf524e791bbf6a800e04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4815cae7b3185dc608ae1cf167006d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bc7f4fcfe269e00afae4d7ede63b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e605b39bf114c04434d53978fd8e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d70f05e628c3f04510abf7d358bd8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcfbecd74ac0463e2d2975137c665a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a03debdf1acd68c934e8a8209ebdb9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505db7e6a54a88517aab47e9b6d2d93662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c1a78612a294e67d33330e8817191663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418488eb4301c66b2cf770ba495b95e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050feb4334cffbed793af9d5e164451665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e910515061aa9fd27c3c86adf166d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b1047ea29a773c51b7b27d0e02012667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59afe0c72cc105a1fdbeb8832e0dba6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4219450165280b406ef0be07899d36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a2ba7b095273832170efddb0c9203670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec6b2f803db45ac6ea35184e0304fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ac8a9cce9b094a6b61fc5a881a094672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c222773b52013670cc6914bcd6cff9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372b03100eb71baaa0cd8715c74c69f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c861c164f0f908cdb5c3697aa975c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306f922fcbec4fddefeab81ed883b15676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad534b866c668862cce32e20bfb88b1b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9115b6315788012ca7948d780465b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f5773c3ee192885dae78df56e72c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb12d8bbf7acfda6038c1a837a0001680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4925b5a7e7b14e4c35d5a41c08b962681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1bc09f5291f87ab59818955782cae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426b6f61a3cd82f29fdb184f60034f9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fe9b9bbb511b7f8ef1cbe90da3da2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c5f0900919d96a770a80e47237c9e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1a6c765542746870f0591ed8dd285686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fdadb359fa089a5f89b96f736a88c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a6ce4943f6965113528f509091793688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2696723fde88960f86028c231ac5858689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24076b32371a2f5d83d014832a3385690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437ec59b5968a2af9a49a47effdd9f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548db58d0a291da165de30d43512385692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e89d0e07e924ca8b88fa266acddef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f9672a128e42985bc17f9c0588bf4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff269a84e0bee2c4d788ee764eb0a52695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e1cd7945ec0a33b64a2b7152afd8b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bba0e9c18f25af905470c11d130e3a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ce65fc0a572250c41fc772596964f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773b7d999e2d442fb8f3bd17610a2bc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba58c9688083e1169c670b56a62779700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcb713a04c114e0ac676708bc9fab1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061c443c837dae80088f81cba257da8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c897e18e3be15fa245d013b0e24db2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec14f360e05dea44893992231fea8a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a23da6f38c22820fb5517de22b7dbc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b246c455d74f1d5e099eaea8c86393706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e8f9a41dd572134992b35fc5b4662707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cd89d66c5033e25b925a368ba28b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44e602eefc63f847d0eeee15f7f0ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd39e38daff39b0c3f0dd1d40809195710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd330785e882eed1873de8f9fa602b85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231682260050d7fd509c5e17c9ec05f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fa030b45414082709cdafdbd32a90713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50031334885884669624506957896962714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2d1c3eb1eea51db62e602655ffa21715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4639d15c7d1a811aa9f36ab80a138716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa4791f1563ffe412fd644ca81c2bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfe5d7e19bc9ca00ca750f950ee792718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddac786cb04159e91e641047b1939b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93003ffabb4862c944d006fce706ae2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb02941780f18f1a51649060ed83e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcbde23a9f89f7cdd3679d21546af5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4a9148145ead1c792a4aca70b9e5c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd74102aa13ce7bf29445982a3fb4ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8054ca3d107d77fe6f4f310d61ce300725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c5e29058a4325748383c706ccb5de726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9a3de0eaf73bdcec6cf6603a482aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f72f08a8a9e18ff882d94f2b27b4d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a289ae80fecbdb2e9813380c0a65f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02d0fb89fa0ae6a435a89734197b03730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cd1db06d277407dd2142f976b0a1a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082abc896d738b5bfe9382dad4f8c97732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b41d39fca3c91f7d33f6b8c89da9e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14211d476d36252ce46dbe5e3ec075cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc79b70f8088cdfe7e0487690030486735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb540f5a58bffa06ebdb98306a53dae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8e393c6dee6962c4749b3bca5baca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190f17e18c37b45aeb01f0eaf100e8b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4486d0312e357cf61eca2a4969139739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcca35bbba3d054e1fa9824eadf054d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85f770a98cea497faf1b1352266a30741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a46b47e5bb338caa72ef4e3d6a070742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a1a5d75c0792c36946540a05a8caf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5244005a660943900c436fd258141744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ecc3afcfef76b659c46b5fa339fcd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e80c60d4a2e8ada2e643c746b444c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cd34b13285b41479c32f8f5b2194b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3573244708ad14ff6cc95b4bbc8d843748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80683682638c71cc793b0bb93c4c12749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43313bebcc50a23a43f65db9ecfbbea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7f585083efa391bb522087b98b7a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84d2c774f673f206fea16370daf4e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06669a65ab6464d6bea40991ab554e19753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d28a947e8d4a79146c8c232f227f74754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7f3a3966f31a6c0b7fd39639e46e3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c927e4bec48529dd4a89d278895255756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3912a67392a23ba5793784c970a19b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09653a845d7ff5f87118c5548f0f84758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9278793911a416e96b174882779e5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b2201c5c690c98901b059ea2e24f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1743b61abbbd934ee24b56f0e811f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74d8c230e05709cfd67619a2efd23b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f037e1db505398ecbc26d44a16000ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ba35c8721142715da4e92037029cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725dfda25fcd5ca0c3a822bd7f22e396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bc7a20d37812b4cf17219113622617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b5979acba8e481e7513e1a1bc1eec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d9e02ab1b0e75539d5e203f10143e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1a54749fbf930950e7f80cd15dbdb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af849714b78a21ba1bf4ab6599c8a96011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d1273b91b387196edc3f7a097a75212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f036f04dbcfb9a68ef14c220d53c1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd608a7f1ed010920d5bab42ef2a0c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0a570c8676cec8bfa5176b3259f8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87786c822d8c3785785f7fa26843e2ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624659d9eddabcc080968dead798f80a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffa0a8c3a786718c8703d734d9541f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194c201247bd4c6cf7049ca8843041319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa96e13bbf566d343bb37065314aad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee20bd9e707c9a0d2c24627fad72c5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151212aaf8bf36d3df845e7a256ed3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d07fe755c0214a511c0b6715dec7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8298567db04e679de7081ce3a82a23524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501af3b133ea0a3ed769fc6a5ae0e50025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25693364d76c9e00d3cbe304524d8f1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfba2c2528e1ac72b8123e3a745ecf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bb7899539b2095c6028cacd6eac3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ac443da00bb7db5215f144370fc9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310210d53561d0f4e9449b65fffac2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425b7729399dc36d0cb34b674b7b8ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d210ec243177451c59576eb008bd5e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79205f92810f267103782786ceb76c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fffb5eb6bf48c065a6fcd43bc048e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34b1755abb5d5a40cb7114ebc2333435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b525e4e0509993156c645c0228900de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169c0624e717b709b6d43a00eed566737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d74b7767a645b0b5601c6cfb8797538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6d9344cfbce2f1f19f525b30b927f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9523899e7e9025fcf3362a0d6b9c5f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a47c4227717e9bc09baeefea1834b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb22fc60063e72112531bfa38a2d1a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536166bf454e8e3a2df07b1287d4fc443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cc7839f289538e015ba0e31ece62a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149b3ac9edc97190b24abcf9ad8554b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea671f2c2807b767352d24c7dbae49046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bee86aa806216acfadd6135a6bfa4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dabf42dd2a74311fe20a031e9960348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03596fe9e4745c7a5e253819f4984b7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56a82e1b4cf6491dbddee8e790708550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be626794b6495cce8aec99d9539e2e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d187ecac2606c1f2f20f510438faf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714237d21f6ccdc7bd389ca83ea8c0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841360fab6176b733b120bd16a5645154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f590a02bd868da4d3665a71288d64b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba34358a665b6387b4a9b56cddae99556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f11a26d9f4d2f5fb916d2bb1cdcabb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f77bc5670bdefeeccec0a9e6d9f5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ee8f9bedbf2e0cc87eb9fed27c97159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d968ef4a70c182306192baef5032c0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2b473cf5d48e34db31e83800e4d6161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411121cff0a671b0d8b9d05c51af9d4362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f74dce6c6c052665e702be9cd0476163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671cadcad9b6a8ae74a33079c93643164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370bc70994b1ad323fc64926a2e618665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bc9dfba2bb3ca37efc45a78779c8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1664308d40f30f3808949a437c57a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79bc3e5b9e6c39d6bb4e0f9b7ddcbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c03209bca1526f79490b792bbcb13469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb77636270578a3a5865e4249a5c8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f822be0a2dc61beb1223fc67c45e2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200bc190179347d58de5a7594d1a64b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811a786994de2212915a554d1c830cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bf88ce6d19b5dd02061f8078c94ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c65fc2da48445c487777c2ea9140ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74217c4a190be985e3fc9d5c938369c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346a89cdfdb14cd6e6fce5adc6b2e5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9605678c870bbed5ca529b005e6e4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863833a49352aa7a0e78ad4b3e87139079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7af9299ccc44917191a3197494cba580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada9af0bb2f738e537c8b4f94d97fa781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2f82a6f6cb24470c5481601ac13e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4285270c4382821aeccd832d03976f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdda36cf9321edae2b88227858aacd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bf3e246b9de821067b649331062b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c299cefd02f2801e6b662566c8f9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abdd7e1527845d626e67c2d89fb63487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048e401ed439747567fee01162be01888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102665345bbdec834c0c3ac0ebe91d8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533379c5101b84450d2db99c58d727e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cac87e915e85afe20059ad5e5f3af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bcc9ac8f85b470c135033e2ec2c8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09d68362fc39d4265bc916688a106d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650a63392ce0843af8e980e667dc63c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0cdfa6573fff2fbe3527b9815656c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f3d64da28cd4e24b4fa47e54b039596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a1927f655643578aa2c760008c35097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a8e28552a03feb4b7cb1e8aaf857198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4be1815845cfc26e7a01a4c8fbfcea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7249479375145ed489d139c33deb7f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac78b37d9924e9d66b399d88dce41eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7f88ab5e0237e6db27850dce64829102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe2627ba8130b02f24c53ce780c64e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ef8caa0ada6dec86a1211899973e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40715c7ef5abb55dd8cefc20a24e8ac8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64894658418f4e4a5e37e2a932fddf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eccba6e01b0cd949fa3864c1fbf460107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8b050603fbd6786de86ff14c78251108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec461d186ba718cda7cb2e384065984109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f92bb7c518c22276c00aab0cc3e53f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34c178d4b709343d8a87c028ebb112111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87f557b553cd79691a14266395521d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485ce6d580458604b1da731e7bfb185113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64328d207f696a1d953d110e525b8496114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fee692e95402c2afffab179e66ed9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacd2d70b940a45c4786c1efef27a0c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de94ad338f8b5b22632e55bc10b4da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0b1868c26ff56d5a3b486f74370b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2745d9b8df8d8b55b5d43fe08502c60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97c16c3e591d47b3822d01ce10670d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499da9862cfc3697340553423ce395ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae579778099b26ce802722d6842d52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0114229d6b2d2a6971e1e5ecbc1717123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422f69b5ee8c7732fd3fe358de88516124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666df9235018f86831b0297f90d118b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87c820396381bad2a1bd730aefe3ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6412e976089192491a988d03c74ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0451be0074515a10be3d649003073128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ef8a034c2b51cd494370f0a731af3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4efbe4b7842501c499ec64afc798a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc17f3534ed37877c2deac7a6519ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b9fd82e4a1c0a41db1d6ad123c50a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b905a4e5ba5f3c40decdd6c43ede91d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc7e72da160534163f572cd3d0fa54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012c2283e58b3bc224b137af5e93ce5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ce793a3986ec44f94104452020305136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489756402655d446a2c9ad1a3d6d62f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a4214620e938ec6057714db92422b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65994a1aa2ce20c8283652d85c76311139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac74f46fc941aa6b2f740b49d0febb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbd263d06bb3783f552e54b2ade95f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaca1f28fa1128ef410f3a38c05b71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116aa07633fe95b0ee90b18ae87c2557143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff1914d25e606d94159c4fb4b6d5d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bd7fdd49b9d44cfbff30eb8752cc8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc1605b06b79a1c3281d9b155c9af4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd1c1b28e566b1c4b1ee86121a0cae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc239cc56dfa43fe04449cdbfab0b9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b570b39b74ec687ae84a5a06d320faf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda861bee645f68ec345af3852f395e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3e88c93786664ca68df891b39b456151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239cd0a4ebb5236766a16512122cbf8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3661b819d21348913bb511dbc43fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66d69f3b3f7df49690fb96d230404b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc234e1da5c296806e23d26deed4c8c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bffcf73ff73328cb4dd21b933e9754156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28d18524e001bd6c9fb07b1b1f6c8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab228d6fbf292ac417d7f5e4bfbdb55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaf794354dcc6858ab284a4a427926159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2761f94ef8edbbec2656ecd595d0ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc105f48e46726bb250df37c591eff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995453e8557183675fca15d3234d736162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a109c45aa3608242d56fd31232dd30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c270b3e8a7b97e607a178f5f0a6f7e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dee30c10f00d83bf96dde4999d0cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedeb7386925238e3464b02e535c39f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38230ddb5717c3d901e0469ad0a9cbbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6148555375d6ac3e300b7d0237f6429168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdb78fffa3a4cf41ebf97a9e1ff7a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f28f0ebdfc8debab0034da25cb25a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cc348c28d3ebafd9de3e879a6b002171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af12580bce7856fcf7119d27d449651172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772c6cc675ef2b959519cd438f41938173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6feebefce2fac9d6f87f410a7b8962f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547128e746312e6ae958bcfd57ae777175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd11face354331d3b6468a16615c433176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901387f2807f36d1bbb71628d52f9afb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a6c793cca402c07da094989cd8156178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f103b1399167866337e76e70f6f2d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407a4ecc466f6dc42dd700969e6a4cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efef431bebd09102257630879fef645181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454d7239cfaf977c13ee3aba59a4923182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa16178c53e9bf275887e1d30156cb4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8578aa6c8e30b85bc003b779ff5f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3c1856c4d00f97f76248c1197fe39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d107906529be750877ed28c529f78c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb1b25501c28f97bfeea7a9527dba3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03a3213f67ad54d150ea5eb45f6ba8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b19849d2a4cfc2666266ab27fa76fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727ca43e89fd2f15018211fd8a23b35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e65dafabad5b055576a0900cb90ce4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92aab5b2a8e1da8000657b46e0c0d21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca52309a581a70b3e6f539089cf166193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932667ff2e79cfff6c2a42ec06bd899f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe44488a13b29d31b024e5e90c2e1c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059db8d8ec81c29fe03d1481fce11f6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11238db091dfe9607bd5e23c01435202197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e84d60fbd5ef5232ccf82d28caca8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47b85623d6f25fc39d4ccd5bba5288199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747270a83d0b4cf38ae36a9a189101d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f744a6aa4f783b3608b93c3acc5e754201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7536d1f4f8cea5aeecea33f14ad55202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9989ff86d7929bb45d06796a58212f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fa11cda313980f587ae8285624c53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df138606260fee62bc0926f42936d2b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f9324a51489f1d13617f720e433b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309465eebfdec3bf84e5c7b0fdbdf290207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340f85d77e5332113c77af9bd977412208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf600ffb6a1a8e53a73e42518375ae1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af21a3cea3aecace0502b9ecaf1bd6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7082ae18b23a0cc8f784f97249778b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500589d663b1c9b7d55bcd49a797322212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fc23d6a13a93a4be3833cd58bb562213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756709684e026ca4ad46125faea1373214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5e4a40082859a64b09726ede81799215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c95d65341793f6d9cc61a7238c7f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d3b190a45dc8c406f193e02f2233e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade18efa8d2d2a02bc7d4e164c784c98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f0ef1102fe3e1fb85b953ce9872d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cca9cbf57d8925c01d6b716347457b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4734a27e60db3090dd52adea6e58a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134ca1dc88c1fc537d43a1f0f1e2dfe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2912bf323d1c32b3095431c2bf94e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8f5f49e05a3beef80f3a55f69b4c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949a884297c97249d4fa06a518735cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9e53d17d0780aa0ba709fd901e4b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7dc6d80e35cb522204dce67228da6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1d900dd6986021be6af9224c7577c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d5c7cbacc250d56332b566bf9c242229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f51dc917f9e243fbaa36185de2f047230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26999fd90b85da6f28cfa57542b6d11231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f98706e0f8cb808b28ceaf18f6050232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6620b2e5caa4bad0bbd88a0f3b86c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811956ec6dcde5d78f6251fde9e1c153234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe4857e272db87bc9bea6eaaee75f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a68d8d2d33e6ae80d57084c77a23b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8540dcf110ac5c8ce6d837ad63cc2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec87fc794c5994ccabd6e2f5faf432238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7f6e03959e6057b50b2a3a9756fec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464f82669d4c65d1ff989872b509f83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77804e0c7f7c4c70bed43613e423996b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35d7a987a152ea2e984050fdb81a34242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10836b45b400381679f21165054896243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc497c959781976ac53235f7805e77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f6c722fe696e6a86e3ac8ee07e165245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61812a8c6fbf420f02fb06818c5c977a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbd151c6e3bfa2211e1fd9f4bf95b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745f0d62635fd0121375a652fd7cd89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71a6b7a6a6c9c7aae2fff76ce8214f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468bb4bc2a51bc89a7480ab99e624d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87802fe8a0df35869222708e5051f6d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847890322afbfa2059c8858f8804861252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9220502dc58e1ec47fb26aaa76652253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91583f67442c5dc9610e07b6d9596339254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ed425275a86a3d20d734fdbc61fa5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731833f5dad29df3d9c0ab7defea450256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82aa5e50fef1751b36421eff9221c48257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97fde340409d4556a13125c5d00c64258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd7078c220f4cce8f5bfe4891e57d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1826b2a168312ea5ba870f82f2903260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16f40e17b4551900e9f6eca9be9a6c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56cdf13746109061f85be130f0ef6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601833cb1213066b1da2266a1afe7d4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe33fc3147f3bc5ad79ecc6b2f82d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659b18c021326b466662781c00103d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ba51a9c693816566ccde17d9cdf22266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62f6dd1ca0134f11adedc5cc15402d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb0790b43afdbb1000969e9ba34763268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb726c4e5a41b1f127484883b300e92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7029c668641bbbea8ae6f730b3102bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360aa2cdf9833bab86cf572bf171b6d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f804b5ed3b5896370680a5f4e4e37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d10403e76a3907cfff45d8b916b7d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8cf24e0720e372a1dc5074b2d1a0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9eb4893d7743cdeafed648ed9032d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cc570f98a0c0d058f01670808e9c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee9c76f8fb74d38c903984221ef982277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c340d3b25f487c08691ba8eedc88a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a2c695dedeafb3f9e641ba3eed9ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553c0470fa83fa3aca1d66185ea21f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2fcf4672735935713c1787cad767d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c290680e7d548d36b3d9219fb3225b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b714da881882b86a90178f3239e3f3f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf4816fafee39f6540b6754273938b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336904fa6ea8ba5c121bad4f935f066285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91f92ab184e14378cbd8b5d103711e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07266c48464c97366ed1492e685340e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6506db8f21cf35a127ab083c8f33428288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a15c7e989963e9f69e8bd6e260b90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb5717bcbe311b00544b5bbd6aea91290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad9dd3a9750983f9fda093712073c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d2acf0555ce3a9066bf610e9cc709292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98c6dfc28aadbb2e43d6dd5044fd9b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75220873f504a0bdd58486b8a916d93e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31044db5a1c4414e4b133bbac74aef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513875bb5a92ef64f087ae587111734296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9813e363d61042463858432c50a7aee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1220750a986ad1ee95b37dea78fdcd9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e863863448862f9f4d35b3519af765299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961fecc043300ebccf57ca0e07489d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10713e45b56de57b4202f5453dd6ced7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc60b248c9ebd1114f5dc2ee89c7c25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972e87df41e2404a4141c4411a19f4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dff48506fcfdbfdf41b0070481b0a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba6df9ca5a026db15826b427e26720305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8431fab6f07b57c2d8afd16a3bf5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010309ddbe6b4cb9903ba2c0590f2096307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42214e74d656dfa6539078975da6d695308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe704e9a602f3be545e6a47e574809d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d15cb0ee06d733cffcc3402fa1d470310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3c136ac1c11472ca586d15cf89f5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9697c394bd3ee89ec68cf9a6d956c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022a17ae370fae8b190b71ec9f1c53e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330f8240c7d7397628876536a373f61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cb29ddedb5996ecb4d0c03077b8d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11f04e021c11328d2d9b0cefe6991d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dce6c0a2be751392e9bc0600a0c70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6018c7b3f6552e868758a2f07ed8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcaeebe9edb2ac1721613038555562319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dda7a3d5bd75aac591a30f439fded320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550467ba1766fbc194f2d45b374ff151321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be80b8f32225d09956b9524d6207a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ab672a64374bbdfeb8d0c96799ec4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59d1d837acb240cc8c7a7d32f6aa1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4381ccee75b9c873620f07bdac9040a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ba6d78af9c6648b8be0598cde3351326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2bb7f06a312ea18a3c149725046bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2e1f3d958ae407347860ae85e3096328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e549f9bb68d36ebc33d0c18b7314f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8407956bf6a4b33bad665d3b50c9d1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41900cdc2e8e668e17970e90d749871331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5820f6acd66c715dcc5091cfaa24d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbbafe41653a91cc2fd7cd873558dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affe95668f2a36fac5a0805545c786a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a3c580454a9cad6c9cdb4e21b7386335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc7baaaded37cb863b319b131bb396336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff5e3ceb781ed8796391d71f4a395d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ec16e22c95b8ee6291d6546cc53ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b73abc34a3db637b6cad4937212670339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85ee1d214d1d3aa23fee4517ada104340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab34dc6d5dcdb81b57100a6629673e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629da67b66509943b4ba56612f122ef4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e70cb8cc05fd68d978d83d1f3ed495343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d2c86a88f0b389a98826a265482fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937f118edec2007d05087787f55bb8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34860fd376465b928875ae6cf7319a3a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b272261fcdd121c964777c1bdd5c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf76504a0d9deaa01492b26df6924a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67907d31296812130f546c970b6df0e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cb0c23de34bacce6cf5b8099bf4b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86641e5bb80af685a4f553ef933889a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b238fd38ecd2b3f38dabc5d6b4621b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ad4888b012ee950e9e74e0597a124353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca102613a4a84da5b33bae0cc4623ab7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc59f2ad00e95a39f88a10ee09e6771355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fca9219bd3dcc1fcd8f31cd0785f92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a18b7ab966a4937a2abe845432d21357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbac28dfd9c6a6b75eefb1d0ef962d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e6cbe11a5f148639bd074c1aafcda359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fff5f11859b1a38b5e6cdd3069bb5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb8b0c88d481974286811ef4e583d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e33459d7109ff5b7e065e975efb9e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327d618e65dbc4418611bcd7617bcd4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09edb8c011934c3d52827b8bbffe7e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bb9d1c8254de3da731476be69586e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173677a676428984a431163413d2365366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401bcecaa40c9cd5b189249f47ab7c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac90cde04a3e3bb861f5a72b804a3d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3a83b33f849cc9244d200dd38fb9f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9b159fdcf350877d6dcf46a23e499370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ae0f60a24ca01e179a41fca497ba6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b9dd701e8f3b2671898514588d3ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69994c21681f76da479c637a53500d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae735c0aad2a16c0c61ebe17c0e42d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cea456cd62c356e463d2b618c5c9b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d281419cd745114c28635890eb110376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd040ac7f1aaf0f2fa040937bbae62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06d481865e076caeceb7ebcdc5aa33378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74020c629fb50c1b4276daa15cc9f046379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281446313cae26a87de9a90507a94d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95684ce2a2995c1de40708f7c261ebc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80241fb89d3dc8a5a09d57bddc23d4b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a9bb4572c7ff55b6ee480e066ba5f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef64f6d227cf71faf7ab30b74b832e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78296c34c0307cc6a6af431ae42e56385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f3b62e7b3a3f9106595a9beea8d11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7a91b342968a6b71c1d67dcfe8074387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e975653d14c8602b4ee108046278b3d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d0d090118287b921e94bd649dab3b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534eeb3850180a1fc99b06b6172de0e0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a073df335d6f6f22c14bd13eb013ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189a8c75b93a189e9ea1e564460b119392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925de2f00061c9ff274c1092aea8b8bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1080c2c9368ef905f5071929d96b87c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b6d76c1caaf402e4008a31c5a9567395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cdd7ff3091b06b1ec467af834b6ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9a79befd97aec279bfb55bcff9c63397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab706662a2759f2b43a9b5078933a29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e83e31415399cb8557b44ca9f4286e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08fe4a720f0acd3651833c023e73cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5099642a686dec3ecd5bf5a1585485401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddf16f9c1241cfbc430ffe76dec11f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e484b1d5bb7714f2ef0ca966ce74c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cccd04c4919cd147046844d263193404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518280a19e951d9037b1607c2d436fcf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afc44167ba23e57c2294f593224a60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7987c55c78c7f2733170f5ae4c03af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed941b6a95a614dfba93521101624c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feee9131e6871391a90dbb2850af96d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c429c8d592b45e725cb40b9b2acbe5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2e56a462190b44779e7eedf269bb4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23757b99b2c593552272f4331ce7f929412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322764dd6dd01d055b6f950f76f00a77413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b125e7b2acaabad18dc7ce0068d28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3b1abddecf33080fbe9a06b9ef6c3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1317c44e8720ae4ea23988c19b4a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02d015dda9aa2680005df130393418417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d94ce1868a89ea96027f33d1ef7601418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373c4a0116572bd92467acbbca04f8b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcead2a45bf5ee3901bcff6101203547420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbb4fd05d7aaa488f874cfacfc17ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8d308c50528dc100d1ef4a3c9c959422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65647462d4ad831f45fa6e065564b9cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0065dd26d69cb42b6b92cc04d7d048424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57b889fc25bbe7c9f5d69ed4905b10425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51949605c9d2e4d62e5ce07f61113438426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8cafeec8470b9e63edaaa48eb987f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823c7e41555594706990e2462fef174428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc787733cc8988df3ed57f47b6520657429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bb2908563c77151f9cc94ccab6666430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d19d92ad0aa5f3b720b6fdc227fd91431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8412fadeb8616098fdea8fa947313b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5691e26e35843155ccd6d97e358b8ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6a3196d653a78e9c03d681e612989434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd221fa441f5fb5cf3151e82f540dde435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda1099f2658d63b7a340325c4700a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43f3773d6bcf685bd811f8f80baeeb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb384072fd9f70aa4095a51a471783438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556d6b2b64edaed3d1646dd72e5307d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba441f9e76c317e8429aa3c73834ee3c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198331d10b69bb3656e97114c2a0264441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e27ade1a5ece4926192a10140e25ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ce5335140b1e9f7304a485e1b68ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d652e44e5513ca796d07b6219df89444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e478858f118282c7e3ccbb780304c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947a91257d84384cab01ded95bc78d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b760ca5e042a817579f4e46f0305e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38b9fe1bea2dfdc193b94e3930a353448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fed2513892970f1b35d55869ad92b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f22d038d79234281a1592991fdf00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f29f4c0dcd2d7819839f5ba4d900d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d519b7d813149315567088b59d0bbf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cb2f2f481f1e6f868bd9f12f93cd3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f039902d76f68212b0040a39e1aa39454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58795fbe6a9a536fb4add6d61c075215455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a360197665c4ae043fb7a43517fe1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372162c48ee093a5366df49f66b89e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3689179056b21ab38bdcc03c172f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64a45068b1f250a4f2efe8ab096c38459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a398df2b67f030eb63d0667d5b3e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913206d1a99c5a8bd9e3ffb860129046461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb566a21f399973c366b8f9f3a53601462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31ac5088ac23969f14c8456d8ed20a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95ed7269bb9b42a084c94c42fb98b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6d0e8f82a8cd54c864104cfaa3d81465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6c81cad44642f6717f8e6f239c513466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70462b2abcc8b72abd525871b60ce848467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b7258cc2348cd66ad79345b93525f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82189c02cee5468bb318a08a89c83e35469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5685794275f7153e3c3f3a45d8e5e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6ecfcd70f260215bd187fec8d066e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42521dcec6f8e3e9f35be0915f6e6b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d20e92ac518ecb086af40134bef1c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b31955268a6b2fbf30bd714921d76474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3d86cf98707bff8a234cae77339f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6bd1945276ccd94af5147fbb27b89476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de39a36f458950a00ccfac63883bf4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30ec7e87ddf99c94bc66f271e91c3a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1b1b2f14b5087d62f29aab9d4962a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9532cb3184e03a284f855ea69e324b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc415020608bd6be3870510c7da0da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23e8e3ccf384099ee309895a88559f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e1d17e6879c8ff1b808677bae8941483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e441fc6c8fe18161b0f8501ccab95af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352bfe42bf1ab877792834eb38bbd8e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae612b33ebc2819e9662c72cc060ddd6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d870b6f7073f1046f15d94f6676e486487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471605f78e3ccce0c598e0572ae6984488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a401e95bfffc0e4acd3f1817cd3685489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8947ace83ae3851dc78c86c9cf7f6e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860206b3b66be2f666a07345d235b7d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaacaf4c9160e9c2a5f8847de0d009492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6d086f76bcccc122bed9897119922493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962bba4a97295714402d20eef9feddc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e83a7f7465f23293329ca59e625880495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10f21ccdf332f33f44b2833c65c2cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74278132eac0971406b25a73051943e1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e5520b5dea2e151f3166c0669705b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43c52f65672fb9d9668e9206635de7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596df3b6b493104c90dd344d89cdbd1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e245b498425f91e3021a2e699c2e53b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243fdcedd6940a4d347ed2eb48069a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516cecd520a556811238df85909490d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddd81d86b0dac15ed16db2e75bcd0c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc11a414139356c025630e6a192e08505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41554e5fecb13f0b97c869ec06beb07a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10502df0f266ab5339ac458fd7043d0f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13400bd1b9e6ffa5f0fbfbf659d0c011508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c981063b08af8a36b36831b17f4f0f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8594b88f41ae6a14fe1b35699f2651510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f8159b09879307c801cedbf395a4a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06c85e4a53bd8b0166550331d912e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae2b8b759c26a1857b3fcc47d9d9cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cd47bda61b6f35d390e51ef1cb4ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80837b991dc4717e7e99c580025f19515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b59b602ab60e3a5ed409613def1c61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37845ea0c78334ff4438046f11d044cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13316622662602184aeca7b50977d1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754207abf6a6c725cb3f56d02ee6078519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e41014145d3db6f9d4d0f03c956e14520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99297ce6bf9ca89d18bdeca2338a4e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce50b89b58eb1b32f993d15d0a1923522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f247b27ba165c32f5c80f6d8e8a6bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92283cecde5937d200595b8ca21a8aa2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b5ece394a92f8505a1eb6e814e470525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34576c0de131a09b4c80555ebeb5f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a9adabae70b89f65ad8930520c306527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379101144f5c617576efbbd09c898450528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6d5e7396dfc015f8d3920d94b1d16529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9978f4a5368058adea939fc911fe32e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaca04edabc96d1158786e7d96b441c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e06ce4051b0f86edae7486b4cf83d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc978ad07e96f6b495b8be9deecbaac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146e8cddd12b6ccc4f4c937ad280cea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e36bffea72e38929f29f3da8a0b93c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd23513716c3da4aa65f3e3bec4238536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c76112f081a39924fe68518edd94c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5036d180d79553968e236ea938591e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ee3771beee9173bedf3c24a52cc4c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959f62ecdf1346c95de2d755791fb5f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac140404241cfd0025e03fdd5ab13d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e41eb11b5145e6b8d4462957411acc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baca147d599bfe57b093ec658fb3640543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781b4bba4f28ed2a7a8897110d0e66f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ea4613080fd106107f5dcda2ccdc5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104d2aa0b57c5b9812e3244e00795e0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab920fbb4d34406b0a0a82fe309fa9c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8807d9c163efee5450828e731d7c5c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fb7a0a619c3d263dad5a6b5800486549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526f78e948ad6cdeb4ab2d4ef211218550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43951447cb856055713049b494865d12551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67cddb59c2432b7c559b5bdb2ee7ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf681b1b326835eaee51d26e4684e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f209b284f2fd109af5e23ca566412554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777438bcca794092577c4a1e74afc4b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2580559499e4f0a2b7872b57921d55556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac169c46097a5640881e8583a4b01fef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c2f797ff0583043a14faf82c0ee4c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed4955e0667524e1075e3ef304c436559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2358aac943439615b64207a3148cf90560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e80e9b9ff8e96a23d24dedaff0da82561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77ef577d7b698cdb8383d0d4e6387c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c12891cff9bdd0d3baae44a96c0f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e7a2456ae19e0dc4bf263ee426c30564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049a7f72ae0104cedd43afe9ad368a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89647c2b9ed1f0ce082408318236ee1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a9b428ac80331884a2de78f11744f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb631082926d1dbfc36c9b6bb23a059568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1d4396a2c38f90de83f72ad7eba60569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c4e5e6427828410d2b11dca346f49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae4f57d17fce631eb5484ad550614f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc48650da63f60c956f53be880c29d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb33806c397841149b7ac8dfedbd3e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb5f7de9ced803ec5b37376ea10783574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5824582fb5a2489c43565f97a1289575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c787113f6ae2c7134c08c20a048df17576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96035230cb4a53994ad647223d54a1a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d332d195c6e3c26c6440b4129deb10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad87c74339257b2a393914842b8c31d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a71a387f52c7187f11cba360c3684580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e98ae235343d48604fc60533c7317581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405c5650998e677b679e78e7e6bf273582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85b2fe0ccdc4a39aa8531996a80820583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831f3bb15a94a2733d98bba44480ede584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d30262d383fef8affba3f2adb84d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56099a7855544927e433c09ba1c1485b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5e11b380a7065bb9a219124c71a23587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce90c19ff7e2fa230ff5c843e5d022588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3892ab2e080bf7815ca727b3c21b2ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d8535285fd77ee6a91046d1ca56e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afc4a0190caf271763a919a12cf5ae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0c0f4984dd92b72b82bd9e02595ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cbadc649f033f01db91ed3d964f0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972ef35a320d60681750107b4796008594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13343eded29fec5b189403fa2cd5d26e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ba31d245e48c1ec820c797cea7e39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dac45749e9815326415813796f727e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f451b24440b9b4564fcedecc923f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadb9de31eba7e30d64f9b2a9bfcb6f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ecbd832c6f67ad136c396ff41a0ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ee744a45405abc72b356dad391997601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec3c67312f2d1fc3919dd47d260e26602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15406fe739a344279e78bac9fe5cee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284ab47aa4486f5d8be5f330ee60c66604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7be397d1d61bdcb160c840b1aa08ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1b2e42f1ec77008536b234832e1cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e074553ab8a46125e763dc6e85fe9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d299db07893a8def9feeba4b2700f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a11e41baa3f3c99c67d27581be5530609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb6f38d7610c34008430ebd55ea769610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16be58183a335367a096d55679a0a9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9e57a88f8e32ab35a0faa7332e620612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517ebcaf946cbaac1c1badd54ef6b84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116071d14b34935d9ddb3cccfa5f528614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7f90463191e5881aea142f56d8c69615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfbbbcae147b55508c9116e08bf3ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caebd1cf032e4995cd6dfbb7885d9d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4477a7f37ac7d46919ef0bc83f7411618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260b328a1eccc94c3831d326c4d524c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ea2dcd97c66d69b717c7f25d8fc01620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57d11e38a28a422110483cee6ae678621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd72ded738546fdc762c060eff1d08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a86d65c02354557dd8bd5c84bf35e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654948e4db63f60add8fde54accd2f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c8052f531e8d7fb0322c0823abb69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fae7ff3054202f8ccf73af3c923c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa08aea3036d31b6f6cc0aea017dd7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6031c30e1b0f7ad495de64dc4211914628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f05971d2906b4d1006c555028b7b15629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeee5f5b1df22505d42861c776a3ce4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3e251bf4b11b1821ab864aec355ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486b9912f0ac5a2f0a40306af5563c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b80448142c9d02a5c647565a22e30633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492ff00a6060d7d9c429c6725cec02f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e7babefd7c232702b92d391606d0b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f940fca57407be5c710a83aeafc4fc4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c45ad698db996577989dcbf1ff4fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8c4a910a778c0cb46bcdd5d7b0542638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3b030bbbc879b2aa6b073b76f1376639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaaaaeb8d168cf346f119b9eb8f5ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251059fd505b742e1b84f848e4cc32eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63976949a2cb599cfbe77a1766de90f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f69a0af2f3c5711592159d2e533d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9015c7cf45043ba370e7f27aef9df1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efffef6a4f90a2982f3370b5b352de6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4e440af7d5e4d430f451d39aeea37646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c188552f5a73c6218ccbe686f05f13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7266c71d008a4009c95751cbaa2cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01475c98136b7a474c7973776b6413d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0984d6bc3ec8a606f1fbc28b6221f7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfccf5e613ca7d66a1b74c6867cbcc8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870f0fb9f798342e1814fb29d705de3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c11376accd4d6fd6310e86eed7478653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1320abf83ecb337f500c36113aee2c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0547db0a0018271214d140c864d406655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615f0f9b413fe8635bbaa5386417564656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7e8fc6e8051a31cc349d107c65708657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a568cc16bf241d745feca7b2ec2fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcc8fc766a41fefe74f88bf8b966d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965fd438f3f72b67e000500aad9ae13660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3848038b41dfc222b050c5959158f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a401eb60f37bca4247e2b4f3346ce6e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fd1de22c33a8a02ac22353a0452b4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b9ccc628f2e8329cf686466361dd5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3edf7c5b5e0b7333ac734bfebe868665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972f15b3052fb6b0bc034c83ff988fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d27493f1c90c8ba3e3aa09f2e6039667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8f2b9f4a3936d67e50092416240d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca232850aba0dfe6040b7a7835623a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80650714379c23cf91094b522e4e8bcc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622858b39eebef166b6fc446cb377a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924679cbb01f733f6c13396fb445320672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67801b53bbd41b9ac1971137e3199e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aacfe220da0fc927bf474fba74d500674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cb70739163e67e614977a4b3b00e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e6704ff339a6e637abfb7c4b0b2f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65a1d138063fe14acda4e314148525677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b343e632eb543a27df7cf964298579678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcb02c634f026a635f2632124fa853679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb39f2d8d3a76f107a30168406a7d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7c234f38cecc34fac019355055bda681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6c5149ed46c1f5ce6dbe95cb97e42682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92c5a7cf5a9873d6d7127ca7d3cd95683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263b70dfed5bb77844670e86c736017684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e6cf7e72a2bf25af98edfbe729d36685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe3ffbf5bb09774a4cc29d9c61005c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34c18348c28f474eed94fbac7df5e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed1bed22900b0b1e1969ced90ecdbb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced78785c1a4853044c3ae6a63c5b36b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc13a5213d45bf14cdc3989a709ab64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beeec0686eaa85d8e94c5aeab86b9e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaa91a36e602ab040321e76e1f2114692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde27998ebfeb857c5546510c6e8e251693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea0bc290405bfde5c20969501df048694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e094e17e672b8d3c1b0bfe6a3668f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd79b4dbde308c1e3577a9768bd0cbe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fbd9946079f28f96ed9dcdbc8b474697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8fa1cbf90b2d48af9e51945fcf272698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b009ae96c8a6c0cb958b0e2d75f94b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce22370a59db24511b3d6bdd3dc49a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e890790084ae65f71b1996ed8122d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f968ddfdfa734ef8a415ac6a8eb9687702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6e8e63f76bf91f9f0f892847f50f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3801533c2d0d2f9f83324326072e841704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97580c4756fee3152b175bce9c68f58705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb7e69f028590171e31a346f21fceb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3eef538bfa4955a701e26d64e3034707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461d1c3a875a5799ff428ac345e0b49708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53208ee27f542600f2928482908c71c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86730c7ad63219e2929f2d8bfcbd28d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9cefd3e29293aea75948db9bbe2fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83212d36b29b692a3fa9f46f77d6f0e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab66c0d40ef9ac8c5607b929444ab8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2991d7439c583dbb6a8d66a950c9e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9ea0505016e5fbdb8b321f30ec477715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551923ff69ba8e6cc0c8640c6ba1cc5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1af1d56725d4ba7126be1c128adb9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020880a54cc47382628fbb4bfb880c3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5f2bd69da2b4c5e64b520599d8330719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f7ab6d2d55be22b76c880fa72d56a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f80c41edfae5d16132639bb74d3b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419d4c825209cb61d4b15d41f0e5e47722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858ec14e78faabca82183ed02016d20723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721bf3ae1bb54fd41a77daa1b7e0b00724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020403a11b52bd44d53d68dd6eab6c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5568579fdd2efbb214dedb07e5fb6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7b714b23c7468cb5cd138012999b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c62f1de87450bb27dd3c3be11f73e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a4cb5b791b0a76621404cd8546d94729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba41756be7d5ac1f9dd06cfd446394730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7297fa6b2a6483cf5b88f3751dbdd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544407b31922c1b5a6a47dca1b07e0c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc462ca6113f3924417d27e4e765322733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72e38e377db1d0550258dc9f8be7dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205501e083ff9b94684bf4a43da2caf2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf735e1c82c494aac9299b4b48bf550736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e122ebd3bcc67f8a479204642ff17737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb21d2107867882eecd9e502d19ada1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c86019695a02c27c598a8210610ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae360e21135f514188e57da1347aab4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fff1892a163b0591a0255f7a056a2a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a7f487e8423a280630b0d193f3ca4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a36694bcfefd7570061607489df20f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799a4617a1f59f68e74810175f7278b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed04145844a4b0a4117af17389dde5d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884e959c5e9f21882603552117ec339746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cd1898b98c2e3c283d3b120d7083e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9bd3e0825c8caee60622190cfb0e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf93fe0bb165f44036bbf4c7a7f669b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27c1e8f902dff7eda17905afdb2ec2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f096838c8f452ad981089d78faf53dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d2ed7fbe2bfc26ebd6b22036bd1d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75a7fe59a01fca509e7deca93e7244753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9478a81f255ec413ca51514ac0bd0fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb6c9b3e79fea55225c74e622e7703755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6534893ceae26b8c994aad5f9aabe0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b833beb2f2c1b3ac8a7f2f18c2f841757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ca07987649615435dfecdb0929675758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a0bfd179a2dd6473469fa039c1a65759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>