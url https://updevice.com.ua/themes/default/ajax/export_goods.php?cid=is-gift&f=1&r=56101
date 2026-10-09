--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb324c2f7d31006519655da7c2673b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abe352889fff85a444ba1ad0f7e7af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631da9027c84bfe610f88b4d9d1c1ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d8a892a61bafe597895dd8cd64d704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df623dbea8b580146d7fe15b0538c5a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84d2427cffdf31617e719424c219376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a68156a48daaba0fc4e144f81cb817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54cf25fe1af4f3cdc42088e95f0d7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60b09cfc978e84fb290df6338638039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5379b1e7e60d91151a4ad572463e0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d241d9d89bc143b6be8dec3598576e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5dd644f83268bd41ceb7b2469b91012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b98bb79032389c303285eb74975baa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae68baa43d0e7c08d4ad7bc8aaa09a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b27babca0e831fbb95626039e491d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681010cb09eca2563d0430214ad89e7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d498be3339997df1c742eb5329e9317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8cf9fb734f000bc49c7561b88d99a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d6bb64a639cc663d48c370571f2b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dbbb0384ee38558735e11fa36a78820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6ad4b558243878fa0e8c9eef5c79021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118e496dae751b5a881956afc3e1b5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8ff29ae844fc1bd0f1566ce6d2bb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b810cb360d2c7979cf153ccd4ccc7dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae22bc45426b2e8340b1def2f8e7d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745c244eefb6f4dd027907853de478326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e196c0ea43886a29adff8563a4ea527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae8e08b22e61d4f406b66bf015ff6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977820614a4a30abb48279e715f8c61429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315eeb8b82d4d674043f7a9f548ebae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc25d8b56c2b4d5e59cd9c293a31b2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bbc0d4d47c07e6feff68e89c0cad632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69d7f680e959dd76d889b23bbc481433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c54d938e56234261d8ba5ac4a3a3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ac10b5f64343481b0dd8785ddc29335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66497532a6557f086c0d90fd62b469d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3db437d52d1cb869f05ac09905b9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070f4e1bbacc56d6041bb26a19c40e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbceb29be6d0d1e9490706bd9d6cdd6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a5104a3b74d4dc153f32b36410d4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585789feb0dbf5d79a6fd86e0a7bb7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa004fa81ae3755d80117aa3fff7059e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed9e140c67a026a012774cca23746643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ad4cf7e2f6723d82e6443afe9b94844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b078c832e8d1288cf0d896bbb8eb445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce03e849f82b23eb03ba19d9e973f1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e3b8c20411e117fca6760781c03de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3d8d17dbeef471546559fab17494548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a1ad948943dd23d460ac6e3a7876c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe58eea19935c31f8e6de5a5f2249650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85cffd1914364a184fefbf5ccca5f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e372d20e4f0da3af1a30bbb1cb7ad7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aff4be090796bf44b2f252bf12afd853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030ca5832019305c6263c7f391cc24c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d775c69e8bae701e45bfe1e9f3792855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7974115a456efd22ea171a90a82c7a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105aeb48ef7709fafd161add088e290457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805dbed497e7830408797dd2686babc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b10c75521463f7513bf2d915ba65fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4defb503600b81ff04c54ce02621860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e9ff539dfcd790fcc00ddd6be771c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2998e7deca4d159a1d1214b542acca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522b1572d3971b161aaa5bb696f816463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae9fa43fac93fd19108bbf25fa554164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b63cbc66178f0d2015967f8b9263c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706bbf412c3b61c70924ea26f16926c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2eb8a8c8c2add0656ad6a734ee81067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d772f96acb266f6ee0d3b35fd73d1bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a29c48fdde8d2bc2f08c6a8871f7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bcb2e20e1457ae711a2219e307dd970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748fd916d25ef787b73f4c0d313785b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7aac616f40978f7a56369477be427b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c3d85fa3366b03a042aa4f42d053573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bb0d8ac38b59a4dda73b49b3eda3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110973408e4d1757d363518c2b28f22975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41ad42c58462722cb67e9fc679576076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbfde70435f58a1b099929dce6736e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7c09ce8a04f880748b838068d682078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ece444dedfa087aa8391af7bc9584879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6269a8ed17e612fc5f8b673625fda1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def89b0d88cfd69e47c24a4b6f854b6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487ec5477a1c4edfcb15583d01e2fd882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc3301d0cecf5ce6183a9ce978915683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff6fa240449d0adbaa12fcaf10109584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d76715d5c624b5285d873f82b6e2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e7a2e76d86a13deb3951b7871a6c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1255cc57f536ac865752daf1da9430587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cf5a0e3a0b70c47259fdea44e97fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdccb285d3180638b825ed5d623bf9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e78af92419050ba5707d75cf1c77690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca7b9b0bc015c1a4fa085a313dac0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f71e56195be0f508c5a093547fe7192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e74112256fced94621044f87b8814693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a6c00005699c0bd305b14eea2b11494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a009bfede9f547ffb2335bcac1a125c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc513c21f7316080674a33961f4ba8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a222e55e0826f5e9fcb04ffa1b45497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2713fe7c68c6f05c40676ed955e5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6c5b6a0b162269428ea21a8e4f5b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3bead1f6b9c2cd5f90c4f241e9479100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e4a672bbfb6ed59d7fe1ff151ce88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f1173e1360fd7b9eae325a3f7c096102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d823e33c52464163e5c76ab190eda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bde6fd94928a888d72bd20b0ab24e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a04caa798d0d63e281297329d350a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ded488b54b3c72d9baecd0a43f91f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5fdbbabe380dd2e865a583bcd497d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f03ef6c61e31e9a5fefa6ef601226108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9adde29ddadccbb748167032c2a22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c713ebe771cf1d7c3b207eddbaf7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a21a426e35648a5b91f57122086340111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652009e5fa2b6ffd1a854c362029e12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb67ed2c4608807bc1b89addc645e3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e765bd765ac52d33b15ce22a61eba3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038594163ad476fd5f88f22e7d992b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a44a616547691ad8adafc04f79595116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33129da8f7e912ae7a3486635cc39341117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0b82e3d90c2e88e6c4acb5577e225118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bf3e7f2f38df3224d13ee7e354a63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632cf1671235c25c947c48653b331d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d088aef7d0eac3ede9f54b6a776f193121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa1b14ab38bbacf0fc9ab3803e6eda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f95662fb9b32a93b0a652889cc733123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219851a2b640fdf5c611c36da7b41fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa4ce33f1ffc74e4b5d6326abc1cf0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42001529fd09597d4b510944aba5f00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbb8d0d3e0e66cb4c9f15a80bfdd66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216d232cc1bf32eb6fe1806207e3921128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7929b5983e1ccfe71fb11353034d81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddba41d49a61023d01bc5c0b4ee9ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f83c1a81f9aa958902b11fa5caacc9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc66d8805f2230fb0f6fff88bf1c43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726fe2da8d49fc98fcdf597308fcb07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daec488409663db8ba2447765da6b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6956b805dacc8f2f6f48651df84f84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496b4744830dc0f59299ec83ffbff1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ce8d1bddaac98d3a2e9abea433427137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0ec19188d59935296d67a73d557b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3482234de453fca180bc7a33c1e25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039befc2b71763a3961c2f0eaf8c1e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215416c7df5c5e44ba9eeef107ffcbde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a32d0513fdbc7bcbbc21c71d3069f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e13b6f035cd396c99a9999b61c5ebf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c030494d6c0e3055c67a145cce9f01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfb422bb78550a721cf11a36c5c8ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd0678bb14f78eb9e0d88df3c6fc20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f12281e679540245289f1f50b9b19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d1bb706e76655798c05d905b5d291148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba97d1c482134e31156fcdc07104eab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb37612d3befcbff24c25a5113f352150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b845f17e5f366465a682b6e31a20957151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a6699a72e2cfc364444577a14ec67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d52edef8a3f4f0b75817ac4c9d0223153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bd8fdee0fc93f5b25178816fba294154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7e2d7a6fc8a099fcdae0b9f4a8ee3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203e1d4d72a1a6f03f785bea8bc79e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a02c7dc3b81425adb10a42dc671cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dba2ffe13024c5a00990aac3115fb1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7a4027096f0b3418eff9b163f3949159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82becb39a614c37a91f12cc68ad984c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5a5e76c0ba827dd51fbb2ffdabb18161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cfac58e8e8ba49e6adb8286a82c20162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c055c5324b04f0e17f58c7b6114192a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d3d2bae8b948a2db5b56f2155dd71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265858948c78a8fdd93d005b247e948165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5615b19784783dd6ae5b7bdbc6e19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894375a609c723ecf060e6516ee5b06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48013dbc07205a43c7b5d88e0ac50a77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7105ee124cb5452773adb8ef0e21cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2102e19341bfa0099d1df4720948015170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace01daf1dfcee59984b3ad44c06e26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecbf93a31e049a773a31d022d1b367172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b9dc3ee2d96c8cd616c9130ef1e5a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60147b4868a30b9abbad9e6c3d3e28d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bac453063de08fb966c4abda71db7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe605f059326925ec9963c118accdfd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e0b4e0b2ec41b8ab6da29cfb20d85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee512beead3ebd88abae749e0345d6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7813d0e7a1231caf807ef36daf3a4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8dc8930f9902473ddc13066b6c172180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89817d1e714285ac00a2deb38e9b0c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc275cb1cdb40bb4087d8f5e6d5546182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5abc88b98224a4ac55ad9316a8b96183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5831465bbdd823728e071a3d3d817184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014608e5894ea93f125c5f85b363b75185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b50c8360ff6fae4b06b342cb4379f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0a17031935717f3a06b35434ed5a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae928492b2495eccb4b09b7d6455efa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a4be0efb3fc3abd9e4916daa246ff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc99d2f41ed7f1b22e51c3045444743190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccef65b401e8275bf31a15428b8c16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e929dbad88beb5da0f8874d6d13d724192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100aa4a108317dfeee89d47187144e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47a997b6c09da32bf69b54f8f39252194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6df6ff850dfac297850d400a6c137195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39215ac0376ee4418ef38f3610ccf6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c33338044e828bde06e79d35bb54e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b7ff5c55369a7707b1cf2ed264589198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fdb05c786499c198877af7dd56532199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d0763fb70848d2e639c09f14600c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b707dba079f688816ecbaf80e127f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecf1be1dbecc419149f48e1970f943202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac82c6f03e4550b0e1bfb9f77b0c0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9efba60e134cd78cc48cd2a4ed0de8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811b7fdddeeca4ae6aea519c0806cec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db50b5b7cbdf02e3e889e0bfa924f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad49dea0b8f781f97b10ca2afd50f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85531fbd32ed3925b150552c32599864208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922835f5f17236df6af7b31ed632e38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51473bc1ff59e0b71de4bbd2dc61f739210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79997bf87015f6f8a20ed0d607618b00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05a0296e110976fb822f63341d344a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5f22ba2f12424dcaceb8a471bf39b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033294c39d54e059c79781364422a482214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b7f973d209bc6436f410b32213af1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709fe46327fbe0e17f63ce5ca10687b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f7a575f560a3b9c03d2ca374391f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b57c587b246422a213338c32f6c1bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b3f91bf80758f67ce42f6bbb4788a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2ebc77b22059c5be5b617c0697e13220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af288a41fbfc3e1c3b82992f50223eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a5f807867209fa48a4c19de96b4b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9299d6fd2b9c80d7db298bbe32627a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09c6d818e9d96576e85c62e4cb28a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252963dbe9a4a14aa251b7e1bbc3724225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c95fc08cfe415907b821bfccb610c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a571a271f723d1b1e6a1f5ece7fc58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f95a5a4a5764c1cc050997c0b9d06228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307cfd15c9e59f4ff611a5be230d942229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99747249835bee7f93a751c9d0fa632230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e5354840982780a107e4d8feacafb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaec0b40c311c42ff5d55dfe34db5f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ebc244491591caefd27e048ce5969233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc9fc929bffb173ed924c193775d1f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fb56e221e9a0f0a847b215c0f78cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ab28f04871e5bb37c7ecfbfde4ea8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d3d99f9432cf8825f3f4fed0c586d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fc3f9870f2d378dd08cc182b55f0a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd94e88ad8411b2d99bd109599f962239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16875bca9c75a41c2314fc4ff6edfa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e835f6c3a9e971b76f9026eb829aa23241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed0957164621626d968b4c16b152c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76aca2b450621e3260be7df55468647243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10766e20ee7e426342c3ad8bb7ff0f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303594589b3c0ea07d2c1660318e05b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f88c2dbb46de44a0f3e8aeafa4f6dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7d73fe8045f9990b86d2d3e561171247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56518bcf199dc07db885273ea7921f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44db9e1d86b38b2dabdbfc7acde9089249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bfce478c7a9abcf58fd828d702f2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceeed09884649576e2685774ae778ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a839caa3d1cbc1ae0476b6a25ce193b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9fe28055616603473fadeff34e050253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e5b4d63f902e513273557535267a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473de43bb98b9f908c916dda4f61abaa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627dff03ffb3403c8ce84b55a613abd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70de25099b8916e050e4c94d219da0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7b7a2c7791600df6170361023f9fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37e15f0045e1e2e5c0a1c29bf3dee8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4675da15ba8b9941ac43cad59e6f1e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3557fd6a3a97a84c1617bc591b436261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143fa4bc0224ac434510e5ec8678b0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094de607f9cd4d47c15a616b2a1f6137263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147313f72ee261c5c651cef8d03fe4c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d94e729807dc87997e903e8a11f79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1654ea88fbe9ad5089616e6cc878e49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d753b9f5e3bb45f204770684c74d6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cf62ffa6affa8f7130e402606a194268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92ef63d4bcaa5008adf1af8ac8b2e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d338ff120dacabeb3f0352d9e6980e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce7fd728dfe3ad6ed697b9270acb2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac55c4922d1ca505500110b582aa99272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db18bfe180da37477ebccacd426978b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d11c457b769ca57e5ea45435d9f72274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b0236165d1984ae012b502fa227ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b3950f644d2a45efad6e37a125e2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01a791e3e703fa735212687510fe5f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eba739836452cf55300c7119ee4c9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb823d32a71b27dd661e5edd50246a2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05da9ddfed3c0609697868cbd56d175280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942132be878364a0593c22c5ea9de42281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d222f4eb6573941ad242825eb65a3a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0eff4c13b77b18ecc5ffdfdc7d872283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c6cb4dc43d4d7402a150fc17bc297284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d741aef5abc566a1ad84817c1e986285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eeb1c71e86b9fd6d3c8f8dc83fb68c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf913ce762bb4ba4581c9528957c0903287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147fe1090019fd52fb9b4e8a04137d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e249994ac1b22aa07522f548c2801e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f121a5ad674aa0aa13cb30f467dcb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19347c955c8bbde5ba8a93ec4ad1e5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2d642a25c80899399872aca03f7f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd789f7b1a64d0cd8daf54ac920bd87e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128bea5a57dc4496e519104e6531caf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10bb7636e4955aef8207d2f59af70e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb26ffb8093c89b2c75df7bdcbec528296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffb836cc461015d42fe3884efccf8b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fbeff39854061164d196e407e58b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a04aa6b11f7ae4b2baa5ce0a7074e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19dd63653d0bca8b117b1f8028e8af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1053be0fcd8007120d765c6728852301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de791707628c4b3589cbc3fcbb970218302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17c2265973f674dd7d1332dad17f84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860de5da1fae8817d9eded6ab8f0877b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4972e188438487f9df8b7eb2751909305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18de0dc4badc7382cb41bb693a15a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485769e1adf048c3382dd26a7f7cdd4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5006c372ab47e02ec8a5ba24bdd02c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bb612659151c1c98e9f46b3daa208309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd5f4191babaea6e54a372b39b8c1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21891ae7330ce101cf04891ce57f40311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe56e7bacc82179e23c4ba13fb5ebe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2296ef99570313c25b37ddbb555d1e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be812565792b4ae1a6d773a4b39e23314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430051b4b0a49ff00fef77984c510f37315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3bdae709f199f7f236fdd1067bccc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f218fd99dc3cccb231b758b0301ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009ebc2c58fbe37d5d630786d45147a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c38e20a275d95e0fa47a91d3291127319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564a7422a7e2982896b84cfcfc0200d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2f41186d8adc8cc82ed4e333b6d43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971c0595664b0a5f06f2a3ba165488c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722b91a0fa64b3e28173977ae6e0e9d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429f323585bc97e521309c98ea1f7ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b274ec414abebe9f1b335e4247cb5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1bc907d8a45a3f1432b3edf0e2e25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a79e7ae82739c6e34e4dfdd9232f7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defd2d2b6e7b1c9872c9735e420dcab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8087572cbd52db4d1e80f513c853f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a174120109d0cc477bdab484f6a72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519c08bb69f1a734b04d01eb098132b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27e026ac0359e28be403379ea0ca09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0aff499def4c26a4f9e363e3d27a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ab3ec4726bb7594a8e37089497daf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81112bf6fcf42c09f823522cc530f0ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03e8a2560e4979c5b953a286df5b9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e2b11af0a6d0bf3236baeac05d6fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb388eeb32e6d2cd4a7377e3c12fdf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65e2cf0f96b118fcb65142d8322989339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52b21acc6388af365f452d8adfa485340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfae3308f7468bc0fd827d5a9b36c12341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc974bc25e1227697b9cd635c92b903342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c146940dff9ecb8fa67f7c8f3364e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023117a1b416441689d5182fd2a37cf9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91144565aaacd09077cb4d6bfe5af1ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dbcd7d4cc69ed0f91f44c3ccda5c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d2dcfd2354d462507efa649d34287347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e839203bab0e3eab00fb1c910d4f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888ba745a880fb15e054a1ef4b98dbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76920dbe63c044492ed08823a925fb6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95d934ab02bba6a50a67aaaedd6fc8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0e896cffa2ae61402e8a8684fac60352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0316d16f6e090850a51a6d0f1e296b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c491d0ccc4649407fb07ce38021a494354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d19695089728c8fa40942251865037355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad331ee12a08bcf9a7178fe9c947de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbc237434c6269a6e8ec61dcd4406f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a322ad33008a5d2e3f6fbe88823d7f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785837f7c0c4dfa33f90e077d4e4929359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f04b479815733e8a4186c157c377c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11cf0a3220edf1b74fe90599822b6c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b01205060b407db79bd4b207a2a21c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84012952603d029e0951b131dca721363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d89887240581169870bb842eb5f846364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2429b3f29c65a829505f1b181c7682d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b77bc9ee46c0499d33263e0436d586366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899af795479cb74f4c373fe7243ef228367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d08cf1ed0c472dfb9485bd3f14aca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728448a2ed768f8536dc768d52e779a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4fb1be87b52be38bc76d2edcfd141370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcf2f5ed30b1affbf264c7731c1ab8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141b2bc6c31826cda1e86992b700add372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ceddab7abfd8d4ffa1bfe4dda1fe3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aedc58f1098bffa9b76ad65e9257a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1c04be66beee567dbc94b2f6b6fba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bb3d8fca95b182aaeadb9787f3113376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fee2b63bb45e6baa2f0c8569bd928c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7884feca42e721728bc0b2fd42a885378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12344c000b5ddcefd541319121c7d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a12bf1bdb12b10da133788f8982fc7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f56e6e508eeba38ccce1b0948b6a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17ff4ed8251c53f298cb7def7adc3f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d7a0e538dd5f382d824e7517655d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d6a4d252bbbfd4ce6afc245b4dac7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d793fa4b452d961f758cc44b3b822385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deae324d128f231cf3f49dba691107c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcadef7900d3f7240fa72df80b7a884387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc412be29aa3293f5163ebf7428fd85388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ea879b3c9aece477e13cf8bac7df0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e6254c291f46f20ba0146953a7b13390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946318bbd3cd2af34082ad04ff8a7b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31193659c6fd70043e888922c76a5a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298747baa42cf27a303bfcbcc750848393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caf04ea86467f434ece48b363da3bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5351843d8c2d5670e9b44c892f721395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749ac64519d48f50767266ea82ead01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650bed3a8211e843b29e6c7ff6e3c8c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a7b4a604a68b7a9a6c71c9ac12690398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c00e4c53f54486528e3d0ba078272399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaa92f988e874be9a00d4ce5e752ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f1010582349a04fccac183df22f5d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ae3328c0c1a81d46503bcb5324939402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e616253f7ab40ddb0aca55c95e7b72403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c7d8651efc2036d673b2d83b2a31b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60e0e6faad1140d84418af54c76fd7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6feae87b860aa8697e59fe46450d5d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd89bde25b07ece7ac927bf6c6279ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03d1c4bf193d0256b08aa4f26d53ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce036839886b8175916ae78a92e314409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef07ca807ed50b43b21cf2dc1907c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585869979deccb5f6b6814b409f3380411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309ed4cbcc2b98801c46fb485d70c83412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d73aef8bd457438e7a9a808839403413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51333d5ce36318fd73285aaa5a941a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d937413b6b6cb80bae95a3e2c20761415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a4711cd09a612927d5aabc965d82d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea03b5152e2ffc6f4367c4f7c7b012417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e70fd2b9fc9be4c07a152e1de27a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3e58f58334e89cd3620ffa2769bde419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4268b7da7e7ded8e796cf45500383d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32f64d2272e10960a7ef258c17d518421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7cf176b0c1db5a69a13f01c94a14e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a47645ed7d3e947473218633c1278423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d81888678ebe9fe1188438d974727a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80246c0accf6f6dc606f32d1856c5652425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce0b250d35ef57b88a2ef0c458660c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83766e650384563d3a2e89fa2800e69f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109abf330d12bf807bf2b194abc8af69428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c619b364fdfb4959c7d954329c2718429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e65ac3ac8252d5cb9588953796e4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316d71cda87e5bdea55db6b8349c208431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ae2b2060572bed24e97749979be4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e00dee1754be8a3ab4d8e6afe09d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf559e052efd9b47bda242268a97bdc7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597a44be92f84fde5b6ce4835f958f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdd9c6d741a815c345433e69ab2deb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21884c4066b3ff38fe8d470692ac982437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c09c44a97e34dadd1985278fc1c64b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676958827ada6c152b408cb742c5d0e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9857b5946665d89accb983132b43986440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812176b8738b4157aad859be607d6d77441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3a6e0b3f9cca2f78755f44c6f1dd4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5b52ab4b30e7c9cd8d58fef3a018a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff1448736998b17f32a84ce600187c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2033ba7c4631674c04e97396f9d855445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce29dc665a8bf78bb286d2899f6234446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e520b66c02d1946505dc8cbd6d2bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11eb56a1b5f6c4f0bca6f4ee6538628448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20219d3ffc4e2e9bef883be9f67e7eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848226f52001b8f229dcb3b12b1efb3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed57118d345555c94b07b1fe83657d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b202d116a1f2a29ec1e4b55a089aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab4758fd4ea9e58d1dc3dbba84ceea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd0f1a7a39e4ad7afc5c2a0392c28a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c8c4ea06fe0a57170a8ecec7adb26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a7f2e0a4c560e8594ca10e6330da0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159c6da15ee481060f3bc93f263cdc5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc72af9ec04a0850481e7b793ea556458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b5e2dfa631c28d73a6b286107991f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9ca8b84e08f71ef5818e2f51b81d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed7a2a7568ec7c4547823b23b2bc59461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7c471eecb49a31ae96e01302b147c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32de620aad9940e74b0eb6cf35272b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f87bb9dfddc6696d3981deac914c6e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d024637c22727d28f7008c3c5171a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185716156a84517bcc3ecccd72ca15c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3aa1b0d5e73fd0d488d25356d0403467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974085763c89fc6bc0a901d13c592b22468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5b9a7759c3131ea63fc541cb86ebc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a468966b478cec82b890f2ba9beb3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407f49214047a6a530a8032d5d971e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c52624a2e13fffda30b1d42f931be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be430b7400216106df8b6cc34484e8b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657dbc1f84be29d1485ec09ccf6a2f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc2ac37aec9f9bf3cb793646c36b09475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fe4274e245e6dfb8c5229713f66f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dd27e2b01efeb4472038b41e96788477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac75e9518875d82138c2bc8bfb1979e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b159f2e74ea8f1a71afa3045a83c808479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9fec4482f5c06a282d20b7251b7ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ee7428ff4a17dd14363616b5543be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302862940d9f10d4a0b12e31b44cc6d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae919a5404119d1d4577dc99c7e7b92483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4eee11c02fcdb2ef737ff15419d39b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0339a46c8e81b45a09304a5767badac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24e1e6bbfd6df617cf17ceaeed1c36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad901e6c77d21c13c599ed5e5f93fa2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19975923136ea077aa7741a6113fbc45488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b5955c760989d038322dc865ccba7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9c79a45b80ec344f8e73558e6e070490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc1cf39dda42acb0ed16703c6f895a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9e85bda9e4bfd8e39c3bbca1e1583492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ed3eb787b4aec00541aab0ff7b418493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8aeed7260cb0b2147c69440bc9b89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ea25be5db2287b8e49587b604b60d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4adb637afb87bfb887e7e62321de91496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affcadff8c19747f02fd80e72e50735497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48725c9540ec20433582552389b9fc6c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6946595a18e9f5e13ca6ddbc494f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e517cdbd6874b83dc08cc5b0f1c032500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf73757cbd302a4ea90d1fb23ae6fe3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f342ba26c6594eab9b28681410f4a3a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae1f7c98c2cc38e64e7e55b2d7579a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9143a8ae269a4d40ac969b07ca753504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39602d6da1e37c88733ddf4690208e39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343be8a54da05e371109a365e3a41ab7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd0f4952a48c213cfa80df21c26bc2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672e86ddbed994e0a57aa5871cd7001508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c56dfe64e98cbd8f2ecf915476681509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9ee6bb01f331657bdefdf43e2f35f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9ccf633b628f1640863d6f9f94527511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6962cba7ef1718f4541ad51a62ba4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733e3e0759f4a922483000cbec256b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed7fae80bb03f35323d91ee6937b31514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45463c51ef636300770eb3dfe1804b07515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3b6159c1379f2f6e945047a3986ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bbfe136c8c114015cbf0e9d2a316f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a829f8276c12740f5dd3223dea338c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4024741016195f4b7111953c2eb768519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dcc24cc5c72160733b07919f1b2f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701122917bba3627fa0c57a5e9d64d6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffa36c4d9da2a24d5b123cd6b4d5d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0079f002bf847ecbacfff68b226973523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d260707f1fc7c9b2cef37899fdc83a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da377a4e0935bc0d20e7ae230dd9a47d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1db3a044f653787b484e9f367e90b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e639f7337c38dcf5317eda175999bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32103a26b37c56caaec3d655cbf74f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f8ad04a20045a71580fbf73e35b71529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0e2992f6e241ef18fdbbd2c6db2c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b9509c42ccbe8b2ee816c06f4bf8a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f49c1d2f69ec5bf58cf9931980c15e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f5b6cbb2ac13524114fae93061050533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d975e177febd267eb5edb23d021669534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201d381c209519dfb96f74bc9f9ee8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910173bdd7fea4bee9644477a24a94b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624c4937096e592701f28af1d745374537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fe9e4ccacbbd6b7fe21afc1ebf9db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9067e6585a354b257adc6fe4d79309539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380835b219a28a488331500da53a0db0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4121148a1ec8b0e5a95e35c3723977541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858577e143606d4b60e8d705fcb5075542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5a8ea28175a0b309d516e6e4cb75d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f63fae0c6748ad55dd55cb415efceb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f33444c7a52fb03b4f73bbb12bd6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6fc1f7319b26f72b78a0f1dbf2e8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82412da7dbf5e3cac8696ed8633936547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200e5e8a83c7fc15aaa35503d484407548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9427960cc1f960d525828b2ae2449549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b33fd6d69ef545f451fef49da05af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a437fb44729749261c0fcf30c65244551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca1e1f16fb126d1f07ecce4ce6a5f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5323f9486c3bb4f575ae2ca445a1d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3bb3e18cbe1cbd9cf2765d2809be7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183c49e2cf802d2d8007df3745679bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d7c8888ac34b784989d309d2a8208556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd19e4eb62a85478d47c8c95fceca16557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfe502de5109e50ee273cbfcb05bd8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b5d5d69a40cdcbd4a7ebf89baeec6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344db470a15dbcca90ab83a698a57c14560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a46dcd2c22263a132387d1a4667be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ceb8d582785b448704b2b645660b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783969198c0dd17699bebcb186469a5d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a917bbbf37aaf3ca5c67420404676564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d8c0802af2cf83d6420a125ccd142565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d6ebeee57e99ac86cb1cc236bc3e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e989ff0490e103ae5ed5235822c47567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74ce20aadc91aeddd6dd1e776b5eb6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b0cd1c7cc5e2f2ed5fdc101e577a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a9db61e964cea5c946a147abc3b44570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bc3f6d13e7cc3d52fac537877c883571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86927599aec884984b6d2b23653e73572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11696f25c368dc5262b4be27a406580573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731db0f3cfff9c9037bace938a99bfa2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e844e977b4fd9b7ad95cbcd82a0daa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29454b07271839fdc8706733b6de869b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e3f0eba1e37617cbdd270e60bc391577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcef42342e6daae5931994d064bf11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5d162be2df2ef04ee02270571d4cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e735570ea2fb1d9989ba3d7265cf87580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181324029da52c82a6988004a98a2f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8089e0352cf588efae6f6a0f306b3a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cfc10f80f6bdc48348d3e7e6627d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5722c076b7b245188a04ed5dfb0ac66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf73d83bd4b6f622c9b39e33552c943585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f947058e748565593ce48aa96d91e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a706c8013a8da8e1587724ef1b8e157587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc978954cf15cf0f36b8db46fded64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8a74edbc03e5125f773ab1667943a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2926d9dfa6231ef2a9251bc279c49590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706920a925eefb6b4677f6376dcd8fea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004953ad106737f1825f9e41d602afa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8991aad2680b43ae203ce5862172b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a164a8a719535199fe0423e78d108594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb50c98701db6be7e91844b10fce152595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cda420f2923b226d4ef143fdfe5e47596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1191ccc157fab75625f861668b57635597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5a8426a90c599fa71f89f5feedf0d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8acbdc88014e8b3b406052389285d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0812e6596d1aaa2b41fe7ba6cfcfb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f5f6ecca05e77bd70a8d132febdf8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf4917812b3b94f16d280bfa118231602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6aba0c64f10f7a26197566e179d482603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a382b046cccc175818250462e0f8d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a833b84e32fbe8539691c6e2be5d1d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32eecd5f842e19b73fefb50a156f6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82074604b2cc64590901f239cbad1a3e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6bddce0d1fff29018f13e05e07081608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385224293215cc80d4d82015392e362f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b33eaf215056010a8ae94a219feb8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734d68348ef60604d741d0e52ca2c1b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309d857f47b98b75ee252710969dd8e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586f090c1724f8af542957a61413edf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2823d89f47f0db50e4be910f5470ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed51005ec124829bfb1651e2bcf1fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd0f59442462449e202921b6f47bb2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042de29b7b2254fa4abaaf8c89428003617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f947ea4b9a454b48f3c69eedab7edb1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fbde8ef95cf80a93bbb4b249727cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9d737ca6619674fe0f1383340e8f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e624933a27fa337199da15212c627621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9e4caf723f5f44d0d0da1a97c8bd0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc9b4af5da8975e7ee000180da0a8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d021d411aacef0522383702357d114624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa255c6778e53fb9ffc293315bd07267625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da933c1cc6598a6feadd1ea32166cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62216c4d1c12c3a14eb59cbf5cabd9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21228ca66c0ec7d544780a48cee6e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f5c44a373bf8ba92fee3a65b53da4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4ee84abffa9e81acec591f2b9c03a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8129adcc74426edb369f028defb4da8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43776a6ba699798961159fe5726c842f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69fd9b5a40e6c4ae698dcf40bb484d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f12fc35f85c9ffeedc49ff42a7a57634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a1478b2a479107665ea00a3a86e18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601b847b06f05dad168bc3722c1ea67636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790728d305d9734008aaca962652174637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f47b0baf49a0f36c86922ceded0e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b4211897f7e0c3b4cb8c8aa0d5c1a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd985c31c8407ff0fa1464f66d4db4f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b01d24d4b2bd001b486cec78e665b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3f6de2d7c6e22f5e15b8263c6adf0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853b8431f7c89e74092969ba282e694643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9ce097cf0f1ff42510cffe1426eb9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f5ea98107b254d19b3988cd24a040645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278769365165d09c4618e9f9a3fff870646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba0cc09a33f5e1155b1a39cefb5edc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ccb796baed9db6425f67dc8782d3e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaa2940a4ba32a8f30e9cf3d725b7d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dd2d0bc3f18741090ddc1b63a1fad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dd17c76896490208f137bfc3cff55651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3a7565fd19deec2e03ac65f73066c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1f4bcd69571ba8950aa474a4517b0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600b28472cf7dc688b3f2b16e47fa88654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a95c8c8e5625dbd6032b51e07b72d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2a4189d16b96d2f5afbff33046200656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1c0ab238e5aa979c50b847c6ae834657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244f9985f8bbf807adbc2e8b82bc5fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf97f1fa0e4a2c5a21f6781ed3c553659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d8bc2a2fc6c00818413ffb1d8cb8c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6318104d30261b6f84da32df5eebf51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cf678e51cd92f247590cb63d0a877662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06798c00b2176889f464ba5afefd52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab334df33380119c000bd3f9545391f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a872e8ff3a635a7c7d8b3c863973492665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a08171670fc3ed1137bd8c91f132a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ee28950e78d65f69b85449e23e8a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733f6e8b85d67385ebd3b0e3ff7afb4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5b2325db2a39db54b72326a77950c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdefaa061a3f83994be2ca7cfb2e8dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549ae5e6e6b27fc45435fb9be4b86c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94221557cd4fcbdec03765e9522cddc1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4452564aba12bf651a86d4066928366673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f404c32c9b0d0f3a01ebe46288f3dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3d61e30c82b2e44998cc435cf158d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98e122be5d31e078d0a36f741179bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf7879132bc682b0fa207f0815cadc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de401b2ef1b23534254ae53f9ad6e26a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a8fb40dd5f477fa366080b814c9fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a0650994d866eff4f61b22bc541d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c06a241474cd9cc96f3c70cade0645681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef77e62b3256762b0cf3351f6768b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee13f8ec482923539eb74026516142683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8337592da53e576c8ef42e0d9763cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63b5b0a5a1265c2ab61e0d1247e8c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3a77a42daf07bd9c38fe18157fb1c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3979815c8edbccc396e3e8de84a717687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcc262b744c9b5a7e143aa9fb3d372688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32809fb9361d6ce970a9a54d34da6bf8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa815185b9884814b128c74af71282ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0fdbe9c756f8c778414015209e7dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf9ad8c8c0470c17a6d9dbf515ed47692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852e7014d1b665762e2c463a77d6c44693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a68e40f7d811cadd866d5bb76166ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abadef34333433b5b9f6a9dccbbe59695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928663d09d44a5ba84f259b26a036f33696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95c34e23e0e1a7a647cfe72050e0b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbef0501a61507a8c65e5fac6e1b14698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3ccb57456a72bde1f1489b9687935699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac3d87fcd3ab9218d2e082d7512f07700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334322f93f7ed192112afda04fcf660c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b05d6c8f97ca93342ffbca18bf2668702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533f0de44c29fda10d430dd33c5c9fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df83a7f2041426f07d6da3e8e5503a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53409c051a8593b7839bc01d67673f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dfe48c2488dfcb70e8634de582e63706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25c037824dcbc6729aee1aea292e0a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6d9a983b273d1ae0ca27817931a5b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265a95143d1ca0af17eba643411f7cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93e3a656500acff9bf807e576b05e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8333527e9cb41e301c9e239f00d9a02711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ec1a41177c4014f81899e3da76230712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4a994924ae23069ef2b3ae73e0cb4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b943585b8aa8700962d79b57351cc0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecae22fd6fee664d08f296a688a124715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24988e1429d5a6b731149425771b89716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70757117a8556eef2dfb456472224ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c580e4aafc9b4c4b365fb06777eae0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8e79dae78a8af631293058cb963e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a423f3b893f9c4a3e4ef0cef55145720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b5242473ed79c5050653e2b4fa561721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b067418198b3e4ea8b1f1370161a077722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80cfc66964d2cfe5175976b6eeb3d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0807201a45dc5daf6874f21a4378b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f4862953da386caeea61f615f0baa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea696704ea234eb96f926422fe5132726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b169a53c378caa01a75c72bc2aeae03727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f30929356b3ef4631bdf3f43b2424728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7f5a38fafc40902c717e7cf00f41f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdacc28eea20040e9e60ae7ed558ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f0a4442311e4b12b9368aa3dfe20a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18142dbcf38ca9f67961ff6b0d6e3c3c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bdab553a8f3ed80511dd3f90c8c9d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdfbc684c25f84f9b5ae28917bab05734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b422ae52b12245b513aa73f70d432dc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0f490338c906b7fd98fd957976030736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df08c26af2e3cfa5ce4fb38a75dad1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024337576b94249e5ed0fbc6e3038da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3dc1ae3239c9725ba19bd94279c72739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e2725eb1ed6faf2828474431f119f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c193de0687c4f1fe5e11768776ff08741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfcfcf10d7c1a368ef932f5f4155ff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e44759c508b4dfde81ed8a4f4dea2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24000bf51ad242429cf037b6426e2a1d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d91bdccd084cbaf8e45f7c1967e0a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85741f39f3e374d31211bdc72b09e0de746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a8246e571e072ce8a92aaedaae637747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6fd01c2bfcac8a03fa9572c3f8cff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12d4334ec1728c116ddc37450a0f20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d24f247d277758d24a70d8249dca9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6518b7cd4cb0382c655d2a498fe5a49751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4753e8bf4cd9a19882e770046dd11dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0244b68a8f104188987949446d20802753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ee5c9fbfb0c9674dafda197ebd9b7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a50fd427f3a8027648eb286559d77755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2a6d49ca5204584679d129562c194756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad04ddbbfe844ccc313565f6091077757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c5586f6568b4ccc045e72e876033c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9e3116a9685602966146de5affe97759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5d12f4021a1707d75e6e3572a3360760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80886efa3c0133adcbac5b0dd8bf3b61761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a98b2761fd2353be815585fa886a531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcb8df56f167463eec52ad534928362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3179133b8597dccae887a61e8b1073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc977ed0a6f5b3435de606197369244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7cc58ee5354fecec8b708dedd014a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625ed90508df0bc84c089c650b44ee36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585625cb5ebf59fa5bd2615bb56c593a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321103d0e49897383b6698b3a2c0f5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bba2f529140db450dad7f685033ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e5a71091ca714901a9be6925e758510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06532fcbb3131e64174338ff0f4cd09711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a975d2a7cc193b9c897b1f21f7fe5a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baaf747e421f3d55b45270f36ad8cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a398a4c7e37073c67334cd0fedf661c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79375dfc3855c0d140b15eea58f6b33d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e145a9ad34c3e6ddadd875694af2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e5ce3c5a4b52efab06a346e7f159717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b10319c9518a805a38392ae430bf6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5eaa3666c52e8ad5227ed3200ff9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955d98352f47879ab81dcbc0dc8a4b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2191b79652f24e2ef3cc75dd7636921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ee066944111b78ca32e81bc55ee2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cc8268d87fc8dd761d98e9976106a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24832cfe41914a2ac7b9a00ceb4a56024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a68605b4d9d760b3ef2ff25243efe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a127543ab50802af2e4888cc81e9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e06a35d7b99456fa3ebbe5101770a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53eed4084a85903be00aa0c1d107d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91903542cbf7e74892262ae6c12f08f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf28c42b5fa265c7f2f6b086ca4255730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e0d25b37efc388176e25feef6c8ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f5da03daab809f14dd1fd8704f73032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48b9bd424347bb18e9f18318052fd233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f5d09da21f13d13146254ef314f3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dba9b538bd456ebbe9656e7128739135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de3e5a578479f126b660f44b89918536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81be93e696ab8cc73293db3e1fb71c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5415465d980323b35ec69b5258d11938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ff2c7f7c4425b4d010f4dfd0e489239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165480eff8f86c2e07a2a16ab358bdf040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926c2e131ca8b5a8058c6ed1158265a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190160dfe27aac8af36f5995513b8e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68157127937857b0897e1ac9a258e57f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5211efa518fe63310c5f20f74359c3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f89eedef5c828fd026aae9bf33017945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66787cc5c22456e96b25433f782d6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d30d2e608a2edbc16f2e1c8071ad647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38103ca876619bc2f0469db44ccc62448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a189dbd358adcf36acd3b07982ce84149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2f698e63f0b28d9e2bb4d7a49d99550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a240f8ad703910de538561181666251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfef0d61524d23347831a8b8e0ec7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2f062519dca94b1b429083a7d8a8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7569c1a6570b34fb8b2c3e07ae4d0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675dcb5e07ff6310d6803d0b906bd2155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c792d0946c48ae4f4a4a64ec3b7738b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d79bb0e50f3276c33790e70d9303657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03564bd641da2835f7329a0418302dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f843755e1e42c5a52e3b5b888cf2fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c9382baef92f33b96a8b90e50bd2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbad17e5f5b67770084bd7195d7e1761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9438c96dbace17370ff3e8bff8c15962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a071a58d048aac2c59a2b2e660371ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818af51e7b6343c8da9797dae8c296564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11977788fbb056a9cc023585d9af532465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4d00b4ba20fe7c573a6007c2b192766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5abbb1406d3cf52a2ae30feeb588f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8efc924bce2ad0a869b40f76d1379768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e0f3de01e1bc2a555fe10ee458f7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b4a584147c4a3fa1c524bb0a34a8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9961acc8516fee3eb7e71ff5fd952e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a87f941014628f64545b2a1e6736472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaae35634771374da138b6a9ad3b23c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c04b38518e3f111ae4cac97a89d1b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c39b7811eb4850b7d1ac2e3f8a4df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1dec238cf70a6840d345410a5d7f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1469e9abcc7f432d26fa182e31549077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea846d35aaf531c075ea7094408b1ae978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0fd2b624064b703cc900526a36f3279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cc2d30f0e0e215f4b749906c105df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033af52a5f945e1ace3e723885b6563781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15343e28a37d1d59b3783c11857d100c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa7d5d12c3064531de83a80ecc3e2483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b1b9030fd6b2ff2dff1cbbd235e0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cc0c8fde925bc1638e07ec8195b9185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81254351ad80f581775e3c033fc9869586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3188e2d1a0e32f9c0ff675455cbf9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0e4b19459230221ee050c9b3559ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465687a5b7e0f2361d70f0e6bfc925489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6412dc3b94932d190451515caad3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88a9cff3de1a1e69d628d43db64b0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a3823271143cea1927492170b91e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1ea63cae7b1f7f86f65edaed2697993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcab4ca8463e892670b9fe760bb529f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330e5c731f8677c4143dcc457a65baa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe076bccd690c8c91bf9879384791896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efc5c517cc77c65a4403f998ca043e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55e3cf122abd4b855b59d95a813a8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb880bb1725c27fb379d9d7ef2846e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243e19a7d7fea0c7f1513e5a7270639100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8869a4cfe7056f20e6a41dbc06ed557101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f83dbbc6864f7f488ff8b15745f23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bfde28bc53b238481aa4470557991103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bc5247d1007742d2e9df24d422c24104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75700f6d31a57d245cdf6c42c3111fae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491b92ff4bbc5b3cfca12ca963897f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0531b45e5d547ed74666f60edc2b68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549bf0ea7e6f6cd062efb3a34486315108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50380cc754cad49628bc1ee469dd236c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ada936975b232bf67cad295cd4461110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1920398f21d16452e1853039037b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a54d8372b90e58d3af99589f1f0d81112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97d7b1276a76abd242afebf2912115113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8699eed26ef44c31912ff4f8ebbb5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f95d82cb39dfa2e4ee0297de06e61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f287e4efe1f03e8cf93b63f28027ffa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd604d0d6af063311a82be4bb31a3411117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e348592869074f8add9bafbb243da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6b9d359e105ae6ef05872208b1b39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f498799a07d0238ce950f57f93949f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e649af150867a764ccc55b8e6e8a54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fcce8976df61154ade012ef32e822122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94437a6f18495a127bbf5f8dd21a0698123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730b1c5e91c96428294eaa637d91d4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f252cdbc201318bb429cd62d0a998c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336ec46780237ec6238898bb2f8616b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf09aad118d883418b7f85b167f7d00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b7a8316d78235207ddaff14d8a2e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d073776d153bca4e5844f3eccbb954c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fd4f0e8bc10f3384a85c6a8afa92e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d48be9bc6a5915a34c7a8b75a4ab7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1f6deeba8ba34f221d2a147f67c8a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa393bcdd743bba0f90136140c03cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ff0cfe341285884c58a4ce52f28df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bb92d682f9a1cd5680f1f9210c40f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffcd5711b456235b03ade068b2229a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b696607afff2906754ce734cdc058f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2c585f64ada4a4ece0810050f4689138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ae3aed78289a1dcacc44113c9ba32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555083d3debe296d53fc3c382ae05cb6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee447f94b1b4b9f50a5a0f80b94582a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69925eb50918092db693c3b830ad205142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2f2410de86c1d3b7e59e66adff293143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4869d1051fb04a90259ce415b3e6c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d49896be44f25bd06c2ddb3dc9b4f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafa2b7f2ebc83514d13fe9977d8cda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee863cbd0bd2a12b2d391e533354d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863e3d2d4d7dc2a25eaed6fd820193f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc85f7c2dad4bd74d4b44b643c7ac46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644f9d8fd65a40e789c0aafa0671c4d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3faf0c3509beace25ce1a2c97ade4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57359223a183ea9ecbf725f4a14ed799152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e61387f789d1797bfa1032dea422c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5033de523201392f6053b29e4f5d968154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429af9e9dea09ab6887c806209265d90155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a62b0dcbb4e9b7630de16b333c27d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab572b3f5667dc0f2450ef650d6a76157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ca383980645e303b8c634f74bb796158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e181fcc7c3825d44490c5efb4c0ec2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f907cd0571e1ee944c4def303638a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c24b1904a6dbc3914abd02c6491b1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f66ae27c913ab62aec685d978b92f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec5301a24369d1b1a2027ed4e340f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f32693537da49f937651a5279edad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96afd4571113d230d620962d31d54a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8aec5cf530766f7675fc571135a4e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf2b3e6caaf60068f586d24998c03f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9cc85ad1654ba8b05288bea7a0c86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af024da503f297a624537d2ec4f617169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65307b6ee016c4993fc66d104bd65dc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f59285febad4b5b1884858a9c2af1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525a42e74759f81588f2a05b096aa51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e43b30ee1e392cf14996668b23268173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0702e53ceb8039f8ada7e5315e1baf8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c24cf2b9bc7e1cf5a74f6a7f941b47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e33a7866837d92ecb4ee0217f840d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250600c0d1b61e83c27bfce96c9b427b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dd40701dacdebfd04a0376d2f10bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66e3caf9938e4a2b42960160f186f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bff9620f87b9d7ce84df193cfa8cf3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97a3028e89ff10a8a79e7a154e4e43181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ef2eca36959e0ff3e970718202a47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee464d7fcbfa7a18d21c9df704290d20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f2ffd376d51ac558d993e31976c0f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f056333f91ddea1c82cfe0845fe76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e743d2215196332c18b089e2fa2729186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037fcc838f13b1949145206de879459187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2f588a45167dc6abea0288af3dc39188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9376574c9c1892b5e05efd6edbbcc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8d1eee107c11b3ad8344195bc1114190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50524220c6d04c9bcd31b958f15225e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be809be3c57830b8b0dcdace902216be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfe99a4ce86948ecfe66db62fff9b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb2d6bdf224fdb4cb50b87b89093bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0348be0a6ca4dd6d8ddfa49f9030d3d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24d041c202af8a7015ac7a4ed22efc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d55e18e64ad93d603c5195829ccd6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170085ebdc899faa7ea43ce929de5dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484214b5e8d3116ab9e0eb074ef8329e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82c5c851e153357ecd586e3359e32b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e1ba5a5bef61f4ec07495f1744732201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab1eb66e0019115da8d77162c3cdcb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ef7f97c77f45602419cdd722730b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d442383e3272b995dfc96dfb12673204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec785d961290d17bcf852947c3864ad5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68084485d4b2f343c049c3ebe035e7c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181c0c95c36694fb2b0f2250feae21e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12710ea3db7d069c6bb6379ae56167a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70934b329d6619d48e531a9a84ba746e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0553bd2d56f69f75147a07c5fe03e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bf55df5bdd79f367cf0b7cf42f2c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addea5767c5bd0d7d51d479e90482cb4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921318b43bd22688d907db9954efb5a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953f09686d01052ae815056d3d098c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0cb30578a3e6049589a19a3eeb192215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d831e795d296a076aefed635220ff6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a140217ef46bc2ed59916e1f67751b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6440c870b8960d9b7241fa1d40c45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca784bc5675e246f62c1c6fbc47d529219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafbccec429c0e1ef28f82d38cabcc8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fbebbdb3cc79c33398babe0225fbe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0e9b2b79b47fa058139da973bbd7e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ddd23270398a493afe2cd8839898d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17da8c28000cd7267969ebeb1bcb1c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c4819873f39fdfc9160e56721f333225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde59d13b206c449feb5ad9b7f3ea45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f5de9930216e7b0c72c3e15a4cf15227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfd1688d1e91c95b25dfc14513628a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218de2660d64132ec1b9137f20de0e31229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2300a795b71702040388363a574b528230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d590617b86814cd727edaa4d74c14d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbc3427f14fa0a0ccb426e310090c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a1e0442eb925cc9bebbe44fe6cc36233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa086eec9c5a956f4d16fa95253772a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4d923a111ca072045093d41c57b4e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72460808223bb6f52737c65e474eea35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3221bf54c1d66797294003b2093eaf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6456eafba9940648ca65f4e37e70c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d864dbc09eaa554807d73085e45e507239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840b32be57745f9fb966753782e014a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b11910d04429d5b9f36d2267fc8625241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0488db4991685828e8dcd2b84e6e99d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47855566e45f61d494eb3575a6b509243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af0e6d147117499e42e0ec8f168c29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e044d6a268df77c91b44041e840f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72ad75371bf02ee07ad58d0af13d60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958537fbe2c75263d142bb69a916cb0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675fc1a885fecfe66f4b51bc607082a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae36ffc5b5112a5e022d2982a8496a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23df3bd05a2ea6155bddedf9b3ae99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f5f323767451165a1fc58423d8816251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ceb7e52afec912fbec4a8af23c6410252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382db811d3285349980fe43a7a85a96f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a455893f4dbba2e3ee6ba1a5e1b5bb6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009303cd8c3339e61cae1409e8bd9048255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfa1127e38fb2e0605ca29c412f0ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f87243c56bf2696ab57b88a4e4e0e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693751a535eb2a5c341d00bdc6e6ea4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc762b09755ee59dab14bc043dda32cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee91f31a81e262a95ea125a622c4b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545641a22610d71574961f0d2805fd5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ef305f3375c7b371e3e2855205659262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c656999428fafb06b2abf4248522b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8baaa2dcf43f1333fab58fb297ac927264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345d4c2d0408ee56cbbc0e2b6ee5acd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf44170ae555c5f976701dd9a48e19266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662cc5efe865f07ddc163494c1c8114267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd16d583ff49ffa0f354cc5e0cabf2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1d241875ae77a249949d4ea3761cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefa6cefa4a6561f8082445adbd29d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beeb33402f16473dd77ae4dcd28e7a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ab9944f68812ac68b4893afbcb2c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248815e25124eab74d7a8e4e4438217b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9ee66d02c30c4604ee6a791b5a9ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12412462a85bef965ce98018477803d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944d765a404afe2ee9d46b0fc8ae216276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072e16ceb9de7fca06c942d5789c897277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee56e886ee86c0f91a5a1e510ee93f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf7f2d76120a996b7aa3aea2ed144c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0a48a1c64c909fcf6dd7c61bc0cce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29456b0c2f80fa5b7d527446b800c06c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0466e3501b36660cab889796b42b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9402829741ebd8b3c6c1aacef2ee84a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b1609dfa35fbb2d608b69587313a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b043a9c35a6445fa5bb242ddaa49a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c719de9cb04d2395c69dc083452de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a55b15c33a7b8c6dc5687691ddb71287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034628f4f9c7bc76ec452a1eb5eb8713288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a3e1924de7f03449d277723f967d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ab357fb580e8254ad1e9b820cfe6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39470e304b4e10c217817530c99418b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce3dc3142c489969d7f4ba0691963f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf97d5151b74a17157d1aa5fd31382293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d871ddaafbf59933d4cebb3324595294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b676ec544fde2768cdd7dc5d2f7cfef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4c452e8a8848fb9a44a1d32511f47296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d30dddea1194903df0ed4d2451d889297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba22cdfce093d01323b58902dfd7ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f1a51916a9faf77b0f3708feb2160299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476d56fad618982803ffea6cfc16eab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e3dcc601a959f2cbaa198463e1818301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552246d78c4dfc1d63947a800bce727302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb912ee63a76b21103e1c312e3092379303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd159cdf61d3acbd7af0d453578c76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f2587171bab6d461b7c001d8fb257305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fb3f5e3358de738d391a02505aa00306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f901031db2629bf596e846f54b0f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522118034fbc19679e3e31caf8e6d6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53543f984d25a205d8e948c432c5aa9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa195283e4235f7e09fe9237c670e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdd4aaed346f3599ffc42aa0a70ed1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304fe30d6d31a6f54cadd7059350da5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc5de5cf218409fb91ebaab66310be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a02a31691f13c5c9a24410782017f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62bd66593acdc94fb14a92c1daefcf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a102b2cd7511922c36f7d9dc9a1d0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12a9f07154d8ed3e5456ea597ee524317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9fd5e04b07185b036ffbbf78d6440318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293eb642549a3dd61d66ad59f2d97399319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de61c3efefdf6088ed96d202f6fd53320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459c387fff469a20f28edef44d2751d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e44bca9bc9e24e2616c8accd388cd4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae598624f4e81847899bad40124084a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc4cf740da4e38188b77604ec5d2f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0435f9adc77302a8cd9ab763940a8f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482cd402239645dd8fc9f41ab359e6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252c744280226276f1e216005ffc6ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2389120b57b1d7a134aa45a659ca0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6fb706068a687397b6b80e7dd0667329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9ed1fa65899452d8e10b6bf087458330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aca52e5d1ea64c11586afb818ef6ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0752a19cf077a75a778c24bd767be3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dd41eae86db64ee8c14d941477c0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759ce9f81e2243afd6725245b8cfda2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c569e9c1b926f70d3772f762b7c809f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e19eca0a615e98a4b34b3a2a0237ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147bceda5bb55c6b4ca50282272c4d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace66ac267cc2aa2bc286669df88ac6c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd1c78b926cd61924e70ab3c4b7452339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8160d0b2a06177e183167abf4eccb0a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527af55d6882c0b75ac1c9474055f2d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e06a83013fab6093cf7cfb0c1510f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4b1679afbf061a99e168134ca2b17343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4bc56dc521f958d3e5b8b5e15bcd7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c594896377c75329d8c8079efc043345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e28d1f5066172c5a7b3e32158cf98e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebff526a5042faeb26d786437974a17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035f3c06799fff6670500ee1762368c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c833fb37ff3cb942372eefc5b3a8db9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81b3df1115edd41e62761cd5885af8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3e5722656f19b4bd85ccea9fcb264351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cea0ca6f51211dae82a075cff97ef7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2fa8354e3593220b7f369319ed21c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db7c950bc1d2413c92dbb77c8ef717354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7007b8dbd6755b4b6463e1ada5b36355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357403d3e05e397607a4698e48e44181356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2fa92fcefa6545022fd15bfc6b52b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274441aaefb647f7ac90676fd35ca6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cecad367ca85b015ebca2db668ce3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc02da5ddd80c27b4ce32fc36e8d2f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ccd7d40e0efec670305d9c5880a62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb827d88a20e95b742e8e72ba4aae2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc12d59a204b83bde93fe70fb4d6e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89158bd2990fc9d0a17bea4ba30788a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb147fbaa05830a2fa8ab418c3f1d3f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75598199908b0f64d52f7b52b575f76366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc910b363b6861997cb9f1b56185da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cafc76eb1b984a6c1f69362794cb97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e9fff4b262710134881b4867abea8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654aec35c47e01844dd0bcd997ccc573370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c00a8b844c833a797718804488f91b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1116d475225683dd52997d86c9e05d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9444d8fda4251aee358beb1def907373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a7b229d96f4c6dd396215e48c19a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3fc484fc8d1c7a65f57500f601ae0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115e058aff56b5c54294cbe6f58801d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1c7dc37773d60f8a55444904c3c58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7068d7da0a121560fbacbdd2ca308b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791ff6709757c9735e00bd8a320aa71379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d027e5cdb16bcf63dec44128c31442380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34dbf0fdd9d303d744a9ead77bccf7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2da347d41f505f68c348310419891382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9db2e504615d790fbf7d1a507a2632383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a4eb0d8f87e6b85dadffdba0925a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb0e8f9008e09d7cd2e3512359549d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6611b1dba76676b3b9c28a1fc2eea3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd51d5975daa8c88cd768aa5c3b59ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2af426287b3fd329a52978e481d32a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2850382c9a9c571e6f2a290560ff54c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21066d2f200f35f1ff11b430e16ee278390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24fa84863c29b4a5b000229acefa8d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a77196a087830e531fc876bf2cd228392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6e964b0e87d0c8bb5257946853ce9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88701a22d4f7ec5966eff9d019fc831a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c47b12f9698e81dfc7b85eee18586e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a08d101f8de2e906348373c7a3a7d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c9068b5afb4a27dd5ed04d1f9648e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096070cfbf36fb4498d0bf240f1451e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82e377380fdc8789a3e5fa98cf6556399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07498d0f349a8c6ff2839eaecf7310d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e59e156c185356c0b4e04f9bab2208401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637691706f24898008491bd165a9081a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4886f8fde6ec6cec4841be18ff668403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde67f8aef596d7fa4d817da2457941b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a781a1330465b06528852e8e74c32405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d015f0a5e1094f849a8e4b15698a042406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b72606bd02463552840282642995d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9f879275eee91284746d50d73b427408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c924f6658e985bda7d6b3249364e30409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786556f093a4149894c1ef4b0dc30fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b63cd9a78db104b13925391b1cf70411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10770ebf7289ba56bcd1a810f4fd5c2b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ca41da1248b992b0d842eca353f08413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7464df9560f9fab04add3c8ca29227a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dfc920707a86320b057648499ab3a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5ab317d3fef3b92beaed89034e61b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717a3446f0ca996f9d20475e2f4fa93417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92548ecdf3b5c96199abbe161f636b88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3907e82e74290ce96714dbd291f5f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b333fb556a7c776ac3494b803211a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22a783a1fd86591014cc705bcde871421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f85cb2ecc4e7eff1cab54585efcbf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52236975de0927e16b20a864d65d492423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd598bd45c2ae16d936d42b4142059424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd82c03f7213b7fe77f366c419bc09f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f58f676b93e0030011a78da822562426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23604e602106b07ad14f515b0912aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddd66afabab84b8730509c0a11747b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3588b572c8fbd303e41c793abe8f40429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6af2da132649d5d598fef477afe53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab94baddc7c2eeeb9a3dac1e30e8e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dac45ec27f518666be2fcab6aeee8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be74bee6b001b48ea4e455dbc3839f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6a910665fe9fa5ac73de83e3691d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898bc495ce6181d1e41c86787ef86f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c190f3ce8a17e51260bc9b5912970436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a87d9b2becae696036075df28d997437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7c6e6f8616ee7a271ce2c495b9679438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68aa03cfce0ec3857d19cb70f70046439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b758d481401ce4b14ddaab0cfcb44c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd69dbce411f75cc1de47e25733dab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0333542565e5cef78174f9074b7b82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ef5dc3c62870916a75dca646f2408443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3db9de5d2affcb7c86b5e2e8fdd5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac319eee76802218a85c30c62cc800445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b1d3bbb31532643f99c7e55022e97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ca35f9e17c2f04b7e2d8321acd82f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbf6ed24301f0388571f4c3589700b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406132e9537cf8888d36ed676c436b90449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639949d2e46510f09a8bac87d489fb57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e84d41e19254be741c1fc5c0df05c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98c9fafe533ed61c80fa71071ea6d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fdab27d79449be3b95089c01172c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da63441cac580f69974abc14ccadf38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638c07f734eace78a620ac962a618e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72519662edc3431e6990180f5ee579af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4234acdd8d2a045749e9f3a1f9a690457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d34f485847faaaa62cd3393cca9349458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34c83353adefa5a16795dde3305abf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f3ed69cbc1b0d2777a91c11bc8b58460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9452b86d34f59155a268fb217e5d4bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc86b4a43b920c3dc2c6033804c983462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ca55f4a2785a4eca5515dc1734370463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f93db12c35edb182211275a9013d2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158206537f12c7ed4dc0c2a05944449465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645db5c3ef4c4231bbb9feea606376ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6634db5897d6b6af8a2c76a2786a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bac9b1e890e0fee82ec93c0d81d5d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c0d7e54f284254bea813ef7dd9d53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38540c7c0b324a5f4144142e5f23cfb8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24fb3cc270ae3107584d3b26088613471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa348e1eb2ce86beac75ab1d76c7de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f175412a06f6e0966b5b2c86c9cc4b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9eb829b1d3fb2cc07c1ee1392884c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8e5e2568c89b2cfb2579e202f72e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b473d5e71e7417b47733b45365d88476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b070d34e2aa1f693f03aff655bbbc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a5649b67f20fec6c3b3e0ffd4fc56478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63cb5e46d6e2cb85b0dc064ad5183a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbed6edcadaa147638f1c0cd6890459480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de83406802bcd4a172e7eceacd75253481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe200fc31d076dd71d8a8c49a3a9a7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223864e68e13666610bf139ecd4a4f3d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da217b0ae97421b1f9d62337bc28c5d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e432cf079671b7837ba3818c50d13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282b1e4b6db610f5aa0937ef3978364486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492bba7ad7e3f8cf90c7d0c8f986356487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1194f9668a3b63f4a022785bdf3ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8e9c11dc71c308ea37fb60eb74e61489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4de2f017952f98c70349c1d0245c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cd10698a690a1c622d0d033ff3a3a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0c98a9a8b5ecb0ebffed5ad5db1d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0388dd1053dfc3a3fa6b977c1da23493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288cd7ad0201a189ca588a769a95713494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606b8ae88463c45baa46878a417d18b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7abe20e4b4661e25ef2e6f33fe333496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324871910c4b090060e29518f7db9e13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd26a7b2400018491e1636aed6ad42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46ce48649d4cd255c90e2c97a000b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d988383f9ff03a80d2a70f5f36b51500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a138c7122543d16399cd13b6316a349501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a1873b7b92c37ff4adfbcaa89aec4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f971594608f0f8d54335af04c1eee4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42c30a2d99f2ed99f31e6858892f70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ab07c745f99303bc3ebbb27c52730505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d57db125b2eda3e1972d77cb1cfbc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255a29570bd0b2d638e6d7aa43239cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bd5b06312674e603287119ba199bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5459dc9fb6b01a2ae41afea363ef52509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a404de59b0388946a46614f15860a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf58fba1ffd41afc4c80eb19803e19511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c47a15c769a480690ca3f2de9767c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858647c32d62c3fb7faef9660974e112513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7c879bd2276aa06c22de61f1beb23514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb54140298b8502ceeb6ac322de770b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d263421373f4f00376a39202e24a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c603189c54f66d99550af8719663bac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1096de9963df1c9825f696766a69b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7751f3e2d765700bd39718d2c9609519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4421cc512d7ccf8f4de581e2d4cabfa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65952a675219c3c654726cba3094b420521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584488432f423ab4a46bd3ea94c34351522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead104810da7e2cd442a0aaf10adc64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebfd7e91db88e995085e6769d8965b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4ec828c2af1d9d813e69bbac20ba2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dc3b1e32a8846d141be800cfaef2e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bb78c6312aa29b1ff5111dd6a60af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dcf7d077baaca7035ef46d4dc8331528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9873fe62af990317ab7507f63ee15529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3e50654b41ef4e2a5e9068e971ba0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e939f0c1c37381e8c5f0359ba314e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16256f9c8e275479445a16a8be7cfabc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05781f4f5dba3fa5db082eac1595a691533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cae2fbfec996a5e0e2cebbe66248c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b27d1a946393354a15b01b06ccbf91535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5d70ce4f8f04c6c46ef109512a4d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3ea1237bec7721f534440735d097f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4da949316b470e284769e14be0c083538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207d66fa1fd86a2eae7c9923dbb603d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d8d33f9762440ad7fcf4e52fd9f54540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eff3cf813629eda0c7ed525e77b47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2807786cd369ff4cbafb4263bff6ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee68c0dafbc933f0493883e1ebfbfa3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42061ce5ef41201a97e4ff81b4d6776d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3013eedeef8c603c20c101fcf65e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f3e09982d0ce13054b987c96886b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1df5bf32c0d45e6aea575ca50438a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b70a91b86a483ad795703900a2b77f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ff335138ee92960c41f0eea789a78549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217178eab5feb82ac312d1d0947cf202550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072110f7f53e2480312f773a4351a77f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245b3019817c451fe434d30ff0e483e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b1acd6717879a58ff63223b6615af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe65c7d24ee188f5c533bd5d9b30c6e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115471af3eefc43bd3dd2fc2d70c50b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e42fadd6c696222601caca953c0ef1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fa43d0290371db3f436227192df2c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f201d31618dfea8c1669e9a3c56c4dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0345771ff4ca67dac95ce88ebe1b3d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982318fb9d50281a9b372659f113744560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c617e16d3877430584655a9e36ad803561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71637740e2d5a9b2b3273b1e1b00d1ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb71b77135d1b1492b6894152b069d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28a3c7035f4da2114c912177a43bfb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4cdcc98e66f7f47daa436ebc6126f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18359d3a6ad98c42bfa932d78d2bf33f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bacd9972aa85720677fda7dfc096c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca532aeb3f71faaacfbcfbbc71dc26b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0c282240dece1e19c1632da039bf8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffbd551f7e08c103a51c85a46360c8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9881ad9e8faeac9533e24d0aacaf10571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c3e122edddf826a34567c51f5f8fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d43fcc8b15f555f89caca016aebf1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f489efc896962f27408a32cc9e58511574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fbbacb2da8c4af6ec58dfba7259f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6917e6a33031050d66f11651a062bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d0da7c896756ff0e8b55cd9cbb60f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929e59f31881becba6ab2ada83ac1f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860c7989adce6705d9750e44419724d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efb2b739be509a7b85e083e4a59c14580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465700e98da80bb61b8c05d2f731a8c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4596008f6e53bde3031e56fb0246424582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9c7779e1c660331d021723256f106583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f07d94b6e2284e03b7bf18d3923a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7425b10939f6909f5122816461762c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67df7dbfba028171ca2575d6d6ad3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047d43abd0f0e52e324567dec98dfae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e3d852a3a286b309cf901e0397503588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046360297cf31a90b7662a762a1e1d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5800eb30d29d860cfdcbd87ea2019590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ca4c3d2d9c89a8007e3a32553f9a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeb30f6ece2440d535b2e7ff0b90c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4e30a77e94f690567b0c4d3c7c6fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f9592fc9b43a7bfde1d678da7e880594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ba7e8e988d22a8f6917217a790140595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce178a42462937a44323dfb7483cb830596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c496b1d152f6269fcd4ad0bbc0eb527597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bf22c6b93d8b35069ee3dea1b184c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04167d58a7454180c180fd2b8faf9165599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd51ad55f48332b674c1d06efff0aa6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c753759a322a5155d22a1fb9704e4e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ad1249825f2ea68b7af12ea690f81602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da91574f0b8fd056dddef8fc3294b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a77bb42d792cd0350fc0963bbdf18604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274922fb9a27de45252d3dd3d5bc223605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041b318e0147eeb9f4699e93260de26606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c63f0f35bccc0ec38b0448edb42dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf412f6c1f7c6d6e95a959cadc42fb3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7a12da573b2f954f7ea4bf395f4a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44bb909c6ca3267207de4247225cc5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526b29eaa2956314bcc40fe2bf8d900611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6c0b8e34e92882eca1f4276cecf46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bfae373a2c75c8a6e7bb420df0a69613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d26fe07cffd283ebd6965db73de10614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a7c3523ac34745b2e334296f64af2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b69f7872b4a66110945d8cbfceaad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc508a0e5aba23b03de0f9ec3567149617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568b3249ab0448f09a2140dcfc585f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760f0bfdb1558fc3ffa2ed4abeda5ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97bc0779930e47b0c9b87bf292419b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeebc9675354a44eeafd86666b329a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5017b2010898b3a2491a888f8a9b29622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bedbbd67e9a6699f4f68a5ebe51a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa97729198ca8ac5de5884d968ef53624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515b6607b76e12d24cb13190c66386b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bd0d0dcf11661d0865d3d18eb62f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbf570c4aa1c1d80548cd5369d910f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdff85bf82ff1f3ccff320cbcb618e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277e56e002dae125791efdd734d2fb5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28686388b8d1921b8a29f154c389a5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96df27efd0af4d4a47023e53963cd7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912e519af1660e23d9268e6376853a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e827dd5227dcca536857a62275e889633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624f3321d0399819ade23e548186111634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da451cb5ef3e9ab71f6b2645890a6db6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6af7e3c466d74293360cf17e4b4c02636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193884186e62bb5ba5e3bc0aed20a64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58eefef995c0a4970d966165002f85638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656147fa123c5906c8e95d72ffe06c99639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03122cc16cb191ef03357dca1ff94727640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d1a27a0cec102a21f29d81c1c0891641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312ba0cfcfe2d174066d63ff132e709642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcdba3875d72f76a60f0b60789ad9a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5250d050b2ad2acdc3bd80624fcaf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca101efdeb3c682a9c0859e18140efc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2bb28ae41e96cab6398fe7abeff63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3689fa7bac922eb88e29c54fb87469647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2257527545e64da68ff4a2dd6916020648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d06c020ac67ed51fae1e216b344a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf55d5fe2faffe52c73a9bfdb62684f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19660cd03fcdbdcc613383a4614396bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4026c04779708ee2d017ec68ad1a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107fe5a5079f9300f63259b19cfe676653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047261b2f9407fd84ccbd4ed332b79a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc248b7343ab223a305057b2244f5572655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117e04f6c367d47d7c84a131f4a174b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625f98bad6aa978a84834db31e8e4ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e199467b5951e1d92a35f9a05c52f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274374ee31c4642f5c4be7a2fbb6100659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b640f6dad2d15e156e4973bcf1aec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdae90cb29296c4e9d977568771464661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa1601da4cb70c252c0c1636032bbd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000fce8a27069feb118c01c129af979663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9abb16577e5f6e41974d73abacb77664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce35eebd8ef1670d83ba937b968579665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633cf7f2f35e696f1620b1eab12dad8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08608e5ba71c356f2e49086d3dc24ca7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7090bb50f22ab05ce26c72ffe4117c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674b7a01e3eadbf3c7a1a34dab04e79669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc5f4c33660ed12e4951ab663881c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b17c4c86f50b52713dbbee8cb7c21671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6cb32527a08c100b580d6e085654e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486b923261beab28c8a668cbd0a58d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d860137903c60d2856d058e40eeabed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959a586858f83e9391d99cec2ec853d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffb402ccb35f5a67493846fd173629676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f47259961378e78bcd3b5965d68a4a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8c0a92b5e5f425b5c40b13e599d91678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda70f95a680032b3b7345815090c083679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39381089f2cae1c53427b96c907bb97a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab421be134b9c971930960af430dcf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccba1401bc0f1369c932f293d11c19c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c287ad07f5f16fe7162313a87101811683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c4623ba64cc4f5fb005e86148405b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec3ace34f9a96405d0ad0d3a30815c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1628b7d71c496c7f4c695e55d0f4c7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8cd21d0de5ac6db050e1253e1ed78687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a49afbdf969a1180afaec57376573d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5b1d777aa305568f9f980443bb0ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1933fe3cc9539fcb15361e2df2efa1c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c510f2921a69bdde814175547a1da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c455721d4812566db046b9b27c2bf6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48f00134b27f3feb385a87b7b2b84e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211f4d5da06b6718761328cb409b3db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699a35efebb7ce5b66605ee720d3b0c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d668088ef91841a7a80d7ed7237ce38696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eba80e5e5b832624fd269e54daf14f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9d300e5d6ee6c55bc98e7f11dc239698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9c1d0f24d991a2e4f6dd8722e0a93699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0901b82e71557b6ed79105a0e07fdfa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4af588e4635d63e0ce462d8ae7e58701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06e9563bb6a671cfda04c9e61c7e4a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe1c696ded8b0c4f2ff97a5db54526703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ab9e2480898e8d7666bc34f73002d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3a2a94fd182a4189461e771f0b1f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d54c27eaab5e60462ce8fa9d5fbb6b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a86d006df0befbe82289abfb61c34707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962cef98356685cdb880e65175c736b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab77f007ec554a6bbe87cd0c8919d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee649068334793af093077e3689bcf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70452db792b623326321c6bb8e76992711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4a2de41c1bb06cba9a0709e1e7061712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418772aafa25cd44f8f3993dd22a1e4b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c8c6f830dce9825a356fa661ef433714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901605661f8f52449ff4384109322a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1e1da4780bb7cc2adf5af28b63235716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e56c62f83df173e0ac7898e3cb9ae9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573f38a14137871f6b2db5736cd5080718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edf43ba1f4f427faa00938c7473fdf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc34c21e21c6f1c9368de645cd85e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e484dd5872e8c28bc4944d94cb3cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53e833476b0f67e28165865e742ccb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f07d8fa5a82dc83e523bab251b7425723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb830b86d4e964fe9f40d67b7519ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20125e6b998a676c06949926fb96cdad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff3e5c32a5731c9741a7c42ba6edaa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742407591c8970cf665ad3147317705727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c33c004bfbcf56b528e81dcc79f64728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341591b239b672726b6f3347926af72729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089957a98a93f8613a1af520822f25c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bd38344b2fbfbc4b9014ae1d98d2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a777ea41fa17b4a664cb0ca4a14c496732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7355f8797c94a37ea8808f63c3f70733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b356d0bf678f886a89328a711e16a5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b22132a6d1a8075d0f638aeda5d63735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb374855def4e154091db928c0ca76736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2896310c14cc5909f3c955d5c1249fb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4a93640ef4b21e8398d54313e99b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1046ea23f5e5d2a1c63e8f3739d25739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a57d21990be574f804df07d249b4f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd170cb211ad57f029dcca433dd34382741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236809cc1f276b89dcfa57a4ee6cae2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fffc4ff7dc0cf676c03cb6dfc73bc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91d532a8d78da4a9b11eb05ac29ecb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608a98ce7e5403120c611c64255bae3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff0f2aca9b39b8f9ac8b822bfed969746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bed17040e332f5e6ff16c651b15674747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad42f2e8ce6a557078c1826c0d7526748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f188435152ce5fd3c3458c7851396749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b20bae5c58c2e21e5c3ee54ad3fa6a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9214af178e6cdc1bb379fbf0a1d63ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f30df2b1174e4322c83e45ae874ac9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d31709b749062d828fb60b9a28f39753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28c80d64feec7c19f6e750fe576aea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547794ffebc0381f269d6779e148750755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20528ec9e8f77afc7e3b5a7b98258f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa3028c993f24e680a2cecc59c2394757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58729e950e5ace37cd1ad13ed8d2f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b57a039ecaa6cc1b5a1b30243b698759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>